--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -10,128 +10,128 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="59">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 1 de 2026</t>
   </si>
   <si>
     <t>Zivan Almeida - Vice-Presidente</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO DO PARQUINHO PARA AS CRIANÇAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>Aguardando Leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO “ RESIDENCIAL PARQUE UNIVERSITÁRIO’ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO “RESIDENCIAL PARQUE UNIVERSITÁRIO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
-    <t>Paulinho do Cinema,Gimenez Fritz - Presidente</t>
+    <t>PAULINHO DO CINEMA,Gimenez Fritz - Presidente</t>
   </si>
   <si>
     <t>“Denomina a Escola Polo do Município de Cacoal com o nome Escola Municipal Leonice Antunes de Oliveira, como forma de homenagem, e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 5 de 2026</t>
   </si>
   <si>
     <t>Gimenez Fritz - Presidente</t>
   </si>
   <si>
     <t>“Denomina a Unidade Básica de Saúde (UBS) do bairro Josino Brito em Cacoal, RO com o nome de Placidia Conceição Fritz, como forma de homenagem póstuma, e dá outras providências”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
     <t>Gimenez Fritz - Presidente,Zivan Almeida - Vice-Presidente</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO OBRIGATÓRIA DO CÓDIGO DE BARRAS BIDIMENSIONAL QUICK RESPONSE ("QR CODE") EM PLACAS DE RUAS, PRAÇAS E PRÓPRIOS PÚBLICOS., NO ÂMBITO DO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 7 de 2026</t>
   </si>
   <si>
-    <t>Paulinho do Cinema,FARLEN MAYCON</t>
+    <t>PAULINHO DO CINEMA,FARLEN MAYCON</t>
   </si>
   <si>
     <t>“Inclui os Jogos da Amizade de Cacoal no Calendário Esportivo Oficial do Município e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 8 de 2026</t>
   </si>
   <si>
     <t>NICE CONDAQUE</t>
   </si>
   <si>
     <t>Autoriza a criação do Conselho de Proteção e Defesa dos Animais e do Fundo Municipal de Proteção e Bem-estar Animal no Município de Cacoal/RO.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 9 de 2026</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira - Prefeito</t>
   </si>
   <si>
     <t>PL OFICIO 615 ABERTURA DE CREDITO ESPECIAL R$ 68.666,67 SEMED</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 10 de 2026</t>
   </si>
@@ -177,50 +177,53 @@
   <si>
     <t>FARLEN MAYCON</t>
   </si>
   <si>
     <t>Dispõe sobre a conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo município de Cacoal, em doação de sangue e de medula óssea.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 19 de 2026</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.342/PMC/2014, QUE DISPÕE SOBRE A _x000D_
 ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO PESSOAL _x000D_
 DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL- RO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 20 de 2026</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N.º 2.735/PMC/2010, QUE DISPÕE SOBRE O _x000D_
 PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS _x000D_
 MUNICIPAIS DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>NICE CONDAQUE,AMÁLIA MILANI,Gimenez Fritz - Presidente,MARILANDE ALVES</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAPROCURADORIA ESPECIAL DAMULHER NO ÂMBITO DA CÂMARAMUNICIPAL DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2026</t>
   </si>
   <si>
     <t>MARILANDE ALVES,Gimenez Fritz - Presidente</t>
   </si>
   <si>
     <t>Os  vereadores  que  subscreve,  nos  termos  do  artigo  260,  §  1º,  inciso  IV,  do  Regimento _x000D_
 Interno  desta  Casa  de  Leis,  vêm,  respeitosamente,  REQUERER  a  Vossa  Excelência, _x000D_
 após  ouvido  o  soberano  Plenário,  a  realização  de  Sessão  Solene  no  dia  20  de  março _x000D_
 de  2026  ,  às  19h00  ,  no  Plenário  Senador  Ronaldo  Aragão  ,  desta  Casa  Legislativa, _x000D_
 com  a  finalidade  de  proceder  à  entrega  de  Moção  de  Aplausos  aos  Desbravadores  e _x000D_
 Lideranças Jovens da Igreja Adventista do Sétimo Dia do Município de Cacoal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
@@ -538,51 +541,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="53.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="71.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="253.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -934,74 +937,74 @@
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>5297</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>5298</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>