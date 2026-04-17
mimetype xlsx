--- v0 (2026-02-15)
+++ v1 (2026-04-17)
@@ -10,419 +10,2534 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1677" uniqueCount="800">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5270/projeto_de_lei____-_parquinho_-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5270/projeto_de_lei____-_parquinho_-assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO DO PARQUINHO PARA AS CRIANÇAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5271/projeto_manoel_damiao_rios__.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5271/projeto_manoel_damiao_rios__.pdf</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO “ RESIDENCIAL PARQUE UNIVERSITÁRIO’ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5272/projeto.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5272/projeto.pdf</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO “RESIDENCIAL PARQUE UNIVERSITÁRIO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulinho do Cinema, Gimenez Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5273/pl_-_denomina_a_escola_polo_do_municipio_de_cacoal_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5273/pl_-_denomina_a_escola_polo_do_municipio_de_cacoal_-_ass.pdf</t>
   </si>
   <si>
     <t>“Denomina a Escola Polo do Município de Cacoal com o nome Escola Municipal Leonice Antunes de Oliveira, como forma de homenagem, e dá outras providências.”</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gimenez Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5274/denomina_a_unidade_basica_de_saude_ubs_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5274/denomina_a_unidade_basica_de_saude_ubs_-_ass.pdf</t>
   </si>
   <si>
     <t>“Denomina a Unidade Básica de Saúde (UBS) do bairro Josino Brito em Cacoal, RO com o nome de Placidia Conceição Fritz, como forma de homenagem póstuma, e dá outras providências”.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gimenez Fritz, Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5275/projeto_de_lei_-_codigo_de_barras_bidimensional_quick_response_qr_code_em_placas_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5275/projeto_de_lei_-_codigo_de_barras_bidimensional_quick_response_qr_code_em_placas_-_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO OBRIGATÓRIA DO CÓDIGO DE BARRAS BIDIMENSIONAL QUICK RESPONSE ("QR CODE") EM PLACAS DE RUAS, PRAÇAS E PRÓPRIOS PÚBLICOS., NO ÂMBITO DO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulinho do Cinema, FARLEN MAYCON</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5276/inclui_no_calendario_o_jogos_da_amizade_cacoal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5276/inclui_no_calendario_o_jogos_da_amizade_cacoal.pdf</t>
   </si>
   <si>
     <t>“Inclui os Jogos da Amizade de Cacoal no Calendário Esportivo Oficial do Município e dá outras providências.”</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>NICE CONDAQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5277/projeto_conselho_mun._dos_animais.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5277/projeto_conselho_mun._dos_animais.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Conselho de Proteção e Defesa dos Animais e do Fundo Municipal de Proteção e Bem-estar Animal no Município de Cacoal/RO.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5278/pl_oficio_615_abertura_de_credito_especial_r_68.66667_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5278/pl_oficio_615_abertura_de_credito_especial_r_68.66667_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 615 ABERTURA DE CREDITO ESPECIAL R$ 68.666,67 SEMED</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5279/projeto_de_lei____-_iptu.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5279/projeto_de_lei____-_iptu.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a isenção do Imposto Predial e Territorial Urbano (IPTU) para imóveis localizados em vias públicas que apresentem condições precárias de infraestrutura, e dá outras providências”.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>AMARILSON CARVALHO, Gimenez Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5283/lei_de_combate_ao_abandono_de_veiculos_em_vias_publicas_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5283/lei_de_combate_ao_abandono_de_veiculos_em_vias_publicas_-_ass.pdf</t>
   </si>
   <si>
     <t>“Disciplina as condições para identificação, notificação e remoção de veículos, carcaças, chassis ou partes de veículos abandonados em vias e logradouros públicos do Município de Cacoal, e dá outras providências.”</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5284/projet_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5284/projet_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre normas de proteção ao consumidor contra práticas abusivas     por parte da distribuidora de energia elétrica no município de Cacoal e dá outras providências.”</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5285/revogacao_da_lei_n._3.811_-17__-_autoriza_firmar_contrato_de_comodato_de_imovel_publico.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5285/revogacao_da_lei_n._3.811_-17__-_autoriza_firmar_contrato_de_comodato_de_imovel_publico.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 026/GP/PGM/2026 - “DISPÕE SOBRE REVOGAÇÃO DA LEI N. 3.811/PMC/2017 – QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO EM REGIME DE  COMODATO DE IMÓVEL PÚBLICO EM FAVOR DA ASSOCIAÇÃO DE  REDENÇÃO DAS CRIANÇAS E IDOSOS DE CACOAL. ”</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5286/pl_estagio_probatorio.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5286/pl_estagio_probatorio.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N.º 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5287/pl_depressao_pos_parto_-a.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5287/pl_depressao_pos_parto_-a.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para a Política Municipal de Prevenção, Diagnóstico e Tratamento da Depressão Pós-Parto no Município de Cacoal, cria o dia Municipal de Conscientização sobre a Depressão Pós-Parto e dá outras providências.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>FARLEN MAYCON</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5288/pl_ver._farlen_maycon_atualizado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5288/pl_ver._farlen_maycon_atualizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo município de Cacoal, em doação de sangue e de medula óssea.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5289/pl_cargos_semusa_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5289/pl_cargos_semusa_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS;”</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5290/plo_samu_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5290/plo_samu_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO MÓVEL DE URGÊNCIA_x000D_
 SAMU 192 E CENTRAL DE REGULAÇÃO DAS URGÊNCIAS - CRU, NO ÂMBITO DO_x000D_
 MUNICÍPIO DE CACOAL/RO, VINCULADO A SECRETARIA MUNICIPAL DE SAÚDE_x000D_
 SEMUSA E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5295/pl_saae_25_protocolo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5295/pl_saae_25_protocolo.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.342/PMC/2014, QUE DISPÕE SOBRE A _x000D_
 ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO PESSOAL _x000D_
 DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL- RO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5296/reducao_horas_medico_trabalho_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5296/reducao_horas_medico_trabalho_ass.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL N.º 2.735/PMC/2010, QUE DISPÕE SOBRE O _x000D_
 PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS _x000D_
 MUNICIPAIS DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>5314</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5314/pl_oficio_066-26_abertura_de_credito_suplementar_r_1.660.60000_fms.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 066-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.660.600,00 FMS</t>
+  </si>
+  <si>
+    <t>5315</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5315/pl_oficio_065-26_abertura_de_credito_suplementar_r_960.00000_semosp.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 065-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 960.000,00 SEMOSP</t>
+  </si>
+  <si>
+    <t>5316</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5316/pl_oficio_064_abertura_de_credito_especial_r_600.00000.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 064 ABERTURA DE CREDITO ESPECIAL R$ 600.000,00 SEMAST</t>
+  </si>
+  <si>
+    <t>5329</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Kapiche, ALAEZIO LEMES, Gimenez Fritz, Vereador PAULO ROBERTO DUARTE BEZERRA - GABVPR, Zivan Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5329/projeto_de_lei_dispoe_sobre_o_uso_de_instrumentos_de_menor_potencial_ofensivo_e_equipamentos_de_protecao.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE O USO DE INSTRUMENTOS DE MENOR POTENCIAL OFENSIVO E EQUIPAMENTOS DE PROTEÇÃO BALÍSTICA PELA GUARDA CIVIL PATRIMONIAL MUNICIPAL DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>5330</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5330/pl_oficio_078-26_abertura_de_credito_suplementar_r_700.00000_fms..pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 078-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 700.000,00 FMS.</t>
+  </si>
+  <si>
+    <t>5331</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5331/pl_oficio_077-26_abertura_de_credito_suplementar_r_389.82600_fms..pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 077-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 389.826,00 FMS.</t>
+  </si>
+  <si>
+    <t>5332</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5332/pl_oficio_076-26_abertura_de_credito_suplementar_r_6.140.61271_semed.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 076-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 6.140.612,71 SEMED</t>
+  </si>
+  <si>
+    <t>5333</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Paulinho do Cinema</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5333/carteira_do_cronico_renal.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: RECONHECE AS PESSOAS COM DOENÇA RENAL CRÔNICA COMO PESSOAS COM DEFICIÊNCIA, PARA TODOS OS FINS DE DIREITO, NO ÂMBITO DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5334</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>AMÁLIA MILANI</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5334/projeto_11_1.pdf</t>
+  </si>
+  <si>
+    <t>"DECLARA DE UTILIDADE PÚBLICA Á IGREJA PENTECOSTAL RENASCER EU E VOCÊ NO AMOR DE CRISTO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>5335</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5335/semana_da_conscientizacao.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Semana Municipal de Conscientização e Enfrentamento à Doença Renal Crônica no Calendário Oficial do Município de Cacoal e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>5336</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5336/oficio_085-26_abertura_de_credito_suplementar_r_499.90400_fms..pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 085-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 499.904,00 FMS</t>
+  </si>
+  <si>
+    <t>5337</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5337/pl_oficio_083-26_abertura_de_credito_suplementar_r_644.83674_semc.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 083-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 644.836,74 SEMC</t>
+  </si>
+  <si>
+    <t>5338</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5338/pl_oficio_82-26_abertura_de_credito_suplementar_r_293.00272_semc.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 82-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 293.002,72 SEMC</t>
+  </si>
+  <si>
+    <t>5339</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5339/pl_oficio_081-26_abertura_de_credito_suplementar_r_857.59500_fms.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO 081-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 857.595,00 FMS</t>
+  </si>
+  <si>
+    <t>5361</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5361/oficio_099-26_abertura_de_credito_suplementar_r_2.000.00000_fms...pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 099-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 2.000.000,00 FMS.</t>
+  </si>
+  <si>
+    <t>5362</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>ALAEZIO LEMES</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5362/projeto_de_lei_vereador_alaezio.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Rua José Souza de Oliveira a via pública conhecida como Estrada do Cinturão Verde, no Município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5367</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>AMARILSON CARVALHO</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5367/politica_municipal_de_prevencao_e_combate_ao_assedio.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Prevenção e Combate ao Assédio no âmbito da Administração Pública Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5375</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Gimenez Fritz, Carlos Freitas, Edimar Kapiche Luciano</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5375/projeto_lai-sic_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as atribuições da Função Gratificada de Responsável pelo Serviço de Informação ao Cidadão – SIC no âmbito da Câmara Municipal de Cacoal, altera o art. 85 da Lei nº 1.951/2006 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5378</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5378/projeto_de_lei_rua_nove_.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAR A DENOMINAÇÃO DA RUA NOVE, LOCALIZADA NO BAIRRO HABITAR BRASIL, PARA RUA JOFFRE JACINTHO DIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5379</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5379/pl_oficio_103-26_abertura_de_credito_suplementar_r_231.00000_semagri.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 103-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 231.000,00 SEMAGRI</t>
+  </si>
+  <si>
+    <t>5380</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5380/pl_fupen_ass.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI Nº. 3.825/PMC/2017, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO COM O FUNDO PENITENCIÁRIO – FUPEN DO ESTADO DE RONDÔNIA, COM INTERVENIÊNCIA DA SECRETARIA DE ESTADO E JUSTIÇA – SEJUS/RO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>5398</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5398/pl_oficio_115_abertura_de_credito_especial_r_57.06009_semast.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 115 ABERTURA DE CREDITO ESPECIAL R$ 57.060,09 SEMAST</t>
+  </si>
+  <si>
+    <t>5399</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5399/projeto_de_lei_amalia_aprendiz_.._1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Aprendizagem_x000D_
+Profissional no âmbito da Câmara_x000D_
+Municipal de Cacoal e dá outras_x000D_
+providências</t>
+  </si>
+  <si>
+    <t>5401</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5401/pl_oficio_103-26_abertura_de_credito_suplementar_r_1.747.32500_fms..pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 103-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.747.325,00 FMS.</t>
+  </si>
+  <si>
+    <t>5418</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5418/projeto_de_ampliacao_assessoria_juridica_da_presidencia_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI N. 2.157/PMC/2007, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5421</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Edimar Kapiche Luciano</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5421/dispoe_sobre_a_reserva_de_percentual_de_unidades_habitacionais_em_programas_de_habitacao_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a reserva de 10% (dez por cento) das vagas nos programas habitacionais do município de Cacoal – RO, para famílias responsáveis diretas pelo cuidado de pessoas com deficiência intelectual, sensorial, mental ou múltipla, Transtorno do Espectro Autista (TEA) e outras condições neurológicas complexas que demandem cuidados contínuos e especializados, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>5422</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5422/pl_oficio_129-26_abertura_de_credito_suplementar_r_387.68596_semed.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 129-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 387.685,96 SEMED</t>
+  </si>
+  <si>
+    <t>5423</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5423/projeto_de_lei_denomina_via_publica_localizada_no_bairro_parque_universitario_e_da_outras_providencias.__nelson_rangel.docx_2.pdf</t>
+  </si>
+  <si>
+    <t>“DENOMINA VIA PÚBLICA LOCALIZADA NO BAIRRO PARQUE UNIVERSITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>5424</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5424/pl_oficio_139_abertura_de_credito_especial_r_250.00000__fms.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 139 ABERTURA DE CREDITO ESPECIAL R$ 250.000,00  FMS</t>
+  </si>
+  <si>
+    <t>5425</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5425/pl_oficio_138-26_abertura_de_credito_suplementar_r_1.098.16599_semagri.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 138-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.098.165,99 SEMAGRI</t>
+  </si>
+  <si>
+    <t>5426</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5426/pl_oficio_137-26_abertura_de_credito_suplementar_r_1.298.11207_semad.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 137-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.298.112,07 SEMAD</t>
+  </si>
+  <si>
+    <t>5448</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>MARILANDE ALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5448/pl__regulacao_1.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe  sobre  a  transparência  e  o fluxo  de  informações  acerca  das solicitações  de  procedimentos  de média  e  alta  complexidade  inseridas no  Sistema  de  Regulação  (SISREG) pelo  Município  de  Cacoal,  visando  o exercício  do  controle  institucional pela  Comissão  Permanente  de Saúde da Câmara Municipal."</t>
+  </si>
+  <si>
+    <t>5449</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5449/projeto_de_lei_caramelo.docx_2_1.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Lei “Projeto Caramelo”, que dispõe sobre a responsabilização civil e educativa por maus-tratos contra animais de pequeno, médio e grande porte no Município de Cacoal, em consonância com a legislação federal e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>5450</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5450/pl_dia_da_mulher_rural_a_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal da Mulher Rural no âmbito do Município de Cacoal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5451</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5451/pl_-__inclusao_de_conteudos_relativos_a_prevencao_da_violencia_contra_a_mulher_na_rede_municipal_de_ensino_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de conteúdos relativos à prevenção da violência contra a mulher na rede municipal de ensino e institui a Semana Escolar de Combate à Violência contra a Mulher no município de Cacoal/RO.</t>
+  </si>
+  <si>
+    <t>5453</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>TONY PABLO DE CASTRO CHAVES</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5453/oficio_172-26_abertura_de_credito_suplementar_r_2.112.89900_semed.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 172-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 2.112.899,00 SEMED</t>
+  </si>
+  <si>
+    <t>5454</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5454/oficio_173-26_abertura_de_credito_suplementar_r_1.143.69800_fms.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 173-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.143.698,00 FMS</t>
+  </si>
+  <si>
+    <t>5455</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5455/oficio_174-26_abertura_de_credito_suplementar_r_5.004.74195_semosp.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 174-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 5.004.741,95 SEMOSP</t>
+  </si>
+  <si>
+    <t>5456</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5456/oficio_175-26_abertura_de_credito_suplementar_r_702.40000_fms.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 175-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 702.400,00 FMS</t>
+  </si>
+  <si>
+    <t>5457</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5457/oficio_176-26_abertura_de_credito_suplementar_r_91.18598_semad.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 176-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 91.185,98 SEMAD</t>
+  </si>
+  <si>
+    <t>5458</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5458/oficio_177-26_abertura_de_credito_suplementar_r_602.85198_saae.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 177-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 602.851,98 SAAE</t>
+  </si>
+  <si>
+    <t>5459</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5459/oficio_178-26_abertura_de_credito_especial_r_44.50000_amec.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 178-26 ABERTURA DE CREDITO ESPECIAL R$ 44.500,00 AMEC</t>
+  </si>
+  <si>
+    <t>5460</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5460/oficio_179-26_abertura_de_credito_especial_r_57.06009_semast.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 179-26 ABERTURA DE CREDITO ESPECIAL R$ 57.060,09 SEMAST</t>
+  </si>
+  <si>
+    <t>5461</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5461/utilidade_publica_abc_salvar_bombeiros.pdf</t>
+  </si>
+  <si>
+    <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE BOMBEIROS CIVIL E GUARDA-VIDAS SALVAR – ABC SALVAR, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>5483</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5483/oficio_180-_26_-_reformulacao_adm_por_meio_de_remanejamento_r_1.246.43840_ok.pdf</t>
+  </si>
+  <si>
+    <t>PL OFICIO 180 GP/PGM/2026 - DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS - R$1.246.438,40 - SEMOSP E SEMAGRI</t>
+  </si>
+  <si>
+    <t>5402</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>AMARILSON CARVALHO, Edimar Kapiche Luciano, MARILANDE ALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5402/oficio_n._1923-25-dp-spj_-__processo__1497-25_-tcero.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE CACOAL - RO RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2024."_x000D_
+Oficio n. 1923/25 - DEPARTAMENTO DO PLENO - Secretaria de Processamento e Julgamento._x000D_
+Processo n. 01497/25/TCE/RO, que versa sobre Prestação de Contas do Município de Cacoal/RO, exercício financeiro de 2024, e em conformidade com o voto do relator, foi emitido o Parecer Prévio Parecer Prévio PPL/TC 00023/25, bem como o Acórdão APL-TC 00177/25.</t>
+  </si>
+  <si>
+    <t>5297</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>NICE CONDAQUE, AMÁLIA MILANI, Gimenez Fritz, MARILANDE ALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5297/procuradoria_da_mulher_-_a.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DAPROCURADORIA ESPECIAL DAMULHER NO ÂMBITO DA CÂMARAMUNICIPAL DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5376</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5376/projeto_resolucao_lai_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o acesso à informação, nos termos da Lei Federal nº 12.527/2011 (Lei de Acesso à Informação – LAI), no âmbito da Câmara Municipal de Cacoal, institui e regulamenta o Serviço de Informação ao Cidadão – SIC, estabelece normas de transparência ativa e passiva, classificação e proteção de informações e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5299</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5299/indicacao_implanon_rede_publica_.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>que, por meio da Secretaria Municipal de Saúde e dos órgãos competentes, seja instituído o Programa Municipal de Distribuição Gratuita do Contraceptivo Subdérmico Implanon, no âmbito do Sistema Único de Saúde (SUS) municipal.</t>
+  </si>
+  <si>
+    <t>5300</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5300/__indicacao__rua_pedro_spagnol_mao_unica_.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>que determine à Secretaria Municipal competente a realização do serviço de sinalização viária indicando mão única na Rua Pedro Spagnol, especialmente no trecho situado em frente à Base da Polícia Militar.</t>
+  </si>
+  <si>
+    <t>5301</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5301/indicacao_plantao_semma.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>que, por intermédio da Secretaria Municipal de Meio Ambiente, seja disponibilizado servidor público de plantão aos finais de semana e feriados, com a finalidade de atender ocorrências de urgência envolvendo animais em situação de rua.</t>
+  </si>
+  <si>
+    <t>5302</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5302/__indicacao__semma_play_graund.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>que determine à Secretaria Municipal de Meio Ambiente a instalação de um Playground para Pets na Praça Municipal.</t>
+  </si>
+  <si>
+    <t>5303</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5303/_indicacao_pista_de_kart.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>que determine à secretaria competente a realização de estudo técnico, urbanístico, ambiental e de viabilidade para a implantação de uma pista de kart em área adjacente ao Complexo Beira Rio, localizado na Avenida Araçatuba, neste município.</t>
+  </si>
+  <si>
+    <t>5304</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5304/8f2bd5c2-8b41-4918-a214-4c3d5230732d.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine aos órgãos competentes, em especial à Secretaria Municipal de Obras e à Secretaria Municipal de Planejamento, a retomada da análise técnica e a adoção das providências necessárias ao atendimento da Indicação nº 138/2025, anteriormente apresentada por este Gabinete e ainda pendente de execução, a qual trata do alargamento de vias de sentido único que possuem estacionamento permitido em ambos os lados, situação que vem reduzindo excessivamente a largura útil das pistas e comprometendo o fluxo adequado do trânsito no Município, conforme relação de vias especificadas abaixo.</t>
+  </si>
+  <si>
+    <t>5305</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5305/_indicacao_de_estacionamento_em_45_graus_na_rua_presidente_medici_em_frente_a_deam_de_cacoal_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, estudo técnico e implantação de estacionamento em 45 graus, com sinalização, em frente/lateral da DEAM de Cacoal, visando melhorar a fluidez e organização do tráfego.</t>
+  </si>
+  <si>
+    <t>5306</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5306/indicacao_carreador_cafe_e_prosa.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizados serviços de patrolamento e cascalhamento no carreador que dá acesso ao empreendimento Café e Prosa, situado na Linha 08, Lote 28, Gleba 08.</t>
+  </si>
+  <si>
+    <t>5307</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5307/reiteracao_de_indicacoes_de_2025_1_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, reiterando Indicações apresentadas por este parlamentar no decorrer do exercício de 2025 que não foram atendidas, que determine às Secretarias competentes a adoção das providências necessárias para seu cumprimento.</t>
+  </si>
+  <si>
+    <t>5308</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5308/indicacao_reparos_e_asfalto_no_bairro_universitario_com_embratel__2_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, Solicitação de reparos no asfalto, execução de pavimentação asfáltica e implantação de meio-fio no Bairro Embratel._x000D_
+ao Excelentíssimo Senhor Prefeito Municipal de Cacoal, com cópia às Secretarias Municipais competentes, especialmente SEMOSP , que sejam adotadas as providências necessárias para execução de reparos no asfalto, pavimentação asfáltica e implantação de meio-fio em pontos específicos do Bairro Embratel.</t>
+  </si>
+  <si>
+    <t>5309</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5309/indicacao_linha_3_prosperidade.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Agricultura – SEMAGRI, que sejam realizados serviços de abertura e limpeza de saídas de água pluvial, patrolamento, nivelamento, cascalhamento e manutenção preventiva e corretiva da Linha 3, Setor Prosperidade, no trecho compreendido entre a Linha E e a RO-383, a fim de garantir adequada drenagem, melhores condições de trafegabilidade, segurança aos usuários e conservação da via.</t>
+  </si>
+  <si>
+    <t>5310</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5310/indc._rua_pedro_stecca_drenagem_e_capa_asfaltica_-_habitar_brasil.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja realizada a implantação de sistema de drenagem pluvial e posterior execução de capa asfáltica na Rua Pedro Stecca, localizada no Bairro Habitar Brasil.</t>
+  </si>
+  <si>
+    <t>5311</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5311/indc._banheiros_beira_rio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL DE CACOAL, que sejam adotadas providências urgentes para a instalação de banheiros públicos adequados em localização estratégica, preferencialmente próximos aos trailers de alimentação no Complexo Beira Rio, visando atender os empreendedores que atuam diariamente no local, bem como a população que frequenta o espaço.</t>
+  </si>
+  <si>
+    <t>5312</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5312/indc._tarifa_zero_no_bairro_planalto.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que sejam adotadas as providências necessárias para que a rota do ônibus do Programa Tarifa Zero passe a atender o Bairro Planalto, incluindo-o no itinerário regular do transporte coletivo municipal.</t>
+  </si>
+  <si>
+    <t>5317</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5317/06_indc._tapa_buraco_afonso_pena.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que viabilize a realização da operação tapa-buraco na Rua Afonso Pena, tendo em vista que a referida via se encontra em situação de difícil trafegabilidade, demandando intervenção para garantir melhores condições de circulação e segurança aos usuários.</t>
+  </si>
+  <si>
+    <t>5318</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5318/07_indc._asfalto_lourival_martins_tx.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que viabilize a execução de pavimentação asfáltica na Rua Lourival Martins Vieira, localizada no Bairro Teixeirão, visando à melhoria da infraestrutura urbana e à adequada trafegabilidade da via.</t>
+  </si>
+  <si>
+    <t>5319</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5319/indicacao_02_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a construção de um ponto de apoio destinado aos motoboys no centro do município.</t>
+  </si>
+  <si>
+    <t>5320</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5320/indicacao_03_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a instalação de um bebedouro de água no Espaço Alternativo do município.</t>
+  </si>
+  <si>
+    <t>5321</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5321/indicacao_05_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de implantação de uma Praça CEU no Bairro Vista Alegre, no Município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5322</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5322/indicacao_01_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, na forma regimental, que determine à Secretaria Municipal competente a revitalização do Cristo Redentor do Município de Cacoal, localizado na Linha 10.</t>
+  </si>
+  <si>
+    <t>5323</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5323/indicacao_04_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que seja providenciada a instalação de um corrimão na rampa de acesso da Unidade Básica de Saúde Nova Esperança.</t>
+  </si>
+  <si>
+    <t>5324</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5324/ass-36-_indicacao__vereadora_dra._amalia_miliani.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cacoal que determine aos setores competentes a adoção das providências necessárias para aquisição de veículo tipo van destinado ao Projeto Amor e Vida.</t>
+  </si>
+  <si>
+    <t>5313</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5313/indicacao_pav._rua_artur_costa_e_silva.docx_2.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a pavimentação das Ruas Luiz Lenzi, com acesso à Rua Artur Costa e Silva, localizadas no Bairro Village do Sol.</t>
+  </si>
+  <si>
+    <t>5325</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5325/indicacao_extensao_iluminacao.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>que determine ao setor competente a realização de extensão da rede elétrica no final da Rua Luiz Fernandes_x000D_
+Alexandre, localizada no Bairro Village do Sol II.</t>
+  </si>
+  <si>
+    <t>5326</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5326/indicacao_reforma_e_ampliacao_materno.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado, por meio da SEMPLAN, estudo técnico de viabilidade para reforma e ampliação do Hospital Materno Infantil, com atenção especial à ampliação do número de leitos.</t>
+  </si>
+  <si>
+    <t>5327</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5327/indc._medicos_cardiologista_cardiovascular_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que sejam adotadas as providências necessárias para a convocação dos médicos cardiologistas aprovados em concurso público vigente no Município;</t>
+  </si>
+  <si>
+    <t>5328</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5328/indc._rede_de_esgoto_liberdade_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que viabilize a realização de estudos técnicos e a adoção das providências necessárias para a regularização da rede de esgoto sanitário da rua Princesa Isabel no Bairro Liberdade.</t>
+  </si>
+  <si>
+    <t>5340</t>
+  </si>
+  <si>
+    <t>CLEBIN FURIA</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5340/indicacao_semosp2_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, através da Secretaria Municipal Obras e Serviços Públicos - SEMOSP, TAPA BURACOS, AVENIDA ALMIRANTE BARROSO, NAS PROXIMIDADES DO N. 3490 – BAIRRO NOVO CACOAL.</t>
+  </si>
+  <si>
+    <t>5341</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5341/indicacao_semosp_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, através da Secretaria Municipal Obras e Serviços Públicos - SEMOSP, TAPA BURACOS, NA RUA NAÇÕES UNIDAS, BAIRRO PRINCESA ISABEL. ENTRE AS RUAS ANTONIO DEODATO DURCE, ATÉ A MARGINAL DA BR.</t>
+  </si>
+  <si>
+    <t>5342</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5342/indicacao_semosp3_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, através da Secretaria Municipal Obras e Serviços Públicos - SEMOSP, SOLICITO REPARO DA PISTA DE SKATE, NO CENTRO DO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>5343</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5343/indicacao_tarifa_zero.pdf</t>
+  </si>
+  <si>
+    <t>que determine à Secretaria competente que adote as providências necessárias para que o transporte coletivo municipal com Tarifa Zero passe a atender a Rodovia RO-383.</t>
+  </si>
+  <si>
+    <t>5344</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5344/__indicacao_taxa_de_concessao_moto_taxi.docx_2.pdf</t>
+  </si>
+  <si>
+    <t>que, por meio do órgão competente,sejam adotadas as providências necessárias para que a taxa de renovação da concessão dos moto taxistas, atualmente cobrada mensalmente, passe a ser_x000D_
+cobrada a cada 03 (três) anos.</t>
+  </si>
+  <si>
+    <t>5345</t>
+  </si>
+  <si>
+    <t>Vereador CARLOS ANTÔNIO DE FREITAS LIMA - GVCAFL</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5345/indicacao_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que viabilize a realização da operação tapa-buracos _x000D_
+no Bairro Prosperidade, tendo em vista que as vias da referida localidade se encontram em _x000D_
+situação de difícil trafegabilidade, demandando intervenção para garantir melhores condições de _x000D_
+circulação e segurança aos usuários.</t>
+  </si>
+  <si>
+    <t>5346</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5346/indicacao_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que viabilize a realização de serviços de limpeza, _x000D_
+roçagem do terreno e reparos para tapar os buracos no pátio do Posto de Saúde Nova Esperança, _x000D_
+localizado no Bairro Novo Horizonte, tendo em vista que o referido espaço se encontra _x000D_
+necessitando de manutenção, demandando intervenção para garantir melhores condições de _x000D_
+segurança, acesso e utilização pelos munícipes.</t>
+  </si>
+  <si>
+    <t>5347</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5347/08_indc._agente_de_transito.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que viabilize, com a máxima urgência, o chamamento dos aprovados no concurso público vigente para o cargo de Agente de Trânsito, no âmbito do Município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5348</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5348/indicacao_06_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a instalação de grade de proteção, reforma do piso e das rampas, implantação/melhoria da iluminação e a revitalização geral da pista de skate do Município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5349</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5349/indicacao_07_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a realização de serviço de tapa-buracos no asfalto da ponte localizada na entrada do Bairro Jardim Saúde, na Rua_x000D_
+Leonardo da Vinci.</t>
+  </si>
+  <si>
+    <t>5350</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5350/indicacao_08_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a execução de serviços de patrolamento e cascalhamento em todas as vias do Bairro Village do Sol III.</t>
+  </si>
+  <si>
+    <t>5351</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5351/indicacao_09_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a aquisição de um veículo 0 km para atender às necessidades da UBS Cleide Gomes.</t>
+  </si>
+  <si>
+    <t>5352</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5352/indicacao_10-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a revitalização geral, incluindo pintura, reparos estruturais e melhorias visuais, em todas as Unidades Básicas de Saúde e Unidades Especializadas do Município.</t>
+  </si>
+  <si>
+    <t>5353</t>
+  </si>
+  <si>
+    <t>Kapiche</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_01-2026_-_coordenacao_de_habitacao_na_estrutura_organizacional_da_referida_secretaria_de_assistencia_social.docx.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, por meio da Secretaria Municipal de Assistência Social, a criação da Coordenação de Habitação na estrutura organizacional da referida Secretaria, com a designação de assistentes sociais e equipe técnica multidisciplinar, visando realizar o acompanhamento, monitoramento e fiscalização dos projetos habitacionais desenvolvidos no município._x000D_
+A presente indicação se faz necessária considerando a necessidade desta coordenação para todas as ações necessárias, para abertura das inscrições do Residencial Green Ville III, Jardim Paulista e todos empreendimentos habitacionais no âmbito do município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5354</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_-_tapa-buracos_nas_vias_do_bairro_jardim_saude.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL , por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja realizado o serviço de tapa-buracos nas vias do Bairro Jardim Saúde, considerando as condições atuais do pavimento e as solicitações apresentadas pelos moradores da região.</t>
+  </si>
+  <si>
+    <t>5355</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_-_recuperacao_das_vias_nos_pontos_criticos_em_todo_o_bairro_canelinha_na_linha_09.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja realizada a recuperação das vias nos pontos críticos em todo o Bairro Canelinha, na Linha 09, com execução dos serviços necessários para restabelecer condições adequadas de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>5356</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_-_faixa_de_pedestres_e_um_redutor_de_velocidade_em_frente_a_igreja_assembleia_de_deus.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria Municipal de Trânsito ou setor competente, que seja implantada uma faixa de pedestres e um redutor de velocidade em frente à Igreja Assembleia de Deus da Missão, localizada na Rua Anita Garibaldi, no Bairro Teixeirão.</t>
+  </si>
+  <si>
+    <t>5357</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_de_reparos_na_ponte_da_linha_11.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL seja determinado à Secretaria Municipal de_x000D_
+Agricultura – SEMAGRI a realização de reforma e reparos estruturais nas duas pontes_x000D_
+localizadas na Linha 11, Lote 28, Gleba 11, ao lado direito.</t>
+  </si>
+  <si>
+    <t>5358</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5358/38-_indicacao__vereadora_ass.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação de ponto de táxi nas proximidades do Hospital Regional, em razão da desativação do ponto localizado na Avenida Belo Horizonte, no Peninha.</t>
+  </si>
+  <si>
+    <t>5359</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5359/_37-_indicacao__vereadora_ass.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a inclusão do Distrito de Divinópolis no programa Ônibus Tarifa Zero, com a disponibilização de transporte gratuito uma vez por semana, em dia e horário a serem definidos em conjunto com os representantes da comunidade local.</t>
+  </si>
+  <si>
+    <t>5360</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5360/09_indc._sede_semed.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que viabilize, a elaboração de projeto e posterior construção da sede própria da Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>5363</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_superintencia_da_mulher.docx_2.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que determine aos órgãos competentes a criação da Superintendência Municipal da Mulher no Município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5364</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5364/indicacao_-_canil_municipal.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que, por meio da Secretaria Municipal competente, seja realizado estudo técnico, financeiro e estrutural para a_x000D_
+criação de um Canil Municipal no âmbito do Município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5365</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_11_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que encaminhe a esta casa de leis projeto de lei instituindo a política municipal de proteção à mulher, autorizando a comercialização e o porte de spray de extratos vegetais.</t>
+  </si>
+  <si>
+    <t>5366</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5366/indicacao__-_implantacao_de_uma_ubs_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria Municipal de Saúde ou setor competente, que seja realizada a construção e implantação de uma Unidade Básica de Saúde – UBS no Bairro Green Ville, com a finalidade de ampliar o atendimento à população local e desafogar a demanda atualmente suportada pelas unidades de saúde circunvizinhas, em especial a UBS Habitar Brasil.</t>
+  </si>
+  <si>
+    <t>5369</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5369/indicacao_solicitacao_de_extensao_de_rede_de_agua.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, com cópia ao Serviço Autônomo de Água e Esgoto de Cacoal (SAAE), a extensão da rede de abastecimento de água tratada e da rede de esgotamento sanitário na Rua Heitor Olsen, no trecho localizado abaixo da Rodovia do Café (RO-486), no município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5370</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5370/indicacao_13_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine ao setor competente, que seja realizada a substituição de lâmpada queimada na iluminação pública em frente à Comunidade São Pedro, localizada no Bairro Residencial Parque do Brizon, neste município.</t>
+  </si>
+  <si>
+    <t>5371</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5371/indicacao_14_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine à Secretaria Municipal de Obras a realização de serviço de tapa-buracos na Rua da Universidade,_x000D_
+localizada no Bairro Residencial Parque do Brizon, neste município.</t>
+  </si>
+  <si>
+    <t>5372</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5372/indicacao_no_____semagri_restauracao_de_carreador.pdf</t>
+  </si>
+  <si>
+    <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Agricultura-SEMAGRI, a realização de serviços de patrolamento e Cascalhamento no carreador localizado na Linha 208, logo após o Absai, lado esquerdo, onde há um setor de aproximadamente 15 mini chácaras.</t>
+  </si>
+  <si>
+    <t>5373</t>
+  </si>
+  <si>
+    <t>FARLEN MAYCON, MARILANDE ALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5373/indicacao_12_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICAMOS AO PREFEITO MUNICIPAL, a convocação dos candidatos aprovados no concurso público vigente para o cargo de Assistente Social, a fim_x000D_
+de suprir a demanda existente nas secretarias e órgãos que necessitam desses profissionais.</t>
+  </si>
+  <si>
+    <t>5381</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_sentran_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Transporte e Transito - SEMTTRAN, restauração da pintura do estacionamento em frente à faculdade Uninassau.</t>
+  </si>
+  <si>
+    <t>5382</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_semosp_06032026_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, através da Secretaria Municipal Obras e Serviços Públicos - SEMOSP, SOLICITO TAPA BURACOS NO BAIRRO ALPHA PARK, E LIMPEZA DAS VIAS, RUA Reinaldo Herbest Schmidt.</t>
+  </si>
+  <si>
+    <t>5383</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_tapa_buracos_parana.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, através da Secretaria Municipal Obras e Serviços Públicos - SEMOSP, SOLICITO TAPA BURACOS NO COMEÇO DA AV PARANÁ COM AV BELO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>5384</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5384/indicacao_recapagem_geral_av_rio_de_janeiro__1_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine à Secretaria Municipal de Obras e Serviços Públicos – SEMOSP a realização de recapeamento asfáltico geral em toda a extensão da Avenida Rio de Janeiro, no município de Cacoal/RO.</t>
+  </si>
+  <si>
+    <t>5385</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_recapagem_rua_piaui_proximo_a_rotatoria_com_a_anel_viario__1_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine à Secretaria Municipal de Obras e_x000D_
+Serviços Públicos – SEMOSP a realização de reparos na pavimentação da Rua Piauí, nas_x000D_
+proximidades da rotatória com o Anel Viário, no município de Cacoal/RO.</t>
+  </si>
+  <si>
+    <t>5386</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_no_____semagri.pdf</t>
+  </si>
+  <si>
+    <t>INDICO a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Agricultura-SEMAGRI, que seja realizado o serviço de estabilização do solo-cimento nas estradas da zona rural do município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5387</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que viabilize a realização de serviços de instalação de manilhas para drenagem e escoamento de água na Avenida Porto Velho, nº 3422, Bairro Jardim Clodoaldo, neste município, tendo em vista que no referido local encontra-se água escoando a céu aberto, situação que vem causando transtornos aos moradores e demandando intervenção do Poder Público para garantir melhores condições sanitárias, de segurança e qualidade de vida à população.</t>
+  </si>
+  <si>
+    <t>5388</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5388/10_indc._manutencao_das_vias_vilage.docx_-_google_docs.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL  que determine ao setor competente da administração pública a realização de serviços de patrolamento e manutenção nas vias públicas que ainda não possuem pavimentação asfáltica, localizadas nos bairros Village do Sol I, II e III, neste município.</t>
+  </si>
+  <si>
+    <t>5389</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5389/11_indc._iluminacao_copacabana.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine ao setor competente a realização do complemento de iluminação pública com baixa tensão na Avenida Copacabana, neste município, tendo em vista que a referida via possui iluminação apenas em um dos lados da avenida.</t>
+  </si>
+  <si>
+    <t>5390</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5390/12_indc._ponto_onibus.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja realizada a revitalização e melhorias no ponto de ônibus localizado na Rua Ana Estrela, Fundiária 06, após o Hospital Regional, neste município.</t>
+  </si>
+  <si>
+    <t>5391</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5391/13_indc._starlink_conselho.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL por meio da Secretaria competente que seja realizada a aquisição e instalação de uma antena de internet via satélite do tipo Starlink no veículo utilizado pelo Conselho Tutelar do Município.</t>
+  </si>
+  <si>
+    <t>5392</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5392/14_indc._equipe_tec_psico_conselho_tutelar.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que sejam adotadas as providências necessárias para viabilizar a contratação ou disponibilização de uma equipe técnica psicossocial para atuar no atendimento junto ao Conselho Tutelar do Município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5393</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_15_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a retomada das aulas de zumba nas praças públicas de Cacoal, de forma gratuita, como uma estratégia para_x000D_
+incentivar a prática de atividades físicas, fortalecer o convívio social e proporcionar mais bem-estar à população.</t>
+  </si>
+  <si>
+    <t>5394</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_16-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado serviço de patrolamento na Rua Fagundes Varela, no Bairro Fortaleza, especialmente no trecho que dá acesso à UBS Luiz Moreira de Freitas, no município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5395</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5395/indicacao_semosp_1203_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal, através da Secretaria Municipal Obras e Serviços Públicos - SEMOSP, Solicitar estudo para que seja feita a pavimentação asfáltica, da Av. dos Pioneiros, nos trecho entre a Av. dos Lírios à Rua dos Girassóis, localizado no bairro Embratel.</t>
+  </si>
+  <si>
+    <t>5403</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5403/15_indc._psic_e_ass_social_semusa_e_semast.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine aos órgãos competentes da administração pública municipal a convocação de profissionais aprovados no concurso público vigente, nos cargos de Psicólogo e Assistente Social, com a finalidade de reforçar a rede de atendimento nas áreas da Saúde e da Assistência Social no município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5404</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5404/16_indc._conv_servente.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja realizada a convocação de candidatos aprovados no concurso público vigente para o cargo de Servente, a fim de suprir a demanda existente nas unidades da administração pública municipal.</t>
+  </si>
+  <si>
+    <t>5405</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5405/indicacao__cascalhamento_linha_12.docx_2_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que determine ao setor competente da Administração Municipal a realização de serviços de cascalhamento na Linha 12, neste município.</t>
+  </si>
+  <si>
+    <t>5406</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5406/copia_de_indicacao__criacao_da_coord._de_habitacao.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja criada a Coordenação Municipal de Habitação, com a estruturação de uma equipe técnica composta por número suficiente de profissionais qualificados, com a finalidade de acompanhar, fiscalizar e garantir a correta distribuição das unidades habitacionais oriundas de programas de habitação popular no município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5407</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5407/39-_indicacao__dra._amalia_miliani_-.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor _x000D_
+Prefeito Municipal de Cacoal que determine, junto à Secretaria Municipal de Saúde, a lotação de 02 _x000D_
+(dois) dentistas para atuação na Unidade Básica de Saúde (UBS) do Distrito de Divinópolis.</t>
+  </si>
+  <si>
+    <t>5408</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5408/40-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cacoal que determine, junto à Secretaria Municipal competente, a realização de reforma no Ginásio Poliesportivo do Distrito de Divinópolis, bem como a pintura das linhas da quadra esportiva.</t>
+  </si>
+  <si>
+    <t>5409</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5409/41-_indicacao___dra._amalia_miliani_-_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cacoal que determine, junto à Secretaria Municipal competente, a execução do asfaltamento da Rua Fagundes Varella, localizada no Bairro Fortaleza, especialmente no trecho em frente à Unidade Básica de Saúde Luiz Moreira de Freitas.</t>
+  </si>
+  <si>
+    <t>5410</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5410/17_indc._orientador_unidade_ensino.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que, por meio da Secretaria Municipal de Educação, seja viabilizada a contratação de orientadores educacionais para atuação em todas as unidades da rede municipal de ensino que ainda não dispõem desse profissional, tanto na zona urbana quanto na zona rural, com o objetivo de fortalecer o acompanhamento pedagógico, social e comportamental dos alunos no ambiente escolar.</t>
+  </si>
+  <si>
+    <t>5411</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5411/42-_indicacao___dra._amalia_miliani_-_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cacoal que determine a implementação do Programa Menor Aprendiz no âmbito do Poder Executivo Municipal, incluindo suas autarquias.</t>
+  </si>
+  <si>
+    <t>5412</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5412/18_indc._ubs_alfa_parque_pintura.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que, por meio da Secretaria Municipal competente, seja realizada a pintura completa da Unidade Básica de Saúde (UBS) localizada no bairro Alfa Parque, incluindo áreas internas e externas, bem como eventuais reparos prévios necessários na estrutura para adequada execução do serviço.</t>
+  </si>
+  <si>
+    <t>5413</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5413/19_indc._patrolamento_canelinha_01_02_e_03.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que, por meio da Secretaria Municipal competente, seja realizado o patrolamento, com os devidos serviços de nivelamento e manutenção, nas ruas dos bairros Canelinha I, Canelinha II e Canelinha III, no município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5414</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5414/indicacao_17_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine à Secretaria Municipal competente, a revitalização de todas as faixas de pedestres localizadas nas_x000D_
+proximidades de escolas e creches do município de Cacoal, com a devida pintura, sinalização horizontal e vertical, bem como a adoção de medidas_x000D_
+complementares de segurança viária.</t>
+  </si>
+  <si>
+    <t>5415</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5415/indicacao_18_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a implantação de radares de controle de velocidade nas principais vias urbanas do município, especialmente nos pontos com maior fluxo de veículos e histórico de acidentes, como medida urgente de proteção à vida.</t>
+  </si>
+  <si>
+    <t>5416</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_19_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine, por meio da Secretaria Municipal competente, a realização de limpeza dos canteiros e da área ao redor do ginásio localizado na Linha 14, Distrito de Divinópolis, neste município.</t>
+  </si>
+  <si>
+    <t>5417</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5417/indicacao_20_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, nos termos regimentais, que determine ao setor competente a realização de serviço de tapa-buracos na Rua Carajás, localizada no Bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>5427</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_convocacao_de_candidatos_medicos_veterinarios_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja realizada a convocação dos candidatos aprovados no concurso público vigente para o cargo de Médico Veterinário, a fim de suprir a necessidade existente na Secretaria Municipal de Meio Ambiente (SEMMA) e em outras secretarias municipais.</t>
+  </si>
+  <si>
+    <t>5428</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a instalação de um parquinho infantil de fibra na Praça João Brizon, localizada no Bairro Residencial Parque Brizon.</t>
+  </si>
+  <si>
+    <t>5429</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_21-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine aos setores competentes a criação de uma sala odontológica na UBS Morada do Bosque, bem como que seja elaborado um cronograma de atendimentos com a van odontológica para atender as unidades básicas de saúde Luiz Moreira e Joaquim Gonçalves Ledo.</t>
+  </si>
+  <si>
+    <t>5430</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_23_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine aos setores competentes a expansão do horário de atendimento das Unidades Básicas de Saúde dos bairros São Marcos, Nova Esperança e Habitar Brasil, estendendo o funcionamento até às 19 horas ou mais, conforme viabilidade.</t>
+  </si>
+  <si>
+    <t>5431</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_22_-_farlen_maycon_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine aos setores competentes a convocação do concurso público de profissionais dentistas para atuarem nas Unidades Básicas de Saúde do município que atualmente se encontram sem atendimento odontológico</t>
+  </si>
+  <si>
+    <t>5432</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_24-_farlen_maycon_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que realize consultórios Itinerantes rurais, no município de Cacoal</t>
+  </si>
+  <si>
+    <t>5434</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_no43_ass.pdf</t>
+  </si>
+  <si>
+    <t>INDICO ao Excelentíssimo Senhor Prefeito Municipal de Cacoal – RO, que, por meio_x000D_
+da Secretaria Municipal de Saúde, que seja realizada a implantação de um Programa Municipal de Coleta de Exames e Vacinação em Domicílio, destinado às pessoas com Transtorno do Espectro Autista (TEA) e outras deficiências, que apresentem limitações que_x000D_
+dificultem ou inviabilizem o atendimento nas unidades de saúde</t>
+  </si>
+  <si>
+    <t>5435</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5435/indc._melhorias_porto_atras_beira_rio.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que sejam realizadas melhorias no porto localizado atrás da Beira _x000D_
+Rio, por meio de serviços de cascalhamento e/ou aplicação de brita.</t>
+  </si>
+  <si>
+    <t>5436</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5436/indc._convocacao_dos_borracheiro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que sejam adotadas as providências necessárias para a convocação _x000D_
+de borracheiros aprovados em concurso público vigente no Município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5438</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_rotatoria_bairro_buritis.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que, determine ao setor competente a realização de estudos técnicos e, posteriormente, a construção de uma rotatória na RO-383, em frente ao acesso do Bairro Buritis.</t>
+  </si>
+  <si>
+    <t>5439</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5439/indicacao_sala_ubs_divinopolis.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que determine, por meio da secretaria competente, a estruturação da sala de descompressão destinada aos_x000D_
+motoristas plantonistas de ambulância da UBS do Distrito de Divinópolis</t>
+  </si>
+  <si>
+    <t>5441</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao__regulamentacao_le_14.164.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>que determine aos órgãos competentes a regulamentação, no âmbito do município de Cacoal, da Lei Federal nº 14.164/2021, visando a inclusão de conteúdos relativos à prevenção da violência contra a mulher nos currículos da educação básica da rede municipal de ensino, bem como a instituição da Semana Escolar de Combate à Violência contra a Mulher.</t>
+  </si>
+  <si>
+    <t>5442</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5442/indicacao_de_reparos_no_bairro_bela_vista__3_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que determine à Secretaria Municipal de Obras –_x000D_
+SEMOSP, a realização com urgência de reparo na pavimentação asfáltica nos seguintes_x000D_
+pontos do município:_x000D_
+● Rua 10 de Abril nº1575, no Bairro Bela Vista;_x000D_
+● Avenida Flor de Maracá, no cruzamento com a Rua Raul Pompeia.</t>
+  </si>
+  <si>
+    <t>5443</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_25_-_farlen_maycon_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a continuidade da pavimentação asfáltica na Rua José Bonifácio, nas proximidades do número 3422, no Bairro Village do Sol</t>
+  </si>
+  <si>
+    <t>5444</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5444/indicacao_26_-_farlen_maycon_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine à Secretaria competente a instalação de grades de segurança nas seguintes pontes:_x000D_
+ Ponte localizada na entrada do Bairro Jardim Saúde;_x000D_
+ Ponte situada na Rua Pedro Rodrigues, entre os bairros Balneário ArcoÍris e Jardim Bandeirantes.</t>
+  </si>
+  <si>
+    <t>5445</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_27_-_farlen_maycon_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a realização de cascalhamento na Linha 6, aproximadamente 4 km após o Hospital Regional;</t>
+  </si>
+  <si>
+    <t>5446</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_no_____-_semagri_.docx_2.pdf</t>
+  </si>
+  <si>
+    <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de_x000D_
+Agricultura – SEMAGRI, sejam tomadas as providência necessárias para a_x000D_
+realização de serviços de patrolamento e cascalhamento na estrada da Linha_x000D_
+10, localizada na zona rural do município de Cacoal</t>
+  </si>
+  <si>
+    <t>5447</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_no_____prefeitura_e_semosp_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de_x000D_
+Obras e Serviços Públicos – SEMOSP, que seja providenciada a instalação de _x000D_
+um ponto de ônibus na Rua Anízio Serrão, próximo ao número 1898, ao lado do _x000D_
+Colégio COOPECC.</t>
+  </si>
+  <si>
+    <t>5462</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5462/indicacao_de_reparo_e_conservacao_da_via_localizada_na_linha_06_km_30_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine, por meio da Secretaria Municipal de Agricultura (SEMAGRI), a realização de serviços de reparo, recuperação e contenção de erosão na Linha 06, km 30, no trecho que se inicia na curva e se estende até o pé do muro.</t>
+  </si>
+  <si>
+    <t>5463</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5463/26_indc._rua_ademario_bento_da_silva_embratel.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que, tão logo haja a cessação do período chuvoso, seja providenciado o retorno e a continuidade das obras de pavimentação asfáltica na Rua Ademario Bento da Silva, localizada no Bairro Embratel.</t>
+  </si>
+  <si>
+    <t>5464</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5464/25_indc._meio_fio_rua_dos_pioneiros..pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja viabilizada a construção de meio-fio na Rua dos Pioneiros, localizada no Bairro Embratel. Com o objetivo de promover melhorias na infraestrutura urbana da Rua dos Pioneiros, proporcionando maior organização viária, drenagem adequada das águas pluviais e valorização da via pública.</t>
+  </si>
+  <si>
+    <t>5465</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5465/24_indc._calcada_escola_pedro_kemper.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja viabilizada a construção de calçada (passeio público) na Rua Padre Ezequiel Ramim, com prioridade para o trecho localizado na lateral da Escola Pedro Kemper.</t>
+  </si>
+  <si>
+    <t>5466</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5466/21_indc._gratificacao_cerest..pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja viabilizada a elaboração e o encaminhamento de Projeto de Lei à Câmara Municipal, com a finalidade de instituir gratificação por produtividade aos servidores públicos municipais lotados no Centro de Referência em Saúde do Trabalhador (CEREST), com base em critérios objetivos de desempenho, metas e resultados.</t>
+  </si>
+  <si>
+    <t>5467</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5467/23_indc._contenderes_de_lixo..pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja viabilizada a disponibilização e instalação de contêineres para coleta de resíduos sólidos urbanos nos seguintes locais do Município de Cacoal:_x000D_
+-Em frente à Comunidade Nova Canaã, no Bairro Canelinha;_x000D_
+-Na entrada da Linha Miguel Arcanjo;_x000D_
+-No bosque localizado no Bairro Morada do Bosque;_x000D_
+-Nas proximidades da Escola Expedito Macedo.</t>
+  </si>
+  <si>
+    <t>5468</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5468/indicacao_de_construcao_de_praca_divinopolis.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Prefeito de Cacoal, Senhor Tony Pablo de Castro Chaves, que determine à secretaria competente a realização de estudos técnicos visando à construção de uma praça pública no Distrito de Divinópolis, contemplando academia ao ar livre para a terceira idade, pista de caminhada e espaço_x000D_
+recreativo com parque infantil.</t>
+  </si>
+  <si>
+    <t>5469</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5469/indicacao_de_estacionamento_escola.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Prefeito de Cacoal, Senhor Tony Pablo de Castro Chaves, que determine à secretaria competente a realização de estudos técnicos visando à ampliação e adequação do espaço destinado ao embarque e desembarque de alunos na EMEIEF Manoel da Costa, situada na esquina da Estrada do Aeroporto com a Rodovia 383, na zona rural, via de intenso fluxo de veículos e sem área adequada para parada segura.</t>
+  </si>
+  <si>
+    <t>5470</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5470/indicacao_de_reparos_no_ponto_de_onibus_em_frente_ao_hospital__1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine à secretaria competente a realização de reparos estruturais no ponto de ônibus do programa Tarifa Zero, localizado em frente ao Hospital Municipal de Cacoal, na Avenida Cuiabá, visando corrigir problemas que vêm comprometendo sua utilização em períodos de chuva.</t>
+  </si>
+  <si>
+    <t>5471</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5471/indicacao_de_termino_na_calcada_em_frente_a_igreja_assembleia_madureira__1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine à secretaria competente a realização do término/conclusão da calçada em frente à Igreja Assembleia Madureira, localizada na esquina da Rua Serafim das Chagas com a Rua Hilda Genuína Borba, Bairro Morada do Sol, neste município.</t>
+  </si>
+  <si>
+    <t>5472</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5472/indicacao_de_ponto_de_onibus_na_frente_do_caps__1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine à secretaria competente a instalação de ponto de ônibus do programa Tarifa Zero em frente ao novo prédio do CAPS (Centro de Atenção Psicossocial), localizado no antigo PAM, neste município.</t>
+  </si>
+  <si>
+    <t>5473</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5473/indicacao_medico_e_tecnico_ubs_divinopolis_.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que determine, por meio da Secretaria Municipal de Saúde, a destinação de um médico e um técnico de enfermagem para atendimento no período da tarde na Unidade Básica de Saúde (UBS) do Distrito de Divinópolis.</t>
+  </si>
+  <si>
+    <t>5474</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5474/001-_indicacao__vereadora_ass.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao execultivo municipal de Cacoal o Reajuste salarial das gerências das unidades e serviços especializados de saúde do município, Coordenação da Atenção Básica e a criação do cargo da gerência do Serviço de Atenção Especializada (SAE), atualmente inexistente.</t>
+  </si>
+  <si>
+    <t>5475</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5475/002-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação anteriormente encaminhada por meio a INDICAÇÃO nº 33/GVAM/CMC, datado de 25 de novembro de 2025, que trata da necessidade de realização de estudos técnicos e elaboração de Projeto de Lei para o reenquadramento dos Auxiliares de Enfermagem para Técnicos em Enfermagem, com garantia funcional e isonomia remuneratória da categoria.</t>
+  </si>
+  <si>
+    <t>5476</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5476/indicacao_convenio_lar_do_idoso_espigao_do_oeste_.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que determine, por meio da secretaria_x000D_
+competente, a formalização de convênio com o Lar do Idoso São Vicente,_x000D_
+localizado no município de Espigão do Oeste/RO, visando garantir acolhimento_x000D_
+institucional adequado aos idosos que necessitam de cuidados contínuos.</t>
+  </si>
+  <si>
+    <t>5477</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5477/indicacao_de_copa_no_hospital_municipal__1_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que determine à Secretaria Municipal de Saúde – SEMUSA, que sejam adotadas providências com urgência para estruturação adequada de apoio aos servidores da área da saúde no Hospital Municipal de Cacoal, especialmente quanto à implantação ou regularização de espaço de copa/refeição para os profissionais.</t>
+  </si>
+  <si>
+    <t>5479</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5479/indicacao_28_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a instalação de câmeras de monitoramento nas Unidades Básicas de Saúde (UBS) e nas unidades de saúde _x000D_
+especializadas do município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5480</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_29_-_farlen_maycon_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, A instalação de câmeras de segurança nos ônibus do programa Tarifa Zero no município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5481</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_30_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a implantação de faixas exclusivas de  retenção para motocicletas (área de espera para motos) nos semáforos do _x000D_
+município de Cacoal.</t>
+  </si>
+  <si>
     <t>5292</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5292/requerimento_01-2026_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5292/requerimento_01-2026_-_ass.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N. 01/2026_x000D_
 _x000D_
 Requer regime de urgência especial para apreciação e tramitação dos Projetos de Lei Ordinária n. 17/2026 e 18/2026.</t>
   </si>
   <si>
+    <t>5298</t>
+  </si>
+  <si>
+    <t>MARILANDE ALVES, Gimenez Fritz</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5298/requerimento_sessao_solene.pdf</t>
+  </si>
+  <si>
+    <t>Os  vereadores  que  subscreve,  nos  termos  do  artigo  260,  §  1º,  inciso  IV,  do  Regimento _x000D_
+Interno  desta  Casa  de  Leis,  vêm,  respeitosamente,  REQUERER  a  Vossa  Excelência, _x000D_
+após  ouvido  o  soberano  Plenário,  a  realização  de  Sessão  Solene  no  dia  20  de  março _x000D_
+de  2026  ,  às  19h00  ,  no  Plenário  Senador  Ronaldo  Aragão  ,  desta  Casa  Legislativa, _x000D_
+com  a  finalidade  de  proceder  à  entrega  de  Moção  de  Aplausos  aos  Desbravadores  e _x000D_
+Lideranças Jovens da Igreja Adventista do Sétimo Dia do Município de Cacoal</t>
+  </si>
+  <si>
+    <t>5368</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5368/requerimento_-_audiencia_publica_mulheres.docx_1_1.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que subscreve, nos termos do artigo 260, §1º, inciso IV, do Regimento Interno desta Casa de Leis, vem, respeitosamente, REQUERER à Vossa Excelência, após ouvido o soberano Plenário, a realização de Audiência Pública no dia 26 de Março de 2026, às 19:00 horas, no Plenário Senador Ronaldo Aragão, nas dependências desta Casa Legislativa. A audiência pública terá como tema: “Mulheres Seguras: Enfrentamento à violência e fortalecimento da rede de proteção à mulher em Cacoal.”</t>
+  </si>
+  <si>
+    <t>5374</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5374/requerimento_01-2026_-_mocao_de_apoio_ao_pl2531-2021_1.pdf</t>
+  </si>
+  <si>
+    <t>O vereador subscrito, nos termos do artigo 260, § 1º, III, do REGIMENTO INTERNO desta Casa de Leis, requer à Mesa, ouvido o Plenário, a iniciativa desta Casa de manifestar MOÇÃO DE APOIO ao Projeto de Lei nº 2531/2021 aprovado na Câmara Federal, apto a ser pautado no Senado Federal, que dispõe sobre a instituição do piso salarial nacional para os profissionais de apoio operacional, técnico e administrativo da educação básica, visando reconhecer e valorizar esses profissionais que exercem funções essenciais no funcionamento das instituições de ensino. Requer-se ainda que, após aprovada, seja encaminhada cópia da presente Moção de Apoio ao Senado Federal e aos Senadores da República, em especial aos representantes do Estado de Rondônia.</t>
+  </si>
+  <si>
+    <t>5377</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5377/requerimento_05-2026_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal – RO,_x000D_
+_x000D_
+O Vereador que subscreve, na qualidade de Presidente da Comissão Permanente de Meio Ambiente, Agricultura e Planejamento Urbano e os demais vereadores subscritos, no uso de suas atribuições legais e regimentais, com fundamento no Art. 13 e Art. 50 ambos da LEI ORGÂNICA MUNICIPAL DE CACOAL N° 1/2024, assim como, art. 300, c/c art. 30, inciso XIII, alínea “c”, e art. 261, §4°, inciso VIII, do Regimento Interno desta Casa de Leis, vem requerer, após deliberação do Plenário, a convocação do Sr. Izailton Alves Teixeira - Secretário Adjunto de Agricultura para comparecer à tribuna deste Poder Legislativo impreterivelmente na sessão do dia 23 de março, às 09:30 horas da manhã, e o Sr. Ronaldo Santana de Moura – Secretário Municipal de Agricultura para comparecer à tribuna deste Poder Legislativo impreterivelmente na sessão do dia 23 de março, às 09:45 horas manhã, sendo ambos secretários lotados na Secretaria Municipal de A</t>
+  </si>
+  <si>
+    <t>5396</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5396/requerimento_mocao_de_aplausos_ao_projeto_estacao_saude_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal/RO, O vereador que subscreve, nos termos do artigo 260, §1º, inciso IV, do Regimento Interno desta Casa de Leis, vêm, respeitosamente, REQUERER a Vossa Excelência, após ouvido o soberano Plenário, a realização de Sessão Solene no dia 27 de março de 2026, às 19h30, no Plenário Senador José Ronaldo Aragão, desta Casa Legislativa, com a finalidade de proceder à entrega de Moção de Aplausos às pessoas envolvidas na organização ao Projeto Estação Saúde e realização da iniciativa, bem como para a realização da cerimônia de abertura oficial do referido projeto.</t>
+  </si>
+  <si>
+    <t>5400</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5400/requerimento_02-2026_-_mocao_de_apelo.docx.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve, nos termos do artigo 260, §1º, inciso III, do Regimento Interno desta Casa de Leis, vêm, respeitosamente, REQUERER a Vossa Excelência, após ouvido o soberano Plenário, a iniciativa desta Casa o envio de MOÇÃO DE APOIO ao Excelentíssimo Senhor Prefeito Municipal de Cacoal, como forma de apelo para solicitar o envio a esta Casa de Leis, com a máxima celeridade, dois Projetos de Leis, sendo:_x000D_
+1. Projeto de Lei ampliando o número de vagas de cuidadores na estrutura da lei 2735/PMC/2010 do Município de Cacoal;_x000D_
+2. Projeto de Lei que regulamenta a previsão de carga horária de 6 (seis) horas ininterruptas para os cuidadores do Município. A presente Moção de Apelo se justifica diante da crescente demanda por profissionais cuidadores no âmbito municipal, especialmente no atendimento a pessoas com deficiência, crianças com Transtorno do Espectro Autista (TEA) e demais munícipes que necessitam de acompanhamento especializado, bem como pela evidente defasagem no quadro de servidores atualmente existente, o que compromete a capacidade de atendimento adequado, sobrecarrega os profissionais em exercício e impacta diretamente na qualidade dos serviços prestados à população.</t>
+  </si>
+  <si>
+    <t>5433</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5433/requerimento_-_mocao_de_aplausos_diretores_desbravadores.docx_1_1.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que subscreve, nos termos do artigo 260, §1º, inciso IV, do Regimento Interno desta Casa de Leis, vem, respeitosamente, REQUERER a Vossa Excelência, após ouvido o soberano Plenário, a realização de Sessão Solene para entrega de Moção de Aplausos, a ser realizada no dia 23 de abril de 2026, às 19h00, no Plenário desta Casa de Leis, com a finalidade de proceder à entrega de Moção de Aplausos aos Diretores dos Clubes de Desbravadores da Igreja Adventista do Sétimo Dia, em reconhecimento ao relevante trabalho desenvolvido com crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>5452</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5452/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal – RO,_x000D_
+O Vereador que subscreve, na qualidade de Presidente da Comissão Permanente de Meio Ambiente, Agricultura e Planejamento Urbano e os demais vereadores subscritos, no uso de suas atribuições legais e regimentais, com fundamento no Art. 13 e Art. 50 ambos da  LEI ORGÂNICA MUNICIPAL DE CACOAL Nº 1/2024, assim como, art. 300, c/c art. 30, inciso XIII, alínea “c”, e art. 261, §4º, inciso VIII, do Regimento Interno desta Casa de Leis, vem requerer, após deliberação do Plenário, a convocação do Sr. Izailton Alves Teixeira, Secretário Adjunto de Agricultura, e do Sr. Ronaldo Santana de Moura, Secretário Municipal de Agricultura, ambos lotados na Secretaria Municipal de Agricultura – SEMAGRI, para comparecerem à tribuna deste Poder Legislativo, a fim de prestarem esclarecimentos acerca de graves denúncias apresentadas por servidores da referida secretaria a este Poder Legislativo e ao Ministério Público, relacionadas a fatos envolvendo o tratamento dispensado aos servidores pelo Secretário Adjunto, Sr. Izailton Alves.</t>
+  </si>
+  <si>
+    <t>5478</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5478/requerimento_10-2026_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N. 10/2026_x000D_
+Requer regime de urgência especial para apreciação e tramitação do Projeto de Lei Ordinária n. 63/2026.</t>
+  </si>
+  <si>
     <t>5291</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5291/convocacao_n._01-cmc-2026_-_1a_e_2a_sessao_extraordinaria_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5291/convocacao_n._01-cmc-2026_-_1a_e_2a_sessao_extraordinaria_-_ass.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal–RO, no uso de suas atribuições legais e regimentais, CONVOCA os Senhores Vereadores desta Casa de Leis para a 1ª e 2ª Sessões Extraordinárias, a serem realizadas a partir das 09:00 e 10:00 horas respectivamente, no dia 06 de fevereiro de 2026, para fins de discussão e votação dos seguintes Projetos de Lei:_x000D_
 • Projeto de Lei n. 17/2026, que “ALTERA A LEI Nº 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”. _x000D_
 • Projeto de Lei n. 18/2026, que “DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO MÓVEL DE URGÊNCIA SAMU 192 E CENTRAL DE REGULAÇÃO DAS URGÊNCIAS - CRU, NO ÂMBITO DO MUNICÍPIO DE CACOAL/RO, VINCULADO A SECRETARIA MUNICIPAL DE SAÚDE SEMUSA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
+    <t>5440</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5440/convocacao_n._02-cmc-2026_-_extraordinaria_sessao_solene_de_posse_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>Convocação n. 02/2026-CMC		           _x000D_
+               _x000D_
+Cacoal, 01 de abril de 2026._x000D_
+_x000D_
+O Presidente da Câmara Municipal de Cacoal–RO, no uso de suas atribuições legais realiza a presente, CONVOCAÇÃO EXTRAORDINÁRIA dos Senhores Vereadores desta Casa de Leis para Sessão Solene de Posse, a ser realizada às 18h30min, no dia 02 de abril de 2026, no Plenário da Câmara Municipal de Cacoal, nos termos do art. 20, § 4º, inciso I, da Lei Orgânica deste Município, destinada ao Ato de Renúncia do Senhor Adailton Antunes Ferreira ao cargo de Prefeito Municipal e à realização da Sessão Solene de Posse do Vice-Prefeito, Senhor Tony Pablo de Castro Chaves, no cargo de Prefeito Municipal de Cacoal, nos termos do art. 41 da Lei Orgânica deste Município._x000D_
+A presente convocação atende à solicitação do Poder Executivo Municipal, formalizada por meio do Ofício n. 159/GP/PGM/2026, e se justifica pela necessidade de assegurar a regular transição de governo, garantindo a continuidade administrativa e a observ</t>
+  </si>
+  <si>
     <t>5293</t>
   </si>
   <si>
     <t>EMENL</t>
   </si>
   <si>
     <t>Emenda Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5293/emenda..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5293/emenda..pdf</t>
   </si>
   <si>
     <t>EMENDAS APRESENTADAS PELA VEREADORA AMÁLIA MILANI E VEREADOR EDIMAR KAPICHE AO PROJETO DE LEI No 17/2026 "ALTERA A LEI N.2.543/PMC/2009, QUE DISPÕĘ SOBRE Ạ ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DC MUNICÍPIO E ĐÁ OUTRAS PROVIDÊNCIAS;"</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>ALAEZIO LEMES, AMÁLIA MILANI, AMARILSON CARVALHO, MARILANDE ALVES, Carlos Freitas, Edimar Kapiche Luciano</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5294/emenda_aditiva_projeto_de_lei_18-2026.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5294/emenda_aditiva_projeto_de_lei_18-2026.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADAS PELOS VEREADORES, ALAEZIO LEMES, AMÁLIA MILANI, AMARILSON CARVALHO, CARLOS FREITAS, CLEBIN FÚRIA, EDIMAR KAPICHE, FARLEN MAYCON,  GIMENEZ FRITZ, MARILANDE ALVES, NICE CONDAQUE,  PAULINHO DO CINEMA e ZIVAN ALMEIDA, AO PROJETO DE LEI Nº 18/2026 – “DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO MÓVEL DE URGÊNCIA SAMU 192 E CENTRAL DE REGULAÇÃO DAS URGÊNCIAS - CRU, NO ÂMBITO DO MUNICÍPIO DE CACOAL/RO, VINCULADO A SECRETARIA MUNICIPAL DE SAÚDE SEMUSA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>5419</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5419/emenda_modificativa_projeto_de_lei__14_1.docx.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA APRESENTADA PELAS VEREADORAS, NICE CONDAQUE E AMÁLIA MILANI, AO PROJETO DE LEI 14/2026 QUE "ALTERA A LEI MUNICIPAL N.° 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>5420</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5420/emenda_aditiva_ao_projeto_de_lei_14_-_2026_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA APRESENTADA PELOS VEREADORES PAULO ROBERTO DUARTE BEZERRA E GIMENEZ FRITZ AO PROJETO DE LEI N° 14/2026 – “ALTERA A LEI MUNICIPAL N.º 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGOS CARREIRAS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>5437</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5437/emenda_01_-_pl_37-2026_-amalia_-_marilande.pdf</t>
+  </si>
+  <si>
+    <t>Emenda 01 - PL 37-2026 -Amalia - Marilande</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -726,67 +2841,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5270/projeto_de_lei____-_parquinho_-assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5271/projeto_manoel_damiao_rios__.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5272/projeto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5273/pl_-_denomina_a_escola_polo_do_municipio_de_cacoal_-_ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5274/denomina_a_unidade_basica_de_saude_ubs_-_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5275/projeto_de_lei_-_codigo_de_barras_bidimensional_quick_response_qr_code_em_placas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5276/inclui_no_calendario_o_jogos_da_amizade_cacoal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5277/projeto_conselho_mun._dos_animais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5278/pl_oficio_615_abertura_de_credito_especial_r_68.66667_semed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5279/projeto_de_lei____-_iptu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5283/lei_de_combate_ao_abandono_de_veiculos_em_vias_publicas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5284/projet_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5285/revogacao_da_lei_n._3.811_-17__-_autoriza_firmar_contrato_de_comodato_de_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5286/pl_estagio_probatorio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5287/pl_depressao_pos_parto_-a.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5288/pl_ver._farlen_maycon_atualizado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5289/pl_cargos_semusa_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5290/plo_samu_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5295/pl_saae_25_protocolo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5296/reducao_horas_medico_trabalho_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5292/requerimento_01-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5291/convocacao_n._01-cmc-2026_-_1a_e_2a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5293/emenda..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5294/emenda_aditiva_projeto_de_lei_18-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5270/projeto_de_lei____-_parquinho_-assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5271/projeto_manoel_damiao_rios__.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5272/projeto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5273/pl_-_denomina_a_escola_polo_do_municipio_de_cacoal_-_ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5274/denomina_a_unidade_basica_de_saude_ubs_-_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5275/projeto_de_lei_-_codigo_de_barras_bidimensional_quick_response_qr_code_em_placas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5276/inclui_no_calendario_o_jogos_da_amizade_cacoal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5277/projeto_conselho_mun._dos_animais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5278/pl_oficio_615_abertura_de_credito_especial_r_68.66667_semed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5279/projeto_de_lei____-_iptu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5283/lei_de_combate_ao_abandono_de_veiculos_em_vias_publicas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5284/projet_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5285/revogacao_da_lei_n._3.811_-17__-_autoriza_firmar_contrato_de_comodato_de_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5286/pl_estagio_probatorio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5287/pl_depressao_pos_parto_-a.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5288/pl_ver._farlen_maycon_atualizado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5289/pl_cargos_semusa_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5290/plo_samu_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5295/pl_saae_25_protocolo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5296/reducao_horas_medico_trabalho_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5314/pl_oficio_066-26_abertura_de_credito_suplementar_r_1.660.60000_fms.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5315/pl_oficio_065-26_abertura_de_credito_suplementar_r_960.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5316/pl_oficio_064_abertura_de_credito_especial_r_600.00000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5329/projeto_de_lei_dispoe_sobre_o_uso_de_instrumentos_de_menor_potencial_ofensivo_e_equipamentos_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5330/pl_oficio_078-26_abertura_de_credito_suplementar_r_700.00000_fms..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5331/pl_oficio_077-26_abertura_de_credito_suplementar_r_389.82600_fms..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5332/pl_oficio_076-26_abertura_de_credito_suplementar_r_6.140.61271_semed.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5333/carteira_do_cronico_renal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5334/projeto_11_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5335/semana_da_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5336/oficio_085-26_abertura_de_credito_suplementar_r_499.90400_fms..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5337/pl_oficio_083-26_abertura_de_credito_suplementar_r_644.83674_semc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5338/pl_oficio_82-26_abertura_de_credito_suplementar_r_293.00272_semc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5339/pl_oficio_081-26_abertura_de_credito_suplementar_r_857.59500_fms.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5361/oficio_099-26_abertura_de_credito_suplementar_r_2.000.00000_fms...pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5362/projeto_de_lei_vereador_alaezio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5367/politica_municipal_de_prevencao_e_combate_ao_assedio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5375/projeto_lai-sic_-_ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5378/projeto_de_lei_rua_nove_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5379/pl_oficio_103-26_abertura_de_credito_suplementar_r_231.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5380/pl_fupen_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5398/pl_oficio_115_abertura_de_credito_especial_r_57.06009_semast.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5399/projeto_de_lei_amalia_aprendiz_.._1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5401/pl_oficio_103-26_abertura_de_credito_suplementar_r_1.747.32500_fms..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5418/projeto_de_ampliacao_assessoria_juridica_da_presidencia_-_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5421/dispoe_sobre_a_reserva_de_percentual_de_unidades_habitacionais_em_programas_de_habitacao_-_ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5422/pl_oficio_129-26_abertura_de_credito_suplementar_r_387.68596_semed.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5423/projeto_de_lei_denomina_via_publica_localizada_no_bairro_parque_universitario_e_da_outras_providencias.__nelson_rangel.docx_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5424/pl_oficio_139_abertura_de_credito_especial_r_250.00000__fms.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5425/pl_oficio_138-26_abertura_de_credito_suplementar_r_1.098.16599_semagri.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5426/pl_oficio_137-26_abertura_de_credito_suplementar_r_1.298.11207_semad.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5448/pl__regulacao_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5449/projeto_de_lei_caramelo.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5450/pl_dia_da_mulher_rural_a_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5451/pl_-__inclusao_de_conteudos_relativos_a_prevencao_da_violencia_contra_a_mulher_na_rede_municipal_de_ensino_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5453/oficio_172-26_abertura_de_credito_suplementar_r_2.112.89900_semed.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5454/oficio_173-26_abertura_de_credito_suplementar_r_1.143.69800_fms.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5455/oficio_174-26_abertura_de_credito_suplementar_r_5.004.74195_semosp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5456/oficio_175-26_abertura_de_credito_suplementar_r_702.40000_fms.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5457/oficio_176-26_abertura_de_credito_suplementar_r_91.18598_semad.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5458/oficio_177-26_abertura_de_credito_suplementar_r_602.85198_saae.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5459/oficio_178-26_abertura_de_credito_especial_r_44.50000_amec.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5460/oficio_179-26_abertura_de_credito_especial_r_57.06009_semast.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5461/utilidade_publica_abc_salvar_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5483/oficio_180-_26_-_reformulacao_adm_por_meio_de_remanejamento_r_1.246.43840_ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5402/oficio_n._1923-25-dp-spj_-__processo__1497-25_-tcero.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5297/procuradoria_da_mulher_-_a.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5376/projeto_resolucao_lai_-_ass.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5299/indicacao_implanon_rede_publica_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5300/__indicacao__rua_pedro_spagnol_mao_unica_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5301/indicacao_plantao_semma.docx_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5302/__indicacao__semma_play_graund.docx_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5303/_indicacao_pista_de_kart.docx_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5304/8f2bd5c2-8b41-4918-a214-4c3d5230732d.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5305/_indicacao_de_estacionamento_em_45_graus_na_rua_presidente_medici_em_frente_a_deam_de_cacoal_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5306/indicacao_carreador_cafe_e_prosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5307/reiteracao_de_indicacoes_de_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5308/indicacao_reparos_e_asfalto_no_bairro_universitario_com_embratel__2_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5309/indicacao_linha_3_prosperidade.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5310/indc._rua_pedro_stecca_drenagem_e_capa_asfaltica_-_habitar_brasil.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5311/indc._banheiros_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5312/indc._tarifa_zero_no_bairro_planalto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5317/06_indc._tapa_buraco_afonso_pena.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5318/07_indc._asfalto_lourival_martins_tx.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5319/indicacao_02_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5320/indicacao_03_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5321/indicacao_05_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5322/indicacao_01_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5323/indicacao_04_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5324/ass-36-_indicacao__vereadora_dra._amalia_miliani.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5313/indicacao_pav._rua_artur_costa_e_silva.docx_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5325/indicacao_extensao_iluminacao.docx_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5326/indicacao_reforma_e_ampliacao_materno.docx_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5327/indc._medicos_cardiologista_cardiovascular_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5328/indc._rede_de_esgoto_liberdade_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5340/indicacao_semosp2_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5341/indicacao_semosp_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5342/indicacao_semosp3_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5343/indicacao_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5344/__indicacao_taxa_de_concessao_moto_taxi.docx_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5345/indicacao_1-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5346/indicacao_2-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5347/08_indc._agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5348/indicacao_06_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5349/indicacao_07_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5350/indicacao_08_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5351/indicacao_09_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5352/indicacao_10-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_01-2026_-_coordenacao_de_habitacao_na_estrutura_organizacional_da_referida_secretaria_de_assistencia_social.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_-_tapa-buracos_nas_vias_do_bairro_jardim_saude.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_-_recuperacao_das_vias_nos_pontos_criticos_em_todo_o_bairro_canelinha_na_linha_09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_-_faixa_de_pedestres_e_um_redutor_de_velocidade_em_frente_a_igreja_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_de_reparos_na_ponte_da_linha_11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5358/38-_indicacao__vereadora_ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5359/_37-_indicacao__vereadora_ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5360/09_indc._sede_semed.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_superintencia_da_mulher.docx_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5364/indicacao_-_canil_municipal.docx_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_11_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5366/indicacao__-_implantacao_de_uma_ubs_-_ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5369/indicacao_solicitacao_de_extensao_de_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5370/indicacao_13_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5371/indicacao_14_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5372/indicacao_no_____semagri_restauracao_de_carreador.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5373/indicacao_12_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_sentran_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_semosp_06032026_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_tapa_buracos_parana.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5384/indicacao_recapagem_geral_av_rio_de_janeiro__1_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_recapagem_rua_piaui_proximo_a_rotatoria_com_a_anel_viario__1_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_no_____semagri.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_3-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5388/10_indc._manutencao_das_vias_vilage.docx_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5389/11_indc._iluminacao_copacabana.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5390/12_indc._ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5391/13_indc._starlink_conselho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5392/14_indc._equipe_tec_psico_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_15_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_16-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5395/indicacao_semosp_1203_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5403/15_indc._psic_e_ass_social_semusa_e_semast.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5404/16_indc._conv_servente.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5405/indicacao__cascalhamento_linha_12.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5406/copia_de_indicacao__criacao_da_coord._de_habitacao.docx_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5407/39-_indicacao__dra._amalia_miliani_-.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5408/40-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5409/41-_indicacao___dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5410/17_indc._orientador_unidade_ensino.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5411/42-_indicacao___dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5412/18_indc._ubs_alfa_parque_pintura.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5413/19_indc._patrolamento_canelinha_01_02_e_03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5414/indicacao_17_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5415/indicacao_18_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_19_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5417/indicacao_20_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_convocacao_de_candidatos_medicos_veterinarios_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_4-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_21-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_23_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_22_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_24-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_no43_ass.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5435/indc._melhorias_porto_atras_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5436/indc._convocacao_dos_borracheiro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_rotatoria_bairro_buritis.docx_1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5439/indicacao_sala_ubs_divinopolis.docx_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao__regulamentacao_le_14.164.docx_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5442/indicacao_de_reparos_no_bairro_bela_vista__3_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_25_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5444/indicacao_26_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_27_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_no_____-_semagri_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_no_____prefeitura_e_semosp_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5462/indicacao_de_reparo_e_conservacao_da_via_localizada_na_linha_06_km_30_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5463/26_indc._rua_ademario_bento_da_silva_embratel.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5464/25_indc._meio_fio_rua_dos_pioneiros..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5465/24_indc._calcada_escola_pedro_kemper.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5466/21_indc._gratificacao_cerest..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5467/23_indc._contenderes_de_lixo..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5468/indicacao_de_construcao_de_praca_divinopolis.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5469/indicacao_de_estacionamento_escola.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5470/indicacao_de_reparos_no_ponto_de_onibus_em_frente_ao_hospital__1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5471/indicacao_de_termino_na_calcada_em_frente_a_igreja_assembleia_madureira__1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5472/indicacao_de_ponto_de_onibus_na_frente_do_caps__1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5473/indicacao_medico_e_tecnico_ubs_divinopolis_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5474/001-_indicacao__vereadora_ass.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5475/002-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5476/indicacao_convenio_lar_do_idoso_espigao_do_oeste_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5477/indicacao_de_copa_no_hospital_municipal__1_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5479/indicacao_28_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_29_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_30_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5292/requerimento_01-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5298/requerimento_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5368/requerimento_-_audiencia_publica_mulheres.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5374/requerimento_01-2026_-_mocao_de_apoio_ao_pl2531-2021_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5377/requerimento_05-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5396/requerimento_mocao_de_aplausos_ao_projeto_estacao_saude_-_ass.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5400/requerimento_02-2026_-_mocao_de_apelo.docx.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5433/requerimento_-_mocao_de_aplausos_diretores_desbravadores.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5452/requerimento.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5478/requerimento_10-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5291/convocacao_n._01-cmc-2026_-_1a_e_2a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5440/convocacao_n._02-cmc-2026_-_extraordinaria_sessao_solene_de_posse_-_ass.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5293/emenda..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5294/emenda_aditiva_projeto_de_lei_18-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5419/emenda_modificativa_projeto_de_lei__14_1.docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5420/emenda_aditiva_ao_projeto_de_lei_14_-_2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5437/emenda_01_-_pl_37-2026_-amalia_-_marilande.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="103" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1300,166 +3415,5158 @@
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H21" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>51</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>105</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E23" t="s">
+      <c r="H23" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B24" t="s">
-[...5 lines deleted...]
-      <c r="D24" t="s">
+      <c r="H24" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H26" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>51</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H27" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H28" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>131</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H29" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>134</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>136</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H30" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>139</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>140</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>131</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H31" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>144</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>51</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H32" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>148</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>51</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H33" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>152</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>51</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H34" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>156</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>51</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H35" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>159</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>51</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H36" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>164</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>165</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H37" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>169</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>170</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H38" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>173</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>174</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>175</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H39" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>178</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>179</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>31</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H40" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>182</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>183</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>51</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H41" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>186</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>187</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>51</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H42" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>190</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>191</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>51</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H43" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>194</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>195</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>136</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H44" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>198</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>199</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>51</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H45" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>202</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>203</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>175</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H46" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>206</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>207</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>208</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H47" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>211</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>212</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>51</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H48" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>215</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>216</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>170</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H49" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>220</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>51</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H50" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>223</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>51</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H51" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>227</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>228</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>51</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H52" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>231</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>232</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>233</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H53" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>236</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>237</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>170</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H54" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>240</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>241</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>46</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H55" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>244</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>245</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>46</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H56" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>248</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>249</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>250</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H57" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>253</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>254</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>250</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H58" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>257</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>258</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>250</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H59" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>261</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>262</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>250</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H60" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>265</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>266</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>250</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H61" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>269</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>270</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>250</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H62" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>273</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>274</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>250</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H63" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>277</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>278</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>250</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H64" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>281</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>282</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>131</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H65" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>285</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>286</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>250</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H66" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>289</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>290</v>
+      </c>
+      <c r="E67" t="s">
+        <v>291</v>
+      </c>
+      <c r="F67" t="s">
+        <v>292</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H67" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>295</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>296</v>
+      </c>
+      <c r="E68" t="s">
+        <v>297</v>
+      </c>
+      <c r="F68" t="s">
+        <v>298</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H68" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>301</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>17</v>
       </c>
-      <c r="D25" t="s">
-[...11 lines deleted...]
-      <c r="H25" t="s">
+      <c r="D69" t="s">
+        <v>296</v>
+      </c>
+      <c r="E69" t="s">
+        <v>297</v>
+      </c>
+      <c r="F69" t="s">
+        <v>175</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H69" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>304</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>305</v>
+      </c>
+      <c r="E70" t="s">
+        <v>306</v>
+      </c>
+      <c r="F70" t="s">
+        <v>46</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H70" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>309</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" t="s">
+        <v>305</v>
+      </c>
+      <c r="E71" t="s">
+        <v>306</v>
+      </c>
+      <c r="F71" t="s">
+        <v>46</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H71" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>312</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" t="s">
+        <v>305</v>
+      </c>
+      <c r="E72" t="s">
+        <v>306</v>
+      </c>
+      <c r="F72" t="s">
+        <v>46</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H72" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>315</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" t="s">
+        <v>305</v>
+      </c>
+      <c r="E73" t="s">
+        <v>306</v>
+      </c>
+      <c r="F73" t="s">
+        <v>46</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H73" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>318</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>30</v>
+      </c>
+      <c r="D74" t="s">
+        <v>305</v>
+      </c>
+      <c r="E74" t="s">
+        <v>306</v>
+      </c>
+      <c r="F74" t="s">
+        <v>46</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H74" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>321</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75" t="s">
+        <v>305</v>
+      </c>
+      <c r="E75" t="s">
+        <v>306</v>
+      </c>
+      <c r="F75" t="s">
+        <v>170</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H75" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>324</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76" t="s">
+        <v>305</v>
+      </c>
+      <c r="E76" t="s">
+        <v>306</v>
+      </c>
+      <c r="F76" t="s">
+        <v>170</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H76" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>327</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>45</v>
+      </c>
+      <c r="D77" t="s">
+        <v>305</v>
+      </c>
+      <c r="E77" t="s">
+        <v>306</v>
+      </c>
+      <c r="F77" t="s">
+        <v>165</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H77" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>330</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>50</v>
+      </c>
+      <c r="D78" t="s">
+        <v>305</v>
+      </c>
+      <c r="E78" t="s">
+        <v>306</v>
+      </c>
+      <c r="F78" t="s">
+        <v>170</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H78" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>333</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>55</v>
+      </c>
+      <c r="D79" t="s">
+        <v>305</v>
+      </c>
+      <c r="E79" t="s">
+        <v>306</v>
+      </c>
+      <c r="F79" t="s">
+        <v>170</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H79" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>336</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>59</v>
+      </c>
+      <c r="D80" t="s">
+        <v>305</v>
+      </c>
+      <c r="E80" t="s">
+        <v>306</v>
+      </c>
+      <c r="F80" t="s">
+        <v>165</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H80" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>339</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>64</v>
+      </c>
+      <c r="D81" t="s">
+        <v>305</v>
+      </c>
+      <c r="E81" t="s">
+        <v>306</v>
+      </c>
+      <c r="F81" t="s">
+        <v>233</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H81" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>342</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>68</v>
+      </c>
+      <c r="D82" t="s">
+        <v>305</v>
+      </c>
+      <c r="E82" t="s">
+        <v>306</v>
+      </c>
+      <c r="F82" t="s">
+        <v>233</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H82" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>345</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>72</v>
+      </c>
+      <c r="D83" t="s">
+        <v>305</v>
+      </c>
+      <c r="E83" t="s">
+        <v>306</v>
+      </c>
+      <c r="F83" t="s">
+        <v>233</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H83" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>348</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>76</v>
+      </c>
+      <c r="D84" t="s">
+        <v>305</v>
+      </c>
+      <c r="E84" t="s">
+        <v>306</v>
+      </c>
+      <c r="F84" t="s">
+        <v>233</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H84" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>351</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>80</v>
+      </c>
+      <c r="D85" t="s">
+        <v>305</v>
+      </c>
+      <c r="E85" t="s">
+        <v>306</v>
+      </c>
+      <c r="F85" t="s">
+        <v>233</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H85" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>354</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>85</v>
+      </c>
+      <c r="D86" t="s">
+        <v>305</v>
+      </c>
+      <c r="E86" t="s">
+        <v>306</v>
+      </c>
+      <c r="F86" t="s">
+        <v>81</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H86" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>357</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>89</v>
+      </c>
+      <c r="D87" t="s">
+        <v>305</v>
+      </c>
+      <c r="E87" t="s">
+        <v>306</v>
+      </c>
+      <c r="F87" t="s">
+        <v>81</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H87" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>360</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>93</v>
+      </c>
+      <c r="D88" t="s">
+        <v>305</v>
+      </c>
+      <c r="E88" t="s">
+        <v>306</v>
+      </c>
+      <c r="F88" t="s">
+        <v>81</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H88" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>363</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>97</v>
+      </c>
+      <c r="D89" t="s">
+        <v>305</v>
+      </c>
+      <c r="E89" t="s">
+        <v>306</v>
+      </c>
+      <c r="F89" t="s">
+        <v>81</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H89" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>366</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>101</v>
+      </c>
+      <c r="D90" t="s">
+        <v>305</v>
+      </c>
+      <c r="E90" t="s">
+        <v>306</v>
+      </c>
+      <c r="F90" t="s">
+        <v>81</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H90" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>369</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>105</v>
+      </c>
+      <c r="D91" t="s">
+        <v>305</v>
+      </c>
+      <c r="E91" t="s">
+        <v>306</v>
+      </c>
+      <c r="F91" t="s">
+        <v>136</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H91" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>372</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>109</v>
+      </c>
+      <c r="D92" t="s">
+        <v>305</v>
+      </c>
+      <c r="E92" t="s">
+        <v>306</v>
+      </c>
+      <c r="F92" t="s">
+        <v>46</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H92" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>375</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>113</v>
+      </c>
+      <c r="D93" t="s">
+        <v>305</v>
+      </c>
+      <c r="E93" t="s">
+        <v>306</v>
+      </c>
+      <c r="F93" t="s">
+        <v>46</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H93" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>378</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>118</v>
+      </c>
+      <c r="D94" t="s">
+        <v>305</v>
+      </c>
+      <c r="E94" t="s">
+        <v>306</v>
+      </c>
+      <c r="F94" t="s">
+        <v>46</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H94" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>381</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>122</v>
+      </c>
+      <c r="D95" t="s">
+        <v>305</v>
+      </c>
+      <c r="E95" t="s">
+        <v>306</v>
+      </c>
+      <c r="F95" t="s">
+        <v>233</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H95" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>384</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>126</v>
+      </c>
+      <c r="D96" t="s">
+        <v>305</v>
+      </c>
+      <c r="E96" t="s">
+        <v>306</v>
+      </c>
+      <c r="F96" t="s">
+        <v>233</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H96" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>130</v>
+      </c>
+      <c r="D97" t="s">
+        <v>305</v>
+      </c>
+      <c r="E97" t="s">
+        <v>306</v>
+      </c>
+      <c r="F97" t="s">
+        <v>388</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H97" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>391</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>135</v>
+      </c>
+      <c r="D98" t="s">
+        <v>305</v>
+      </c>
+      <c r="E98" t="s">
+        <v>306</v>
+      </c>
+      <c r="F98" t="s">
+        <v>388</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H98" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>394</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>140</v>
+      </c>
+      <c r="D99" t="s">
+        <v>305</v>
+      </c>
+      <c r="E99" t="s">
+        <v>306</v>
+      </c>
+      <c r="F99" t="s">
+        <v>388</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H99" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>397</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>144</v>
+      </c>
+      <c r="D100" t="s">
+        <v>305</v>
+      </c>
+      <c r="E100" t="s">
+        <v>306</v>
+      </c>
+      <c r="F100" t="s">
+        <v>46</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H100" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>400</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>148</v>
+      </c>
+      <c r="D101" t="s">
+        <v>305</v>
+      </c>
+      <c r="E101" t="s">
+        <v>306</v>
+      </c>
+      <c r="F101" t="s">
+        <v>46</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H101" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>403</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>152</v>
+      </c>
+      <c r="D102" t="s">
+        <v>305</v>
+      </c>
+      <c r="E102" t="s">
+        <v>306</v>
+      </c>
+      <c r="F102" t="s">
+        <v>404</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H102" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>407</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>156</v>
+      </c>
+      <c r="D103" t="s">
+        <v>305</v>
+      </c>
+      <c r="E103" t="s">
+        <v>306</v>
+      </c>
+      <c r="F103" t="s">
+        <v>404</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H103" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>410</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>160</v>
+      </c>
+      <c r="D104" t="s">
+        <v>305</v>
+      </c>
+      <c r="E104" t="s">
+        <v>306</v>
+      </c>
+      <c r="F104" t="s">
+        <v>233</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H104" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>413</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>164</v>
+      </c>
+      <c r="D105" t="s">
+        <v>305</v>
+      </c>
+      <c r="E105" t="s">
+        <v>306</v>
+      </c>
+      <c r="F105" t="s">
+        <v>81</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H105" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>416</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>169</v>
+      </c>
+      <c r="D106" t="s">
+        <v>305</v>
+      </c>
+      <c r="E106" t="s">
+        <v>306</v>
+      </c>
+      <c r="F106" t="s">
+        <v>81</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H106" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>419</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>174</v>
+      </c>
+      <c r="D107" t="s">
+        <v>305</v>
+      </c>
+      <c r="E107" t="s">
+        <v>306</v>
+      </c>
+      <c r="F107" t="s">
+        <v>81</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H107" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>422</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>179</v>
+      </c>
+      <c r="D108" t="s">
+        <v>305</v>
+      </c>
+      <c r="E108" t="s">
+        <v>306</v>
+      </c>
+      <c r="F108" t="s">
+        <v>81</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H108" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>425</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>183</v>
+      </c>
+      <c r="D109" t="s">
+        <v>305</v>
+      </c>
+      <c r="E109" t="s">
+        <v>306</v>
+      </c>
+      <c r="F109" t="s">
+        <v>81</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H109" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>428</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>187</v>
+      </c>
+      <c r="D110" t="s">
+        <v>305</v>
+      </c>
+      <c r="E110" t="s">
+        <v>306</v>
+      </c>
+      <c r="F110" t="s">
+        <v>429</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H110" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>432</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>191</v>
+      </c>
+      <c r="D111" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" t="s">
+        <v>306</v>
+      </c>
+      <c r="F111" t="s">
+        <v>31</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H111" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>435</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>195</v>
+      </c>
+      <c r="D112" t="s">
+        <v>305</v>
+      </c>
+      <c r="E112" t="s">
+        <v>306</v>
+      </c>
+      <c r="F112" t="s">
+        <v>31</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H112" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>438</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>199</v>
+      </c>
+      <c r="D113" t="s">
+        <v>305</v>
+      </c>
+      <c r="E113" t="s">
+        <v>306</v>
+      </c>
+      <c r="F113" t="s">
+        <v>31</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H113" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>441</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>203</v>
+      </c>
+      <c r="D114" t="s">
+        <v>305</v>
+      </c>
+      <c r="E114" t="s">
+        <v>306</v>
+      </c>
+      <c r="F114" t="s">
+        <v>170</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H114" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>444</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>207</v>
+      </c>
+      <c r="D115" t="s">
+        <v>305</v>
+      </c>
+      <c r="E115" t="s">
+        <v>306</v>
+      </c>
+      <c r="F115" t="s">
+        <v>136</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H115" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>447</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>212</v>
+      </c>
+      <c r="D116" t="s">
+        <v>305</v>
+      </c>
+      <c r="E116" t="s">
+        <v>306</v>
+      </c>
+      <c r="F116" t="s">
+        <v>136</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H116" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>450</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>216</v>
+      </c>
+      <c r="D117" t="s">
+        <v>305</v>
+      </c>
+      <c r="E117" t="s">
+        <v>306</v>
+      </c>
+      <c r="F117" t="s">
+        <v>233</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H117" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>453</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>220</v>
+      </c>
+      <c r="D118" t="s">
+        <v>305</v>
+      </c>
+      <c r="E118" t="s">
+        <v>306</v>
+      </c>
+      <c r="F118" t="s">
+        <v>46</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H118" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>456</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>224</v>
+      </c>
+      <c r="D119" t="s">
+        <v>305</v>
+      </c>
+      <c r="E119" t="s">
+        <v>306</v>
+      </c>
+      <c r="F119" t="s">
+        <v>46</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H119" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>459</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>228</v>
+      </c>
+      <c r="D120" t="s">
+        <v>305</v>
+      </c>
+      <c r="E120" t="s">
+        <v>306</v>
+      </c>
+      <c r="F120" t="s">
+        <v>81</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H120" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>462</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>232</v>
+      </c>
+      <c r="D121" t="s">
+        <v>305</v>
+      </c>
+      <c r="E121" t="s">
+        <v>306</v>
+      </c>
+      <c r="F121" t="s">
+        <v>31</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H121" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>465</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>237</v>
+      </c>
+      <c r="D122" t="s">
+        <v>305</v>
+      </c>
+      <c r="E122" t="s">
+        <v>306</v>
+      </c>
+      <c r="F122" t="s">
+        <v>165</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H122" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>468</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>241</v>
+      </c>
+      <c r="D123" t="s">
+        <v>305</v>
+      </c>
+      <c r="E123" t="s">
+        <v>306</v>
+      </c>
+      <c r="F123" t="s">
+        <v>81</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H123" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>471</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>245</v>
+      </c>
+      <c r="D124" t="s">
+        <v>305</v>
+      </c>
+      <c r="E124" t="s">
+        <v>306</v>
+      </c>
+      <c r="F124" t="s">
+        <v>81</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H124" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>474</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>249</v>
+      </c>
+      <c r="D125" t="s">
+        <v>305</v>
+      </c>
+      <c r="E125" t="s">
+        <v>306</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H125" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>477</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>254</v>
+      </c>
+      <c r="D126" t="s">
+        <v>305</v>
+      </c>
+      <c r="E126" t="s">
+        <v>306</v>
+      </c>
+      <c r="F126" t="s">
+        <v>478</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H126" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>481</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>258</v>
+      </c>
+      <c r="D127" t="s">
+        <v>305</v>
+      </c>
+      <c r="E127" t="s">
+        <v>306</v>
+      </c>
+      <c r="F127" t="s">
+        <v>388</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H127" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>484</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>262</v>
+      </c>
+      <c r="D128" t="s">
+        <v>305</v>
+      </c>
+      <c r="E128" t="s">
+        <v>306</v>
+      </c>
+      <c r="F128" t="s">
+        <v>388</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H128" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>487</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>266</v>
+      </c>
+      <c r="D129" t="s">
+        <v>305</v>
+      </c>
+      <c r="E129" t="s">
+        <v>306</v>
+      </c>
+      <c r="F129" t="s">
+        <v>388</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H129" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>490</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>270</v>
+      </c>
+      <c r="D130" t="s">
+        <v>305</v>
+      </c>
+      <c r="E130" t="s">
+        <v>306</v>
+      </c>
+      <c r="F130" t="s">
+        <v>170</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H130" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>493</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>274</v>
+      </c>
+      <c r="D131" t="s">
+        <v>305</v>
+      </c>
+      <c r="E131" t="s">
+        <v>306</v>
+      </c>
+      <c r="F131" t="s">
+        <v>170</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H131" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>496</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>278</v>
+      </c>
+      <c r="D132" t="s">
+        <v>305</v>
+      </c>
+      <c r="E132" t="s">
+        <v>306</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H132" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>499</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>282</v>
+      </c>
+      <c r="D133" t="s">
+        <v>305</v>
+      </c>
+      <c r="E133" t="s">
+        <v>306</v>
+      </c>
+      <c r="F133" t="s">
+        <v>404</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H133" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>502</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>286</v>
+      </c>
+      <c r="D134" t="s">
+        <v>305</v>
+      </c>
+      <c r="E134" t="s">
+        <v>306</v>
+      </c>
+      <c r="F134" t="s">
+        <v>233</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H134" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>505</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>506</v>
+      </c>
+      <c r="D135" t="s">
+        <v>305</v>
+      </c>
+      <c r="E135" t="s">
+        <v>306</v>
+      </c>
+      <c r="F135" t="s">
+        <v>233</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H135" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>509</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>510</v>
+      </c>
+      <c r="D136" t="s">
+        <v>305</v>
+      </c>
+      <c r="E136" t="s">
+        <v>306</v>
+      </c>
+      <c r="F136" t="s">
+        <v>233</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H136" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>513</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>514</v>
+      </c>
+      <c r="D137" t="s">
+        <v>305</v>
+      </c>
+      <c r="E137" t="s">
+        <v>306</v>
+      </c>
+      <c r="F137" t="s">
+        <v>233</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H137" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>517</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>518</v>
+      </c>
+      <c r="D138" t="s">
+        <v>305</v>
+      </c>
+      <c r="E138" t="s">
+        <v>306</v>
+      </c>
+      <c r="F138" t="s">
+        <v>233</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H138" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>521</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>522</v>
+      </c>
+      <c r="D139" t="s">
+        <v>305</v>
+      </c>
+      <c r="E139" t="s">
+        <v>306</v>
+      </c>
+      <c r="F139" t="s">
+        <v>81</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H139" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>525</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>526</v>
+      </c>
+      <c r="D140" t="s">
+        <v>305</v>
+      </c>
+      <c r="E140" t="s">
+        <v>306</v>
+      </c>
+      <c r="F140" t="s">
+        <v>81</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H140" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>529</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>530</v>
+      </c>
+      <c r="D141" t="s">
+        <v>305</v>
+      </c>
+      <c r="E141" t="s">
+        <v>306</v>
+      </c>
+      <c r="F141" t="s">
+        <v>388</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H141" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>533</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>534</v>
+      </c>
+      <c r="D142" t="s">
+        <v>305</v>
+      </c>
+      <c r="E142" t="s">
+        <v>306</v>
+      </c>
+      <c r="F142" t="s">
+        <v>233</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H142" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>537</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>538</v>
+      </c>
+      <c r="D143" t="s">
+        <v>305</v>
+      </c>
+      <c r="E143" t="s">
+        <v>306</v>
+      </c>
+      <c r="F143" t="s">
+        <v>233</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H143" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>541</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>542</v>
+      </c>
+      <c r="D144" t="s">
+        <v>305</v>
+      </c>
+      <c r="E144" t="s">
+        <v>306</v>
+      </c>
+      <c r="F144" t="s">
+        <v>46</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H144" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>545</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>546</v>
+      </c>
+      <c r="D145" t="s">
+        <v>305</v>
+      </c>
+      <c r="E145" t="s">
+        <v>306</v>
+      </c>
+      <c r="F145" t="s">
+        <v>46</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H145" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>549</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>550</v>
+      </c>
+      <c r="D146" t="s">
+        <v>305</v>
+      </c>
+      <c r="E146" t="s">
+        <v>306</v>
+      </c>
+      <c r="F146" t="s">
+        <v>136</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H146" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>553</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>554</v>
+      </c>
+      <c r="D147" t="s">
+        <v>305</v>
+      </c>
+      <c r="E147" t="s">
+        <v>306</v>
+      </c>
+      <c r="F147" t="s">
+        <v>136</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H147" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>557</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>558</v>
+      </c>
+      <c r="D148" t="s">
+        <v>305</v>
+      </c>
+      <c r="E148" t="s">
+        <v>306</v>
+      </c>
+      <c r="F148" t="s">
+        <v>136</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H148" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>561</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>562</v>
+      </c>
+      <c r="D149" t="s">
+        <v>305</v>
+      </c>
+      <c r="E149" t="s">
+        <v>306</v>
+      </c>
+      <c r="F149" t="s">
+        <v>233</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H149" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>565</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>566</v>
+      </c>
+      <c r="D150" t="s">
+        <v>305</v>
+      </c>
+      <c r="E150" t="s">
+        <v>306</v>
+      </c>
+      <c r="F150" t="s">
+        <v>136</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H150" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>569</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>570</v>
+      </c>
+      <c r="D151" t="s">
+        <v>305</v>
+      </c>
+      <c r="E151" t="s">
+        <v>306</v>
+      </c>
+      <c r="F151" t="s">
+        <v>233</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H151" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>573</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>574</v>
+      </c>
+      <c r="D152" t="s">
+        <v>305</v>
+      </c>
+      <c r="E152" t="s">
+        <v>306</v>
+      </c>
+      <c r="F152" t="s">
+        <v>233</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H152" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>577</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>578</v>
+      </c>
+      <c r="D153" t="s">
+        <v>305</v>
+      </c>
+      <c r="E153" t="s">
+        <v>306</v>
+      </c>
+      <c r="F153" t="s">
+        <v>81</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H153" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>581</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>582</v>
+      </c>
+      <c r="D154" t="s">
+        <v>305</v>
+      </c>
+      <c r="E154" t="s">
+        <v>306</v>
+      </c>
+      <c r="F154" t="s">
+        <v>81</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H154" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>585</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>586</v>
+      </c>
+      <c r="D155" t="s">
+        <v>305</v>
+      </c>
+      <c r="E155" t="s">
+        <v>306</v>
+      </c>
+      <c r="F155" t="s">
+        <v>81</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H155" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>589</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>590</v>
+      </c>
+      <c r="D156" t="s">
+        <v>305</v>
+      </c>
+      <c r="E156" t="s">
+        <v>306</v>
+      </c>
+      <c r="F156" t="s">
+        <v>81</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H156" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>593</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>594</v>
+      </c>
+      <c r="D157" t="s">
+        <v>305</v>
+      </c>
+      <c r="E157" t="s">
+        <v>306</v>
+      </c>
+      <c r="F157" t="s">
+        <v>170</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H157" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>597</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>598</v>
+      </c>
+      <c r="D158" t="s">
+        <v>305</v>
+      </c>
+      <c r="E158" t="s">
+        <v>306</v>
+      </c>
+      <c r="F158" t="s">
+        <v>404</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H158" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>601</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>602</v>
+      </c>
+      <c r="D159" t="s">
+        <v>305</v>
+      </c>
+      <c r="E159" t="s">
+        <v>306</v>
+      </c>
+      <c r="F159" t="s">
+        <v>81</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H159" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>605</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>606</v>
+      </c>
+      <c r="D160" t="s">
+        <v>305</v>
+      </c>
+      <c r="E160" t="s">
+        <v>306</v>
+      </c>
+      <c r="F160" t="s">
+        <v>81</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H160" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>609</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>610</v>
+      </c>
+      <c r="D161" t="s">
+        <v>305</v>
+      </c>
+      <c r="E161" t="s">
+        <v>306</v>
+      </c>
+      <c r="F161" t="s">
+        <v>81</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H161" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>613</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>614</v>
+      </c>
+      <c r="D162" t="s">
+        <v>305</v>
+      </c>
+      <c r="E162" t="s">
+        <v>306</v>
+      </c>
+      <c r="F162" t="s">
+        <v>81</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H162" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>617</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>618</v>
+      </c>
+      <c r="D163" t="s">
+        <v>305</v>
+      </c>
+      <c r="E163" t="s">
+        <v>306</v>
+      </c>
+      <c r="F163" t="s">
+        <v>136</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H163" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>621</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>622</v>
+      </c>
+      <c r="D164" t="s">
+        <v>305</v>
+      </c>
+      <c r="E164" t="s">
+        <v>306</v>
+      </c>
+      <c r="F164" t="s">
+        <v>233</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H164" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>625</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>626</v>
+      </c>
+      <c r="D165" t="s">
+        <v>305</v>
+      </c>
+      <c r="E165" t="s">
+        <v>306</v>
+      </c>
+      <c r="F165" t="s">
+        <v>233</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H165" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>629</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>630</v>
+      </c>
+      <c r="D166" t="s">
+        <v>305</v>
+      </c>
+      <c r="E166" t="s">
+        <v>306</v>
+      </c>
+      <c r="F166" t="s">
+        <v>46</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H166" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>633</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>634</v>
+      </c>
+      <c r="D167" t="s">
+        <v>305</v>
+      </c>
+      <c r="E167" t="s">
+        <v>306</v>
+      </c>
+      <c r="F167" t="s">
+        <v>46</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H167" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>637</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>638</v>
+      </c>
+      <c r="D168" t="s">
+        <v>305</v>
+      </c>
+      <c r="E168" t="s">
+        <v>306</v>
+      </c>
+      <c r="F168" t="s">
+        <v>46</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H168" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>641</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>642</v>
+      </c>
+      <c r="D169" t="s">
+        <v>305</v>
+      </c>
+      <c r="E169" t="s">
+        <v>306</v>
+      </c>
+      <c r="F169" t="s">
+        <v>170</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H169" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>645</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>646</v>
+      </c>
+      <c r="D170" t="s">
+        <v>305</v>
+      </c>
+      <c r="E170" t="s">
+        <v>306</v>
+      </c>
+      <c r="F170" t="s">
+        <v>81</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H170" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>649</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>650</v>
+      </c>
+      <c r="D171" t="s">
+        <v>305</v>
+      </c>
+      <c r="E171" t="s">
+        <v>306</v>
+      </c>
+      <c r="F171" t="s">
+        <v>81</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H171" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>653</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>654</v>
+      </c>
+      <c r="D172" t="s">
+        <v>305</v>
+      </c>
+      <c r="E172" t="s">
+        <v>306</v>
+      </c>
+      <c r="F172" t="s">
+        <v>81</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H172" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>657</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>658</v>
+      </c>
+      <c r="D173" t="s">
+        <v>305</v>
+      </c>
+      <c r="E173" t="s">
+        <v>306</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H173" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>661</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>662</v>
+      </c>
+      <c r="D174" t="s">
+        <v>305</v>
+      </c>
+      <c r="E174" t="s">
+        <v>306</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H174" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>665</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>666</v>
+      </c>
+      <c r="D175" t="s">
+        <v>305</v>
+      </c>
+      <c r="E175" t="s">
+        <v>306</v>
+      </c>
+      <c r="F175" t="s">
+        <v>170</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H175" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>669</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>670</v>
+      </c>
+      <c r="D176" t="s">
+        <v>305</v>
+      </c>
+      <c r="E176" t="s">
+        <v>306</v>
+      </c>
+      <c r="F176" t="s">
+        <v>233</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H176" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>673</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>674</v>
+      </c>
+      <c r="D177" t="s">
+        <v>305</v>
+      </c>
+      <c r="E177" t="s">
+        <v>306</v>
+      </c>
+      <c r="F177" t="s">
+        <v>233</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H177" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>677</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>678</v>
+      </c>
+      <c r="D178" t="s">
+        <v>305</v>
+      </c>
+      <c r="E178" t="s">
+        <v>306</v>
+      </c>
+      <c r="F178" t="s">
+        <v>233</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H178" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>681</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>682</v>
+      </c>
+      <c r="D179" t="s">
+        <v>305</v>
+      </c>
+      <c r="E179" t="s">
+        <v>306</v>
+      </c>
+      <c r="F179" t="s">
+        <v>233</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H179" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>685</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>686</v>
+      </c>
+      <c r="D180" t="s">
+        <v>305</v>
+      </c>
+      <c r="E180" t="s">
+        <v>306</v>
+      </c>
+      <c r="F180" t="s">
+        <v>233</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H180" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>689</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>690</v>
+      </c>
+      <c r="D181" t="s">
+        <v>305</v>
+      </c>
+      <c r="E181" t="s">
+        <v>306</v>
+      </c>
+      <c r="F181" t="s">
+        <v>165</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H181" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>693</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>694</v>
+      </c>
+      <c r="D182" t="s">
+        <v>305</v>
+      </c>
+      <c r="E182" t="s">
+        <v>306</v>
+      </c>
+      <c r="F182" t="s">
+        <v>165</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H182" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>697</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>698</v>
+      </c>
+      <c r="D183" t="s">
+        <v>305</v>
+      </c>
+      <c r="E183" t="s">
+        <v>306</v>
+      </c>
+      <c r="F183" t="s">
+        <v>170</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H183" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>701</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>702</v>
+      </c>
+      <c r="D184" t="s">
+        <v>305</v>
+      </c>
+      <c r="E184" t="s">
+        <v>306</v>
+      </c>
+      <c r="F184" t="s">
+        <v>170</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H184" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>705</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>706</v>
+      </c>
+      <c r="D185" t="s">
+        <v>305</v>
+      </c>
+      <c r="E185" t="s">
+        <v>306</v>
+      </c>
+      <c r="F185" t="s">
+        <v>170</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H185" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>709</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>710</v>
+      </c>
+      <c r="D186" t="s">
+        <v>305</v>
+      </c>
+      <c r="E186" t="s">
+        <v>306</v>
+      </c>
+      <c r="F186" t="s">
+        <v>46</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H186" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>713</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>714</v>
+      </c>
+      <c r="D187" t="s">
+        <v>305</v>
+      </c>
+      <c r="E187" t="s">
+        <v>306</v>
+      </c>
+      <c r="F187" t="s">
+        <v>136</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H187" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>717</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>718</v>
+      </c>
+      <c r="D188" t="s">
+        <v>305</v>
+      </c>
+      <c r="E188" t="s">
+        <v>306</v>
+      </c>
+      <c r="F188" t="s">
+        <v>136</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H188" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>721</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>722</v>
+      </c>
+      <c r="D189" t="s">
+        <v>305</v>
+      </c>
+      <c r="E189" t="s">
+        <v>306</v>
+      </c>
+      <c r="F189" t="s">
+        <v>46</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H189" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>725</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>726</v>
+      </c>
+      <c r="D190" t="s">
+        <v>305</v>
+      </c>
+      <c r="E190" t="s">
+        <v>306</v>
+      </c>
+      <c r="F190" t="s">
+        <v>170</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H190" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>729</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>730</v>
+      </c>
+      <c r="D191" t="s">
+        <v>305</v>
+      </c>
+      <c r="E191" t="s">
+        <v>306</v>
+      </c>
+      <c r="F191" t="s">
+        <v>81</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H191" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>733</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>734</v>
+      </c>
+      <c r="D192" t="s">
+        <v>305</v>
+      </c>
+      <c r="E192" t="s">
+        <v>306</v>
+      </c>
+      <c r="F192" t="s">
+        <v>81</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H192" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>737</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>738</v>
+      </c>
+      <c r="D193" t="s">
+        <v>305</v>
+      </c>
+      <c r="E193" t="s">
+        <v>306</v>
+      </c>
+      <c r="F193" t="s">
+        <v>81</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H193" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>741</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" t="s">
+        <v>742</v>
+      </c>
+      <c r="E194" t="s">
+        <v>743</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H194" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>746</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>17</v>
+      </c>
+      <c r="D195" t="s">
+        <v>742</v>
+      </c>
+      <c r="E195" t="s">
+        <v>743</v>
+      </c>
+      <c r="F195" t="s">
+        <v>747</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H195" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>750</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>21</v>
+      </c>
+      <c r="D196" t="s">
+        <v>742</v>
+      </c>
+      <c r="E196" t="s">
+        <v>743</v>
+      </c>
+      <c r="F196" t="s">
+        <v>46</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H196" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>753</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>25</v>
+      </c>
+      <c r="D197" t="s">
+        <v>742</v>
+      </c>
+      <c r="E197" t="s">
+        <v>743</v>
+      </c>
+      <c r="F197" t="s">
+        <v>429</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H197" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>756</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>30</v>
+      </c>
+      <c r="D198" t="s">
+        <v>742</v>
+      </c>
+      <c r="E198" t="s">
+        <v>743</v>
+      </c>
+      <c r="F198" t="s">
+        <v>165</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H198" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>759</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>35</v>
+      </c>
+      <c r="D199" t="s">
+        <v>742</v>
+      </c>
+      <c r="E199" t="s">
+        <v>743</v>
+      </c>
+      <c r="F199" t="s">
+        <v>31</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H199" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>762</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>40</v>
+      </c>
+      <c r="D200" t="s">
+        <v>742</v>
+      </c>
+      <c r="E200" t="s">
+        <v>743</v>
+      </c>
+      <c r="F200" t="s">
+        <v>429</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H200" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>765</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>45</v>
+      </c>
+      <c r="D201" t="s">
+        <v>742</v>
+      </c>
+      <c r="E201" t="s">
+        <v>743</v>
+      </c>
+      <c r="F201" t="s">
+        <v>46</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H201" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>768</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>50</v>
+      </c>
+      <c r="D202" t="s">
+        <v>742</v>
+      </c>
+      <c r="E202" t="s">
+        <v>743</v>
+      </c>
+      <c r="F202" t="s">
+        <v>165</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H202" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>771</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>55</v>
+      </c>
+      <c r="D203" t="s">
+        <v>742</v>
+      </c>
+      <c r="E203" t="s">
+        <v>743</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H203" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>774</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" t="s">
+        <v>775</v>
+      </c>
+      <c r="E204" t="s">
+        <v>776</v>
+      </c>
+      <c r="F204" t="s">
+        <v>31</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H204" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>779</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>17</v>
+      </c>
+      <c r="D205" t="s">
+        <v>775</v>
+      </c>
+      <c r="E205" t="s">
+        <v>776</v>
+      </c>
+      <c r="F205" t="s">
+        <v>31</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H205" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>782</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>10</v>
+      </c>
+      <c r="D206" t="s">
+        <v>783</v>
+      </c>
+      <c r="E206" t="s">
+        <v>784</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H206" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>787</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>17</v>
+      </c>
+      <c r="D207" t="s">
+        <v>783</v>
+      </c>
+      <c r="E207" t="s">
+        <v>784</v>
+      </c>
+      <c r="F207" t="s">
+        <v>788</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H207" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>791</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>21</v>
+      </c>
+      <c r="D208" t="s">
+        <v>783</v>
+      </c>
+      <c r="E208" t="s">
+        <v>784</v>
+      </c>
+      <c r="F208" t="s">
+        <v>46</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H208" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>794</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>25</v>
+      </c>
+      <c r="D209" t="s">
+        <v>783</v>
+      </c>
+      <c r="E209" t="s">
+        <v>784</v>
+      </c>
+      <c r="F209" t="s">
+        <v>31</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H209" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>797</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>30</v>
+      </c>
+      <c r="D210" t="s">
+        <v>783</v>
+      </c>
+      <c r="E210" t="s">
+        <v>784</v>
+      </c>
+      <c r="F210" t="s">
+        <v>233</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H210" t="s">
+        <v>799</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>