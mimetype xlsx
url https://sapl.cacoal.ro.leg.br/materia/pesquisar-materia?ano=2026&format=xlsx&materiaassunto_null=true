--- v1 (2026-04-17)
+++ v2 (2026-04-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1677" uniqueCount="800">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1868" uniqueCount="890">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -90,96 +90,96 @@
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5271/projeto_manoel_damiao_rios__.pdf</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO “ RESIDENCIAL PARQUE UNIVERSITÁRIO’ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5272/projeto.pdf</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO “RESIDENCIAL PARQUE UNIVERSITÁRIO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Paulinho do Cinema, Gimenez Fritz</t>
+    <t>PAULINHO DO CINEMA, Gimenez Fritz</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5273/pl_-_denomina_a_escola_polo_do_municipio_de_cacoal_-_ass.pdf</t>
   </si>
   <si>
     <t>“Denomina a Escola Polo do Município de Cacoal com o nome Escola Municipal Leonice Antunes de Oliveira, como forma de homenagem, e dá outras providências.”</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gimenez Fritz</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5274/denomina_a_unidade_basica_de_saude_ubs_-_ass.pdf</t>
   </si>
   <si>
     <t>“Denomina a Unidade Básica de Saúde (UBS) do bairro Josino Brito em Cacoal, RO com o nome de Placidia Conceição Fritz, como forma de homenagem póstuma, e dá outras providências”.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gimenez Fritz, Zivan Almeida</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5275/projeto_de_lei_-_codigo_de_barras_bidimensional_quick_response_qr_code_em_placas_-_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO OBRIGATÓRIA DO CÓDIGO DE BARRAS BIDIMENSIONAL QUICK RESPONSE ("QR CODE") EM PLACAS DE RUAS, PRAÇAS E PRÓPRIOS PÚBLICOS., NO ÂMBITO DO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>Paulinho do Cinema, FARLEN MAYCON</t>
+    <t>PAULINHO DO CINEMA, FARLEN MAYCON</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5276/inclui_no_calendario_o_jogos_da_amizade_cacoal.pdf</t>
   </si>
   <si>
     <t>“Inclui os Jogos da Amizade de Cacoal no Calendário Esportivo Oficial do Município e dá outras providências.”</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>NICE CONDAQUE</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5277/projeto_conselho_mun._dos_animais.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Conselho de Proteção e Defesa dos Animais e do Fundo Municipal de Proteção e Bem-estar Animal no Município de Cacoal/RO.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5331/pl_oficio_077-26_abertura_de_credito_suplementar_r_389.82600_fms..pdf</t>
   </si>
   <si>
     <t>PL OFICIO 077-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 389.826,00 FMS.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5332/pl_oficio_076-26_abertura_de_credito_suplementar_r_6.140.61271_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 076-26 ABERTURA DE CREDITO SUPLEMENTAR R$ 6.140.612,71 SEMED</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>Paulinho do Cinema</t>
+    <t>PAULINHO DO CINEMA</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5333/carteira_do_cronico_renal.pdf</t>
   </si>
   <si>
     <t>EMENTA: RECONHECE AS PESSOAS COM DOENÇA RENAL CRÔNICA COMO PESSOAS COM DEFICIÊNCIA, PARA TODOS OS FINS DE DIREITO, NO ÂMBITO DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>AMÁLIA MILANI</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5334/projeto_11_1.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA Á IGREJA PENTECOSTAL RENASCER EU E VOCÊ NO AMOR DE CRISTO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5335</t>
   </si>
@@ -890,97 +890,175 @@
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5461/utilidade_publica_abc_salvar_bombeiros.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE BOMBEIROS CIVIL E GUARDA-VIDAS SALVAR – ABC SALVAR, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5483/oficio_180-_26_-_reformulacao_adm_por_meio_de_remanejamento_r_1.246.43840_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 180 GP/PGM/2026 - DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS - R$1.246.438,40 - SEMOSP E SEMAGRI</t>
   </si>
   <si>
+    <t>5491</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Vereador CARLOS ANTÔNIO DE FREITAS LIMA - GVCAFL</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5491/pl_carlos_freitas.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO EM ÂNGULO DE 45 GRAUS NAS VIAS PÚBLICAS DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5492</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>AMARILSON CARVALHO, ALAEZIO LEMES, AMÁLIA MILANI, Carlos Freitas, CLEBIN FURIA, Edimar Kapiche Luciano, FARLEN MAYCON, Gimenez Fritz, MARILANDE ALVES, NICE CONDAQUE, PAULINHO DO CINEMA, Zivan Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5492/projeto_transparencia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência, a publicidade e a regulamentação da divulgação dos planos de trabalho e da execução das emendas parlamentares federais e estaduais destinadas ao Município de Cacoal/RO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5493</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5493/pl_antes_que_aconteca.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Antes que  Aconteça” – Proteção e Prevenção à Violência contra a Mulher, no âmbito do município de Cacoal/RO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5494</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5494/pl_protetores_mirins_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Protetores Mirins” e a Semana Municipal dos Protetores Mirins no Município de Cacoal/RO _x000D_
+e dá outras providencias</t>
+  </si>
+  <si>
+    <t>5495</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5495/pl__psicologia_e_servico_social_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia da oferta de serviços de Psicologia e Serviço_x000D_
+Social na rede pública municipal de educação básica do Município de_x000D_
+Cacoal/RO, e dá outras providências.</t>
+  </si>
+  <si>
     <t>5402</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>AMARILSON CARVALHO, Edimar Kapiche Luciano, MARILANDE ALVES</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5402/oficio_n._1923-25-dp-spj_-__processo__1497-25_-tcero.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE CACOAL - RO RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2024."_x000D_
 Oficio n. 1923/25 - DEPARTAMENTO DO PLENO - Secretaria de Processamento e Julgamento._x000D_
 Processo n. 01497/25/TCE/RO, que versa sobre Prestação de Contas do Município de Cacoal/RO, exercício financeiro de 2024, e em conformidade com o voto do relator, foi emitido o Parecer Prévio Parecer Prévio PPL/TC 00023/25, bem como o Acórdão APL-TC 00177/25.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>NICE CONDAQUE, AMÁLIA MILANI, Gimenez Fritz, MARILANDE ALVES</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5297/procuradoria_da_mulher_-_a.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAPROCURADORIA ESPECIAL DAMULHER NO ÂMBITO DA CÂMARAMUNICIPAL DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5376/projeto_resolucao_lai_-_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso à informação, nos termos da Lei Federal nº 12.527/2011 (Lei de Acesso à Informação – LAI), no âmbito da Câmara Municipal de Cacoal, institui e regulamenta o Serviço de Informação ao Cidadão – SIC, estabelece normas de transparência ativa e passiva, classificação e proteção de informações e dá outras providências.</t>
   </si>
   <si>
+    <t>5507</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5507/projeto_de_resolucao_03-2026_-_ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política de Linguagem Simples no âmbito da Câmara Municipal de Cacoal, estabelece diretrizes para comunicação institucional acessível e dispõe sobre a obrigatoriedade de divulgação de resumo simplificado das proposições legislativas, e dá outras providências.</t>
+  </si>
+  <si>
     <t>5299</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5299/indicacao_implanon_rede_publica_.docx_1.pdf</t>
   </si>
   <si>
     <t>que, por meio da Secretaria Municipal de Saúde e dos órgãos competentes, seja instituído o Programa Municipal de Distribuição Gratuita do Contraceptivo Subdérmico Implanon, no âmbito do Sistema Único de Saúde (SUS) municipal.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5300/__indicacao__rua_pedro_spagnol_mao_unica_.docx_1.pdf</t>
   </si>
   <si>
     <t>que determine à Secretaria Municipal competente a realização do serviço de sinalização viária indicando mão única na Rua Pedro Spagnol, especialmente no trecho situado em frente à Base da Polícia Militar.</t>
   </si>
   <si>
     <t>5301</t>
@@ -1238,53 +1316,50 @@
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal Obras e Serviços Públicos - SEMOSP, SOLICITO REPARO DA PISTA DE SKATE, NO CENTRO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5343/indicacao_tarifa_zero.pdf</t>
   </si>
   <si>
     <t>que determine à Secretaria competente que adote as providências necessárias para que o transporte coletivo municipal com Tarifa Zero passe a atender a Rodovia RO-383.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5344/__indicacao_taxa_de_concessao_moto_taxi.docx_2.pdf</t>
   </si>
   <si>
     <t>que, por meio do órgão competente,sejam adotadas as providências necessárias para que a taxa de renovação da concessão dos moto taxistas, atualmente cobrada mensalmente, passe a ser_x000D_
 cobrada a cada 03 (três) anos.</t>
   </si>
   <si>
     <t>5345</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vereador CARLOS ANTÔNIO DE FREITAS LIMA - GVCAFL</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5345/indicacao_1-2026.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que viabilize a realização da operação tapa-buracos _x000D_
 no Bairro Prosperidade, tendo em vista que as vias da referida localidade se encontram em _x000D_
 situação de difícil trafegabilidade, demandando intervenção para garantir melhores condições de _x000D_
 circulação e segurança aos usuários.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5346/indicacao_2-2026.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que viabilize a realização de serviços de limpeza, _x000D_
 roçagem do terreno e reparos para tapar os buracos no pátio do Posto de Saúde Nova Esperança, _x000D_
 localizado no Bairro Novo Horizonte, tendo em vista que o referido espaço se encontra _x000D_
 necessitando de manutenção, demandando intervenção para garantir melhores condições de _x000D_
 segurança, acesso e utilização pelos munícipes.</t>
   </si>
   <si>
     <t>5347</t>
@@ -1562,99 +1637,84 @@
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Agricultura-SEMAGRI, que seja realizado o serviço de estabilização do solo-cimento nas estradas da zona rural do município de Cacoal.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_3-2026.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que viabilize a realização de serviços de instalação de manilhas para drenagem e escoamento de água na Avenida Porto Velho, nº 3422, Bairro Jardim Clodoaldo, neste município, tendo em vista que no referido local encontra-se água escoando a céu aberto, situação que vem causando transtornos aos moradores e demandando intervenção do Poder Público para garantir melhores condições sanitárias, de segurança e qualidade de vida à população.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5388/10_indc._manutencao_das_vias_vilage.docx_-_google_docs.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL  que determine ao setor competente da administração pública a realização de serviços de patrolamento e manutenção nas vias públicas que ainda não possuem pavimentação asfáltica, localizadas nos bairros Village do Sol I, II e III, neste município.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>66</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5389/11_indc._iluminacao_copacabana.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que determine ao setor competente a realização do complemento de iluminação pública com baixa tensão na Avenida Copacabana, neste município, tendo em vista que a referida via possui iluminação apenas em um dos lados da avenida.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5390/12_indc._ponto_onibus.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL que seja realizada a revitalização e melhorias no ponto de ônibus localizado na Rua Ana Estrela, Fundiária 06, após o Hospital Regional, neste município.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5391/13_indc._starlink_conselho.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL por meio da Secretaria competente que seja realizada a aquisição e instalação de uma antena de internet via satélite do tipo Starlink no veículo utilizado pelo Conselho Tutelar do Município.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>69</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5392/14_indc._equipe_tec_psico_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL que sejam adotadas as providências necessárias para viabilizar a contratação ou disponibilização de uma equipe técnica psicossocial para atuar no atendimento junto ao Conselho Tutelar do Município de Cacoal.</t>
   </si>
   <si>
     <t>5393</t>
-  </si>
-[...1 lines deleted...]
-    <t>70</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_15_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a retomada das aulas de zumba nas praças públicas de Cacoal, de forma gratuita, como uma estratégia para_x000D_
 incentivar a prática de atividades físicas, fortalecer o convívio social e proporcionar mais bem-estar à população.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_16-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado serviço de patrolamento na Rua Fagundes Varela, no Bairro Fortaleza, especialmente no trecho que dá acesso à UBS Luiz Moreira de Freitas, no município de Cacoal.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>72</t>
@@ -2297,50 +2357,266 @@
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_29_-_farlen_maycon_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, A instalação de câmeras de segurança nos ônibus do programa Tarifa Zero no município de Cacoal.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_30_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a implantação de faixas exclusivas de  retenção para motocicletas (área de espera para motos) nos semáforos do _x000D_
 município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5484</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5484/22_indc._ct_ao_gabinete_do_prefeito.d.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que sejam adotadas as providências administrativas e legais necessárias para que o Conselho Tutelar do Município de Cacoal passe a ser formalmente vinculado ao Gabinete do Prefeito, em conformidade com a legislação vigente que o insere no organograma do referido Gabinete, promovendo a devida adequação administrativa.</t>
+  </si>
+  <si>
+    <t>5485</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5485/20_indc._gratificacao_assi_social_semusa.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que seja elaborado e encaminhado a esta Casa de Leis projeto de lei que contemple a concessão de gratificação aos Assistentes Sociais lotados na Secretaria Municipal de Saúde, que atuam nas unidades não especializadas, garantindo isonomia em relação aos profissionais que já recebem gratificação por atuarem em unidades especializadas.</t>
+  </si>
+  <si>
+    <t>5486</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5486/27_indc._praca_es_expedito_macedo.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que seja elaborado projeto e posterior execução de uma praça de convivência no espaço público localizado ao lado da Escola Expedito Macedo, situada na Rua Perimetral Leste, nº 3401, Bairro Village do Sol.</t>
+  </si>
+  <si>
+    <t>5487</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5487/28_indc._sinalizacao_cmei_alfa_park.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a revitalização da sinalização de trânsito horizontal e vertical em frente à CMEI MÔNICA FRANCISCA DA CRUZ localizada no Bairro Alfa Park.</t>
+  </si>
+  <si>
+    <t>5488</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5488/29_indc._app_para_assistencia_social.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL,que seja viabilizada a criação e implementação de um aplicativo digital oficial da Secretaria Municipal de Assistência Social, com o objetivo de modernizar, desburocratizar e ampliar o acesso da população aos serviços socioassistenciais no Município de Cacoal</t>
+  </si>
+  <si>
+    <t>5489</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5489/_indicacao_revitalizacao_pista_caminhada_santa_clara_.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para revitalização completa da pista de caminhada do bairro Santa Clara_x000D_
+A Vereadora que subscreve, no uso de suas atribuições legais, vem por meio desta indicar ao Excelentíssimo Senhor Prefeito Municipal que determine Secretaria Municipal competente a realização de revitalização completa da_x000D_
+pista de caminhada localizada no bairro Santa Clara, neste município.</t>
+  </si>
+  <si>
+    <t>5490</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5490/indicacao_contratacao_de_assistente_social_e_psicologos__.docx_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Cacoal, que, por meio da Secretaria Municipal de Educação, sejam adotadas as_x000D_
+providências necessárias para a contratação de psicólogos e assistentes sociais para atuação nas escolas da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>5496</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5496/indicacao_de_canil_para_mulheres_vitimas_de_violencia_domestica_2_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, que, por meio da Secretaria competente, estude a viabilidade da implantação de um canil nas dependências da Casa da Mulher, destinado ao acolhimento temporário de animais de estimação pertencentes a vítimas de violência doméstica no Município de Cacoal.</t>
+  </si>
+  <si>
+    <t>5497</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5497/004-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal o retorno do Programa Cidade Limpa para recolhimento de materiais inservíveis e pneus, visando à prevenção da dengue.</t>
+  </si>
+  <si>
+    <t>5498</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5498/indicacao_31_-_farlen_maycon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL, a realização de capacitação específica para Técnicos de Enfermagem que atuam como vacinadores, com a finalidade de atender adequadamente as Unidades Básicas de Saúde do município.</t>
+  </si>
+  <si>
+    <t>5499</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5499/005-_indicacao__vereadora_dra._amalia_miliani_-9_1.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração da Indicação nº 375/2025 – Implantação de sala/enfermaria exclusiva para gestantes em pré-parto no HMMI</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5500/indicacaoreiterada__construcao_de_canil_.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>REITERO AO PREFEITO MUNICIPAL a Indicação anteriormente apresentada, que solicita a construção de um Canil Municipal no Município de Cacoal/RO.</t>
+  </si>
+  <si>
+    <t>5503</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5503/indicacao_reiteracao_bem_estar_animal.docx_2_1.pdf</t>
+  </si>
+  <si>
+    <t>REITERO AO PREFEITO MUNICIPAL a Indicação nº 312/GVNC/2025, anteriormente apresentada, que solicita a elaboração de Projeto de Lei para_x000D_
+modificar a Lei Municipal nº 2.543/PMC/2009, incluindo o Departamento de Bem-Estar Animal na estrutura administrativa do Município de Cacoal,_x000D_
+vinculado à Secretaria Municipal de Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>5502</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5502/indicacaoreiterada__construcao_de_canil_.docx_2_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL que, por meio da Secretaria Municipal competente, seja realizado estudo técnico, financeiro e estrutural para a_x000D_
+criação de um Canil Municipal no âmbito do Município de Cacoal, reiterando a Indicação nº 50/GVNC/2026, datada de 03 de março de 2026.</t>
+  </si>
+  <si>
+    <t>5504</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5504/indicacao_-_tapa-buracos_-_rua_marginal_-_bairro_jardim_saude.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL , por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja realizado o serviço de tapa-buracos em toda a extensão da Rua Marginal, no Bairro Jardim Saúde.</t>
+  </si>
+  <si>
+    <t>5505</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5505/indicacao_-_recuperacao_da_rua_piaui_proximidades_da_rua_anel_viario_-_bairro_brizon.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO PREFEITO MUNICIPAL , por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja realizada a recuperação da Rua Piauí, nas proximidades da Rua Anel Viário, no Bairro Brizon, com a execução de serviços de tapa-buracos e implantação de sistema de drenagem adequado.</t>
+  </si>
+  <si>
+    <t>5506</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5506/indicacao_02_-2026_-_alteracao_da_lei_municipal_no_2.964pmc2012.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Dr.Tony Pablo, Prefeito_x000D_
+do Município de Cacoal, por meio da Procuradoria Geral do Município PGM, alteração_x000D_
+da Lei Municipal nº 2.964/PMC/2012, especificamente em seu artigo 34, para prevê a_x000D_
+regulamentação 24 (vinte e quatro) horas semanais para os profissionais que possuem_x000D_
+esse direito previsto em legislação específica, e ainda a regulamentação de previsão de_x000D_
+jornada de trabalho de 24 horas em regime de plantão que corresponde a um tempo_x000D_
+integral de 96 horas mensais.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5292/requerimento_01-2026_-_ass.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N. 01/2026_x000D_
 _x000D_
 Requer regime de urgência especial para apreciação e tramitação dos Projetos de Lei Ordinária n. 17/2026 e 18/2026.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>MARILANDE ALVES, Gimenez Fritz</t>
   </si>
   <si>
@@ -2440,50 +2716,60 @@
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5291/convocacao_n._01-cmc-2026_-_1a_e_2a_sessao_extraordinaria_-_ass.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal–RO, no uso de suas atribuições legais e regimentais, CONVOCA os Senhores Vereadores desta Casa de Leis para a 1ª e 2ª Sessões Extraordinárias, a serem realizadas a partir das 09:00 e 10:00 horas respectivamente, no dia 06 de fevereiro de 2026, para fins de discussão e votação dos seguintes Projetos de Lei:_x000D_
 • Projeto de Lei n. 17/2026, que “ALTERA A LEI Nº 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”. _x000D_
 • Projeto de Lei n. 18/2026, que “DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO MÓVEL DE URGÊNCIA SAMU 192 E CENTRAL DE REGULAÇÃO DAS URGÊNCIAS - CRU, NO ÂMBITO DO MUNICÍPIO DE CACOAL/RO, VINCULADO A SECRETARIA MUNICIPAL DE SAÚDE SEMUSA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5440/convocacao_n._02-cmc-2026_-_extraordinaria_sessao_solene_de_posse_-_ass.pdf</t>
   </si>
   <si>
     <t>Convocação n. 02/2026-CMC		           _x000D_
                _x000D_
 Cacoal, 01 de abril de 2026._x000D_
 _x000D_
 O Presidente da Câmara Municipal de Cacoal–RO, no uso de suas atribuições legais realiza a presente, CONVOCAÇÃO EXTRAORDINÁRIA dos Senhores Vereadores desta Casa de Leis para Sessão Solene de Posse, a ser realizada às 18h30min, no dia 02 de abril de 2026, no Plenário da Câmara Municipal de Cacoal, nos termos do art. 20, § 4º, inciso I, da Lei Orgânica deste Município, destinada ao Ato de Renúncia do Senhor Adailton Antunes Ferreira ao cargo de Prefeito Municipal e à realização da Sessão Solene de Posse do Vice-Prefeito, Senhor Tony Pablo de Castro Chaves, no cargo de Prefeito Municipal de Cacoal, nos termos do art. 41 da Lei Orgânica deste Município._x000D_
 A presente convocação atende à solicitação do Poder Executivo Municipal, formalizada por meio do Ofício n. 159/GP/PGM/2026, e se justifica pela necessidade de assegurar a regular transição de governo, garantindo a continuidade administrativa e a observ</t>
+  </si>
+  <si>
+    <t>5508</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5508/convocacao_n._03-cmc-2026_-_3a_e_4a_sessao_extraordinaria_-ass.pdf</t>
+  </si>
+  <si>
+    <t>O Presidente da Câmara Municipal de Cacoal–RO, no uso de suas atribuições legais e regimentais, CONVOCA os Senhores Vereadores desta Casa de Leis para a 3ª e 4ª Sessões Extraordinárias, a serem realizadas a partir das 10h00min e 11h00min, respectivamente, no dia 22 de abril de 2026, no Plenário desta Casa, para fins de discussão e votação da seguinte matéria:_x000D_
+• Projeto de Decreto Legislativo nº 01/2026, que “dispõe sobre a aprovação das contas do Município de Cacoal – RO relativas ao exercício financeiro de 2024”.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>EMENL</t>
   </si>
   <si>
     <t>Emenda Legislativa</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5293/emenda..pdf</t>
   </si>
   <si>
     <t>EMENDAS APRESENTADAS PELA VEREADORA AMÁLIA MILANI E VEREADOR EDIMAR KAPICHE AO PROJETO DE LEI No 17/2026 "ALTERA A LEI N.2.543/PMC/2009, QUE DISPÕĘ SOBRE Ạ ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DC MUNICÍPIO E ĐÁ OUTRAS PROVIDÊNCIAS;"</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>ALAEZIO LEMES, AMÁLIA MILANI, AMARILSON CARVALHO, MARILANDE ALVES, Carlos Freitas, Edimar Kapiche Luciano</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5294/emenda_aditiva_projeto_de_lei_18-2026.pdf</t>
   </si>
@@ -2841,66 +3127,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5270/projeto_de_lei____-_parquinho_-assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5271/projeto_manoel_damiao_rios__.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5272/projeto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5273/pl_-_denomina_a_escola_polo_do_municipio_de_cacoal_-_ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5274/denomina_a_unidade_basica_de_saude_ubs_-_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5275/projeto_de_lei_-_codigo_de_barras_bidimensional_quick_response_qr_code_em_placas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5276/inclui_no_calendario_o_jogos_da_amizade_cacoal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5277/projeto_conselho_mun._dos_animais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5278/pl_oficio_615_abertura_de_credito_especial_r_68.66667_semed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5279/projeto_de_lei____-_iptu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5283/lei_de_combate_ao_abandono_de_veiculos_em_vias_publicas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5284/projet_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5285/revogacao_da_lei_n._3.811_-17__-_autoriza_firmar_contrato_de_comodato_de_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5286/pl_estagio_probatorio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5287/pl_depressao_pos_parto_-a.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5288/pl_ver._farlen_maycon_atualizado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5289/pl_cargos_semusa_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5290/plo_samu_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5295/pl_saae_25_protocolo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5296/reducao_horas_medico_trabalho_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5314/pl_oficio_066-26_abertura_de_credito_suplementar_r_1.660.60000_fms.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5315/pl_oficio_065-26_abertura_de_credito_suplementar_r_960.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5316/pl_oficio_064_abertura_de_credito_especial_r_600.00000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5329/projeto_de_lei_dispoe_sobre_o_uso_de_instrumentos_de_menor_potencial_ofensivo_e_equipamentos_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5330/pl_oficio_078-26_abertura_de_credito_suplementar_r_700.00000_fms..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5331/pl_oficio_077-26_abertura_de_credito_suplementar_r_389.82600_fms..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5332/pl_oficio_076-26_abertura_de_credito_suplementar_r_6.140.61271_semed.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5333/carteira_do_cronico_renal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5334/projeto_11_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5335/semana_da_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5336/oficio_085-26_abertura_de_credito_suplementar_r_499.90400_fms..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5337/pl_oficio_083-26_abertura_de_credito_suplementar_r_644.83674_semc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5338/pl_oficio_82-26_abertura_de_credito_suplementar_r_293.00272_semc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5339/pl_oficio_081-26_abertura_de_credito_suplementar_r_857.59500_fms.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5361/oficio_099-26_abertura_de_credito_suplementar_r_2.000.00000_fms...pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5362/projeto_de_lei_vereador_alaezio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5367/politica_municipal_de_prevencao_e_combate_ao_assedio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5375/projeto_lai-sic_-_ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5378/projeto_de_lei_rua_nove_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5379/pl_oficio_103-26_abertura_de_credito_suplementar_r_231.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5380/pl_fupen_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5398/pl_oficio_115_abertura_de_credito_especial_r_57.06009_semast.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5399/projeto_de_lei_amalia_aprendiz_.._1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5401/pl_oficio_103-26_abertura_de_credito_suplementar_r_1.747.32500_fms..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5418/projeto_de_ampliacao_assessoria_juridica_da_presidencia_-_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5421/dispoe_sobre_a_reserva_de_percentual_de_unidades_habitacionais_em_programas_de_habitacao_-_ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5422/pl_oficio_129-26_abertura_de_credito_suplementar_r_387.68596_semed.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5423/projeto_de_lei_denomina_via_publica_localizada_no_bairro_parque_universitario_e_da_outras_providencias.__nelson_rangel.docx_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5424/pl_oficio_139_abertura_de_credito_especial_r_250.00000__fms.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5425/pl_oficio_138-26_abertura_de_credito_suplementar_r_1.098.16599_semagri.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5426/pl_oficio_137-26_abertura_de_credito_suplementar_r_1.298.11207_semad.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5448/pl__regulacao_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5449/projeto_de_lei_caramelo.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5450/pl_dia_da_mulher_rural_a_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5451/pl_-__inclusao_de_conteudos_relativos_a_prevencao_da_violencia_contra_a_mulher_na_rede_municipal_de_ensino_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5453/oficio_172-26_abertura_de_credito_suplementar_r_2.112.89900_semed.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5454/oficio_173-26_abertura_de_credito_suplementar_r_1.143.69800_fms.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5455/oficio_174-26_abertura_de_credito_suplementar_r_5.004.74195_semosp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5456/oficio_175-26_abertura_de_credito_suplementar_r_702.40000_fms.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5457/oficio_176-26_abertura_de_credito_suplementar_r_91.18598_semad.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5458/oficio_177-26_abertura_de_credito_suplementar_r_602.85198_saae.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5459/oficio_178-26_abertura_de_credito_especial_r_44.50000_amec.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5460/oficio_179-26_abertura_de_credito_especial_r_57.06009_semast.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5461/utilidade_publica_abc_salvar_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5483/oficio_180-_26_-_reformulacao_adm_por_meio_de_remanejamento_r_1.246.43840_ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5402/oficio_n._1923-25-dp-spj_-__processo__1497-25_-tcero.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5297/procuradoria_da_mulher_-_a.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5376/projeto_resolucao_lai_-_ass.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5299/indicacao_implanon_rede_publica_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5300/__indicacao__rua_pedro_spagnol_mao_unica_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5301/indicacao_plantao_semma.docx_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5302/__indicacao__semma_play_graund.docx_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5303/_indicacao_pista_de_kart.docx_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5304/8f2bd5c2-8b41-4918-a214-4c3d5230732d.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5305/_indicacao_de_estacionamento_em_45_graus_na_rua_presidente_medici_em_frente_a_deam_de_cacoal_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5306/indicacao_carreador_cafe_e_prosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5307/reiteracao_de_indicacoes_de_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5308/indicacao_reparos_e_asfalto_no_bairro_universitario_com_embratel__2_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5309/indicacao_linha_3_prosperidade.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5310/indc._rua_pedro_stecca_drenagem_e_capa_asfaltica_-_habitar_brasil.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5311/indc._banheiros_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5312/indc._tarifa_zero_no_bairro_planalto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5317/06_indc._tapa_buraco_afonso_pena.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5318/07_indc._asfalto_lourival_martins_tx.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5319/indicacao_02_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5320/indicacao_03_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5321/indicacao_05_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5322/indicacao_01_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5323/indicacao_04_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5324/ass-36-_indicacao__vereadora_dra._amalia_miliani.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5313/indicacao_pav._rua_artur_costa_e_silva.docx_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5325/indicacao_extensao_iluminacao.docx_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5326/indicacao_reforma_e_ampliacao_materno.docx_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5327/indc._medicos_cardiologista_cardiovascular_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5328/indc._rede_de_esgoto_liberdade_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5340/indicacao_semosp2_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5341/indicacao_semosp_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5342/indicacao_semosp3_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5343/indicacao_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5344/__indicacao_taxa_de_concessao_moto_taxi.docx_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5345/indicacao_1-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5346/indicacao_2-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5347/08_indc._agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5348/indicacao_06_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5349/indicacao_07_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5350/indicacao_08_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5351/indicacao_09_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5352/indicacao_10-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_01-2026_-_coordenacao_de_habitacao_na_estrutura_organizacional_da_referida_secretaria_de_assistencia_social.docx.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_-_tapa-buracos_nas_vias_do_bairro_jardim_saude.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_-_recuperacao_das_vias_nos_pontos_criticos_em_todo_o_bairro_canelinha_na_linha_09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_-_faixa_de_pedestres_e_um_redutor_de_velocidade_em_frente_a_igreja_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_de_reparos_na_ponte_da_linha_11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5358/38-_indicacao__vereadora_ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5359/_37-_indicacao__vereadora_ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5360/09_indc._sede_semed.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_superintencia_da_mulher.docx_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5364/indicacao_-_canil_municipal.docx_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_11_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5366/indicacao__-_implantacao_de_uma_ubs_-_ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5369/indicacao_solicitacao_de_extensao_de_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5370/indicacao_13_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5371/indicacao_14_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5372/indicacao_no_____semagri_restauracao_de_carreador.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5373/indicacao_12_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_sentran_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_semosp_06032026_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_tapa_buracos_parana.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5384/indicacao_recapagem_geral_av_rio_de_janeiro__1_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_recapagem_rua_piaui_proximo_a_rotatoria_com_a_anel_viario__1_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_no_____semagri.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_3-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5388/10_indc._manutencao_das_vias_vilage.docx_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5389/11_indc._iluminacao_copacabana.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5390/12_indc._ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5391/13_indc._starlink_conselho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5392/14_indc._equipe_tec_psico_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_15_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_16-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5395/indicacao_semosp_1203_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5403/15_indc._psic_e_ass_social_semusa_e_semast.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5404/16_indc._conv_servente.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5405/indicacao__cascalhamento_linha_12.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5406/copia_de_indicacao__criacao_da_coord._de_habitacao.docx_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5407/39-_indicacao__dra._amalia_miliani_-.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5408/40-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5409/41-_indicacao___dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5410/17_indc._orientador_unidade_ensino.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5411/42-_indicacao___dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5412/18_indc._ubs_alfa_parque_pintura.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5413/19_indc._patrolamento_canelinha_01_02_e_03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5414/indicacao_17_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5415/indicacao_18_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_19_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5417/indicacao_20_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_convocacao_de_candidatos_medicos_veterinarios_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_4-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_21-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_23_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_22_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_24-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_no43_ass.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5435/indc._melhorias_porto_atras_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5436/indc._convocacao_dos_borracheiro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_rotatoria_bairro_buritis.docx_1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5439/indicacao_sala_ubs_divinopolis.docx_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao__regulamentacao_le_14.164.docx_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5442/indicacao_de_reparos_no_bairro_bela_vista__3_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_25_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5444/indicacao_26_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_27_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_no_____-_semagri_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_no_____prefeitura_e_semosp_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5462/indicacao_de_reparo_e_conservacao_da_via_localizada_na_linha_06_km_30_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5463/26_indc._rua_ademario_bento_da_silva_embratel.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5464/25_indc._meio_fio_rua_dos_pioneiros..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5465/24_indc._calcada_escola_pedro_kemper.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5466/21_indc._gratificacao_cerest..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5467/23_indc._contenderes_de_lixo..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5468/indicacao_de_construcao_de_praca_divinopolis.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5469/indicacao_de_estacionamento_escola.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5470/indicacao_de_reparos_no_ponto_de_onibus_em_frente_ao_hospital__1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5471/indicacao_de_termino_na_calcada_em_frente_a_igreja_assembleia_madureira__1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5472/indicacao_de_ponto_de_onibus_na_frente_do_caps__1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5473/indicacao_medico_e_tecnico_ubs_divinopolis_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5474/001-_indicacao__vereadora_ass.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5475/002-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5476/indicacao_convenio_lar_do_idoso_espigao_do_oeste_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5477/indicacao_de_copa_no_hospital_municipal__1_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5479/indicacao_28_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_29_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_30_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5292/requerimento_01-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5298/requerimento_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5368/requerimento_-_audiencia_publica_mulheres.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5374/requerimento_01-2026_-_mocao_de_apoio_ao_pl2531-2021_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5377/requerimento_05-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5396/requerimento_mocao_de_aplausos_ao_projeto_estacao_saude_-_ass.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5400/requerimento_02-2026_-_mocao_de_apelo.docx.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5433/requerimento_-_mocao_de_aplausos_diretores_desbravadores.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5452/requerimento.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5478/requerimento_10-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5291/convocacao_n._01-cmc-2026_-_1a_e_2a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5440/convocacao_n._02-cmc-2026_-_extraordinaria_sessao_solene_de_posse_-_ass.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5293/emenda..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5294/emenda_aditiva_projeto_de_lei_18-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5419/emenda_modificativa_projeto_de_lei__14_1.docx.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5420/emenda_aditiva_ao_projeto_de_lei_14_-_2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5437/emenda_01_-_pl_37-2026_-amalia_-_marilande.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5270/projeto_de_lei____-_parquinho_-assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5271/projeto_manoel_damiao_rios__.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5272/projeto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5273/pl_-_denomina_a_escola_polo_do_municipio_de_cacoal_-_ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5274/denomina_a_unidade_basica_de_saude_ubs_-_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5275/projeto_de_lei_-_codigo_de_barras_bidimensional_quick_response_qr_code_em_placas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5276/inclui_no_calendario_o_jogos_da_amizade_cacoal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5277/projeto_conselho_mun._dos_animais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5278/pl_oficio_615_abertura_de_credito_especial_r_68.66667_semed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5279/projeto_de_lei____-_iptu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5283/lei_de_combate_ao_abandono_de_veiculos_em_vias_publicas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5284/projet_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5285/revogacao_da_lei_n._3.811_-17__-_autoriza_firmar_contrato_de_comodato_de_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5286/pl_estagio_probatorio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5287/pl_depressao_pos_parto_-a.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5288/pl_ver._farlen_maycon_atualizado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5289/pl_cargos_semusa_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5290/plo_samu_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5295/pl_saae_25_protocolo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5296/reducao_horas_medico_trabalho_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5314/pl_oficio_066-26_abertura_de_credito_suplementar_r_1.660.60000_fms.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5315/pl_oficio_065-26_abertura_de_credito_suplementar_r_960.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5316/pl_oficio_064_abertura_de_credito_especial_r_600.00000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5329/projeto_de_lei_dispoe_sobre_o_uso_de_instrumentos_de_menor_potencial_ofensivo_e_equipamentos_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5330/pl_oficio_078-26_abertura_de_credito_suplementar_r_700.00000_fms..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5331/pl_oficio_077-26_abertura_de_credito_suplementar_r_389.82600_fms..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5332/pl_oficio_076-26_abertura_de_credito_suplementar_r_6.140.61271_semed.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5333/carteira_do_cronico_renal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5334/projeto_11_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5335/semana_da_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5336/oficio_085-26_abertura_de_credito_suplementar_r_499.90400_fms..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5337/pl_oficio_083-26_abertura_de_credito_suplementar_r_644.83674_semc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5338/pl_oficio_82-26_abertura_de_credito_suplementar_r_293.00272_semc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5339/pl_oficio_081-26_abertura_de_credito_suplementar_r_857.59500_fms.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5361/oficio_099-26_abertura_de_credito_suplementar_r_2.000.00000_fms...pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5362/projeto_de_lei_vereador_alaezio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5367/politica_municipal_de_prevencao_e_combate_ao_assedio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5375/projeto_lai-sic_-_ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5378/projeto_de_lei_rua_nove_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5379/pl_oficio_103-26_abertura_de_credito_suplementar_r_231.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5380/pl_fupen_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5398/pl_oficio_115_abertura_de_credito_especial_r_57.06009_semast.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5399/projeto_de_lei_amalia_aprendiz_.._1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5401/pl_oficio_103-26_abertura_de_credito_suplementar_r_1.747.32500_fms..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5418/projeto_de_ampliacao_assessoria_juridica_da_presidencia_-_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5421/dispoe_sobre_a_reserva_de_percentual_de_unidades_habitacionais_em_programas_de_habitacao_-_ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5422/pl_oficio_129-26_abertura_de_credito_suplementar_r_387.68596_semed.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5423/projeto_de_lei_denomina_via_publica_localizada_no_bairro_parque_universitario_e_da_outras_providencias.__nelson_rangel.docx_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5424/pl_oficio_139_abertura_de_credito_especial_r_250.00000__fms.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5425/pl_oficio_138-26_abertura_de_credito_suplementar_r_1.098.16599_semagri.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5426/pl_oficio_137-26_abertura_de_credito_suplementar_r_1.298.11207_semad.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5448/pl__regulacao_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5449/projeto_de_lei_caramelo.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5450/pl_dia_da_mulher_rural_a_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5451/pl_-__inclusao_de_conteudos_relativos_a_prevencao_da_violencia_contra_a_mulher_na_rede_municipal_de_ensino_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5453/oficio_172-26_abertura_de_credito_suplementar_r_2.112.89900_semed.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5454/oficio_173-26_abertura_de_credito_suplementar_r_1.143.69800_fms.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5455/oficio_174-26_abertura_de_credito_suplementar_r_5.004.74195_semosp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5456/oficio_175-26_abertura_de_credito_suplementar_r_702.40000_fms.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5457/oficio_176-26_abertura_de_credito_suplementar_r_91.18598_semad.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5458/oficio_177-26_abertura_de_credito_suplementar_r_602.85198_saae.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5459/oficio_178-26_abertura_de_credito_especial_r_44.50000_amec.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5460/oficio_179-26_abertura_de_credito_especial_r_57.06009_semast.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5461/utilidade_publica_abc_salvar_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5483/oficio_180-_26_-_reformulacao_adm_por_meio_de_remanejamento_r_1.246.43840_ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5491/pl_carlos_freitas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5492/projeto_transparencia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5493/pl_antes_que_aconteca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5494/pl_protetores_mirins_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5495/pl__psicologia_e_servico_social_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5402/oficio_n._1923-25-dp-spj_-__processo__1497-25_-tcero.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5297/procuradoria_da_mulher_-_a.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5376/projeto_resolucao_lai_-_ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5507/projeto_de_resolucao_03-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5299/indicacao_implanon_rede_publica_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5300/__indicacao__rua_pedro_spagnol_mao_unica_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5301/indicacao_plantao_semma.docx_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5302/__indicacao__semma_play_graund.docx_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5303/_indicacao_pista_de_kart.docx_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5304/8f2bd5c2-8b41-4918-a214-4c3d5230732d.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5305/_indicacao_de_estacionamento_em_45_graus_na_rua_presidente_medici_em_frente_a_deam_de_cacoal_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5306/indicacao_carreador_cafe_e_prosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5307/reiteracao_de_indicacoes_de_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5308/indicacao_reparos_e_asfalto_no_bairro_universitario_com_embratel__2_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5309/indicacao_linha_3_prosperidade.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5310/indc._rua_pedro_stecca_drenagem_e_capa_asfaltica_-_habitar_brasil.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5311/indc._banheiros_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5312/indc._tarifa_zero_no_bairro_planalto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5317/06_indc._tapa_buraco_afonso_pena.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5318/07_indc._asfalto_lourival_martins_tx.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5319/indicacao_02_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5320/indicacao_03_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5321/indicacao_05_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5322/indicacao_01_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5323/indicacao_04_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5324/ass-36-_indicacao__vereadora_dra._amalia_miliani.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5313/indicacao_pav._rua_artur_costa_e_silva.docx_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5325/indicacao_extensao_iluminacao.docx_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5326/indicacao_reforma_e_ampliacao_materno.docx_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5327/indc._medicos_cardiologista_cardiovascular_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5328/indc._rede_de_esgoto_liberdade_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5340/indicacao_semosp2_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5341/indicacao_semosp_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5342/indicacao_semosp3_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5343/indicacao_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5344/__indicacao_taxa_de_concessao_moto_taxi.docx_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5345/indicacao_1-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5346/indicacao_2-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5347/08_indc._agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5348/indicacao_06_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5349/indicacao_07_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5350/indicacao_08_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5351/indicacao_09_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5352/indicacao_10-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_01-2026_-_coordenacao_de_habitacao_na_estrutura_organizacional_da_referida_secretaria_de_assistencia_social.docx.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_-_tapa-buracos_nas_vias_do_bairro_jardim_saude.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_-_recuperacao_das_vias_nos_pontos_criticos_em_todo_o_bairro_canelinha_na_linha_09.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_-_faixa_de_pedestres_e_um_redutor_de_velocidade_em_frente_a_igreja_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_de_reparos_na_ponte_da_linha_11.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5358/38-_indicacao__vereadora_ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5359/_37-_indicacao__vereadora_ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5360/09_indc._sede_semed.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_superintencia_da_mulher.docx_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5364/indicacao_-_canil_municipal.docx_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_11_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5366/indicacao__-_implantacao_de_uma_ubs_-_ass.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5369/indicacao_solicitacao_de_extensao_de_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5370/indicacao_13_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5371/indicacao_14_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5372/indicacao_no_____semagri_restauracao_de_carreador.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5373/indicacao_12_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_sentran_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_semosp_06032026_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_tapa_buracos_parana.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5384/indicacao_recapagem_geral_av_rio_de_janeiro__1_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_recapagem_rua_piaui_proximo_a_rotatoria_com_a_anel_viario__1_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_no_____semagri.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_3-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5388/10_indc._manutencao_das_vias_vilage.docx_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5389/11_indc._iluminacao_copacabana.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5390/12_indc._ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5391/13_indc._starlink_conselho.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5392/14_indc._equipe_tec_psico_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_15_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5394/indicacao_16-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5395/indicacao_semosp_1203_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5403/15_indc._psic_e_ass_social_semusa_e_semast.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5404/16_indc._conv_servente.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5405/indicacao__cascalhamento_linha_12.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5406/copia_de_indicacao__criacao_da_coord._de_habitacao.docx_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5407/39-_indicacao__dra._amalia_miliani_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5408/40-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5409/41-_indicacao___dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5410/17_indc._orientador_unidade_ensino.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5411/42-_indicacao___dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5412/18_indc._ubs_alfa_parque_pintura.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5413/19_indc._patrolamento_canelinha_01_02_e_03.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5414/indicacao_17_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5415/indicacao_18_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_19_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5417/indicacao_20_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_convocacao_de_candidatos_medicos_veterinarios_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_4-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_21-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_23_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_22_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_24-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_no43_ass.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5435/indc._melhorias_porto_atras_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5436/indc._convocacao_dos_borracheiro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5438/indicacao_rotatoria_bairro_buritis.docx_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5439/indicacao_sala_ubs_divinopolis.docx_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao__regulamentacao_le_14.164.docx_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5442/indicacao_de_reparos_no_bairro_bela_vista__3_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_25_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5444/indicacao_26_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_27_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_no_____-_semagri_.docx_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_no_____prefeitura_e_semosp_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5462/indicacao_de_reparo_e_conservacao_da_via_localizada_na_linha_06_km_30_1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5463/26_indc._rua_ademario_bento_da_silva_embratel.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5464/25_indc._meio_fio_rua_dos_pioneiros..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5465/24_indc._calcada_escola_pedro_kemper.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5466/21_indc._gratificacao_cerest..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5467/23_indc._contenderes_de_lixo..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5468/indicacao_de_construcao_de_praca_divinopolis.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5469/indicacao_de_estacionamento_escola.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5470/indicacao_de_reparos_no_ponto_de_onibus_em_frente_ao_hospital__1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5471/indicacao_de_termino_na_calcada_em_frente_a_igreja_assembleia_madureira__1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5472/indicacao_de_ponto_de_onibus_na_frente_do_caps__1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5473/indicacao_medico_e_tecnico_ubs_divinopolis_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5474/001-_indicacao__vereadora_ass.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5475/002-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5476/indicacao_convenio_lar_do_idoso_espigao_do_oeste_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5477/indicacao_de_copa_no_hospital_municipal__1_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5479/indicacao_28_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_29_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_30_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5484/22_indc._ct_ao_gabinete_do_prefeito.d.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5485/20_indc._gratificacao_assi_social_semusa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5486/27_indc._praca_es_expedito_macedo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5487/28_indc._sinalizacao_cmei_alfa_park.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5488/29_indc._app_para_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5489/_indicacao_revitalizacao_pista_caminhada_santa_clara_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5490/indicacao_contratacao_de_assistente_social_e_psicologos__.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5496/indicacao_de_canil_para_mulheres_vitimas_de_violencia_domestica_2_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5497/004-_indicacao__vereadora_dra._amalia_miliani_-_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5498/indicacao_31_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5499/005-_indicacao__vereadora_dra._amalia_miliani_-9_1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5500/indicacaoreiterada__construcao_de_canil_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5503/indicacao_reiteracao_bem_estar_animal.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5502/indicacaoreiterada__construcao_de_canil_.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5504/indicacao_-_tapa-buracos_-_rua_marginal_-_bairro_jardim_saude.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5505/indicacao_-_recuperacao_da_rua_piaui_proximidades_da_rua_anel_viario_-_bairro_brizon.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5506/indicacao_02_-2026_-_alteracao_da_lei_municipal_no_2.964pmc2012.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5292/requerimento_01-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5298/requerimento_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5368/requerimento_-_audiencia_publica_mulheres.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5374/requerimento_01-2026_-_mocao_de_apoio_ao_pl2531-2021_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5377/requerimento_05-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5396/requerimento_mocao_de_aplausos_ao_projeto_estacao_saude_-_ass.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5400/requerimento_02-2026_-_mocao_de_apelo.docx.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5433/requerimento_-_mocao_de_aplausos_diretores_desbravadores.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5452/requerimento.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5478/requerimento_10-2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5291/convocacao_n._01-cmc-2026_-_1a_e_2a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5440/convocacao_n._02-cmc-2026_-_extraordinaria_sessao_solene_de_posse_-_ass.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5508/convocacao_n._03-cmc-2026_-_3a_e_4a_sessao_extraordinaria_-ass.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5293/emenda..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5294/emenda_aditiva_projeto_de_lei_18-2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5419/emenda_modificativa_projeto_de_lei__14_1.docx.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5420/emenda_aditiva_ao_projeto_de_lei_14_-_2026_-_ass.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2026/5437/emenda_01_-_pl_37-2026_-amalia_-_marilande.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H210"/>
+  <dimension ref="A1:H234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="103" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="195.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="191.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4585,3775 +4871,4396 @@
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>250</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H66" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>289</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>290</v>
       </c>
       <c r="D67" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
         <v>291</v>
       </c>
-      <c r="F67" t="s">
+      <c r="G67" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>294</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>295</v>
       </c>
-      <c r="B68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
         <v>296</v>
       </c>
-      <c r="E68" t="s">
+      <c r="G68" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="F68" t="s">
+      <c r="H68" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>299</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>300</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>46</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="B69" t="s">
-[...14 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="H69" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>303</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>304</v>
       </c>
-      <c r="B70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>305</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>306</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>46</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="H70" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>17</v>
+        <v>308</v>
       </c>
       <c r="D71" t="s">
-        <v>305</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>306</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>46</v>
       </c>
       <c r="G71" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H71" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>311</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
         <v>312</v>
       </c>
-      <c r="B72" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E72" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="F72" t="s">
-        <v>46</v>
+        <v>314</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="H72" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D73" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="E73" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="F73" t="s">
-        <v>46</v>
+        <v>320</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="H73" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>323</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" t="s">
         <v>318</v>
       </c>
-      <c r="B74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="F74" t="s">
-        <v>46</v>
+        <v>175</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="H74" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D75" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="E75" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>319</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="H75" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E76" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F76" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="H76" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E77" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F77" t="s">
-        <v>165</v>
+        <v>46</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="H77" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E78" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F78" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="H78" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="D79" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E79" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F79" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="H79" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D80" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E80" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F80" t="s">
-        <v>165</v>
+        <v>46</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="H80" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="D81" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E81" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F81" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="H81" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="D82" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E82" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F82" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="H82" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="D83" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E83" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F83" t="s">
-        <v>233</v>
+        <v>165</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="H83" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="D84" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E84" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F84" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="H84" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="D85" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E85" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F85" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="H85" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="D86" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E86" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F86" t="s">
-        <v>81</v>
+        <v>165</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="H86" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="D87" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E87" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F87" t="s">
-        <v>81</v>
+        <v>233</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="H87" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="D88" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E88" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F88" t="s">
-        <v>81</v>
+        <v>233</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="H88" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="D89" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E89" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F89" t="s">
-        <v>81</v>
+        <v>233</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="H89" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="D90" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E90" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F90" t="s">
-        <v>81</v>
+        <v>233</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="H90" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="D91" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E91" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F91" t="s">
-        <v>136</v>
+        <v>233</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="H91" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="D92" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E92" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F92" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="H92" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="D93" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E93" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F93" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="H93" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
       <c r="D94" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E94" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F94" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="H94" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="D95" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E95" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F95" t="s">
-        <v>233</v>
+        <v>81</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="H95" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="D96" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E96" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F96" t="s">
-        <v>233</v>
+        <v>81</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="H96" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="D97" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E97" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F97" t="s">
-        <v>388</v>
+        <v>136</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="H97" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="D98" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E98" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F98" t="s">
-        <v>388</v>
+        <v>46</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="H98" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="D99" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E99" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F99" t="s">
-        <v>388</v>
+        <v>46</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="H99" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>144</v>
+        <v>118</v>
       </c>
       <c r="D100" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E100" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F100" t="s">
         <v>46</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="H100" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="D101" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E101" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F101" t="s">
-        <v>46</v>
+        <v>233</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="H101" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>152</v>
+        <v>126</v>
       </c>
       <c r="D102" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E102" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F102" t="s">
-        <v>404</v>
+        <v>233</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="H102" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
       <c r="D103" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E103" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F103" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="H103" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="D104" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E104" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F104" t="s">
-        <v>233</v>
+        <v>413</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="H104" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>419</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>140</v>
+      </c>
+      <c r="D105" t="s">
+        <v>330</v>
+      </c>
+      <c r="E105" t="s">
+        <v>331</v>
+      </c>
+      <c r="F105" t="s">
         <v>413</v>
       </c>
-      <c r="B105" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G105" s="1" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="H105" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="D106" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E106" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F106" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="H106" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="D107" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E107" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F107" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="H107" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="D108" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E108" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F108" t="s">
-        <v>81</v>
+        <v>291</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="H108" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="D109" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E109" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F109" t="s">
-        <v>81</v>
+        <v>291</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="H109" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>187</v>
+        <v>160</v>
       </c>
       <c r="D110" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E110" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F110" t="s">
-        <v>429</v>
+        <v>233</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="H110" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="D111" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E111" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F111" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="H111" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>195</v>
+        <v>169</v>
       </c>
       <c r="D112" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E112" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F112" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="H112" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="D113" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E113" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F113" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="H113" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="D114" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E114" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F114" t="s">
-        <v>170</v>
+        <v>81</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="H114" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="D115" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E115" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F115" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="H115" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="D116" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E116" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F116" t="s">
-        <v>136</v>
+        <v>453</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="H116" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>216</v>
+        <v>191</v>
       </c>
       <c r="D117" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E117" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F117" t="s">
-        <v>233</v>
+        <v>31</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="H117" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>220</v>
+        <v>195</v>
       </c>
       <c r="D118" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E118" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F118" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="H118" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>224</v>
+        <v>199</v>
       </c>
       <c r="D119" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E119" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F119" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="H119" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="D120" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E120" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F120" t="s">
-        <v>81</v>
+        <v>170</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="H120" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="D121" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E121" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F121" t="s">
-        <v>31</v>
+        <v>136</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="H121" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="D122" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E122" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F122" t="s">
-        <v>165</v>
+        <v>136</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="H122" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>241</v>
+        <v>216</v>
       </c>
       <c r="D123" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E123" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F123" t="s">
-        <v>81</v>
+        <v>233</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="H123" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>245</v>
+        <v>220</v>
       </c>
       <c r="D124" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E124" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F124" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="H124" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>249</v>
+        <v>224</v>
       </c>
       <c r="D125" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E125" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F125" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="H125" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>254</v>
+        <v>228</v>
       </c>
       <c r="D126" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E126" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F126" t="s">
-        <v>478</v>
+        <v>81</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="H126" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>258</v>
+        <v>232</v>
       </c>
       <c r="D127" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E127" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F127" t="s">
-        <v>388</v>
+        <v>31</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="H127" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>262</v>
+        <v>237</v>
       </c>
       <c r="D128" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E128" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F128" t="s">
-        <v>388</v>
+        <v>165</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="H128" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>266</v>
+        <v>241</v>
       </c>
       <c r="D129" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E129" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F129" t="s">
-        <v>388</v>
+        <v>81</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="H129" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>270</v>
+        <v>245</v>
       </c>
       <c r="D130" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E130" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F130" t="s">
-        <v>170</v>
+        <v>81</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="H130" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>274</v>
+        <v>249</v>
       </c>
       <c r="D131" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E131" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F131" t="s">
-        <v>170</v>
+        <v>13</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="H131" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="D132" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E132" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F132" t="s">
-        <v>13</v>
+        <v>502</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="H132" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="D133" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E133" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F133" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="H133" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="D134" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E134" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F134" t="s">
-        <v>233</v>
+        <v>413</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="H134" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>506</v>
+        <v>266</v>
       </c>
       <c r="D135" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E135" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F135" t="s">
-        <v>233</v>
+        <v>413</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="H135" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>510</v>
+        <v>270</v>
       </c>
       <c r="D136" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E136" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F136" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="H136" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>514</v>
+        <v>274</v>
       </c>
       <c r="D137" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E137" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F137" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="H137" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>518</v>
+        <v>278</v>
       </c>
       <c r="D138" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E138" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F138" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="H138" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>522</v>
+        <v>282</v>
       </c>
       <c r="D139" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E139" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F139" t="s">
-        <v>81</v>
+        <v>291</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H139" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>526</v>
+        <v>286</v>
       </c>
       <c r="D140" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E140" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F140" t="s">
-        <v>81</v>
+        <v>233</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>527</v>
       </c>
       <c r="H140" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>529</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
+        <v>290</v>
+      </c>
+      <c r="D141" t="s">
+        <v>330</v>
+      </c>
+      <c r="E141" t="s">
+        <v>331</v>
+      </c>
+      <c r="F141" t="s">
+        <v>233</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="D141" t="s">
-[...8 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>534</v>
+        <v>295</v>
       </c>
       <c r="D142" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E142" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F142" t="s">
         <v>233</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="H142" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>538</v>
+        <v>300</v>
       </c>
       <c r="D143" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E143" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F143" t="s">
         <v>233</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="H143" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>542</v>
+        <v>304</v>
       </c>
       <c r="D144" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E144" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F144" t="s">
-        <v>46</v>
+        <v>233</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="H144" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>546</v>
+        <v>308</v>
       </c>
       <c r="D145" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E145" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F145" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="H145" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="D146" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E146" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F146" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="H146" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="D147" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E147" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F147" t="s">
-        <v>136</v>
+        <v>413</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="H147" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="D148" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E148" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F148" t="s">
-        <v>136</v>
+        <v>233</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="H148" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="D149" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E149" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F149" t="s">
         <v>233</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="H149" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="D150" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E150" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F150" t="s">
-        <v>136</v>
+        <v>46</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="H150" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="D151" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E151" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F151" t="s">
-        <v>233</v>
+        <v>46</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="H151" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="D152" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E152" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F152" t="s">
-        <v>233</v>
+        <v>136</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="H152" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="D153" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E153" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F153" t="s">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="H153" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="D154" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E154" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F154" t="s">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="H154" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="D155" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E155" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F155" t="s">
-        <v>81</v>
+        <v>233</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="H155" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="D156" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E156" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F156" t="s">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="H156" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="D157" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E157" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F157" t="s">
-        <v>170</v>
+        <v>233</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="H157" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="D158" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E158" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F158" t="s">
-        <v>404</v>
+        <v>233</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="H158" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="D159" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E159" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F159" t="s">
         <v>81</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="H159" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="D160" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E160" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F160" t="s">
         <v>81</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="H160" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="D161" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E161" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F161" t="s">
         <v>81</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="H161" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="D162" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E162" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F162" t="s">
         <v>81</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="H162" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="D163" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E163" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F163" t="s">
-        <v>136</v>
+        <v>170</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="H163" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="D164" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E164" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F164" t="s">
-        <v>233</v>
+        <v>291</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="H164" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="D165" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E165" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F165" t="s">
-        <v>233</v>
+        <v>81</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="H165" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="D166" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E166" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F166" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="H166" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="D167" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E167" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F167" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="H167" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="D168" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E168" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F168" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="H168" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="D169" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E169" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F169" t="s">
-        <v>170</v>
+        <v>136</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="H169" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="D170" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E170" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F170" t="s">
-        <v>81</v>
+        <v>233</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="H170" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="D171" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E171" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F171" t="s">
-        <v>81</v>
+        <v>233</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="H171" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="D172" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E172" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F172" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="H172" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="D173" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E173" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F173" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="H173" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="D174" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E174" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F174" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="H174" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="D175" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E175" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F175" t="s">
         <v>170</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="H175" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="D176" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E176" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F176" t="s">
-        <v>233</v>
+        <v>81</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="H176" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="D177" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E177" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F177" t="s">
-        <v>233</v>
+        <v>81</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="H177" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="D178" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E178" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F178" t="s">
-        <v>233</v>
+        <v>81</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="H178" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="D179" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E179" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F179" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="H179" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="D180" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E180" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F180" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="H180" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="D181" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E181" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F181" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="H181" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="D182" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E182" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F182" t="s">
-        <v>165</v>
+        <v>233</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="H182" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="D183" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E183" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F183" t="s">
-        <v>170</v>
+        <v>233</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="H183" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="D184" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E184" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F184" t="s">
-        <v>170</v>
+        <v>233</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="H184" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="D185" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E185" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F185" t="s">
-        <v>170</v>
+        <v>233</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="H185" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="D186" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E186" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F186" t="s">
-        <v>46</v>
+        <v>233</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="H186" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="D187" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E187" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F187" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="H187" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="D188" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E188" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F188" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
       <c r="H188" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="D189" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E189" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F189" t="s">
-        <v>46</v>
+        <v>170</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H189" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="D190" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E190" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F190" t="s">
         <v>170</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="H190" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="D191" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E191" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F191" t="s">
-        <v>81</v>
+        <v>170</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="H191" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="D192" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E192" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F192" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="H192" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="D193" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="E193" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="F193" t="s">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="H193" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>10</v>
+        <v>737</v>
       </c>
       <c r="D194" t="s">
-        <v>742</v>
+        <v>330</v>
       </c>
       <c r="E194" t="s">
-        <v>743</v>
+        <v>331</v>
+      </c>
+      <c r="F194" t="s">
+        <v>136</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="H194" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>17</v>
+        <v>741</v>
       </c>
       <c r="D195" t="s">
+        <v>330</v>
+      </c>
+      <c r="E195" t="s">
+        <v>331</v>
+      </c>
+      <c r="F195" t="s">
+        <v>46</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="E195" t="s">
+      <c r="H195" t="s">
         <v>743</v>
-      </c>
-[...7 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>21</v>
+        <v>745</v>
       </c>
       <c r="D196" t="s">
-        <v>742</v>
+        <v>330</v>
       </c>
       <c r="E196" t="s">
-        <v>743</v>
+        <v>331</v>
       </c>
       <c r="F196" t="s">
-        <v>46</v>
+        <v>170</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="H196" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>25</v>
+        <v>749</v>
       </c>
       <c r="D197" t="s">
-        <v>742</v>
+        <v>330</v>
       </c>
       <c r="E197" t="s">
-        <v>743</v>
+        <v>331</v>
       </c>
       <c r="F197" t="s">
-        <v>429</v>
+        <v>81</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="H197" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>30</v>
+        <v>753</v>
       </c>
       <c r="D198" t="s">
-        <v>742</v>
+        <v>330</v>
       </c>
       <c r="E198" t="s">
-        <v>743</v>
+        <v>331</v>
       </c>
       <c r="F198" t="s">
-        <v>165</v>
+        <v>81</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="H198" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>756</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>757</v>
+      </c>
+      <c r="D199" t="s">
+        <v>330</v>
+      </c>
+      <c r="E199" t="s">
+        <v>331</v>
+      </c>
+      <c r="F199" t="s">
+        <v>81</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H199" t="s">
         <v>759</v>
-      </c>
-[...19 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>760</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>761</v>
+      </c>
+      <c r="D200" t="s">
+        <v>330</v>
+      </c>
+      <c r="E200" t="s">
+        <v>331</v>
+      </c>
+      <c r="F200" t="s">
+        <v>233</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="B200" t="s">
-[...14 lines deleted...]
-      <c r="G200" s="1" t="s">
+      <c r="H200" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>764</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
         <v>765</v>
       </c>
-      <c r="B201" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D201" t="s">
-        <v>742</v>
+        <v>330</v>
       </c>
       <c r="E201" t="s">
-        <v>743</v>
+        <v>331</v>
       </c>
       <c r="F201" t="s">
-        <v>46</v>
+        <v>233</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>766</v>
       </c>
       <c r="H201" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>768</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>50</v>
+        <v>769</v>
       </c>
       <c r="D202" t="s">
-        <v>742</v>
+        <v>330</v>
       </c>
       <c r="E202" t="s">
-        <v>743</v>
+        <v>331</v>
       </c>
       <c r="F202" t="s">
-        <v>165</v>
+        <v>233</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="H202" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>55</v>
+        <v>773</v>
       </c>
       <c r="D203" t="s">
-        <v>742</v>
+        <v>330</v>
       </c>
       <c r="E203" t="s">
-        <v>743</v>
+        <v>331</v>
+      </c>
+      <c r="F203" t="s">
+        <v>233</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="H203" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>10</v>
+        <v>777</v>
       </c>
       <c r="D204" t="s">
-        <v>775</v>
+        <v>330</v>
       </c>
       <c r="E204" t="s">
-        <v>776</v>
+        <v>331</v>
       </c>
       <c r="F204" t="s">
-        <v>31</v>
+        <v>233</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="H204" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>17</v>
+        <v>781</v>
       </c>
       <c r="D205" t="s">
-        <v>775</v>
+        <v>330</v>
       </c>
       <c r="E205" t="s">
-        <v>776</v>
+        <v>331</v>
       </c>
       <c r="F205" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="H205" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>10</v>
+        <v>785</v>
       </c>
       <c r="D206" t="s">
-        <v>783</v>
+        <v>330</v>
       </c>
       <c r="E206" t="s">
-        <v>784</v>
+        <v>331</v>
+      </c>
+      <c r="F206" t="s">
+        <v>46</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H206" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>17</v>
+        <v>789</v>
       </c>
       <c r="D207" t="s">
-        <v>783</v>
+        <v>330</v>
       </c>
       <c r="E207" t="s">
-        <v>784</v>
+        <v>331</v>
       </c>
       <c r="F207" t="s">
-        <v>788</v>
+        <v>170</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H207" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>21</v>
+        <v>793</v>
       </c>
       <c r="D208" t="s">
-        <v>783</v>
+        <v>330</v>
       </c>
       <c r="E208" t="s">
-        <v>784</v>
+        <v>331</v>
       </c>
       <c r="F208" t="s">
-        <v>46</v>
+        <v>136</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="H208" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>25</v>
+        <v>797</v>
       </c>
       <c r="D209" t="s">
-        <v>783</v>
+        <v>330</v>
       </c>
       <c r="E209" t="s">
-        <v>784</v>
+        <v>331</v>
       </c>
       <c r="F209" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="H209" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
+        <v>801</v>
+      </c>
+      <c r="D210" t="s">
+        <v>330</v>
+      </c>
+      <c r="E210" t="s">
+        <v>331</v>
+      </c>
+      <c r="F210" t="s">
+        <v>136</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H210" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>804</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>805</v>
+      </c>
+      <c r="D211" t="s">
+        <v>330</v>
+      </c>
+      <c r="E211" t="s">
+        <v>331</v>
+      </c>
+      <c r="F211" t="s">
+        <v>46</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H211" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>808</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>809</v>
+      </c>
+      <c r="D212" t="s">
+        <v>330</v>
+      </c>
+      <c r="E212" t="s">
+        <v>331</v>
+      </c>
+      <c r="F212" t="s">
+        <v>46</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H212" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>812</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>813</v>
+      </c>
+      <c r="D213" t="s">
+        <v>330</v>
+      </c>
+      <c r="E213" t="s">
+        <v>331</v>
+      </c>
+      <c r="F213" t="s">
+        <v>46</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H213" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>816</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>817</v>
+      </c>
+      <c r="D214" t="s">
+        <v>330</v>
+      </c>
+      <c r="E214" t="s">
+        <v>331</v>
+      </c>
+      <c r="F214" t="s">
+        <v>31</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H214" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>820</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>821</v>
+      </c>
+      <c r="D215" t="s">
+        <v>330</v>
+      </c>
+      <c r="E215" t="s">
+        <v>331</v>
+      </c>
+      <c r="F215" t="s">
+        <v>31</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H215" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>824</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>825</v>
+      </c>
+      <c r="D216" t="s">
+        <v>330</v>
+      </c>
+      <c r="E216" t="s">
+        <v>331</v>
+      </c>
+      <c r="F216" t="s">
+        <v>453</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H216" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>828</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" t="s">
+        <v>829</v>
+      </c>
+      <c r="E217" t="s">
+        <v>830</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H217" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>833</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>17</v>
+      </c>
+      <c r="D218" t="s">
+        <v>829</v>
+      </c>
+      <c r="E218" t="s">
+        <v>830</v>
+      </c>
+      <c r="F218" t="s">
+        <v>834</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H218" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>837</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>21</v>
+      </c>
+      <c r="D219" t="s">
+        <v>829</v>
+      </c>
+      <c r="E219" t="s">
+        <v>830</v>
+      </c>
+      <c r="F219" t="s">
+        <v>46</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H219" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>840</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>25</v>
+      </c>
+      <c r="D220" t="s">
+        <v>829</v>
+      </c>
+      <c r="E220" t="s">
+        <v>830</v>
+      </c>
+      <c r="F220" t="s">
+        <v>453</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H220" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>843</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
         <v>30</v>
       </c>
-      <c r="D210" t="s">
-[...5 lines deleted...]
-      <c r="F210" t="s">
+      <c r="D221" t="s">
+        <v>829</v>
+      </c>
+      <c r="E221" t="s">
+        <v>830</v>
+      </c>
+      <c r="F221" t="s">
+        <v>165</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H221" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>846</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>35</v>
+      </c>
+      <c r="D222" t="s">
+        <v>829</v>
+      </c>
+      <c r="E222" t="s">
+        <v>830</v>
+      </c>
+      <c r="F222" t="s">
+        <v>31</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H222" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>849</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>40</v>
+      </c>
+      <c r="D223" t="s">
+        <v>829</v>
+      </c>
+      <c r="E223" t="s">
+        <v>830</v>
+      </c>
+      <c r="F223" t="s">
+        <v>453</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H223" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>852</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>45</v>
+      </c>
+      <c r="D224" t="s">
+        <v>829</v>
+      </c>
+      <c r="E224" t="s">
+        <v>830</v>
+      </c>
+      <c r="F224" t="s">
+        <v>46</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H224" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>855</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>50</v>
+      </c>
+      <c r="D225" t="s">
+        <v>829</v>
+      </c>
+      <c r="E225" t="s">
+        <v>830</v>
+      </c>
+      <c r="F225" t="s">
+        <v>165</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H225" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>858</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>55</v>
+      </c>
+      <c r="D226" t="s">
+        <v>829</v>
+      </c>
+      <c r="E226" t="s">
+        <v>830</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H226" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>861</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>10</v>
+      </c>
+      <c r="D227" t="s">
+        <v>862</v>
+      </c>
+      <c r="E227" t="s">
+        <v>863</v>
+      </c>
+      <c r="F227" t="s">
+        <v>31</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H227" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>866</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>17</v>
+      </c>
+      <c r="D228" t="s">
+        <v>862</v>
+      </c>
+      <c r="E228" t="s">
+        <v>863</v>
+      </c>
+      <c r="F228" t="s">
+        <v>31</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H228" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>869</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>21</v>
+      </c>
+      <c r="D229" t="s">
+        <v>862</v>
+      </c>
+      <c r="E229" t="s">
+        <v>863</v>
+      </c>
+      <c r="F229" t="s">
+        <v>31</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H229" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>872</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>10</v>
+      </c>
+      <c r="D230" t="s">
+        <v>873</v>
+      </c>
+      <c r="E230" t="s">
+        <v>874</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H230" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>877</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>17</v>
+      </c>
+      <c r="D231" t="s">
+        <v>873</v>
+      </c>
+      <c r="E231" t="s">
+        <v>874</v>
+      </c>
+      <c r="F231" t="s">
+        <v>878</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H231" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>881</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>21</v>
+      </c>
+      <c r="D232" t="s">
+        <v>873</v>
+      </c>
+      <c r="E232" t="s">
+        <v>874</v>
+      </c>
+      <c r="F232" t="s">
+        <v>46</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H232" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>884</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>25</v>
+      </c>
+      <c r="D233" t="s">
+        <v>873</v>
+      </c>
+      <c r="E233" t="s">
+        <v>874</v>
+      </c>
+      <c r="F233" t="s">
+        <v>31</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H233" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>887</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>30</v>
+      </c>
+      <c r="D234" t="s">
+        <v>873</v>
+      </c>
+      <c r="E234" t="s">
+        <v>874</v>
+      </c>
+      <c r="F234" t="s">
         <v>233</v>
       </c>
-      <c r="G210" s="1" t="s">
-[...3 lines deleted...]
-        <v>799</v>
+      <c r="G234" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H234" t="s">
+        <v>889</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8523,50 +9430,74 @@
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>