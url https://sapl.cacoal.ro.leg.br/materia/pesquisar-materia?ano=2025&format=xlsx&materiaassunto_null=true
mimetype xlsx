--- v0 (2026-02-15)
+++ v1 (2026-04-21)
@@ -10,10737 +10,10746 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8136" uniqueCount="3460">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8143" uniqueCount="3463">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4212/projeto_de_lei_-_oficio_n._037-gp-pgm-2025_-_institui_o_programa_cacoal_rota_da_justica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4212/projeto_de_lei_-_oficio_n._037-gp-pgm-2025_-_institui_o_programa_cacoal_rota_da_justica.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA 'CACOAL ROTA DA JUSTIÇA' NO ÂMBITO DO MUNICÍPIO DE CACOAL E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4213/pl_oficio_54-25_abertura_de_credito_r_especial__2.222.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4213/pl_oficio_54-25_abertura_de_credito_r_especial__2.222.00000_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 54-25 ABERTURA DE CREDITO R ESPECIAL $ 2.222.000,00 SEMED</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4214/projeto_de_lei_tarifa_zero.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4214/projeto_de_lei_tarifa_zero.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DISPOSTO NO ART. 5º DA LEI 5.149/PMC/2023, QUE AUTORIZA O PODER EXECUTIVO A INSTITUIR TARIFA ZERO PARA O TRANSPORTE COLETIVO URBANO NO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4215/pl_oficio_n._38-gp-pgm-2025_-_institui_o_programa_de_inclusao_social_universidade_para_todos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4215/pl_oficio_n._38-gp-pgm-2025_-_institui_o_programa_de_inclusao_social_universidade_para_todos.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCLUSÃO SOCIAL UNIVERSIDADE PARA TODOS – FACULDADE DA PREFEITURA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4216/assessoria_militar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4216/assessoria_militar.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.746/PMC/2017, QUE INSTITUI A ASSESSORIA_x000D_
 MILITAR DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4217/pl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4217/pl_assinado.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4218/pl_oficio_68-25_abertura_de_credito_r_especial_r_1.450.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4218/pl_oficio_68-25_abertura_de_credito_r_especial_r_1.450.00000_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 68-25 ABERTURA DE CREDITO R ESPECIAL R$ 1.450.000,00 SEMED</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4219/pl_oficio_067_gp_pgm_2025_abert_de_credito_suplementar_r_315.00000_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4219/pl_oficio_067_gp_pgm_2025_abert_de_credito_suplementar_r_315.00000_semast.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 067 GP PGM 2025 ABERT DE CREDITO SUPLEMENTAR R$ 315.000,00 SEMAST</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4220/467a61bec96551projeto-de-lei-075-2025-1738939372_original_imprimir.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4220/467a61bec96551projeto-de-lei-075-2025-1738939372_original_imprimir.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 075 GP PGM 2025 REFORMULAÇÃO DA ESTRUTURA ORGANIZACIONAL PMC</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4227/projeto_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4227/projeto_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI N. 5.313/PMC/2024 QUE DISPÕE SOBRE O DESENVOLVIMENTO URBANO NO MUNICÍPIO DE CACOAL, INSTITUINDO O NOVO ZONEAMENTO, USO E OCUPAÇÃO DO SOLO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4228/projeto_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4228/projeto_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE EXECUÇÃO DISPOSTO NO ART. 8 DA LEI N° 3.643/PMC/2016 QUE APROVA O LOTEAMENTO DENOMINADO RESIDENCIAL SERRA DOURADA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4229/projeto_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4229/projeto_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE TESTE SELETIVO PARA CONTRATAÇÃO DE AGENTES COMUNITÁRIOS DE SAÚDE - ACS E AGENTES DE COMBATE ÀS ENDEMIAS – ACE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4230/projeto_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4230/projeto_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.620/PMC/2016 – DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E COMPETÊNCIA DA CONTROLADORIA GERAL DO MUNICÍPIO, A CARREIRA DE AUDITOR ADMINISTRATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4245/projeto_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4245/projeto_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E UNIFICAÇÃO DO LOTE 395, DA QUADRA 16, SETOR 11 E ALTERA A LEI 2.420/PMC/2009 QUE APROVA O LOTEAMENTO SANTO ANTÔNIO COMO ZONEAMENTO DE USO MISTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4246/pl_oficio_089_gp_pgm_2025_abert_de_credito_suplementar_r_3.974.89700_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4246/pl_oficio_089_gp_pgm_2025_abert_de_credito_suplementar_r_3.974.89700_semosp.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 089 GP PGM 2025 ABERT DE CREDITO SUPLEMENTAR R$ 3.974.897,00 SEMOSP</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MARILANDE ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4249/projeto_de_lei_-_transporte_de_pacientes_de_ambulancia_final.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4249/projeto_de_lei_-_transporte_de_pacientes_de_ambulancia_final.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O USO DAS AMBULÂNCIAS MUNICIPAIS PARA TRANSPORTE DE PACIENTES DA REDE PRIVADA, MEDIANTE PRESCRIÇÃO MÉDICA, EM MOMENTOS DE DISPONIBILIDADE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4270/projeto_de_lei-_titulo_cidadao_honorario.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4270/projeto_de_lei-_titulo_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>CONCEDE A ELCIRONE MOREIRA_x000D_
 DEIRÓ O TITULO DE “CIDADÃO_x000D_
 HONORÁRIO DE CACOAL-RO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4284/projeto_de_lei_n_18.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4284/projeto_de_lei_n_18.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4285/projeto_de_lei_de_reestruturacao_administrativa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4285/projeto_de_lei_de_reestruturacao_administrativa.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.543/PMC/2.009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS; ALTERA A LEI N. 3.474/PMC/2015, QUE DISPÕE SOBRE A CARREIRA DE FISCAL DE OBRAS E POSTURAS DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS"ALTERA A LEI N. 3.326/PMC/2014 QUE INSTITUI A CORREGEDORIA GERAL DO MUNICIPIO, E DÁ OUTRAS PROVIDÊNCIAS; ALTERA A LEI N. 2.413/PMC/2008, QUE DISPÕE SOBRE A CARREIRA DE PROCURADOR DO MUNICÍPIO E A ESTRUTURA ORGANIZACIONAL E COMPETÊNCIA DA PROCURADORIA GERAL DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 ALTERA A LEI N 3.535/PMC/2015, QUE CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL DO MUNICÍPIO DE CACOAL-RO E DÁ OUTRAS PROVIDÊNCIAS;"</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4296/projeto_de_lei_20.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4296/projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 127 - 25 - ABERTURA DE CREDITO SUPLEMENTAR R$ 2.287.400,13 FUNDEB</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4297/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4297/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 114-25 ABERTURA DE CREDITO SUPLEMENTAR R$ 905.076,68 FMS</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4298/projeto_de_lei_n._22.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4298/projeto_de_lei_n._22.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 115-25 ABERTURA DE CREDITO SUPLEMENTAR R$ R$ 2.982.475,86 SEMED</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4299/projeto_de_lei_23.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4299/projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 120-25 ABERTURA DE CREDITO R ESPECIAL R$ 536.712,30 SEMFAZ</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4300/projeto_de_lei_24.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4300/projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 121 25 - REFORMULAÇÃO ADM POR MEIO DE REMANEJAMENTO R$ 208.721,46</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>FARLEN MAYCON</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4302/projeto_de_lei.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4302/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Mês de Conscientização do Voto a partir dos 16 anos no calendário oficial do Município de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEIS N. 5.203/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4347/projeto_de_lei_27_-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4347/projeto_de_lei_27_-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.543/PMC/2.009, QUE DISPÕE SOBRE A ESTRUTURA_x000D_
 POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E, DÁ_x000D_
 OUTRAS PROVIDÊNCIAS; ALTERA A LEI 3.342-14 QUE DISPÕE SOBRE A_x000D_
 ESTRUTURA POLÍTICO ADMINISTRATIVA E ORGANIZACIONAL DO PESSOAL_x000D_
 DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL-RO - SAAE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4348/projeto_de_lei_28_-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4348/projeto_de_lei_28_-2025.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 138/GP/PGM/ 25 - ABERTURA DE CREDITO 18.995.030,60 SEMOSP</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4349/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4349/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 139 GP PGM 2025 ABERT DE CRED SUPL R$ 500.000,00 FMS</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4350/projeto_de_lei_30.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4350/projeto_de_lei_30.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 141 GP PGM 2025 ABERT DE CRED ESPECIAL R$ 133.236,47 SEMOSP</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4351/projeto_de_lei_31.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4351/projeto_de_lei_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_n._32.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_n._32.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 135-25 ABERTURA DE CREDITO R ESPECIAL R$470.627,30 SEMC.pdf</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>CLEBIN FURIA</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4379/projeto_de_lei_n._33.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4379/projeto_de_lei_n._33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA POMER WUST FEST (FESTA DA LINGUIÇA POMERANA) NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4381/projeto_de_lei_n._34.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4381/projeto_de_lei_n._34.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 166 ABERTURA DE CREDITO ESPECIAL R$ R$ 1.365.960,19 SEMAGRI</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_de_lei_n._35.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_de_lei_n._35.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reconhecimento, valorização e incentivo da cultura Pomerana no Município de Cacoal, com ênfase nas festividades e eventos culturais, e dá outras providências."</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_n._36.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_n._36.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 165 ABERTURA DE CREDITO ESPECIAL R$ 800.000,00 FMIA -  COM PEDIDO DE URGÊNCIA ESPECIAL</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_n._37.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_n._37.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 167 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.863.827,38 SEMTTRAN</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4396/projeto_de_lei_38.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4396/projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 168 ABERTURA DE CREDITO SUPLEMENTAR R$ 100.000,00 SEMED</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_39.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_39.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 170 ABERTURA DE CREDITO SUPLEMENTAR R$ 150.000,00 SEMC</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4398/projeto_de_lei_40.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4398/projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>INSTITUIR O MÊS DE CONSCIENTIZAÇÃO DO VOTO A PARTIR DOS 16 ANOS NO CALENDÁRIO OFICIAL DO MUNICÍPIO  DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4399/projeto_de_lei_41.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4399/projeto_de_lei_41.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 2.735/PMC/2010, DISPÕE SOBRE O PLANO DE_x000D_
 CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS_x000D_
 MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4402/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4402/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROCESSO ADMINISTRATIVO DE RESPONSABILIZAÇÃO –PAR, VISANDO A RESPONSABILIZAÇÃO ADMINISTRATIVA E CIVIL DE PESSOAS_x000D_
 JURÍDICAS PELA PRÁTICA DE ATOS CONTRA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4406/projeto_assinado_piso.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4406/projeto_assinado_piso.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO, EM CONFORMIDADE COM A LEI FEDERAL N. 11.738/2008 E PORTARIA MINISTERIAL N. 13, DE 24 DE DEZEMBRO DE 2024, ALTERA A LEI 2.736/PMC/2010 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_lei_44.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REESTRUTURAÇÃO DAS CARREIRAS, MEDIANTE REFORMULAÇÃO DAS TABELAS DE VENCIMENTOS BASE, A TÍTULO DE CORREÇÃO E ATUALIZAÇÃO, ALTERANDO AS LEIS MUNICIPAIS N. 2.735/PMC/2010; N. 2.964/PMC/2012, N. 2.413/PMC/2008, N. 3.474/PMC/2015; N. 3.475/PMC/2015; N. 3.611/PMC/2016; N. 3.612/PMC/2016; E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4408/projeto_de_lei_45.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4408/projeto_de_lei_45.pdf</t>
   </si>
   <si>
     <t>OFICIO 186 GP/PGM/2025  ABERTURA DE CREDITO SUPLEMENTAR R$ 6.671.201,00 SEMED</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4409/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4409/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 189 ABERTURA DE CREDITO SUPLEMENTAR R$ 740.611,60 SEMAD</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4410/projeto_de_lei_47.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4410/projeto_de_lei_47.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 196 ABERTURA DE CREDITO SUPLEMENTAR R$ R$ 3.477.486,93 SEMED</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4411/pl_oficio_185-25__abertura_de_credito_suplementar__r_690.44952_saaec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4411/pl_oficio_185-25__abertura_de_credito_suplementar__r_690.44952_saaec.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 185-25  ABERTURA DE CREDITO SUPLEMENTAR  R$ 690.449,52 SAAEC</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4412/pl_oficio_188_abertura_de_credito_suplementar_r_2.500.00000_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4412/pl_oficio_188_abertura_de_credito_suplementar_r_2.500.00000_semosp.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 188 ABERTURA DE CREDITO SUPLEMENTAR R$ 2.500.000,00 SEMOSP</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4413/projeto_de_lei_50.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4413/projeto_de_lei_50.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 187 ABERTURA DE CREDITO ESPECIAL R$ 647.004,67 SEMAGRI</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>Paulinho do Cinema</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4435/projeto_de_lei_asser_utilidade_publica.pdf</t>
+    <t>PAULINHO DO CINEMA</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4435/projeto_de_lei_asser_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ESPORTIVA RIOZINHO - ASSER, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4437/pl_oficio_201_abertura_de_credito_suplementar_r_r_100.00000_semma.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4437/pl_oficio_201_abertura_de_credito_suplementar_r_r_100.00000_semma.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 201 ABERTURA DE CREDITO SUPLEMENTAR R$ R$ 100.000,00 SEMMA</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4438/pl_oficio_202_abertura_de_credito_suplementar_r_r3.850.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4438/pl_oficio_202_abertura_de_credito_suplementar_r_r3.850.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 202 ABERTURA DE CREDITO SUPLEMENTAR R$ R$3.850.000,00 FMS</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4442/projeto_de_lei_54_-_2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4442/projeto_de_lei_54_-_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER_x000D_
 REDIRECIONAMENTO DE VALORES AO ABRIGO PINGO DE GENTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4443/projeto_de_lei_55_-_2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4443/projeto_de_lei_55_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N. 4.628/PMC/2020 E REVOGAÇÃO_x000D_
 DAS LEIS 2.840/PMC/2011 E 3.440/PMC/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Gimenez Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4450/projeto_de_lei_56_-_2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4450/projeto_de_lei_56_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE NO MUNICÍPIO DE CACOAL, SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DO ULTRASSOM MORFOLÓGICO DURANTE O ACOMPANHAMENTO PRÉ-NATAL, NO ÂMBITO DO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4451/projeto_de_lei_57_-_2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4451/projeto_de_lei_57_-_2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 46-A À LEI N.1.951, DE 04 DE MAIO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_58-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_58-2025.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 215 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.128.278,39 FMS</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4456/projeto_59-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4456/projeto_59-2025.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 216 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.705.374,26 FMS</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4457/projeto_de_lei_60-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4457/projeto_de_lei_60-2025.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 217 ABERTURA DE CREDITO ESPECIAL R$ 2.288.364,96 FMS</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4458/projeto_de_lei_61-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4458/projeto_de_lei_61-2025.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 218 ABERTURA DE CREDITO SUPLEMENTAR R$ 126.198,53 FMS</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4459/projeto_62.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4459/projeto_62.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 3.263/PMC/2013 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4460/projeto_63.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4460/projeto_63.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA, DESMEMBRAMENTO DE LOTES EM CONDOMÍNIO EM CARÁTER EXCEPCIONAL, REGULARIZAÇÃO DE CONSTRUÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4478/plo_64.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4478/plo_64.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE APROVAÇÃO DE LEI EM CARÁTER EXCEPCIONAL PARA REGULARIZAÇÃO DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_66.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_66.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 231 ABERTURA DE CREDITO SUPLEMENTAR R$ 200.000,00 FMAS</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_67.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_67.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 230 ABERTURA DE CREDITO SUPLEMENTAR R$ 3.100.000,00 PMC</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_68.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_68.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 235 ABERTURA DE CREDITO SUPLEMENTAR R$ 166.750,00 FMAS</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>NICE CONDAQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_teste_da_orelhinha.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_teste_da_orelhinha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTAURAÇÃO DOS TESTES DA ORELHINHA EM RECÉM-NASCIDOS NAS MATERNIDADES, ANTES DA ALTA HOSPITALAR.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4472/plo_70.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4472/plo_70.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULARIZAÇÃO DO REGIME JURÍDICO DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO MUNICÍPIO DE CACOAL REAFIRMA SUA NATUREZA ESTATUTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4473/plo_71.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4473/plo_71.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 244/GP/PGM/2025 - SEMOSP E OUTRAS</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4474/plo_72.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4474/plo_72.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CARREIRA DE AGENTE DE TRÂNSITO E TRANSPORTES DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4475/plo_73.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4475/plo_73.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONCESSÃO DE DIREITO REAL DE USO DO IMÓVEL PÚBLICO DENOMINADO LOTE 14-D, QUADRA 14, SETOR INDUSTRIAL, COM ÁREA DE 3.000M², INSCRITO NO 2º REGISTRO DE IMÓVEIS DE CACOAL SOB A MATRÍCULA N. 11.913 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4476/plo_74.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4476/plo_74.pdf</t>
   </si>
   <si>
     <t>OFICIO 237 ABERTURA DE CREDITO SUPLEMENTAR R$ 420.297,78  SEMAST</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>AMARILSON CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4477/projeto_assinado_quadra_de_basquete.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4477/projeto_assinado_quadra_de_basquete.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA BASQUETE DE RUA "STREETBALL" A SER PRATICADO NO ÂMBITO DO MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4487/pl_oficio_259_abertura_de_credito_suplementar_r_100.00000_semc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4487/pl_oficio_259_abertura_de_credito_suplementar_r_100.00000_semc.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 259 ABERTURA DE CREDITO SUPLEMENTAR R$ 100.000,00 SEMC</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4488/plo_77.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4488/plo_77.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AVALIAÇÃO DAS METAS FÍSICAS E FINANCEIRAS EXECUTADAS NO EXERCÍCIO 2024 E ATUALIZAÇÃO DAS METAS FÍSICAS E FINANCEIRAS DO EXERCÍCIO DE 2025 DO PLANO PLURIANUAL DO MUNICÍPIO DE CACOAL 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4491/plo_78.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4491/plo_78.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 256 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.629.808,28 FMAS</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4492/plo_79.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4492/plo_79.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 255 ABERTURA DE CREDITO SUPLEMENTAR R$ 103.817,95 AMEC</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4493/plo_80.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4493/plo_80.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 3.620/PMC/2016 – DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E COMPETÊNCIA DA CONTROLADORIA GERAL DO MUNICÍPIO, A CARREIRA DE AUDITOR ADMINISTRATIVO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4526/pl_oficio_265-_alteracao_lei_seguro_taxi.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4526/pl_oficio_265-_alteracao_lei_seguro_taxi.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DA LEI 2.646/PMC/2010 REGULAMENTA AS NORMAS GERAIS DE TRANSPORTE DE PASSAGEIROS EM VEÍCULOS AUTOMÓVEIS DE ALUGUEL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4527/pl_oficio_264-__criacao_cargos_professores_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4527/pl_oficio_264-__criacao_cargos_professores_.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N. 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4528/20250508172955000000_681d22533a0cb_00000055291708052025_original_imprimir.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4528/20250508172955000000_681d22533a0cb_00000055291708052025_original_imprimir.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 2.964/PMC/2012 QUE INSTITUI O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS, DIRETAMENTE LIGADOS A SECRETARIA MUNICIPAL DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>ALAEZIO LEMES</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4530/projeto_de_lei_vereador_alaezio_lemes.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4530/projeto_de_lei_vereador_alaezio_lemes.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV do art. 2° da Lei Municipal LEI Nº 4.197/PMC/2019, que "Dispõe sobre o transporte individual de passageiros, através de MOTOTAXI, e dá outras providências.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4531/projeto_de_lei_igreja_betel_nice_condaque.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4531/projeto_de_lei_igreja_betel_nice_condaque.pdf</t>
   </si>
   <si>
     <t>Fica declarada como Entidade de Utilidade Pública no Município de Cacoal, a _x000D_
 "ASSOCIAÇÃO EVANGÉLICA ACOLHIDA BETEL’’ pessoa jurídica de direito _x000D_
 privado, sem fins lucrativos, inscrita no CNPJ sob nº. 49.769464/0001-56, localizada _x000D_
 na Rua Projetada, 4533, Lote 149, Quadra 052, Setor 02, Bairro Jardim Canaã, CEP _x000D_
 76960970, no Município de Cacoal/Rondônia.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4532/pl_oficio_273_abertura_de_credito_suplementar_r_1.000.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4532/pl_oficio_273_abertura_de_credito_suplementar_r_1.000.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 273 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.000.000,00 FMS</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4533/pl_oficio_272_abertura_de_credito_suplementar_r_499.98700_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4533/pl_oficio_272_abertura_de_credito_suplementar_r_499.98700_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 272 ABERTURA DE CREDITO SUPLEMENTAR R$ 499.987,00 FMS</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4534/pl_oficio_275_abertura_de_credito_suplementar_r99.56007_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4534/pl_oficio_275_abertura_de_credito_suplementar_r99.56007_semagri.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 275 ABERTURA DE CREDITO SUPLEMENTAR R$ 99.560,07 SEMAGRI</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4535/pl_oficio_274_abertura_de_credito_suplementar_r_2.800.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4535/pl_oficio_274_abertura_de_credito_suplementar_r_2.800.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 274 ABERTURA DE CREDITO SUPLEMENTAR R$ 2.800.000,00 FMS</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4539/projeto_de_lei_-_cargos_professores_retificado_com_tramitacao_de_urgencia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4539/projeto_de_lei_-_cargos_professores_retificado_com_tramitacao_de_urgencia.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4541/projeto_de_lei_de_queima_de_fogos_vereador_amarilson_carvalho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4541/projeto_de_lei_de_queima_de_fogos_vereador_amarilson_carvalho.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUÍDOS NO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4542/pl_oficio_283_abertura_de_credito_suplementar_r_4.425.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4542/pl_oficio_283_abertura_de_credito_suplementar_r_4.425.00000_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 283 ABERTURA DE CREDITO SUPLEMENTAR R$ 4.425.000,00 SEMED</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4554/plo_93.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4554/plo_93.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes — ‘Dia do Faça Bonito’, a ser comemorado anualmente no dia 18 de maio, no Município de Cacoal, e dá outras providências”.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4555/plo_94.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4555/plo_94.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE _x000D_
 INSTALAÇÃO  DE  SISTEMA  DE _x000D_
 ECOBARREIRAS  PARA  CONTENÇÃO  DE _x000D_
 RESÍDUOS  SÓLIDOS  NAS  REDES _x000D_
 HIDROGRÁFICAS,  NO  ÂMBITO  DO _x000D_
 MUNICÍPIO DE CACOAL-RO.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4571/plo_95.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4571/plo_95.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI N. 4.429/PMC/2020, MODIFICADA PELAS LEIS N. 5.031/PMC/2022, 5.238/PMC/2023 E 5.343/PMC/2024  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4572/46834631ee98b5projeto-de-lei-7423220-2025-1748263710_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4572/46834631ee98b5projeto-de-lei-7423220-2025-1748263710_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 147 DA LEI Nº 1.951/PMC/2006, MODIFICADO E ALTERADO PELAS LEIS Nº 3.151/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, 3.797/PMC/2017, 4.039/PMC/2018, 5.030/PMC/2022, 5.238/PMC/2023 E 5.342/PMC/2024 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4573/plo_97.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4573/plo_97.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DA TABELA I, ANEXO I DA LEI 5.311/PMC/2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4574/plo_98.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4574/plo_98.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DAS TABELAS PREVISTAS NOS ANEXOS I e II DA LEI N. 2.157/PMC/2007, MODIFICADA PELAS LEIS 2.322/PMC/2008, 2.493/PMC/2009, 2.940/PMC/2012, 3.145/PMC/2013, 3.277/PMC/2014, 3.348/PMC/2014, 3.465/PMC/2015, 3.560/PMC/2016, 3.798/PMC/2017, 3.905/PMC/2017, 4.223/PMC/2019, 4.786/PMC/2021, 5.033/PMC/2022 E 5.241/PMC/2023; ALTERA A LEI 5.203/PMC/2023, ALTERADA PELA LEI 5.521/PMC/2025; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4575/plo_99.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4575/plo_99.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE VENCIMENTO PREVISTA NO ANEXO V, DA LEI Nº 1.950/PMC/2006, MODIFICADA PELAS LEIS Nº 2.322/PMC/2008, 2.493/PMC/2009, 2.581/PMC/2010, 2.739/PMC/2010, 2.939/PMC/2012, 3.199/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, 3.559/PMC/2016, 3.796/PMC/2017, 4.222/PMC/2019, 4.786/PMC/2021, 5.032/PMC/2022 e 5.240/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4576/plo_100.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4576/plo_100.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DA TABELA DE VENCIMENTOS PREVISTOS NA TABELA I, ANEXO III, DA LEI N. 3.029/PMC/2012, MODIFICADA PELAS LEIS N.S 3.375/PMC/2014, 3.466/PMC/15, 3.561/PMC/16, 3.799/PMC/2017, 4.224/PMC/2019, 4.786/PMC/2021 5.035/PMC/2022 E 5.243/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4577/pl_oficio_304_abertura_de_credito_suplementar_r_194.27656_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4577/pl_oficio_304_abertura_de_credito_suplementar_r_194.27656_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 304 ABERTURA DE CREDITO SUPLEMENTAR R$ 194.276,56 SEMED</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4580/pl_fios_de_cobre_01.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4580/pl_fios_de_cobre_01.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a comercialização de cobre e outros metais não ferrosos no Município de Cacoal e dá outras providências.”</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_-_denuncia_premiada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_-_denuncia_premiada.pdf</t>
   </si>
   <si>
     <t>DISPÕEM DA APLICAÇÃO DA DENÚNCIA PREMIADA PARA OS CONTRIBUINTES QUE REALIZAREM À AUTO REGULARIZAÇÃO PÓS COMUNICAÇÃO ENVIADA PELA SEMFAZ DAS INCONSISTÊNCIAS TRIBUTÁRIAS CONSTATADAS PELO DO CARTÃO CIDADE PROGRAMA DA SEFIN”.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4582/minuta_projeto_de_lei_-_refis_-_2025_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4582/minuta_projeto_de_lei_-_refis_-_2025_.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE CACOAL – REFIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4583/projeto_de_lei_altera_a_lei_3.926.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4583/projeto_de_lei_altera_a_lei_3.926.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.926/PMC/2017, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4584/projeto_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4584/projeto_assinado.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O "DIA  02 DE JUNHO COMO DIA DO PIONEIRO" NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4590/0_projeto_sobre_a_proibicao_de_nomeacao_para_cargos_publicos_assinado_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4590/0_projeto_sobre_a_proibicao_de_nomeacao_para_cargos_publicos_assinado_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE NOMEAÇÃO PARA CARGOS EM COMISSÃO E FUNÇÕES DE CONFIANÇA, NO ÂMBITO DO MUNICÍPIO DE CACOAL, DE PESSOAS CONDENADAS POR CRIMES SEXUAIS, VIOLÊNCIA CONTRA MULHERES, CRIANÇAS, IDOSOS, RACISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4591/projeto_de_lei_-_dignidade_sexual.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4591/projeto_de_lei_-_dignidade_sexual.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DA NOMEAÇÃO, CONTRATAÇÃO OU ADMISSÃO, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE CACOAL, DE PESSOAS QUE TENHAM SIDO CONDENADAS POR CRIMES CONTRA A DIGNIDADE SEXUAL DE CRIANÇAS E ADOLESCENTES.”</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4597/projeto_de_lei_-_revogacao_das_leis_36003601360236033604_e_3605_de_2016_e_dispoe_sobre_afetacao_do_mesmos_imoveis.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4597/projeto_de_lei_-_revogacao_das_leis_36003601360236033604_e_3605_de_2016_e_dispoe_sobre_afetacao_do_mesmos_imoveis.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 321 GP PGM 2025 QUE DISPOE SOBRE A REVOGAÇÃO DAS LEIS 3600,3601,3602,3603,3604 e 3605 DE 2016 E DISPOE SOBRE AFETAÇÃO DO MESMOS IMOVEISPROJETO DE LEI - REVOGAÇÃO DAS LEIS 3600,3601,3602,3603,3604 e 3605 DE 2016 E SOBRE AFETAÇÃO DO MESMOS IMOVEIS</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4598/of_320_projeto_de_lei__protocolo_escuta_especializada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4598/of_320_projeto_de_lei__protocolo_escuta_especializada.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 320 GP PGM 2015 “DISPÕE SOBRE O PROTOCOLO DE ESCUTA ESPECIALIZADA NO_x000D_
 MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4611/of_339_-_projeto_de_lei_-_cargo_cuidador_psicologo1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4611/of_339_-_projeto_de_lei_-_cargo_cuidador_psicologo1.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4612/of_337_-_projeto_de_lei_-_tec_radiologia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4612/of_337_-_projeto_de_lei_-_tec_radiologia.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PISO SALARIAL DOS TÉCNICOS EM RADIOLOGIA NO ÂMBITO DO MUNICÍPIO DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4613/energia_solar-.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4613/energia_solar-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de sistemas de energia solar fotovoltaica nas escolas da rede pública municipal, creches e Unidades Básicas de Saúde (UBSs) do Município de Cacoal – RO, e dá outras providências.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4614/343-gp-pgm-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4614/343-gp-pgm-2025.pdf</t>
   </si>
   <si>
     <t>PL OFÍCIO 343/GP/PGM/2025 - ABERTURA DE CREDITO SUPLEMENTAR R$ 208.000,00 SEMAST</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4615/projeto_de_lei_vale_agro_industria_familiar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4615/projeto_de_lei_vale_agro_industria_familiar.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Desenvolvimento da Agroindústria Familiar e dá outras providências</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4645/p.l._...-2025_-_efetivos_-_correcao_de_tabela.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4645/p.l._...-2025_-_efetivos_-_correcao_de_tabela.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO DA TABELA DE VENCIMENTOS PREVISTA NO ANEXO V, DA LEI Nº 5.581/PMC/2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4646/plo_117.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4646/plo_117.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA Á ASSOCIAÇÃO FILHOS DE RONDÔNIA - AFRO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4654/plo_118.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4654/plo_118.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a proceder a baixa dos bens permanentes móveis considerados inservíveis ao Patrimônio do Poder Legislativo de Cacoal e dá outras providências</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>AMÁLIA MILANI</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4655/projeto_de_lei_concessao_de_cargas_horaria_para_servidores_com_deficiencia_fisica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4655/projeto_de_lei_concessao_de_cargas_horaria_para_servidores_com_deficiencia_fisica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de redução da jornada de trabalho aos servidores _x000D_
 públicos municipais com deficiência, sem redução de vencimentos, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4656/projeto_de_lei_adote_sua_cidade_certo_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4656/projeto_de_lei_adote_sua_cidade_certo_1.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROJETO ‘ADOTE SUA CIDADE’ NO ÂMBITO DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4657/projeto_de_lei_central_de_libras.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4657/projeto_de_lei_central_de_libras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Central de Intérpretes de Libras – Língua Brasileira de Sinais – no município de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4660/projeto_de_lei_-_mudanca_sede_municipio.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4660/projeto_de_lei_-_mudanca_sede_municipio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DA SEDE DO GOVERNO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4661/projeto_de_lei_-_correcao_tabela_vencimentos_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4661/projeto_de_lei_-_correcao_tabela_vencimentos_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CORREÇÃO DE ERRO MATERIAL NA TABELA DE VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO COM CARGA HORÁRIA DE_x000D_
 30 (TRINTA) HORAS SEMANAIS, CONSTANTE DO ANEXO I DA LEI MUNICIPAL Nº 2.736/PMC/2010, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4662/projeto_de_lei_maes_atipicas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4662/projeto_de_lei_maes_atipicas.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA MÃE ATIPICA NO MUNICÍPIO DE CACOAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4665/pl_oficio_355_abertura_de_credito_suplementar_r218.12200_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4665/pl_oficio_355_abertura_de_credito_suplementar_r218.12200_semagri.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 355 ABERTURA DE CREDITO SUPLEMENTAR R$218.122,00 SEMAGRI</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4666/oficio_358_abertura_de_credito_suplementar_r_450.00000_semdec_ok.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4666/oficio_358_abertura_de_credito_suplementar_r_450.00000_semdec_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 358 ABERTURA DE CREDITO SUPLEMENTAR R$ 450.000,00 SEMDEC</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4667/pl_oficio_356_abertura_de_credito_suplementar_r_587.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4667/pl_oficio_356_abertura_de_credito_suplementar_r_587.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL PL OFICIO 356 ABERTURA DE CREDITO SUPLEMENTAR R$ 587.000,00 FMS</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4668/oficio_357_abertura_de_credito_suplementar_r_584.00000_fundema_ok.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4668/oficio_357_abertura_de_credito_suplementar_r_584.00000_fundema_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 357 ABERTURA DE CREDITO SUPLEMENTAR R$ 584.000,00 FUNDEMA</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4669/projeto_de_lei_-_altera_lei_1.481.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4669/projeto_de_lei_-_altera_lei_1.481.pdf</t>
   </si>
   <si>
     <t>“REVOGA O ART. 2° DA LEI N.º 4.730/PMC/2021 QUE ALTERA A LEI 1.481/PMC/2003 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA CONSIGNAÇÃO EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, DE DESCONTOS DE FINANCIAMENTO OBTIDO JUNTO A EMPRESAS OU INSTITUIÇÕES FINANCEIRAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4670/oficio_359_abertura_de_credito_suplementar_r_575.10000_fmas_ok.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4670/oficio_359_abertura_de_credito_suplementar_r_575.10000_fmas_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 359 ABERTURA DE CREDITO SUPLEMENTAR R$ 575.100,00 fmas</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4671/oficio_360_abertura_de_credito_suplementar_r_350.00000_semc_ok.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4671/oficio_360_abertura_de_credito_suplementar_r_350.00000_semc_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 360 ABERTURA DE CREDITO SUPLEMENTAR R$ 350.000,00 SEMC</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4677/projeto_de_lei_-_projeto_de_lei_-_retificacao_lote_90_e_desmenbramento_com_afetacao_de_rua.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4677/projeto_de_lei_-_projeto_de_lei_-_retificacao_lote_90_e_desmenbramento_com_afetacao_de_rua.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A RETIFICAÇÃO, DESMEMBRAMENTO E AFETAÇÃO DE LOTES DO SETOR 04, DA QUADRA 90 DO DISTRITO DO RIOZINHO E CRIA A QUADRA 90-A E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4681/projeto_teste_do_quadril.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4681/projeto_teste_do_quadril.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da realização de exames para detecção da Displasia do Desenvolvimento dos Quadris (DDQ) nos recém-nascidos atendidos nas maternidades e estabelecimentos de saúde públicos no município de Cacoal – RO, e dá outras providências.”</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>NICE CONDAQUE, AMÁLIA MILANI, MARILANDE ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4682/projeto_lei_nat.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4682/projeto_lei_nat.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito à memória, dignidade, _x000D_
 acolhimento e sepultamento digno dos _x000D_
 natimortos no Município de Cacoal e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Gimenez Fritz, Carlos Freitas, Edimar Kapiche Luciano, Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4687/plo_assessoria_juridica_-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4687/plo_assessoria_juridica_-_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ASSESSORIA JURÍDICA DA PRESIDÊNCIA E A DIRETORIA GERAL DE ADMINISTRAÇÃO CRIANDO CARGOS E ATRIBUIÇÕES CORELACIONADOS E ALTERA AS TABELAS, PREVISTAS NOS  ANEXOS I e  II DA LEI N.º 2.157/PMC/2007, MODIFICADAS PELAS LEIS N. 2.322/PMC/2008,  2.493/PMC/2009,2.940/PMC/2012, 3.145/PMC/2013, 3.277/PMC/2014, 3.348/PMC/2014 , 3.465/PMC/2015,  3.560/PMC/2016, 3.798/PMC/2017, 4.223/PMC/2019, 4.223/PMC/2019, 4.786/PMC/2021, 5.033/PMC/2022 E LEI N. 5.241/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4688/projeto_de_lei_-_cargo_semagri_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4688/projeto_de_lei_-_cargo_semagri_semosp.pdf</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_-_qrcode.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_-_qrcode.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 4.750/PMC/2021 DISPÕE SOBRE A DISPONIBILIDADE DO CÓDIGO QR EM TODAS AS PLACAS DE OBRAS PÚBLICAS MUNICIPAIS E  VEÍCULOS OFICIAS PARA LEITURA E FISCALIZAÇÃO ELETRÔNICA NO MUNICÍPIO DE CACOAL – RO.”</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4699/projeto_de_lei_-_viveiro.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4699/projeto_de_lei_-_viveiro.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTITUCIONALIZAÇÃO DO VIVEIRO MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4700/projeto_de_lei_-_conselho_idoso_p_assinar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4700/projeto_de_lei_-_conselho_idoso_p_assinar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N.º 1.566/PMC/2003 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4701/projeto_de_lei_-_altera_lei_2.189.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4701/projeto_de_lei_-_altera_lei_2.189.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N.º 2.189/PMC/2007 QUE DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL A RECEBER EM REGIME DE COMODATO DA ASSOCIAÇÃO DAS SENHORAS DE ROTARIANOS DE CACOAL A CRECHE TEREZINHA GENECI DE OLIVEIRA – TECA, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4712/pl_cejovim.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4712/pl_cejovim.pdf</t>
   </si>
   <si>
     <t>“Inclui no Calendário Oficial de Eventos do Município de Cacoal o Congresso de Jovens com Visão Missionária da Assembleia de Deus (CEJOVIM), e dá outras providências.”</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_lipedema.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_lipedema.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Cacoal, o “Junho Roxo”, mês dedicado à conscientização e à prevenção do Lipedema, e dá outras providências.”</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4716/pl_transporte_coletivo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4716/pl_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a fornecer transporte coletivo para apoio logístico a instituições religiosas, associações civis, culturais e entidades sem fins lucrativos, no âmbito do Município de Cacoal, e dá outras providências.”</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4721/ploficio_382_abertura_de_credito_suplementar_r_r_170.12829_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4721/ploficio_382_abertura_de_credito_suplementar_r_r_170.12829_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 382 ABERTURA DE CREDITO SUPLEMENTAR R$ R$ 170.128,29 SEMED</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4722/pl_oficio_386_abertura_de_credito_suplementar_r_150.00000_semplan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4722/pl_oficio_386_abertura_de_credito_suplementar_r_150.00000_semplan.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 386 ABERTURA DE CREDITO SUPLEMENTAR R$ 150.000,00 SEMPLAN</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4723/projeto_de_lei_-_alteracao_greenville_iv.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4723/projeto_de_lei_-_alteracao_greenville_iv.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.025/PMC/2012 QUE APROVA O LOTEAMENTO “RESIDENCIAL GREENVILLE IV” E A LEI N.º 5.346/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4724/projeto_de_lei_-_alteracao_jovens_genios.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4724/projeto_de_lei_-_alteracao_jovens_genios.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI N.º 4.835/PMC/2021  E DÁ OUTRAS PROVIDÊNCIAS;”</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_oficio_394_abertura_de_credito_suplementar_r_3.000.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_oficio_394_abertura_de_credito_suplementar_r_3.000.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 394 ABERTURA DE CREDITO SUPLEMENTAR R$ 3.000.000,00 FMS</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4728/pl_oficio_395_abertura_de_credito_suplementar_r_73.19271_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4728/pl_oficio_395_abertura_de_credito_suplementar_r_73.19271_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 395 ABERTURA DE CREDITO SUPLEMENTAR R$ 73.192,71 FMS</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4732/projeto_de_lei_nutri_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4732/projeto_de_lei_nutri_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA ‘NUTRIR NAS FÉRIAS’, QUE TRATA DA OFERTA DE ALIMENTAÇÃO ESCOLAR DURANTE O PERÍODO DE RECESSO E FÉRIAS AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4735/projeto_de_lei_correcao_erro_material_tabela_amec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4735/projeto_de_lei_correcao_erro_material_tabela_amec.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CORREÇÃO DE ERRO MATERIAL NA TABELA I DO ANEXO II DA LEI N.º 2.587/PMC/2010 QUE DISPÕE SOBRE A ESTRUTURA _x000D_
  ORGANIZACIONAL DA AUTARQUIA MUNICIPAL DE ESPORTES DE CACOAL-RO - AMEC E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4738/projeto_de_lei_-_repasse_pingo_de_gente_i.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4738/projeto_de_lei_-_repasse_pingo_de_gente_i.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER REDIRECIONAMENTO DE VALORES AO ABRIGO PINGO DE GENTE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4742/pl_oficio_405_abertura_de_credito_suplementar_r_73.19271_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4742/pl_oficio_405_abertura_de_credito_suplementar_r_73.19271_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 405 ABERTURA DE CREDITO SUPLEMENTAR R$ 73.192,71 FMS</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4744/projeto_de_lei_-_renuncia_de_valores_inferior_a_meia_ufc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4744/projeto_de_lei_-_renuncia_de_valores_inferior_a_meia_ufc.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.861/PMC/2017 QUE AUTORIZA O MUNICÍPIO A NÃO AJUIZAR AÇÕES OU EXECUÇÕES FISCAIS DE DÉBITOS DE PEQUENO_x000D_
 VALOR; DISPÕE SOBRE O CANCELAMENTO DOS DÉBITOS QUE ESPECIFICA; AUTORIZA A CONCESSÃO DE REMISSÃO E ISENÇÃO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4745/projeto_de_lei_-_conselho_idoso_p_assinar_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4745/projeto_de_lei_-_conselho_idoso_p_assinar_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DA LEI N.º 1.566/PMC/2003 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4746/pl_oficio_417_abertura_de_credito_especial_r_20.00000_amec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4746/pl_oficio_417_abertura_de_credito_especial_r_20.00000_amec.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 417 ABERTURA DE CREDITO ESPECIAL R$ 20.000,00 AMEC</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4747/pl__oficio_420_abertura_de_credito_especial_r_93.94565_semma_e_semc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4747/pl__oficio_420_abertura_de_credito_especial_r_93.94565_semma_e_semc.pdf</t>
   </si>
   <si>
     <t>PL  OFICIO 420 ABERTURA DE CREDITO ESPECIAL R$ 93.945,65 SEMMA E SEMC</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4748/projeto_completo_1_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4748/projeto_completo_1_assinado.pdf</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO RUA PROJETADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4749/conselho_igualdade_racial_-_cacoal_2a.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4749/conselho_igualdade_racial_-_cacoal_2a.pdf</t>
   </si>
   <si>
     <t>“Institui o Conselho Municipal de Promoção da Igualdade Racial - COMPIR no Município de Cacoal - Rondônia."</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4754/projeto_ouvidor_geral_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4754/projeto_ouvidor_geral_-_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atribuições da Função Gratificada de Ouvidor (a) Geral no âmbito da Câmara Municipal de Cacoal, altera o art. 85 da Lei nº 1.951/2006 e dá outras providências.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4758/pl_oficio_425_abertura_de_credito_suplementar_r_134.00000_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4758/pl_oficio_425_abertura_de_credito_suplementar_r_134.00000_semagri.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 425 ABERTURA DE CREDITO SUPLEMENTAR R$ 134.000,00 SEMAGRI</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_valorizacao_por_resultados_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_valorizacao_por_resultados_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Valorização por Resultados na Aprendizagem no âmbito das Unidades Escolares do Sistema Público Municipal de Ensino de Cacoal, destinado a homenagear e premiar os profissionais da educação.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Carlos Freitas, Edimar Kapiche Luciano, Gimenez Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4761/p.l..agentes_politicos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4761/p.l..agentes_politicos.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI Nº 1.481/PMC/2003,  alterado  pelas LEIS 4.730/PMC/2021, E LEI 5.620/PMC/2025, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA CONSIGNAÇÃO EM FOLHA DE PAGAMENTO DOS SERVIDORES PUBLICOS MUNICIPAIS, DE DESCONTOS DE  FINANCIAMENTO OBTIDO JUNTO A EMPRESAS OU  INSTITUIÇÕES FINANCEIRAS E DÁ OUTRAS PROVIDÊNCIAS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Vereador GIMENEZ FRITZ - GVGF</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4764/projeto_baixa_de_bens_permanentes___-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4764/projeto_baixa_de_bens_permanentes___-_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a proceder a baixa dos bens permanentes móveis considerados inservíveis ao Patrimônio do Poder Legislativo de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4765/pl_oficio_429_abertura_de_credito_suplementar_r_2.684.62345_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4765/pl_oficio_429_abertura_de_credito_suplementar_r_2.684.62345_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 429 ABERTURA DE CREDITO SUPLEMENTAR R$ 2.684.623,45 SEMED</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>FARLEN MAYCON, AMÁLIA MILANI, MARILANDE ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4766/freestyle_libre_2_1_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4766/freestyle_libre_2_1_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DO MUNICÍPIO FORNECER APARELHO MEDIDOR DE GLICOSE DIGITAL, PARA PACIENTES PORTADORES DE DIABETES TIPO 1 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4767/projeto_assinado_altera_5.564.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4767/projeto_assinado_altera_5.564.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 5.564/PMC/2025 QUE DISPÕE SOBRE A REGULARIZAÇÃO DE OBRAS EM CARÁTER EXCEPCIONAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4768/projeto_de_lei_-_correcao_..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4768/projeto_de_lei_-_correcao_..pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CORREÇÃO DE ERRO MATERIAL NA TABELA I DO ANEXO II DA LEI N.º 2.587/PMC/2010 QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA AUTARQUIA MUNICIPAL DE ESPORTES DE CACOAL-RO - AMEC E DÁ OUTRAS PROVIDÊNCIAS;"</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4769/pl_oficio_441_abertura_de_credito_adicional_suplementar__r_4.890.00000_fundeb_ok.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4769/pl_oficio_441_abertura_de_credito_adicional_suplementar__r_4.890.00000_fundeb_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 441 ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR  R$ 4.890.000,00 FUNDEB ok</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4770/pl_oficio_442_abertura_de_credito_suplementar_r_1.624.00000_fundeb.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4770/pl_oficio_442_abertura_de_credito_suplementar_r_1.624.00000_fundeb.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 442 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.624.000,00 FUNDEB</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4771/pl_oficio_438_abertura_de_credito_especial_r_3.480.06743_fundeb_ok.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4771/pl_oficio_438_abertura_de_credito_especial_r_3.480.06743_fundeb_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 438 ABERTURA DE CREDITO ESPECIAL R$ 3.480.067,43 FUNDEB ok</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4774/pl_oficio_444_abertura_de_credito_suplementar_r_620.00000_pgm_ok.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4774/pl_oficio_444_abertura_de_credito_suplementar_r_620.00000_pgm_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 444 ABERTURA DE CREDITO SUPLEMENTAR R$ 620.000,00 PGM</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4787/projeto_de_lei_-__diarias_motoristas_saude.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4787/projeto_de_lei_-__diarias_motoristas_saude.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O AUXÍLIO DESLOCAMENTO INDENIZATÓRIO AOS MOTORISTAS E PROFISSIONAIS DE ENFERMAGEM DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE CACOAL/RO, EM SUBSTITUIÇÃO AO PAGAMENTO DE DIÁRIAS.”</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4803/projeto_multa_energisa_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4803/projeto_multa_energisa_-_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE MULTA EM CASOS DE FALHA OU INTERRUPÇÃO NO FORNECIMENTO DE ENERGIA ELÉTRICA PELA CONCESSIONÁRIA, RESPONSÁVEL NO ÂMBITO DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>ADAILTON ANTUNES FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4805/projeto_de_lei_-_tec_radiologia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4805/projeto_de_lei_-_tec_radiologia.pdf</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4810/p.l.____2025_-_agentes_politico_novo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4810/p.l.____2025_-_agentes_politico_novo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI 1.481/PMC/2003, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA CONSIGNAÇÃO EM FOLHA DE PAGAMENTO DOS SERVIDORES PUBLICOS MUNICIPAIS, DE DESCONTOS DE FINANCIAMENTO OBTIDO JUNTO A EMPRESAS OU INSTITUIÇÕES FINANCEIRAS E DÁ OUTRAS ROVIDÊNCIAS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4824/pl_oficio_461_abertura_de_credito_suplementar_r_69.99707_semc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4824/pl_oficio_461_abertura_de_credito_suplementar_r_69.99707_semc.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 461 ABERTURA DE CREDITO SUPLEMENTAR R$ 69.997,07 SEMC</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4847/projeto_de_criacao_de_assessoria_juridica_da_presidencia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4847/projeto_de_criacao_de_assessoria_juridica_da_presidencia.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ASSESSORIA JURÍDICA DA PRESIDÊNCIA E A DIRETORIA GERAL DE ADMINISTRAÇÃO CRIANDO CARGOS E ATRIBUIÇÕES CORELACIONADOS E ALTERA AS TABELAS, PREVISTAS NOS ANEXOS I e II DA LEI N.º 2.157/PMC/2007, MODIFICADAS PELAS LEIS N. 2.322/PMC/2008, 2.493/PMC/2009,2.940/PMC/2012, 3.145/PMC/2013, 3.277/PMC/2014, 3.348/PMC/2014, 3.465/PMC/2015, 3.560/PMC/2016, 3.798/PMC/2017, 4.223/PMC/2019, 4.223/PMC/2019, 4.786/PMC/2021, 5.033/PMC/2022 E LEI N. 5.241/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4848/4.projeto_de_lei__issqn_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4848/4.projeto_de_lei__issqn_assinado.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 1.584/PMC/2003 DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4849/projeto_de_lei__-_saae_parcelamento_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4849/projeto_de_lei__-_saae_parcelamento_assinado.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.263/PMC/2013 – AUTORIZA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SERVIÇO AUTÔNOMO DO SERVIÇO AUTÔNOMO DE  GUA E ESGOTO DE CACOAL – SAAE A REAJUSTAR VALORES DAS TARIFAS DE ÁGUA E ESGOTO, OS VALORES DE SERVIÇOS E INFRAÇÕES E DÁ  OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4850/projeto_de_lei_-_cumulacao_cargos_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4850/projeto_de_lei_-_cumulacao_cargos_assinado.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.342/PMC/2014, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO PESSOAL DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL- RO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4851/projeto_de_lei_-_ldo_2026.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4851/projeto_de_lei_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICIPIO DE CACOAL PARA O EXERCÍCIO DE 2026 E DÁ AS SEGUINTES PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4852/ppa_2026-2029_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4852/ppa_2026-2029_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>“Institui o Plano Plurianual do Município de Cacoal para o quadriênio 2026-2029 e dá outras providências.”</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4866/pl_oficio_478_abertura_de_credito_suplementar_r_485.45747_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4866/pl_oficio_478_abertura_de_credito_suplementar_r_485.45747_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 478 ABERTURA DE CREDITO SUPLEMENTAR R$ 485.457,47 SEMED</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4867/pl_oficio_477_abertura_de_credito_suplementar_r_100.00000_semfaz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4867/pl_oficio_477_abertura_de_credito_suplementar_r_100.00000_semfaz.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 477 ABERTURA DE CREDITO SUPLEMENTAR R$ 100.000,00 SEMFAZ</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4868/pl_oficio_476_abertura_de_credito_suplementar_r_182.00000_amec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4868/pl_oficio_476_abertura_de_credito_suplementar_r_182.00000_amec.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 476 ABERTURA DE CREDITO SUPLEMENTAR R$ 182.000,00 AMEC</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4869/pl_oficio_473_abertura_de_credito_suplementar_r_4.000.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4869/pl_oficio_473_abertura_de_credito_suplementar_r_4.000.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 473 ABERTURA DE CREDITO SUPLEMENTAR R$ 4.000.000,00 FMS</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4870/pl_oficio_479_abertura_de_credito_suplementar_r_1.514.54253_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4870/pl_oficio_479_abertura_de_credito_suplementar_r_1.514.54253_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 479 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.514.542,53 SEMED</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4871/projeto_de_lei_-_licenca_doenca_de_pessoa_da_familia_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4871/projeto_de_lei_-_licenca_doenca_de_pessoa_da_familia_ass.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4878/projeto_de_lei_-_altera_lei_5.612_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4878/projeto_de_lei_-_altera_lei_5.612_assinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI 5.612/PMC/2025 E DÁ OUTRAS  PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4890/projeto_-_rua_aristides_francisco_pereira_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4890/projeto_-_rua_aristides_francisco_pereira_-_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAR A DENOMINAÇÃO DA RUA AGROPECUÁRIA RURAL, NA ZONA RURAL, PARA RUA ARISTIDES FRANCISCO PEREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4892/pl_eng..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4892/pl_eng..pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 2.543/PMC/2009 QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE_x000D_
 CACOAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4893/oficio_489_abertura_de_credito_suplementar_r_280.00000_fms..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4893/oficio_489_abertura_de_credito_suplementar_r_280.00000_fms..pdf</t>
   </si>
   <si>
     <t>OFICIO 489 ABERTURA DE CREDITO SUPLEMENTAR R$ 280.000,00 FMS</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4909/pl_obstetras.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4909/pl_obstetras.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N.º 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4910/pl_calcadas_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4910/pl_calcadas_ass.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE APROVAÇÃO DE LEI EM CARÁTER EXCEPCIONAL PARA UTILIZAÇÃO DAS CALÇADAS POR BARES LANCHONETES, RESTAURANTES E ESTABELECIMENTOS SIMILARES.”</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4911/pl_oficio_501_abertura_de_credito_suplementar_r_315.37655_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4911/pl_oficio_501_abertura_de_credito_suplementar_r_315.37655_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 501 ABERTURA DE CREDITO SUPLEMENTAR R$ 315.376,55 SEMED</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4912/projeto_aumento_taxa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4912/projeto_aumento_taxa.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N.º 3.263/PMC/2013 QUE DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL – SAAE A ATUALIZAR OS VALORES DAS TARIFAS DE ÁGUA E ESGOTO, OS VALORES DOS SERVIÇOS E INFRAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4913/recuperacao_de_credito.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4913/recuperacao_de_credito.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4914/minuta_lei_afro_utilidade_publica_1_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4914/minuta_lei_afro_utilidade_publica_1_assinado.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA Á ASSOCIAÇÃO DAS SENHORAS DE ROTARIANOS DE CACOAL - ASR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4929/projeto_de_lei_-_declara_de_utilidade_publica_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4929/projeto_de_lei_-_declara_de_utilidade_publica_-_ass.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO A.R.B.L.S. PHOENIX N° 30, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4932/pl_teste_glicemia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4932/pl_teste_glicemia.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização do teste de glicemia capilar em crianças e adolescentes atendidos nas unidades de saúde do Município de Cacoal,_x000D_
 e dá outras providências."</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4937/pl_oficio_509_abertura_de_credito_suplementar_r_350.00000_fundema.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4937/pl_oficio_509_abertura_de_credito_suplementar_r_350.00000_fundema.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 509 ABERTURA DE CREDITO SUPLEMENTAR R$ 350.000,00 FUNDEMA</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4941/projeto_de_lei_amalia_central_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4941/projeto_de_lei_amalia_central_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CENTRAL DE INTÉRPRETES DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) PARA PESSOAS COM SURDEZ NO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>FARLEN MAYCON, MARILANDE ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4942/projeto_de_lei______2025_dia_mundial_da_diabetes_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4942/projeto_de_lei______2025_dia_mundial_da_diabetes_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI “A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE AO DIABETES” NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE CACOAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4944/projeto_de_lei_-_isencao_tarifa_de_agua.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4944/projeto_de_lei_-_isencao_tarifa_de_agua.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE ISENÇÃO TEMPORÁRIA DA TARIFA SOCIAL DE ÁGUA PARA LIGAÇÕES NOVAS REALIZADAS EM IMÓVEIS PERTENCENTES A BENEFICIÁRIOS DE PROGRAMAS HABITACIONAIS FEDERAIS NO ÂMBITO DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4958/pl_oficio_528__abertura_de_credito_suplementar_r_43.44350_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4958/pl_oficio_528__abertura_de_credito_suplementar_r_43.44350_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 528  ABERTURA DE CREDITO SUPLEMENTAR R$ 43.443,50 FMS</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4959/pl_oficio_525_abertura_de_credito_suplementar_r_100.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4959/pl_oficio_525_abertura_de_credito_suplementar_r_100.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 525 ABERTURA DE CREDITO SUPLEMENTAR R$ 100.000,00 FMS</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4966/projeto_de_lei_e_da_roca.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4966/projeto_de_lei_e_da_roca.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA PLATAFORMA DIGITAL "É DA ROÇA" PARA A  COMERCIALIZAÇÃO DE PRODUTOS DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4987/pl_oficio_537_abertura_de_credito_suplementar_r_1.044.00000_semad_pgm_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4987/pl_oficio_537_abertura_de_credito_suplementar_r_1.044.00000_semad_pgm_semosp.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 537 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.044.000,00 SEMAD PGM SEMOSP e outro</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>MARILANDE ALVES, Carlos Freitas, FARLEN MAYCON, Gimenez Fritz, Vereador CLEBER JÚNIOR SOUZA DINIZ - GVCJS</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4988/pl_festa_do_trabalhador.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4988/pl_festa_do_trabalhador.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a inclusão da Festa do Trabalhador no calendário oficial de eventos do Município de Cacoal e dá outras providências.”</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>MARILANDE ALVES, ALAEZIO LEMES, Carlos Freitas, FARLEN MAYCON, Vereador CLEBER JÚNIOR SOUZA DINIZ - GVCJS</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4989/pl_semana_gospel_01.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4989/pl_semana_gospel_01.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Cacoal, a Semana da Cultura Cristã e dá outras providências.”</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4997/pl_cargos_semplan_semad.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4997/pl_cargos_semplan_semad.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA _x000D_
 POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS;”</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5003/pl_oficio_545_abertura_de_credito_suplementar_r_76.50000_semc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5003/pl_oficio_545_abertura_de_credito_suplementar_r_76.50000_semc.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 545 ABERTURA DE CREDITO SUPLEMENTAR R$ 76.500,00 SEMC</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5006/pl_oficio_542_abertura_de_credito_especial_r_600.00000_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5006/pl_oficio_542_abertura_de_credito_especial_r_600.00000_semast.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 542 ABERTURA DE CREDITO ESPECIAL R$ 600.000,00 SEMAST</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5007/alteracao_lei_quadra_90_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5007/alteracao_lei_quadra_90_ass.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N.º 5.609/PMC/2025 QUE AUTORIZA A RETIFICAÇÃO E RERRATIFICAÇÃO DA QUADRA 90, O DESMEMBRAMENTO E AFETAÇÃO DE LOTES DA QUADRA 90, E A CRIAÇÃO DA QUADRA 90- A, PERTECENTES AO SETOR 04, DO DISTRITO DE RIOZINHO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5011/pl_oficio_554_abertura_de_credito_suplementar_r_150.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5011/pl_oficio_554_abertura_de_credito_suplementar_r_150.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 554 ABERTURA DE CREDITO SUPLEMENTAR R$ 150.000,00 FMS</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5012/pl_oficio_555_abertura_de_credito_suplementar_r_200.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5012/pl_oficio_555_abertura_de_credito_suplementar_r_200.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 555 ABERTURA DE CREDITO SUPLEMENTAR R$ 200.000,00 FMS</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5013/projeto_endometriose_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5013/projeto_endometriose_1.pdf</t>
   </si>
   <si>
     <t>ASSEGURA ÀS RESIDENTES NO MUNICÍPIO DE CACOAL O ACESSO A UM PROGRAMA MUNICIPAL DE ATENÇÃO INTEGRAL À MULHER COM ENDOMETRIOSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5014/pl_oficio_563_abertura_de_credito_suplementar_r_370.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5014/pl_oficio_563_abertura_de_credito_suplementar_r_370.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 563 ABERTURA DE CREDITO SUPLEMENTAR R$ 370.000,00 FMS</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5015/projeto_de_lei__-_seletivo_semusa_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5015/projeto_de_lei__-_seletivo_semusa_ass.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REALIZAÇÃO DE TESTE SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO DE SERVIDORES TEMPORÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5016/projeto_de_lei_conselho_racial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5016/projeto_de_lei_conselho_racial.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL – COMPIR, NO MUNICÍPIO DE CACOAL – RONDÔNIA”.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5045/pl_oficio_577_abertura_de_credito_suplementar_r_500.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5045/pl_oficio_577_abertura_de_credito_suplementar_r_500.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 577 ABERTURA DE CREDITO SUPLEMENTAR R$ 500.000,00 FMS</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5049/loa_2026_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5049/loa_2026_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº      /PMC/2025_x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACOAL PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5055/pl_oficio_591_abertura_de_credito_suplementar_r_900.00000_semad.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5055/pl_oficio_591_abertura_de_credito_suplementar_r_900.00000_semad.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 591 ABERTURA DE CREDITO SUPLEMENTAR R$ 900.000,00 SEMAD</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5056/projeto_de_lei_-alteracao_nome_cargo_vigilante.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5056/projeto_de_lei_-alteracao_nome_cargo_vigilante.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA DO CARGO DE VIGILANTE, PREVISTO NA LEI N.º 2735/PMC/2010, LEI N.º 2943/PMC/2009 E DEMAIS LEIS, PARA GUARDA CIVIL PATRIMONIAL MUNICIPAL, E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5057/pl_oficio_600_abertura_de_credito_suplementar_r_6.05773_semc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5057/pl_oficio_600_abertura_de_credito_suplementar_r_6.05773_semc.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 600 ABERTURA DE CREDITO SUPLEMENTAR R$ 6.057,73 SEMC</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5058/pl_oficio_609_abertura_de_credito_especial_r_198.00000_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5058/pl_oficio_609_abertura_de_credito_especial_r_198.00000_semagri.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 609 ABERTURA DE CREDITO ESPECIAL R$ 198.000,00 SEMAGRI</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5059/pl_oficio_601_abertura_de_credito_suplementar_r_600.00000_semc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5059/pl_oficio_601_abertura_de_credito_suplementar_r_600.00000_semc.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 601 ABERTURA DE CREDITO SUPLEMENTAR R$ 600.000,00 SEMC</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5060/pl_oficio_608_abertura_de_credito_suplementar_r_1.200.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5060/pl_oficio_608_abertura_de_credito_suplementar_r_1.200.00000_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 608 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.200.000,00 semed</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei__-_saae_taxas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei__-_saae_taxas.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.263/PMC/2013 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SERVIÇO AUTÔNOMO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL – SAAE A REAJUSTAR VALORES DAS TARIFAS DE ÁGUA E ESGOTO, OS VALORES DE SERVIÇOS E INFRAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5062/projeto_de_lei_-altera_a_lei_5662.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5062/projeto_de_lei_-altera_a_lei_5662.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 5.662/PMC/2025 QUE CRIA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5063/alteracao_lei_provemc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5063/alteracao_lei_provemc.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N.º 4.761/PMC/2021 QUE REVOGA A LEI N.º 2.937/PMC/2012 E REFORMULA O PROGRAMA DE VALORIZAÇÃO DAS ESCOLAS MUNICIPAIS DE CACOAL - PROVEMC, ORIENTA SUA IMPLANTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>MARILANDE ALVES, Edimar Kapiche Luciano</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5064/pl_utilidade_publica_lagoinha.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5064/pl_utilidade_publica_lagoinha.pdf</t>
   </si>
   <si>
     <t>“Reconhece como utilidade pública A Igreja Batista da Lagoinha de Cacoal e dá outras providencias”</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5065/projeto_de_lei_feriado_de_carnaval_quarta_feira_de_cinzas.docx_1_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5065/projeto_de_lei_feriado_de_carnaval_quarta_feira_de_cinzas.docx_1_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 3º DA LEI N.1.380/PMC/02 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A DETERMINAR OS FERIADOS DE ÂMBITO MUNICIPAL..”</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Kapiche, ALAEZIO LEMES, Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5076/institui_o_censo_qualificado_das_pessoas_com_transtorno_do_espectro_autista_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5076/institui_o_censo_qualificado_das_pessoas_com_transtorno_do_espectro_autista_1.pdf</t>
   </si>
   <si>
     <t>Institui o Censo Qualificado das Pessoas com_x000D_
 Transtorno do Espectro Autista (TEA) no âmbito do_x000D_
 Município de Cacoal - Rondônia e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Vereador CARLOS ANTÔNIO DE FREITAS LIMA - GVCAFL</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5079/projeto_carlos_antonio_de_freitas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5079/projeto_carlos_antonio_de_freitas.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE ATENÇÃO AOS ESTUDANTES COM TRANSTORNO DO DÉFICIT DE ATENÇÃO E HIPERATIVIDADE - TDAH OU DISLEXIA NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5081/projeto_de_lei_-_baixa_de_bens_amec_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5081/projeto_de_lei_-_baixa_de_bens_amec_ass.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA AUTARQUIA MUNICIPAL DE ESPORTES DE CACOAL – AMEC A PROCEDER A BAIXA DOS BENS PERMANENTES MÓVEIS CONSIDERADOS INSERVÍVEIS AO PATRIMÔNIO DO MUNICÍPIO DE CACOAL”.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5083/pl_oficio_614_abertura_de_credito_suplementar_r_162.32794_amec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5083/pl_oficio_614_abertura_de_credito_suplementar_r_162.32794_amec.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 614 ABERTURA DE CREDITO SUPLEMENTAR R$ 162.327,94 AMEC</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5084/pl_oficio_615_abertura_de_credito_especial_r_264.36663_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5084/pl_oficio_615_abertura_de_credito_especial_r_264.36663_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 615 ABERTURA DE CREDITO ESPECIAL R$ 264.366,63 SEMED</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5086/oficio_607_retificacao_dos_anexos_da_ldo_ok.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5086/oficio_607_retificacao_dos_anexos_da_ldo_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 607 RETIFICAÇÃO DOS ANEXOS DA LDO 2025</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Gimenez Fritz, Carlos Freitas, Edimar Kapiche Luciano</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5089/projeto_dpo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5089/projeto_dpo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atribuições da Função Gratificada de Encarregado pelo Tratamento de Dados Pessoais (DPO - Data Protection Officer) no âmbito da_x000D_
 Câmara Municipal de Cacoal, altera o art. 85 da Lei nº 1.951/2006 e dá outras providências.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5094/projeto_de_lei_-_art._48_-_lei_2.543-09.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5094/projeto_de_lei_-_art._48_-_lei_2.543-09.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.543/PMC/2009 QUE DISPÕE SOBRE A ESTRUTURA_x000D_
 POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DA PREFEITURA_x000D_
 MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5095/projeto_de_lei_altera_a_lei_5.657-2025_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5095/projeto_de_lei_altera_a_lei_5.657-2025_ass.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 5.657/PMC/2025 QUE INSTITUI O PROGRAMA DE ISENÇÃO TEMPORÁRIA DA TARIFA SOCIAL DE ÁGUA PARA LIGAÇÕES NOVAS REALIZADAS EM IMÓVEIS PERTENCENTES A BENEFICIÁRIOS DE PROGRAMAS HABITACIONAIS FEDERAIS NO ÂMBITO DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS. E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5100/projeto_de_lei_n_regularizacao_de_chacaras_de_recreio_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5100/projeto_de_lei_n_regularizacao_de_chacaras_de_recreio_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e regularização de Chácaras de Recreio no Município de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5101/pl_acordo_tjro_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5101/pl_acordo_tjro_assinado.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS;”</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5102/oficio_649_abertura_de_credito_suplementar_r_2.204.75830_semad_ok.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5102/oficio_649_abertura_de_credito_suplementar_r_2.204.75830_semad_ok.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 649 ABERTURA DE CREDITO SUPLEMENTAR R$ 2.204.758,30 SEMAD</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5103/pl_oficio_652_abertura_de_credito_suplementar_r_1.873.19000_gab_semad_e_semfaz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5103/pl_oficio_652_abertura_de_credito_suplementar_r_1.873.19000_gab_semad_e_semfaz.pdf</t>
   </si>
   <si>
     <t>OFICIO 652 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.873.190,00 GAB SEMAD E SEMFAZ</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5104/pl_oficio_650_abertura_de_credito_suplementar_r_3.025.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5104/pl_oficio_650_abertura_de_credito_suplementar_r_3.025.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 650 ABERTURA DE CREDITO SUPLEMENTAR R$ 3.025.000,00 FMS</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5119/pl_oficio_654_abertura_de_credito_suplementar_r_460.00000_pgm_semma.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5119/pl_oficio_654_abertura_de_credito_suplementar_r_460.00000_pgm_semma.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 654 ABERTURA DE CREDITO SUPLEMENTAR R$ 460.000,00 PGM SEMMA</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5120/pl_oficio_655_abertura_de_credito_suplementar_r_1.401.00000_semad.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5120/pl_oficio_655_abertura_de_credito_suplementar_r_1.401.00000_semad.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 655 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.401.000,00 semad</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5126/projeto_de_lei_-_aliquota_de_iss_faculdades_revisado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5126/projeto_de_lei_-_aliquota_de_iss_faculdades_revisado.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 5.508/PMC/2025, QUE INSTITUI O PROGRAMA DE INCLUSÃO SOCIAL UNIVERSIDADE PARA TODOS – FACULDADE DA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS, BEM COMO DA LEI Nº 1.584/PMC/2003 “QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5127/denomina_o_centro_municipal_de_educacao_infantil_do_bairro_liberdade.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5127/denomina_o_centro_municipal_de_educacao_infantil_do_bairro_liberdade.docx.pdf</t>
   </si>
   <si>
     <t>“Denomina o Centro Municipal de Educação Infantil do Bairro Liberdade com o nome do servidor municipal Professor Vilmar Rosa de Mendonça, como forma de homenagem póstuma, e dá outras providências”.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5131/pl_oficio_699_abertura_de_credito_suplementar_r_300.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5131/pl_oficio_699_abertura_de_credito_suplementar_r_300.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 699 ABERTURA DE CREDITO SUPLEMENTAR R$ 300.000,00 FMS</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5150/pl_conjuv_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5150/pl_conjuv_assinado.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 2.313/PMC/2008 QUE CRIA O CONSELHO MUNICIPAL DE JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS;”</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5151/pl_oficio_720_abertura_de_credito_suplementar_r_100.00000_semc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5151/pl_oficio_720_abertura_de_credito_suplementar_r_100.00000_semc.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 720 ABERTURA DE CREDITO SUPLEMENTAR R$ 100.000,00 SEMC</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5152/projeto_de_educacao_financeira_corrigida.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5152/projeto_de_educacao_financeira_corrigida.docx_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Educação Financeira na rede pública de ensino do município de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5153/efetivos_pccr_277.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5153/efetivos_pccr_277.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.716/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5154/pl_saae_285_comissionados_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5154/pl_saae_285_comissionados_ass.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 3.342/PMC/2014, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO PESSOAL _x000D_
 DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL- RO E DÁ  OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5155/projeto_de_lei__planta_valores_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5155/projeto_de_lei__planta_valores_ass.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PLANTA DE VALORES PARA O CÁLCULO DE TRIBUTOS IMOBILIÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5266/pl_oficio_737_efeito_repristinatoorio_lei_2101._assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5266/pl_oficio_737_efeito_repristinatoorio_lei_2101._assinado.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 737GP PGM 2025 efeito repristinatorio Lei 2101</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5267/projeto_de_lei__-_seletivo_educacao_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5267/projeto_de_lei__-_seletivo_educacao_ass.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 736/GP/PGM/2015 TESTE SELETIVO EDUCAÇÃO</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4578/oficio_intimacao_acordao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4578/oficio_intimacao_acordao.pdf</t>
   </si>
   <si>
     <t>Processo-e n. 01012/23/TCE/RO, que versa sobre Prestação de Contas do Município_x000D_
 de Cacoal/RO, exercício financeiro de 2022, e em conformidade com o voto do relator, foi_x000D_
 emitido o Parecer Prévio PPL-TC 00033/23, bem como o Acórdão APL-TC 00178/23.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4579/oficio_intimacao_acordao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4579/oficio_intimacao_acordao.pdf</t>
   </si>
   <si>
     <t>Trata-se de ofício para informar que o Acórdão APL-TC 00206/24 (ID 1683988) e o Parecer Prévio PPLTC_x000D_
 00040/24 (ID 1683985) anexos foram emitidos no Processo n. 01197/24.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4753/projeto_de_resolucao_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4753/projeto_de_resolucao_-_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Programa de Prevenção e Combate ao Assédio Moral e Sexual no âmbito da Câmara Municipal de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5088/projeto_resolucao_lgpd.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5088/projeto_resolucao_lgpd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Federal nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD) – no âmbito da Câmara Municipal de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5098/pr_-_abono_natalino_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5098/pr_-_abono_natalino_-_ass.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE CACOAL - RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5257/projeto_de_resolucao_-_autorizacao_ao_vice-prefeito_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5257/projeto_de_resolucao_-_autorizacao_ao_vice-prefeito_-_ass.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO VICE-PREFEITO DO MUNICÍPIO DE CACOAL A AUSENTAR-SE DO MUNICÍPIO POR PERÍODO SUPERIOR A 15 DIAS.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4232/veto_autografo_01-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4232/veto_autografo_01-2025.pdf</t>
   </si>
   <si>
     <t>VETO AO AUTÓGRAFO N° 001/2025, REF. AO PLO. Nº 198/2024 - Projeto de Lei Ordinária, Ementa: “ALTERA A LEI Nº 3.427/PMC/2015 E A LEI Nº 4.006/PMC/2018,_x000D_
 DENOMINANDO O BAIRRO COLINA PARK, SUAS RUAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4233/veto__02-2025_-_abono_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4233/veto__02-2025_-_abono_camara.pdf</t>
   </si>
   <si>
     <t>VETO AO AUTÓGRAFO N° 200/2024, REF. AO PLO. Nº 199/2024 - Projeto de Lei Ordinária, Ementa: CONCEDE ABONO SALARIAL AOS TRABALHADORES DA CÂMARA MUNICIPAL DE VEREADORES DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4234/razoes_veto.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4234/razoes_veto.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO AUTÓGRAFO N. 205/2024, referente ao Projeto de Lei Ordinária n. 179/2024, que DISPÕE SOBRE A AUTORIZAÇÃO DE USO DE ESPAÇO PÚBLICOS, A TÍTULO GRATUITO, PARA BARES, LANCHONETES, RESTAURANTES, PADARIAS, FEIRANTES E OUTROS ESTABELECIMENTO SIMILARES, UTILIZAREM PARTE DOS RECUOS E PASSEIOS PÚBLICOS PARA A INSTALAÇÃO DE MESAS, CADEIRAS, GUARDA-SÓIS E OUTROS EQUIPAMENTOS SIMILARES MÓVEIS, REGULAMENTA A UTILIZAÇÃO DE VIAS E ESTACIONAMENTOS PARA EVENTOS, ALTERA A LEI Nº 73, DE 23 DE OUTUBRO DE 1985, ALTERA A LEI Nº 2.554, DE 18 DE DEZEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4452/oficio_222_gp_pgm_2025_encaminha_razoes_do_veto_autografo_23_2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4452/oficio_222_gp_pgm_2025_encaminha_razoes_do_veto_autografo_23_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VETO PARCIAL DO AUTÓGRAFO Nº. 23/CMC/2025.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4589/veto_ao_autografo_52.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4589/veto_ao_autografo_52.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTOGRAFO N. AUTÓGRAFO N° 52/2025, referente ao Projeto de Lei Ordinária 56/2025, Ementa: “DISPÕE NO MUNICIPIO DE CACOAL, SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DO ULTRASSOM MORFOLÓGICO DURANTE O ACOMPANHAMENTO PRÉ-NATAL, NO AMBITO DO MUNICÍPIO DE CACOAL.”.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4763/veto_ao_autografo_n_118.2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4763/veto_ao_autografo_n_118.2025.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO AUTÓGRAFO N° 118/2025, referente ao Projeto de Lei N° 82 /2025, que “ALTERA A LEI 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4809/veto_ao_autografo_n_133.2025_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4809/veto_ao_autografo_n_133.2025_2.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N. 133/2025, referente ao Projeto de Lei n. 163/2025, que “ALTERA O ARTIGO 3° DA LEI Nº 1.481/PMC/2003, alterado pelas LEIS 4.730/PMC/2021, E LEI 5.620/PMC/2025, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA CONSIGNAÇÃO EM FOLHA DE PAGAMENTO DOS SERVIDORES PUBLICOS MUNICIPAIS, DE DESCONTOS DE FINANCIAMENTO OBTIDO JUNTO A EMPRESAS OU INSTITUIÇÕES FINANCEIRAS E DÁ OUTRAS PROVIDÊNCIAS DÁ OUTRAS PROVIDÊNCIAS.,</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4825/veto_ao_autografo_121.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4825/veto_ao_autografo_121.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N. 121/2025, referente ao Projeto de Lei n.º 133/2025, “QUE DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE EXAMES PARA DETECÇÃO DA DISPLASIA DO DESENVOLVIMENTO DOS QUADRIS (DDQ) NOS RECÉMNASCIDOS ATENDIDOS NAS MATERNIDADES E ESTABELECIMENTOS DE SAÚDE PÚBLICOS NO MUNICÍPIO DE CACOAL – RO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4853/veto_120_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4853/veto_120_ass.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N.º 120/2025, referente ao Projeto de Lei n.º 120/2025, que “INSTITUI O PROJETO ‘ADOTE SUA CIDADE’ NO ÂMBITO DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4854/veto_ao_autografo_n_128.20251.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4854/veto_ao_autografo_n_128.20251.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N.º 128/2025, referente ao Projeto de Lei n.º 150/2025, “DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA ‘NUTRIR NAS FÉRIAS’, QUE TRATA DA OFERTA DE ALIMENTAÇÃO ESCOLAR DURANTE O PERÍODO DE RECESSO E FÉRIAS AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4961/veto_ao_autografo_n_162.2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4961/veto_ao_autografo_n_162.2025.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N.º 135/2025, referente ao Projeto de Lei n.º 162/2025 “INSTITUI O PROGRAMA DE VALORIZAÇÃO POR RESULTADOS NA APRENDIZAGEM NO ÂMBITO DAS UNIDADES ESCOLARES DO SISTEMA PÚBLICO MUNICIPAL DE ENSINO DE CACOAL, DESTINADO A HOMENAGEAR E PREMIAR OS PROFISSIONAIS DA EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4962/veto_ao_autografo_n_134.2025_para_assinatura_retificado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4962/veto_ao_autografo_n_134.2025_para_assinatura_retificado.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N. 134/2025, referente ao Projeto de Lei n.º 158/2025, “DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO RUA PROJETADA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4963/veto_ass._146.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4963/veto_ass._146.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N.º 146/2025, referente ao Projeto de Lei n.º 166/2025 “DISPÕE SOBRE A OBRIGATORIEDADE DO MUNICÍPIO FORNECER APARELHO MEDIDOR DE GLICOSE DIGITAL, PARA PACIENTES PORTADORES DE DIABETES TIPO 1 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4991/veto__aut._149.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4991/veto__aut._149.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO AUTÓGRAFO N.º 149/2025, referente ao Projeto de Lei n.º 124/2025 “INSTITUI A SEMANA MUNICIPAL DA MÃE ATIPICA NO MUNICÍPIO DE CACOAL E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5054/veto_ao_autografo__160_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5054/veto_ao_autografo__160_.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO N. 160/2025, referente ao Projeto de Lei n.º 191/2025, “DISPÕE SOBRE ALTERAR A DENOMINAÇÃO DA RUA AGROPECUÁRIA RURAL, NA ZONA RURAL, PARA RUA ARISTIDES FRANCISCO PEREIRA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4221/ind-_aula_funcional.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4221/ind-_aula_funcional.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja ampliado o projeto aulas funcionais e hidroginástica, para atender as mulheres do município de Cacoal na zona urbana, e reativação na zona rural.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_linha_vist.tec_linha_09_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_linha_vist.tec_linha_09_2.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Prefeito do envio de uma equipe técnica, para avaliar e executar uma solução para o problema de drenagem na Linha 09, próximo a Igreja Adventista e do Pesque Pague, a região possui uma mina que escoa pela estrada, causando transtornos para os moradores que trafegam pela região. Os moradores sugeriram que se faça serviço de manilha, ponte ou bueiro; cabe à equipe técnica avaliar a melhor opção para resolver a situação.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4223/ind-_compra_de_ar_cer.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4223/ind-_compra_de_ar_cer.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL que sejam adquiridas 04 (quatro) centrais de ar condicionado de 30000 BTU’s, para atender as necessidades do centro especializado em reabilitação (CER II).</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4225/ind_medico_veterinario.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4225/ind_medico_veterinario.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL indico a contratação de médicos veterinários para atuarem junto à Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4226/indicacao_acs.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4226/indicacao_acs.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL a necessidade da contratação de novos Agentes Comunitários de Saúde para o município.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4231/ind-_lev._estrada_lh_02.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4231/ind-_lev._estrada_lh_02.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado o serviço de levantamento do leito da estrada na linha 02 castanhal, localização em frente ao sítio do Sr. Edinho, tendo em vista que o rio não possui nome registrado no mapa do município, como também colocar uma rede de tubos para escoamento da água que atravessa a estrada.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4235/indc_reajuste_salarial_ct.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4235/indc_reajuste_salarial_ct.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, o reajuste salarial dos Conselheiros Tutelares para o valor de R$ 4.500,00 (quatro mil e quinhentos reais).</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4236/ind-reb._morro_lh_02.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4236/ind-reb._morro_lh_02.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado com urgência, o serviço de rebaixamento do morro localizado no Km 11 da linha 02 Castanhal, mais especificamente na localidade conhecida como “Morro do 25”, para atender a demanda da população e melhorar as condições de mobilidade.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4237/ind_reforma_abrigo.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4237/ind_reforma_abrigo.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja viabilizado a reforma do prédio da Casa de Acolhimento Pingo de Gente.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4238/ind_escola_ruth_bexiga.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4238/ind_escola_ruth_bexiga.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam tomadas providências urgentes para a recuperação e revitalização do prédio localizado em Rua João Paulo I, nº 5117, no Distrito de Riozinho, o qual se encontra em estado de abandono.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4239/ind_educacao_financeira.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4239/ind_educacao_financeira.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a inclusão da Educação Financeira na grade curricular do 1º ao 5º ano do ensino fundamental.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4240/ind_estacionamento_espectro_autista.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4240/ind_estacionamento_espectro_autista.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a criação de novas vagas de estacionamento exclusivo para pessoas com deficiência, bem como a implementação de vagas específicas para mães atípicas, gestantes e pessoas no espectro autista.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4241/_indicacao__0004_-_vereadora_dra._amalia_miliani_-_vilage_do_sol.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4241/_indicacao__0004_-_vereadora_dra._amalia_miliani_-_vilage_do_sol.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam implementadas melhorias na área de lazer do Bairro Village do Sol, localizada em anexo ao campo de futebol, com o objetivo de proporcionar maior qualidade de vida, incentivo à prática esportiva e espaços de convivência para a comunidade.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4242/_indicacao__0002_-_vereadora_dra._amalia_miliani_-_praca_habitar_brasil.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4242/_indicacao__0002_-_vereadora_dra._amalia_miliani_-_praca_habitar_brasil.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja construída uma praça pública completa no bairro Habitar Brasil, atendendo às demandas da comunidade local, que carece de um espaço adequado para lazer, atividades físicas e convivência social.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4243/copia_de_indicacao__0003_-_vereadora_dra._amalia_miliani_-_chech_habitar_brasil.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4243/copia_de_indicacao__0003_-_vereadora_dra._amalia_miliani_-_chech_habitar_brasil.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja criada uma creche nas imediações da Unidade Básica de Saúde e Colégio Maria do Socorro localizado no bairro Habitar Brasil, atendendo às demandas da comunidade local, que necessita de um espaço adequado para a educação infantil.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4244/indicacao_-semtran.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4244/indicacao_-semtran.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, que realize estudos técnicos através da secretaria municipal de trânsito (SEMTRAN), para a instalação de redutores de velocidade (quebra-molas) ao longo da Avenida Marechal Rondon, no bairro Princesa Isabel, entre as ruas Antônio Deodato Durce e  Advogado Valter Nunes De Almeida, nos pontos que forem considerados tecnicamente mais adequados.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no____semosp_e_semma.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no____semosp_e_semma.docx</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços públicos- (SEMOSP) e Secretaria Municipal do Meio Ambiente- (SEMMA) a limpeza urgente de entulhos, galhos, e matos acumulados na ponte do Rio Salgadinho, localizado no Bairro Jardim Saúde, que está causando alagamentos na região.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_____semttran.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_____semttran.docx</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Transporte e Trânsito- SEMTTRAN, a implementação de melhorias na segurança viária nas proximidades da ponte do rio salgadinho, especificamente na interseção onde a Rua Leonardo da Vinci que encontra com a Rua Luiz Lenzi, Bairro Jardim Saúde.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4250/01_indicacao_para__climatizacao_na_cozinha_das_escolas_municipais.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4250/01_indicacao_para__climatizacao_na_cozinha_das_escolas_municipais.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, solicitar à Secretaria Municipal de Educação – SEMED, para que seja feito a climatização na cozinha das Escolas Municipal de Cacoal. Considerando a importância de proporcionar um ambiente de trabalho adequado e seguro para os profissionais que atuam em cozinhas, a climatização desse espaço se torna uma medida essencial.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4251/02__indicacao_tapa_buraco_nos_bairros_de_cacoal.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4251/02__indicacao_tapa_buraco_nos_bairros_de_cacoal.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito operação de tapa buraco em todos os Bairros. Indicação se faz necessário devido a execução de serviços de tapa-buracos ser uma medida essencial para manter a infraestrutura viária da cidade em condições adequadas de uso, melhorando a trafegabilidade, proporcionando um trânsito mais fluido e eficiente.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4252/04__indicacao_tapa_buraco_na_rua_pedro_kemper_no_bairro_brizon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4252/04__indicacao_tapa_buraco_na_rua_pedro_kemper_no_bairro_brizon.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito operação de tapa buraco na rua Pedro Kemper, no Bairro Brizon, próximo à praça. Indicação se faz necessário devido a via dar acesso à praça, é de extrema importância que se realize o serviço de tapa-buracos, visto que os buracos presentes na via representam um risco significativo de acidentes. A execução desse serviço é imprescindível para garantir melhores condições de trafegabilidade e segurança aos munícipes que utilizam essa via.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4253/05_indicacao_iluminacao_publica_na_rua_lorival_martins_vieira_bairro_teixeirao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4253/05_indicacao_iluminacao_publica_na_rua_lorival_martins_vieira_bairro_teixeirao.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, Setor de Iluminação Pública, para que seja implantado a iluminação pública em toda a extensão da rua Lourival Martins Vieira, no Bairro Teixeirão. Tendo em vista que a iluminação pública melhora a qualidade de vida dos moradores, permitindo que atividades noturnas, como caminhadas, exercícios e convivência social, sejam realizadas com mais tranquilidade e segurança. Além disso, a iluminação está diretamente ligada à segurança pública, prevenindo a criminalidade no local e oportunizando melhores condições de trafegabilidade, principalmente de pedestres, tendo em vista que o local fica escuro, causando insegurança aos munícipes.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4254/oficio_23-_limpeza_de_terreno_e_cont._de_acesso.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4254/oficio_23-_limpeza_de_terreno_e_cont._de_acesso.docx.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO que seja feito a realização de serviços de limpeza e_x000D_
 contenção de acesso ao terreno localizado na Rua Martinho Lutero, ao lado da casa nº_x000D_
 1270, tendo como ponto de Referência a antiga Escola Visão, fundos com o UBS Edmur_x000D_
 Marchiori, Bairro Liberdade no município de Cacoal. O referido terreno encontra-se em_x000D_
 estado de abandono e há registros de que o local tem sido utilizado para práticas_x000D_
 indevidas.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4255/03_indicacao_ponto_de_onibus_bairro_paineiras.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4255/03_indicacao_ponto_de_onibus_bairro_paineiras.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Administração – SEMAD, em parceria com a Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja criado ponto para embarque e desembarque dos alunos que utilizam o transporte escolar, na rua Café, no bairro Paineiras. Considerando a importância de proporcionar condições seguras e acessíveis para os estudantes que utilizam o transporte escolar, a instalação de um ponto de ônibus específico para essa finalidade torna-se uma medida essencial.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4256/08_indicacao_prefeito_enviado_um_projeto_de_lei_concedendo_o_reajuste_do_auxilio_alimentacao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4256/08_indicacao_prefeito_enviado_um_projeto_de_lei_concedendo_o_reajuste_do_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Administração (SEMAD), para que seja enviado um projeto de lei, concedendo o reajuste do auxílio alimentação para valor de 1.200,00 reais (um mil e duzentos reais), para todos os servidores públicos municipais. Considerando que o último reajuste foi no ano 2021, com efeitos financeiros para 2022.  Considerando que o Município de Cacoal já esteve como um dos municípios com o melhor auxilio alimentação para os servidores, perdendo esse posto com a desvalorização e o aumento da cesta básica.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4257/07_indicacao_prefeito_a_retomada_das_negociacoes_para_o_reajuste_da_produtividade_aos_servidores_publicos_municipais_de_carreira.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4257/07_indicacao_prefeito_a_retomada_das_negociacoes_para_o_reajuste_da_produtividade_aos_servidores_publicos_municipais_de_carreira.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Administração (SEMAD), a retomada das negociações para o reajuste da produtividade aos servidores públicos municipais de carreira, lotados na secretaria municipal de obras e serviços públicos, secretaria municipal de agricultura, secretaria municipal de meio ambiente, e todos os servidores alcançados pela lei 4.381/2015, e suas alterações.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4258/06_indicacao_prefeito_o_reajuste_da_gratificacao_de_desempenho_de_funcao_dos_servidores_de_apoio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4258/06_indicacao_prefeito_o_reajuste_da_gratificacao_de_desempenho_de_funcao_dos_servidores_de_apoio.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Administração (SEMAD) o reajuste da gratificação de desempenho de função dos servidores de apoio (zelador, merendeira, vigilante, cuidador, braçal, cozinheira, etc.). Considerando a necessidade tendo vista que a administração preza pela qualidade dos serviços prestados aos munícipes, e demostra preocupação e interesse na valorização dos servidores efetivos municipais.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4259/09_indicacao_prefeito_recomposicao_geral_do_salario_base.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4259/09_indicacao_prefeito_recomposicao_geral_do_salario_base.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Administração (SEMAD) a recomposição geral do salário base dos Servidores Públicos Municipais, dentro dos índices orçamentários e financeiros.  Considerando a necessidade e a importância da recomposição geral do salário base, para reconhecer o trabalho dos servidores, tendo em vista que a administração preza pela qualidade do serviço prestado, e demonstrando a preocupação e interesse na valorização dos servidores.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4260/indicacao_no____a_prefeitura.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4260/indicacao_no____a_prefeitura.docx</t>
   </si>
   <si>
     <t>INDICO ao Prefeito Municipal de Cacoal, em atenção as necessidades da comunidade do Bairro morada Bosque, apresento esta indicação solicitando a realização de melhorias no Bosque do Tarzan, considerando que já temos uma emenda parlamentar garantida no valor de R$ 250.000,00 (Duzentos e Cinquenta Mil reais) Proveniente da então ex-Deputada Federal Jaqueline Cassol, para execução das obras.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4261/indicacao_rua_argentino_goncalves.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4261/indicacao_rua_argentino_goncalves.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a realização de obras de drenagem e pavimentação asfáltica na Rua Argentino Gonçalves de Assis, no Bairro Teixeirão. A referida via encontra-se em condições precárias, principalmente em períodos chuvosos, quando a falta de drenagem adequada contribui para o acúmulo de água e o atraso da via. A ausência de pavimentação também dificulta a mobilidade, prejudicando pedestres, ciclistas e motoristas.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4262/indicacao_rua_lourival_martins.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4262/indicacao_rua_lourival_martins.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feita a pavimentação asfáltica da rua Lourival Martins Vieira, no Bairro Teixeirão. Tendo em vista que essa melhoria impacta diretamente a qualidade de vida dos moradores, comodidade, conforto, segurança e mobilidade, torna-se fundamental a inclusão desta via no cronograma municipal de pavimentação.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4263/indicacao_rua_antonio_repiso.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4263/indicacao_rua_antonio_repiso.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, o pavimento asfáltico da Rua Antônio Repiso no bairro Village do Sol 1 e a construção da galeria sob o Rio Salgadinho, que permitirá uma conexão segura ao bairro Teixeirão, visando melhorar as condições de tráfego e minimizar os efeitos das chuvas.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4264/indicacao_rua_domings_perin.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4264/indicacao_rua_domings_perin.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, a abertura da Rua Domingos Perim, que faz a interligação dos bairros Alfa Park e Teixeirão. Esta obra é de extrema importância para a melhoria da mobilidade urbana e o desenvolvimento municipal. A proposta de abertura da referida rua visa otimizar o trânsito, irá descongestionar as vias já existentes, trazendo o ritmo de deslocamento entre os bairros e a acessibilidade aos moradores.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4267/indicacao_34.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4267/indicacao_34.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, através da Secretaria Municipal de Obras e Serviços_x000D_
 Públicos - SEMOSP, o serviço de instalação de iluminação pública, na na Vila Olímpica na Rua Maria de Oliveira Bairro Greenville.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4268/indicacao_35.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4268/indicacao_35.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, Revitalização completa na área de lazer localizada na Avenida Das Mangueiras esquina com a Rua João Cabral, que seja instalado um parquinho infantil junto a Praça.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_36.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_36.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado a manutenção e abertura dos bueiros localizados na Av. Malaquita com a Pedro Rodrigues.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4271/indicacao_praca_santo_antonio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4271/indicacao_praca_santo_antonio.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL um projeto para a construção de uma praça pública no bairro Santo Antônio, visando atender às necessidades de lazer, convivência e bem-estar da comunidade local.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4272/indicacao_praca_santa_clara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4272/indicacao_praca_santa_clara.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL a realização de um projeto para a construção de uma praça pública no bairro Santa Clara, para atender a demanda dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4273/ind-_praca_pq_dos_lagos.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4273/ind-_praca_pq_dos_lagos.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja elaborado projeto para construção de uma praça pública para atender aos moradores do bairro Parque dos Lagos, considerando que o referido bairro dispõe de área pública que necessita ser urbanizada para melhor atender aos moradores do bairro e redondezas.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4274/indicacao-farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4274/indicacao-farlen_maycon.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a criação do Serviço de Atendimento Móvel de Urgência (SAMU) no município.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4275/indicacao_02_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4275/indicacao_02_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a contratação de técnicos de enfermagem e enfermeiros para a Atenção Básica, com o objetivo de completar 100% das equipes da Atenção Primária à Saúde</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4276/indicacao_03_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4276/indicacao_03_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a contratação de dois dentistas e dois auxiliares de dentista para atender as Unidades Básicas de Saúde (UBS) Morada do Bosque e UBS Luiz Moreira de Freitas.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4279/indicacao_04_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4279/indicacao_04_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>Que seja realizado uma operação tapa-buracos na Rua Tristão de Ataíde, no trecho entre a Avenida Flor do Maracá e a Rua Celestino Rosalino, no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4280/indicacao_05_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4280/indicacao_05_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>Que sejam construídos dois quebra-molas nas proximidades da Igreja São Cristóvão, na Avenida Primavera no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4281/indicacao_06_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4281/indicacao_06_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>A realização do manilhamento localizada na Rua da Linha 6, entre as Ruas Limoeiro e Rua Alecrim, no bairro Morada Digna.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4282/indicacao_07_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4282/indicacao_07_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>A construção de um ponto de ônibus na Rua da Linha 6, sob esquina da Rua Limoeiro, no bairro Morada Digna.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4283/indicacao_08_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4283/indicacao_08_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>Que seja realizado o patrolamento no final da Avenida Celestino Rosalino, no cruzamento com a Avenida Pedro Steca, no Bairro Habitar Brasil.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4286/oficio_45_-_reparo_na_estrada_embratel_oitinha.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4286/oficio_45_-_reparo_na_estrada_embratel_oitinha.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, que tome providências para a manutenção e o reparo da “Estrada Embratel”, conhecida popularmente como "Oitinha", da Av das comunicações até a BR-364, conforme registrado nas imagens anexadas, a via encontra-se em condição precária, com trechos de atoleiros, erosões e buracos que dificultam significativamente o trânsito de moradores e veículos.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_rua_silvio_aparecido_ferreira.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_rua_silvio_aparecido_ferreira.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, que seja feita a pavimentação asfáltica do trecho final da Rua Silvio Aparecido Ferreira, localizada no Bairro Teixeirão, considerando a necessidade de melhorias na infraestrutura urbana e a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4288/indicacao_rua_moreira_sales.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4288/indicacao_rua_moreira_sales.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, que seja feita a pavimentação asfáltica no trecho da rua Moreira Sales entre as ruas Jose Becher e a rua Padre Ezequiel Ramin, localizada no Bairro Teixeirão. Considerando a necessidade de melhorias na infraestrutura urbana e a mobilidade do trânsito, haja vista que fica nas proximidades da escola Municipal Pedro Kemper.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4289/indicacao_rua_argentino_goncalves_1.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4289/indicacao_rua_argentino_goncalves_1.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, que seja realizada a pavimentação asfáltica da Rua Argentino Gonçalves de Assis, especificamente no trecho final da rua José Becher, no Bairro Teixeirão, nas imediações da Escola Municipal Pedro Kemper.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4290/1_-_semagri_-_cascalhamento_e_nivelamento_de_colina_linha_09.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4290/1_-_semagri_-_cascalhamento_e_nivelamento_de_colina_linha_09.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Agricultura – SEMAGRI, o serviço de cascalhamento e nivelamento na linha 09.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4291/2_-_semosp_-_galeria_bairro_jardim_clodoaldo.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4291/2_-_semosp_-_galeria_bairro_jardim_clodoaldo.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, o serviço de manutenção de uma Galeria Pluvial localizada no bairro Jardim Clodoaldo.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4292/3_-_semosp_-_pavimentacao_asfaltica_rua_dom_pedro_ii.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4292/3_-_semosp_-_pavimentacao_asfaltica_rua_dom_pedro_ii.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, o serviço de pavimentação asfáltica na rua Dom Pedro II, bairro Jardim Clodoaldo.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4293/indicacao_do_presidente_1.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4293/indicacao_do_presidente_1.docx</t>
   </si>
   <si>
     <t>Complementação do meio fio da Avenida Celestino Rosalino bairro Vista Alegre- Cacoal/RO</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4294/indicacao_do_presidente_2.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4294/indicacao_do_presidente_2.docx</t>
   </si>
   <si>
     <t>Cascalhamento da Rua Topázio bairro Arco Iris – Cacoal-RO.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4295/indicacao_57.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4295/indicacao_57.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja viabilizado a doação de um terreno e posterior construção da casa dos conselhos.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4301/_indicacao__0005_-_vereadora_dra._amalia_miliani_-indicacao_de_um_projeto_de_lei_de_concessao_de_reducao_de_carga_horaria_.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4301/_indicacao__0005_-_vereadora_dra._amalia_miliani_-indicacao_de_um_projeto_de_lei_de_concessao_de_reducao_de_carga_horaria_.docx</t>
   </si>
   <si>
     <t>Indicação de um Projeto de Lei de concessão de redução de carga horária em 50%, sem redução de vencimentos, aos servidores públicos municipais com deficiência física, ainda que inexista previsão expressa na legislação municipal, considerando princípios constitucionais, legislação federal e normas análogas já existentes no município.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4303/ind-_censo_municipal_doencas_raras.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4303/ind-_censo_municipal_doencas_raras.docx</t>
   </si>
   <si>
     <t>Censo Municipal sobre Doenças Raras, com o objetivo de mapear e identificar os pacientes que vivem com essas condições no município de Cacoal.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4304/ind-_censo_municipal_doencas_raras.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4304/ind-_censo_municipal_doencas_raras.docx</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4305/indicacao_fonaudiologo_hopital_materno_infantil.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4305/indicacao_fonaudiologo_hopital_materno_infantil.docx</t>
   </si>
   <si>
     <t>necessidade de contratação de um profissional Fonoaudiólogo para atender o Hospital Materno Infantil de Cacoal.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4306/ind-_nucleo_de_apoio_familias_atipicas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4306/ind-_nucleo_de_apoio_familias_atipicas.docx</t>
   </si>
   <si>
     <t>criação de um Núcleo de Apoio às Famílias Atípicas, que possa servir como referência para o acolhimento, orientação e suporte às famílias que enfrentam desafios decorrentes de condições atípicas, tais como deficiências, transtornos do neurodesenvolvimento, doenças raras, entre outras.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4307/indicacao_para_extencao_da_rede_eletrica.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4307/indicacao_para_extencao_da_rede_eletrica.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, a extensão da rede elétrica ao longo da estrada Linha 14, no Distrito de Divinópolis, em um trecho de aproximadamente 400 metros. Atualmente, essa área enfrenta dificuldades devido à ausência de iluminação pública adequada.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4308/3_-_semosp_-_pavimentacao_asfaltica_rua_dom_pedro_ii1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4308/3_-_semosp_-_pavimentacao_asfaltica_rua_dom_pedro_ii1.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, o serviço de drenagem e pavimentação asfáltica na Rua Bandeirantes, no Bairro Liberdade.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_para_construcao_de_um_posto_de_saude.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_para_construcao_de_um_posto_de_saude.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, a necessidade da construção de uma UBS no bairro Teixeirão. Devido o bairro ter apresentado crescimento populacional significativo, demanda maior oferta de atendimento médico e infraestrutura de saúde acessível à comunidade.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4311/indc_asfalto_vitor_manoel_diniz.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4311/indc_asfalto_vitor_manoel_diniz.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja finalizada a pavimentação da rua Vitor Manoel Diniz (antiga Rua Dois), bairro Jardim São Pedro.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4312/indc_construcao_creas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4312/indc_construcao_creas.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a Construção da sede própria do CREAS.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_de_honrarias.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_de_honrarias.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, A CRIAÇÃO DE HOMENAGEM AOS SERVIDORES PÚBLICOS MUNICIPAIS RECÉM-APOSENTADOS, COM A REALIZAÇÃO DE CERIMÔNIA E ENTREGA DE CERTIFICADO DE MÉRITO PELOS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_09_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_09_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade urgente da operação "tapa-buracos" na Rua Piauí, no Bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4315/indc_motorista_divinopolis_plantao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4315/indc_motorista_divinopolis_plantao.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a contratação de motoristas para atuarem em regime de plantão, garantindo atendimento contínuo ao Distrito de Divinópolis tanto durante o dia quanto à noite.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_-_reparo_na_rua_daniel_pires_da_rocha_.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_-_reparo_na_rua_daniel_pires_da_rocha_.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, melhorias na Rua Daniel Pires da Rocha, nº 1445, bairro Incra. Recentemente, a rua passou por algumas intervenções, mas a situação piorou e agora os moradores estão enfrentando sérias dificuldades para transitar, principalmente em dias de chuva, quando a lama e os buracos tornam o caminho quase impossível de percorrer.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4317/indc_ativacao_guarda_mirim.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4317/indc_ativacao_guarda_mirim.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a reabertura da Guarda-Mirim.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4318/indc_galeria_dom_pedro_ii.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4318/indc_galeria_dom_pedro_ii.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a instalação de grades de proteção nas galerias abertas da Rua Dom Pedro II, bem como a realização dos devidos reparos.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4319/indc_regularizacao_joaquim_pinheiro_filho.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4319/indc_regularizacao_joaquim_pinheiro_filho.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a regularização dos terrenos da Rua Joaquim Pinheiro Filho, bairro Vilage do Sol.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4320/indc_secretaria_de_inclusao_social.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4320/indc_secretaria_de_inclusao_social.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja criado Secretaria de Inclusão Social.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4321/indicacao__0008_-_vereadora_dra._amalia_miliani_-.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4321/indicacao__0008_-_vereadora_dra._amalia_miliani_-.docx</t>
   </si>
   <si>
     <t>Assunto: Indicação para elaboração de Projeto de Lei que autoriza a realização de mais 04 (quatro) plantões extras de enfermeiros, auxiliares e técnicos de enfermagem lotados nas unidades de saúde deste município (HMMI, UPA Infantil, PAM, CER 2, UBS e outros), além dos 04 (quatro) já atualmente autorizados, totalizando 08 (oito) plantões extras mensais, quando necessário.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4322/indc_ponto_de_onibus_greenville_e_sao_marcos.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4322/indc_ponto_de_onibus_greenville_e_sao_marcos.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja construído ponto de ônibus nos bairros Green Ville e São Marcos, com capacidade para 20 pessoas.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4323/indc_abertura_casa_de_passagem.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4323/indc_abertura_casa_de_passagem.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a abertura da Casa de Passagem em Cacoal, com o objetivo de garantir acolhimento temporário e adequado para pessoas em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4324/indicacao__0007_-_vereadora_dra._amalia_miliani_-.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4324/indicacao__0007_-_vereadora_dra._amalia_miliani_-.docx</t>
   </si>
   <si>
     <t>Indicação para elaboração de Projeto de Lei que garanta o pagamento de horas extras aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) quando da realização de trabalhos extraordinários que extrapolam sua carga horária regular.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4325/indicacao_saneamento_basico.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4325/indicacao_saneamento_basico.docx</t>
   </si>
   <si>
     <t>indicar a Vossa Excelência a necessidade de instalação de uma rede de saneamento básico em um trecho de aproximadamente 250 metros, localizado na Avenida Belo Horizonte, nº 1727, no Bairro Industrial.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4327/indicacao_12_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4327/indicacao_12_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, A construção de quebra-molas na Rua Francisco Patrício Rodrigues – Bairro Village do Sol II</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4328/indicacao_cap._servidores_atencao_basica.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4328/indicacao_cap._servidores_atencao_basica.docx</t>
   </si>
   <si>
     <t>indico ao Poder Executivo Municipal a necessidade de fornecer capacitação aos servidores da Atenção Básica de Saúde, com ênfase em neurologia e doenças raras.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_de_construcao_de_calcadas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_de_construcao_de_calcadas.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal construção de calçadas ao longo da Avenida das Comunicações, do Bairro Teixeirão ao Bairro São Marcos, considerando a crescente demanda por infraestrutura urbana e a necessidade de garantir mais segurança e acessibilidade aos pedestres.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4330/semtram_-_indicacao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4330/semtram_-_indicacao.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Transporte e Transito - SEMTTRAM, construção de um ponto de ônibus escolar na Avenida Pioneiro Clovis Jordani, na esquina do Mercado Grenville, no Bairro Grenville.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4331/3_-_semosp_-tapa_buracos.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4331/3_-_semosp_-tapa_buracos.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, o serviço de tapa buraco, na Avenida Carlos Gomes e na Rua Jose do Patrocínio, no Bairro Princesa Isabel.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4332/semtram_-_indicacao2.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4332/semtram_-_indicacao2.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Transporte e Transito - SEMTTRAM, revitalização das faixas verticais de transito na Rua Padre Ezequiel Ramin com a Rua Maira Aurora do Nascimento, localizadas no Bairro Teixeirão, neste Município.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4333/11_indicacao_para_instalacao_de_semaforos_na_av_malaquita.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4333/11_indicacao_para_instalacao_de_semaforos_na_av_malaquita.docx</t>
   </si>
   <si>
     <t>Indico ao Sr. Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que seja feito o estudo de viabilização, e a instalação de semáforos na Av. Malaquita, cruzamento com a rua Anel Viário entre os bairros Brizon e Bairro Parque Alvorada. Considerando que a falta de um sinal de trânsito adequado contribui para a ocorrência frequente de acidentes. Considerando que a instalação de um semáforo é uma medida necessária para garantir a segurança de pedestres e motoristas, além de deixar o trânsito organizado.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4334/semtram_-_indicacao3.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4334/semtram_-_indicacao3.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Transporte e Transito - SEMTTRAM, abertura de canteiro central para fins de estacionamento em frente ao mercado Grenville localizado na Avenida Pioneiro Clovis Jordani, e abertura de cruzamento na Av. Pioneiro Clovis Jordani com a Rua Lauro Ângelo Bianchini e abertura de cruzamento na Av. Pioneiro Clovis Jordani com a Rua Pioneira Aurora Maria do Bonfim de Souza, todas localizada no Bairro Grenville.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4335/indicacao_rua_eitor_ozias_schundt.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4335/indicacao_rua_eitor_ozias_schundt.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, que seja feita pavimentação asfáltica da Rua Eitor Ozias Schundt, no Bairro Teixeirão. A realização dessa melhoria é benéfica à comunidade, incluindo a valorização da região e melhores condições do trânsito.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_10_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_10_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, A construção de uma nova Unidade Básica de Saúde para a UBS Joaquim Gonçalves Ledo</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4337/indicacao_11_-_farlen_maycon.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4337/indicacao_11_-_farlen_maycon.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, A Recuperação da Avenida dos Lírios – Bairro Embratel</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4338/indicacao_de_faixa_de_pedestre.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4338/indicacao_de_faixa_de_pedestre.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal a necessidade de instalação de uma faixa de pedestre elevada em frente à Escola Luiz Lenzi, situada na Rua Monteiro Lobato no Bairro Teixeirão.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4340/indicacao_rua_raimundo_faustino_filho.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4340/indicacao_rua_raimundo_faustino_filho.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal Sr. Adailton Fúria a realização de obras de drenagem e pavimentação asfáltica no final da Rua Raimundo Faustino Filho, no Bairro Village do Sol II, em um trecho de aproximadamente 100 metros. A drenagem resolverá os problemas de alagamento que afetam as residências de alguns moradores.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4341/10_indicacao_para_melhorias_no_parque_infantil_do_espaco_beira_rio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4341/10_indicacao_para_melhorias_no_parque_infantil_do_espaco_beira_rio.docx</t>
   </si>
   <si>
     <t>Indico ao Sr. Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Cultura de Cacoal (SEMC), em parceria com a Secretaria Municipal de Administração (SEMAD), que seja realizada a instalação de uma cerca ao redor do parquinho no Espaço Beira Rio. Considerando que o local é frequentado por diversas crianças, tanto típicas quanto atípicas, e por ser um espaço aberto, frequentemente tem sido encontrado sujidades como fezes de cachorro, gato e outras sujeiras que podem transmitir doenças. A instalação da cerca ao redor do parquinho ajudará a manter o espaço limpo, evitando a entrada de animais e assegurando um ambiente mais seguro e saudável para todas as crianças.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4342/indicacao_estrada_da_embratel.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4342/indicacao_estrada_da_embratel.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal que seja feita a pavimentação asfáltica em uma extensão de aproximadamente 1.500 metros da estrada da Embratel localizada no bairro conhecido pelos moradores como Unidos do Embratel, que atenderá diretamente cerca de 80 famílias que residem na localidade.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4343/13_indicacao_para_instalacao_de_semaforos_na_av_malaquita_com_a_rua_pedro_rodrigues.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4343/13_indicacao_para_instalacao_de_semaforos_na_av_malaquita_com_a_rua_pedro_rodrigues.docx</t>
   </si>
   <si>
     <t>Indico ao Sr. Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que seja feito o estudo de viabilização, e a instalação de semáforos na AV. Malaquita entroncamento com a Rua Pedro Rodrigues, no bairro Nova Esperança. Considerando que a falta de um sinal de trânsito adequado contribui para a ocorrência frequente de acidentes. Considerando que a instalação de um semáforo é uma medida necessária para garantir a segurança de pedestres e motoristas, além de deixar o trânsito organizado.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4344/14_indicacao_para_instalacao_de_semaforos_na_av_cuiaba_com_a_rua_jose_do_patrocinio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4344/14_indicacao_para_instalacao_de_semaforos_na_av_cuiaba_com_a_rua_jose_do_patrocinio.docx</t>
   </si>
   <si>
     <t>Indico ao Sr. Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que seja feito o estudo de viabilização, e a instalação de semáforos na Av. Cuiabá entroncamento com a Rua José do Patrocínio, no bairro Centro. Considerando que a falta de um sinal de trânsito adequado contribui para a ocorrência frequente de acidentes. Considerando que a instalação de um semáforo é uma medida necessária para garantir a segurança de pedestres e motoristas, além de deixar o trânsito organizado.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4345/12_indicacao_para_instalacao_de_semaforos_na_travessa_anchieta_com_av_porto_alegre_e_rua_piaui..docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4345/12_indicacao_para_instalacao_de_semaforos_na_travessa_anchieta_com_av_porto_alegre_e_rua_piaui..docx</t>
   </si>
   <si>
     <t>Indico ao Sr. Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que seja feito o estudo de viabilização, e a instalação de semáforos na Travessa Anchieta cruzamento com Av. Porto Alegre e Rua Piauí entre os bairros Nova Esperança e Bairro BNH. Considerando que a falta de um sinal de trânsito adequado contribui para a ocorrência frequente de acidentes. Considerando que a instalação de um semáforo é uma medida necessária para garantir a segurança de pedestres e motoristas, além de deixar o trânsito organizado.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4346/15_indicacao_para_mudanca_do_de_semaforos_da_av_sao_paulo_esquina_com_a_jose_do_patrocinio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4346/15_indicacao_para_mudanca_do_de_semaforos_da_av_sao_paulo_esquina_com_a_jose_do_patrocinio.docx</t>
   </si>
   <si>
     <t>Indico ao Sr. Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que seja feito o estudo de viabilização para mudança do semáforo atualmente localizado na Avenida São Paulo, no entroncamento com a Rua Anísio Serrão, para a esquina da Avenida São Paulo com a Rua José do Patrocínio, no bairro Centro. Considerando que a instalação do semáforo neste novo ponto é uma medida essencial para garantir a travessia de pedestres e motoristas, além de contribuir para uma maior organização do trânsito.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4380/indicacao_para_equoterapia.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4380/indicacao_para_equoterapia.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Fúria que seja feito a Vinculação do Centro de Equoterapia ao SUS em Cacoal.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4382/indicacao_ubs_bairro_buritis.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4382/indicacao_ubs_bairro_buritis.docx</t>
   </si>
   <si>
     <t>a necessidade da construção de uma Unidade Básica de Saúde (UBS) no bairro Buritis.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4383/indicacao_calcada_pedro_kemper_.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4383/indicacao_calcada_pedro_kemper_.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL que seja feita a construção de calçada na lateral da Escola Municipal Pedro Kemper (frente ao muro), situada no bairro Teixeirão, Cacoal/RO visando garantir a segurança e acessibilidade de pedestres, especialmente estudantes, professores e familiares que circulam diariamente pelo local.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4384/ind._atend._criancas_hosp._regional.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4384/ind._atend._criancas_hosp._regional.docx</t>
   </si>
   <si>
     <t>Que seja realizado informativo a Equipe da Atenção Básica (UBS) do Município, que os atendimentos das crianças que tenham indicação de investigação de doença rara, indica-se a serem realizados pela macro região II, uma vez que o Hospital Regional foi contemplado com profissionais na área, neste sentido deve ser orientado aos profissionais que atuam na regulação desses pacientes que os e-mails para fins de regulação devem ser direcionados ao Hospital Regional.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4385/indicacao_cap._servidores_atencao_basica.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4385/indicacao_cap._servidores_atencao_basica.docx</t>
   </si>
   <si>
     <t>indico ao Poder Executivo Municipal a necessidade de fornecer capacitação aos servidores da Atenção Básica de Saúde, com ênfase em neurologia pediátrica e doenças raras.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4386/semtram_-_indicacao4.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4386/semtram_-_indicacao4.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Transporte e Transito - SEMTTRAM, revitalização das faixas verticais de pedestre e demais sinalizações, na Avenida Malaquita, por toda sua extensão, neste Município de Cacoal/RO.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>Carlos Freitas</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_001.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_001.doc</t>
   </si>
   <si>
     <t>Venho, respeitosamente, por meio desta, indicar a Vossa Excelência a necessidade de elaboração e encaminhamento de Projeto de Lei, por meio do Serviço Autônomo de Água e Esgoto (SAAE) de Cacoal, para instituir um programa de concessão de descontos sobre multas aplicadas por infração, permitindo diferentes modalidades de pagamento, incluindo opções de quitação à vista e parcelamento com descontos progressivos, conforme a quantidade de parcelas escolhida pelo consumidor do SAAE-Cacoal.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_002.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_002.doc</t>
   </si>
   <si>
     <t>Venho, respeitosamente, por meio desta, indicar a Vossa Excelência através da Secretária Municipal de Obras (SEMOSP), setor de Iluminação Pública de Cacoal a extensão da rede elétrica para expandir a iluminação na via pública, localizado a rua Raimundo Faustino Filho, Bairro Village do Sol II.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4389/ind_praca_bela_vista.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4389/ind_praca_bela_vista.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade urgente de revitalização da quadra de esportes, melhoria na iluminação pública e substituição do parquinho infantil da praça localizada no Bairro Bela Vista. Essas melhorias são fundamentais para oferecer mais segurança, lazer e qualidade de vida às famílias e jovens que frequentam esse espaço.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4390/semosp_-_indicacao5.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4390/semosp_-_indicacao5.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Obras - SEMOSP, quebra-molas nas Ruas Anel Viário; nos trechos que correspondem, à Avenida Primavera até a Rua da Universidade.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4391/semosp_-_indicacao6_-_boca_de_lodo_alto_do_boa_vista_1.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4391/semosp_-_indicacao6_-_boca_de_lodo_alto_do_boa_vista_1.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, a recuperação de uma boca de lodo localizada no final da rua Pioneiro Anesio Pinto de Souza, no bairro Alto da Boa Vista 1.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4392/ind_reestruturacao_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4392/ind_reestruturacao_semast.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de realização da estruturação organizacional da Secretaria Municipal de Assistência Social e Trabalho (SEMAST). Essa medida é essencial para garantir maior eficiência na gestão, melhorar a prestação dos serviços e otimizar os recursos públicos.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4414/semosp_-_indicacao6.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4414/semosp_-_indicacao6.docx</t>
   </si>
   <si>
     <t>Iluminação Publica, na Travessa das Flores – Bairro Novo Cacoal (Ao lado cemitério Santo Antônio).</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4415/_indicacao_no009-_vereadora_dra._amalia_miliani_-.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4415/_indicacao_no009-_vereadora_dra._amalia_miliani_-.docx</t>
   </si>
   <si>
     <t>Indicação para Instalação de Iluminação na Ponte do Rio Machado</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4416/_indicacao_no007-_vereadora_dra._amalia_miliani_-_1.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4416/_indicacao_no007-_vereadora_dra._amalia_miliani_-_1.docx</t>
   </si>
   <si>
     <t>Indicação para Implantação de uma Central de Intérpretes de LIBRAS no município de Cacoal</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4417/semosp_-_indicacao7.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4417/semosp_-_indicacao7.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Obras - SEMOSP, tapa buracos, na Avenida Espirito Santo – Bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4418/indc_baixa_tensao_cinturao_verde.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4418/indc_baixa_tensao_cinturao_verde.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a implantação da rede de baixa tensão na Rua Cabana do Peixe, do trecho da linha 07 até o início do bairro Cinturão Verde. Essa medida é essencial para possibilitar a instalação da iluminação pública no trecho mencionado, atendendo assim a uma demanda urgente dos moradores da região.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4419/indc_revitalizacao_campo_vilage.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4419/indc_revitalizacao_campo_vilage.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, para que seja realizada a revitalização do campo localizado no bairro Village do Sol, incluindo também a revitalização do espaço para caminhada e a realização de reparos na iluminação do local. Essa solicitação tem como objetivo proporcionar à comunidade um local seguro e adequado para a prática de atividades físicas e esportivas, promovendo a saúde e o bem-estar dos moradores.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4420/indc_fundo_do_idoso.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4420/indc_fundo_do_idoso.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam adotadas as providências necessárias para a abertura do Fundo Municipal do Idoso. Considerando a importância de implementar mecanismos que garantam a efetiva proteção e amparo à população idosa de nosso município e posterior recebimento de recursos.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4430/indc_sala_separada_vit_violencia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4430/indc_sala_separada_vit_violencia.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja disponibilizada uma sala específica e adequada para o atendimento de vítimas de violência, destinada à realização de exames como o de conjunção carnal e corpo de delito, garantindo sigilo, acolhimento e dignidade durante o processo pericial.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4431/indc_abafadores_tea.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4431/indc_abafadores_tea.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, para que sejam disponibilizados abafadores de ruído para os alunos com Transtorno do Espectro Autista (TEA) nas unidades de ensino do município de Cacoal. A proposta tem como objetivo promover um ambiente escolar mais inclusivo, acessível e sensorialmente confortável para esses estudantes.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4432/indc_rua_princesa_isabel.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4432/indc_rua_princesa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a finalização da pavimentação asfáltica da Rua Princesa Isabel, localizada no Bairro Liberdade, tendo em vista que parte da via ainda não recebeu asfalto e outro trecho se encontra com o pavimento deteriorado, necessitando de recuperação urgente.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4433/indc_pavimentacao_heitor_ozen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4433/indc_pavimentacao_heitor_ozen.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a pavimentação asfáltica da Avenida Heitor Ozen, localizada no Bairro Alfa Park. A via atualmente não possui qualquer tipo de pavimentação, mesmo sendo uma avenida de grande fluxo de veículos e pedestres, especialmente nos finais de semana, devido à presença de uma igreja católica na região.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4434/indc_psic_assi_social_ct.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4434/indc_psic_assi_social_ct.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja providenciada a contratação de um psicólogo e de um assistente social para atuarem junto ao Conselho Tutelar do município de Cacoal, com o objetivo de fortalecer o atendimento às demandas sociais e psicológicas enfrentadas por crianças, adolescentes e suas famílias.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_221_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_221_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a implantação de uma faixa de pedestres na Avenida das Comunicações, no bairro Teixeirão, em frente ao Mercado Favorito e ao Auto Posto Soberano IV.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4440/indicacao_220_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4440/indicacao_220_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a instalação de um redutor de velocidade (quebra-molas) na Avenida Marechal Rondon, no Bairro Princesa Isabel, nas proximidades da Tapioca Nordestina do Tio João.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4441/indicacao_219_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4441/indicacao_219_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a retomada das aulas de zumba nas praças públicas de Cacoal, de forma gratuita, como uma estratégia para incentivar a prática de atividades físicas, fortalecer o convívio social e proporcionar mais bem-estar à população.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4444/semosp_-_indicacao8.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4444/semosp_-_indicacao8.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Obras - SEMOSP, abertura de cruzamento na Avenida São Paulo com a Dom Pedro II, Bairro Jardim Clodoaldo.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_-_quadras_de_basquete.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_-_quadras_de_basquete.docx</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, QUE, POR MEIO DA SECRETARIA MUNICIPAL COMPETENTE, ESTUDE A VIABILIDADE DE CONSTRUÇÃO DE QUADRAS DE BASQUETE STREET (BASQUETE DE RUA) EM ESPAÇOS PÚBLICOS DO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4446/_indicacao_no011-_vereadora_dra._amalia_miliani_-.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4446/_indicacao_no011-_vereadora_dra._amalia_miliani_-.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a aquisição e disponibilização do contraceptivo subdérmico Implanon® (etonogestrel) na rede pública de saúde do município de Cacoal, como método contraceptivo moderno e eficaz para promoção da saúde da mulher.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4447/_indicacao_no010-_vereadora_dra._amalia_miliani_-.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4447/_indicacao_no010-_vereadora_dra._amalia_miliani_-.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a implantação de uma ciclovia nas imediações da Rodovia do Café, Avenida Araçatuba e Aeroporto.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4448/ind-_reguladora_ubs_lh_14_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4448/ind-_reguladora_ubs_lh_14_.pdf</t>
   </si>
   <si>
     <t>A designação de uma servidora para exercer a função de regulador na Unidade Básica de Saúde Marina Donária de Lima, situada na Linha 14, Distrito de Divinópolis.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4449/_indicacao_no012-_vereadora_dra._amalia_miliani_-.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4449/_indicacao_no012-_vereadora_dra._amalia_miliani_-.docx</t>
   </si>
   <si>
     <t>Indica a extensão e o reajuste da gratificação atualmente concedida aos profissionais dentistas do Pronto Socorro Odontológico (PSO) aos dentistas do Centro de Especialidades Odontológicas (CEO) e das Unidades Básicas de Saúde (UBS).</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4453/4_-_semttran_-_quebra_molas_av_inderval_jose_brasil.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4453/4_-_semttran_-_quebra_molas_av_inderval_jose_brasil.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Transporte e Trânsito - SEMTTRAN, o estudo de viabilização para a implantação de um quebra-molas, confecção de faixa de pedestres e revitalização horizontal da pintura de meio-fio na Av. Inderval José Brasil com a Rua Ana Lúcia, localizada no bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4454/5_-_semosp_-_quebra_molas_av_inderval_jose_brasil.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4454/5_-_semosp_-_quebra_molas_av_inderval_jose_brasil.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, o serviço de implantação de quebra-molas na Av. Inderval José Brasil com a Rua Ana Lúcia, no bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_16_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_16_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a pavimentação asfáltica do trecho da Rua Raimundo Faustino Filho, nas proximidades do número 3270, no Bairro Village do Sol.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao__013_-_ver._dra._amalia_miliani_-_linha_e_lote_66_propriedade_do_gilmar_alves_de_medeiros.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao__013_-_ver._dra._amalia_miliani_-_linha_e_lote_66_propriedade_do_gilmar_alves_de_medeiros.docx</t>
   </si>
   <si>
     <t>indicação legislativa, venho apresentar e reiterar a necessidade urgente de intervenção na estrada da Linha E, km 5,5, na zona rural deste município, no sentido da Água Mineral Cristal da Amazônia. A referida localidade enfrenta um problema antigo e recorrente de erosão, que vem se agravando com o passar do tempo. A situação é ainda mais preocupante devido ao descarte irregular de lixos diversos, o que tem causado sérios prejuízos ambientais e estruturais. Tal cenário afeta diretamente a propriedade do senhor Gilmar Alves de Medeiros, colocando em risco sua segurança e o uso produtivo da área.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_17_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_17_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>a instalação de uma faixa de pedestres e sinalização voltada a cadeirantes e pessoas com necessidades especiais na Rua Florianópolis, número 1925, bairro Liberdade, em frente à igreja, a aproximadamente um quarteirão antes do SAAE.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que se faça o alargamento de vias de sentido único em nosso município, que possuem estacionamento permitido em ambos os lados, tornando a passagem de veículos extremamente estreita e dificultando o fluxo adequado do trânsito;_x000D_
 NAS SEGUINTES RUA :_x000D_
 Rua Rui Barbosa – trecho entre Av Nações Unidas até a Sete de Setembro_x000D_
 Rua Antônio Deodato Durce – trecho entre Av. Porto Velho até a Av. Sete de Setembro_x000D_
 Rua Rui Barbosa - trecho entre Av. Nações Unidas até a Sete de Setembro_x000D_
 Rua José do Patrocínio - trecho entre Av. Amazonas até a Av. Porto Velho_x000D_
 Rua Rio Branco:_x000D_
  trecho 01- entre Av. Sete de Setembro a Porto Velho_x000D_
  trecho 02 - entre Av. Dois de Junho até a Av. São Paulo_x000D_
  trecho 03 - entre Av. Amazonas até a Av. Belo Horizonte_x000D_
 Rua Duque de Caxias - trecho entre Av. Dois de Junho a Av. Porto Velho_x000D_
 Rua General Osório - trecho entre Av. Sete de Setembro até a Av. Dois de Junho_x000D_
 Rua São Luiz - trecho entre Av. Sete de Setembro até a Av. Marechal Rondon</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4479/bebedouro.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4479/bebedouro.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, que seja feita a instalação de bebedouros públicos na_x000D_
 pista de caminhada da Avenida Cuiabá próximo ao Laclin-Laboratorio e no espaço de_x000D_
 caminhada na marginal da BR-364, no trecho entre a rotatória do Greenville e a Vemaq_x000D_
 Chevrolet.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4480/indicacao_recuo_de_muro_assinado_digitalmente.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4480/indicacao_recuo_de_muro_assinado_digitalmente.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO: que seja realizada a análise e posterior recuo do muro da Escola Municipal Maria do Socorro, localizada no bairro Vista Alegre, com o objetivo de melhorar a visibilidade do cruzamento entre a Avenida Alzira Seleri Barbosa e a Rua Nove.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4481/indicacao_tarifa_zero.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4481/indicacao_tarifa_zero.pdf</t>
   </si>
   <si>
     <t>a extensão do serviço "Tarifa Zero," 2 (duas) vezes por semana no Distrito de Divinópolis, na linha 14.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_assinada_digitalmente.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_assinada_digitalmente.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO: que seja feita a instalação de bebedouro de água potável e banheiro no ponto de ônibus central da cidade de Cacoal.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4483/16_indicacao_prefeito_e_planejamento_revitalizacao_da_aapc.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4483/16_indicacao_prefeito_e_planejamento_revitalizacao_da_aapc.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Planejamento (SEMPLAN) e da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a realização de um levantamento técnico, conduzido por um engenheiro, para identificar as necessidades de revitalização da sede da Associação dos Aposentados, Pensionistas, Idosos e Portadores de Deficiência de Cacoal (AAPC). E após esse levantamento que seja feito a revitalização da sede. Considerando que essa associação civil, sem fins lucrativos, presta serviços gratuitos e permanentes às pessoas com deficiência e à terceira idade, promovendo atividades como danças, jogos, entretenimento e lazer. É de suma importância a parceria do poder público para melhor atender essa população.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4484/ind_refis_iptu.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4484/ind_refis_iptu.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam adotadas as providências necessárias para a elaboração e envio à Câmara Municipal de um Projeto de Lei que institua novo Programa de Recuperação Fiscal – REFIS, voltado à regularização de débitos referentes ao Imposto Predial e Territorial Urbano (IPTU) em atraso, com concessão de descontos em multas e juros moratórios. A proposta tem como objetivo facilitar a regularização fiscal dos contribuintes que se encontram inadimplentes com o IPTU, promovendo justiça fiscal e possibilitando que o Município aumente sua arrecadação de forma eficiente</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4485/17_indicacao_semtram_sinalizacao_pintura_nas_lombadas_na_rua_santo_antonio_bairro_santo_antonio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4485/17_indicacao_semtram_sinalizacao_pintura_nas_lombadas_na_rua_santo_antonio_bairro_santo_antonio.docx</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Trânsito e Transporte (SEMTTRAN), a implantação de sinalização horizontal, com pintura nas lombadas, na Rua Santo Antônio, no Bairro Santo Antônio. Considerando que esse trecho apresenta grande fluxo de veículos, sendo uma via principal de acesso ao bairro e à marginal da BR-364, A sinalização horizontal nas lombadas é uma medida essencial para garantir a segurança viária, proporcionando melhor visibilidade aos motoristas e reduzindo o risco de acidentes.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4489/indc_interprete_de_libras.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4489/indc_interprete_de_libras.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam adotadas as providências necessárias para a elaboração_x000D_
 e envio à Câmara Municipal de um Projeto de Lei que crie o cargo de Intérprete de Libras (Língua_x000D_
 Brasileira de Sinais) no quadro de servidores municipais, bem como a posterior abertura de vagas_x000D_
 para contratação de profissionais habilitados. A medida visa garantir a inclusão e acessibilidade de_x000D_
 pessoas surdas ou com deficiência auditiva no acesso aos serviços públicos, atendimentos_x000D_
 institucionais, eventos oficiais e demais atividades do poder público municipal.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4490/maes_atipicas_aula_funcional.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4490/maes_atipicas_aula_funcional.pdf</t>
   </si>
   <si>
     <t>indico que, em conjunto com a AMEC (Autarquia Municipal de Esportes) sejam promovidas aulas de exercício funcional e aulas de hidroginástica voltadas para o atendimento de mães e famílias atípicas do nosso município.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_148.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_148.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PREFEITO MUNICIPAL, a inclusão da "Festa do Dia do Trabalhador", comemorada em 1º de maio, no Calendário Oficial de Eventos do Município de Cacoal.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_21.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_21.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, o patrolamento e a devida manutenção nas seguintes vias da zona rural do município de Cacoal; _x000D_
 1. Travessão João do Santos, entre as Linhas 04 e 05; _x000D_
 2. Travessão dos Turini, entre as Linhas 03 e 04.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_19.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_19.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a realização de obras de recapeamento asfáltico e operação tapa-buracos na Avenida Flor de Maracá, entre as ruas _x000D_
 Venceslau Braz e Raul Pompeia, no acesso ao PAM – Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_20.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_20.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a realização de operação tapa-buraco na Rua dos Componentes, nas proximidades do número 1520, no bairro Sociedade Bela Vista.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4566/indicacao_de_construcao_de_ponto_de_onibus_assinado_digitalmente.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4566/indicacao_de_construcao_de_ponto_de_onibus_assinado_digitalmente.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO: QUE SEJA FEITO A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS ESCOLAR COM COBERTURA E ADEQUADO, FRENTE A VILA DE MORADORES, A 3,3 KM APÓS A PONTE SOBRE O RIO MACHADO NA RODOVIA 208, PRÓXIMO A ESCOLA CLÁUDIO MANOEL DA COSTA.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4567/indicacao_24.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4567/indicacao_24.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada operação tapa-buracos na Avenida Isabel Betiel com a Rua Pedro José de Brito, nas proximidades do Centro Especializado em Reabilitação (CER).</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4568/17_indicacao_iluminacao_publica_na_aldeia_pinpayter_central_linha_09.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4568/17_indicacao_iluminacao_publica_na_aldeia_pinpayter_central_linha_09.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, Setor de Iluminação Pública, para que seja implantado a iluminação pública na Aldeia PINPAYTER CENTRAL, na linha 09. Considerando a importância da iluminação pública para garantir segurança, bem-estar e qualidade de vida aos moradores da aldeia, solicitamos a instalação de iluminação adequada nas áreas comunitárias e vias de acesso. A ausência de iluminação compromete a mobilidade noturna, aumenta o risco de acidentes e favorece situações de vulnerabilidade à criminalidade.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4569/indicacao_22_..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4569/indicacao_22_..pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a retirada imediata da tábua de madeira posicionada sobre a faixa de pedestres, bem como a elevação da faixa elevatória, localizada na Avenida Belo Horizonte, no Bairro Liberdade, nas proximidades do semáforo.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4570/indicacao_23.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4570/indicacao_23.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a instalação de iluminação pública na rua situada atrás da Escola Josino Brito, Avenida Isabel Betiol Pichek</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4585/18_indicacao_mudanca_de_nomenclatura_vigilante_para_guarda_civil_patrimonial_municipal.doc_mesclado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4585/18_indicacao_mudanca_de_nomenclatura_vigilante_para_guarda_civil_patrimonial_municipal.doc_mesclado.pdf</t>
   </si>
   <si>
     <t>Indico ao prefeito Adailton Antunes Ferreira, através da Secretaria Municipal de Administração — SEMAD, para que seja enviado o projeto de lei, de alteração da nomenclatura do cargo e emprego de Vigilante para Guarda Civil Patrimonial Municipal. Segue em anexo Minuta do projeto de lei.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4586/indicacao_26_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4586/indicacao_26_assinada.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de instalação de placa de sinalização “PARE” na Rua Luiz Alves de Araújo, nas imediações da Escola Municipal Rodolfo Lutemberg, situada no Bairro Residencial Parque Alvorada.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4587/19_indicacao_pavimento_no_bairro_vista_alegre_e_linha_06.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4587/19_indicacao_pavimento_no_bairro_vista_alegre_e_linha_06.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a necessidade de pavimentação asfáltica no Bairro Vista Alegre, especificamente no seguinte trecho:_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua Cassimiro de Abreu 	Av. Flor do Maraca/ Av. Primavera	Vista Alegre_x000D_
          A indicação e necessária devido a pavimentação facilitar o deslocamento de veículos e pedestres, garantindo um tráfego mais fluido e seguro na região. A infraestrutura adequada contribui para a redução de acidentes, além de evitar problemas causados por buracos, lama e poeira, que afetam a saúde e o bem-estar dos moradores.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_27_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_27_assinada.pdf</t>
   </si>
   <si>
     <t>a necessidade de instalação de iluminação pública e sinalização viária no trecho do anel viário, nas proximidades da Escolinha Flamengo de Futebol, no Bairro Residencial Parque do Brizon.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4592/ind_psicologos_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4592/ind_psicologos_semast.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam adotadas as providências necessárias para a convocação e nomeação de psicólogos aprovados no concurso público vigente, para atuação na Secretaria Municipal de Assistência Social e do Trabalho (SEMAST), com foco nos atendimentos da escuta especializada, além de outras demandas da rede de proteção social do município.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4593/ind._teste_do_olhinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4593/ind._teste_do_olhinho.pdf</t>
   </si>
   <si>
     <t>que sejam adotadas as providências _x000D_
 necessárias para regulamentar, no âmbito do Município de Cacoal/RO, a Lei _x000D_
 Federal nº 12.303/2010, que torna obrigatória a realização do exame _x000D_
 denominado “Teste do Olhinho” em todos os recém-nascidos atendidos nas _x000D_
 maternidades e unidades de saúde da rede pública e conveniadas ao SUS.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4594/ind._teste_pezinho_ampliado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4594/ind._teste_pezinho_ampliado.pdf</t>
   </si>
   <si>
     <t>Que seja adotada, no âmbito do Município de Cacoal,  a implantação do Teste do Pezinho Ampliado na rede pública municipal de saúde, em conformidade com os termos da Lei Federal nº14.154/2021.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4595/ind._pavimentacao_rua_florianopolis.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4595/ind._pavimentacao_rua_florianopolis.pdf</t>
   </si>
   <si>
     <t>que sejam adotadas as providências necessárias para pavimentação asfáltica e implantação de drenagem pluvial na Rua Florianópolis, no Bairro Liberdade.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4596/indc_assis_social_materno_e_policlinica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4596/indc_assis_social_materno_e_policlinica.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam adotadas as providências necessárias para a contratação de assistentes sociais aprovados no concurso público vigente, para atuação junto à Policlínica e ao Hospital Materno Infantil, fortalecendo o acolhimento, o acompanhamento e a humanização do atendimento prestado aos usuários da rede pública de saúde.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4605/14-_indicacao_recuperacao_e_manutencao_dos_carreadores___1.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4605/14-_indicacao_recuperacao_e_manutencao_dos_carreadores___1.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cacoal, Adailton Fúria, a necessidade de realização de serviços de recuperação e manutenção dos carreadores (estradas de acesso às propriedades rurais) localizados na região do Cinturão Verde.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4606/ind._caps.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4606/ind._caps.pdf</t>
   </si>
   <si>
     <t>a necessidade de construção de um Centro de Atenção Psicossocial – CAPS, Porte II, em imóvel próprio do município, preferencialmente no bairro Green Ville, considerando que atualmente o serviço funciona em imóvel alugado.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4607/ind._centro_zoonoses.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4607/ind._centro_zoonoses.pdf</t>
   </si>
   <si>
     <t>que determine à Secretaria competente a reforma e ampliação do Centro de Controle de Zoonoses do município de Cacoal.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4608/indicacao_003.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4608/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Sr. Adailton Antunes Ferreira que seja construída uma praça pública completa na área institucional, localizado à Av. Pioneira Maria Aparecida dos Anjos no bairro Prosperidade, atendendo às demandas da comunidade local, que carece de um espaço adequado para lazer, atividades físicas e convivência social.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4609/indicacao_29_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4609/indicacao_29_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a continuidade da pavimentação asfáltica na Rua José Bonifácio, nas proximidades do número 3422, no Bairro Village do Sol.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4610/indicacao_28_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4610/indicacao_28_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, o chamamento de profissional aprovado em concurso público para o cargo de Assistente Social, destinado a atuar na Unidade de Pronto Atendimento (UPA) pediátrica 24 horas de nosso município.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_-_secretaria_de_saude_otoscopio.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_-_secretaria_de_saude_otoscopio.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria Municipal de Saúde, indicar a necessidade da aquisição e envio de um otoscópio para a Unidade Básica de Saúde Cleide Gomes, localizada na R. Napoleão Ferreira Vieira, bairro Alpha Parque Cacoal/RO.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_-_secretaria_de_saude_cadeiras_ubs_alfa_park.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_-_secretaria_de_saude_cadeiras_ubs_alfa_park.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria Municipal de Saúde, que seja providenciada a aquisição e instalação de cadeiras de espera para a UBS Cleide Gomes.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_-_secretaria_obras_rua_luiz_cardoso.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_-_secretaria_obras_rua_luiz_cardoso.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria Municipal de Obras e Serviços Públicos, que seja realizada operação tapa-buracos na rua Luiz Cardoso, localizada no bairro Alpha Parque, neste município.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_-_secretaria_obras_rua_felisberto_a._topa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_-_secretaria_obras_rua_felisberto_a._topa.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL,, por meio da Secretaria Municipal de Obras e Serviços Públicos, que seja realizada operação tapa-buracos nas ruas Felisberto A. Topa, localizadas no bairro Alpha Parque, neste município.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4639/indicacao_playgraund.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4639/indicacao_playgraund.docx_1.pdf</t>
   </si>
   <si>
     <t>que, por meio da secretaria competente, _x000D_
 viabilize a substituição do playground da praça infantil situada na Rua _x000D_
 Salgueiro, no bairro Paineiras.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4640/indicacao_de_iluminacao_na_av_parana_.docx_4_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4640/indicacao_de_iluminacao_na_av_parana_.docx_4_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO: QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM TRECHOS DA AVENIDA PARANÁ CONFORME DETALHADO ABAIXO: _x000D_
 *TRECHO 1: ENTRE A AV BELO HORIZONTE E MACHADO DE ASSIS, EXISTEM 3 POSTES SEM ILUMINAÇÃO: _x000D_
 *TRECHO 2: ENTRE A RUA MACHADO DE ASSIS E JOSÉ DE ALENCAR, EXISTEM 5 POSTES SEM ILUMINAÇ</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4641/indicacao_alargamento_para_via_rapida_na_avenida_amazonas.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4641/indicacao_alargamento_para_via_rapida_na_avenida_amazonas.docx_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO: QUE SEJA PLANEJADA E EXECUTADA UMA OBRA DE ALARGAMENTO DA AVENIDA AMAZONAS, EM TODA A SUA EXTENSÃO, COM A CRIAÇÃO DE UMA NOVA FAIXA RÁPIDA PARA VEÍCULOS DE EMERGÊNCIAS NA ÁREA CENTRAL DA PISTA.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4642/indicacao_de_reforma_na_calcada_da_av_parana_.docx_2_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4642/indicacao_de_reforma_na_calcada_da_av_parana_.docx_2_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO: Que seja planejada e executada a reforma da calçada central da_x000D_
 avenida paraná, com acréscimo sugerido de 40 cm na largura, visando oferecer_x000D_
 melhores condições de mobilidade e segurança à população que transita diariamente pelo_x000D_
 local.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4647/indicacao_32-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4647/indicacao_32-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, Construção de faixa de pedestre em frente ao Hospital Municipal Materno Infantil</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4648/indicacao_33_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4648/indicacao_33_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, O Curso de Primeiros Socorros e Prevenção de Acidentes durante o acompanhamento pré-natal, e o reforço dessas informações nas Unidades Básica de Saúde e nas consultas de acompanhamento da criança recém-nascida no município de Cacoal.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4649/indicacao_30_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4649/indicacao_30_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a Construção de faixa de pedestre em frente à UPA Pediátrica 24 horas</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4650/indicacao_31-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4650/indicacao_31-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a construção de faixa de pedestre em frente ao PAM – Pronto Atendimento Municipal</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4658/ind._calcada_r._dos_pioneiros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4658/ind._calcada_r._dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a construção de aproximadamente 35 metros de calçada na Rua dos Pioneiros, esquina com a Rua Sete de Setembro, no Bairro Centro, neste município de Cacoal.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4663/indc_psico_ubs_riozinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4663/indc_psico_ubs_riozinho.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja viabilizada, com urgência, a contratação de profissional psicólogo para atuar na Unidade Básica de Saúde (UBS) do distrito de Riozinho. A presença de um psicólogo na UBS é essencial para garantir um atendimento humanizado, preventivo e terapêutico, além de apoiar as equipes de saúde da família no acolhimento de pacientes em sofrimento psíquico.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4664/indc_leitos_separados.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4664/indc_leitos_separados.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja providenciada, na maternidade municipal, a implantação de uma sala separada e reservada para atendimento de mães que sofreram perda gestacional, parto de natimorto ou óbito neonatal, conforme determinado pela Lei Federal nº 15.139/2025, que instituiu a Política Nacional de Humanização do Luto Materno e Parental.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4672/ind._red._ace_acs.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4672/ind._red._ace_acs.pdf</t>
   </si>
   <si>
     <t>que, por meio da Secretaria competente,_x000D_
 estude a viabilidade de reduzir a carga horária dos servidores efetivos_x000D_
 ocupantes do cargo de Agente Comunitário de Saúde (ACS) e Agente de_x000D_
 Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4673/ind._atend._ubs.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4673/ind._atend._ubs.pdf</t>
   </si>
   <si>
     <t>que determine à Secretaria Municipal de Saúde a viabilização da realização de procedimentos simples nas Unidades Básicas de Saúde (UBS).</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4674/ind._calcada_rua_rosilene_x._trasnpadini.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4674/ind._calcada_rua_rosilene_x._trasnpadini.pdf</t>
   </si>
   <si>
     <t>que, por meio da secretaria competente, solicite a viabilização da construção de estacionamento no canteiro central da Rua Rosilene Xavier Transpadini, no trecho compreendido entre a esquina do Hospital São Daniel Comboni até em frente ao prédio da Faculdade Uninassau, preservando-se as árvores já existentes no local.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4675/indicacao_33_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4675/indicacao_33_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>NDICO AO PREFEITO MUNICIPAL, a contratação de médicos ginecologistas para atuarem nas Unidades Básicas de Saúde do município.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4676/indicacao_34_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4676/indicacao_34_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de realização de serviço de patrolamento na Linha 04, na zona rural do município.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4678/indc_gratificacao_ag_adm.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4678/indc_gratificacao_ag_adm.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja encaminhado a esta Casa Legislativa Projeto de Lei que altere a Lei Municipal nº 2.735/PMC/2010, especificamente para revogar o § 2º do art. 79, que atualmente veda a acumulação da gratificação por desempenho de função aos servidores ocupantes do cargo de Agente Administrativo quando percebida com outras verbas.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4683/ind._kit_sutura.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4683/ind._kit_sutura.pdf</t>
   </si>
   <si>
     <t>através da Secretaria Municipal de _x000D_
 Saúde, sejam disponibilizados ao menos 5 (cinco) kits de sutura para cada _x000D_
 Unidade Básica de Saúde (UBS) do município, com atenção especial às _x000D_
 unidades situadas nos distritos de Riozinho e Divinópolis.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4684/saude_na_hora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4684/saude_na_hora.pdf</t>
   </si>
   <si>
     <t>através Secretaria Municipal de _x000D_
 Saúde, seja providenciado o cadastro da Unidade Básica de Saúde (UBS) São _x000D_
 Judas Tadeu, localizada no distrito do Riozinho, e da UBS Marina Lima _x000D_
 Donária, no distrito de Divinópolis, no Programa "Saúde na Hora", do Governo _x000D_
 Federal.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4685/ubs_cadeira_odontolo...pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4685/ubs_cadeira_odontolo...pdf</t>
   </si>
   <si>
     <t>determine à Secretaria Municipal de _x000D_
 Saúde a aquisição de uma nova cadeira odontológica e de materiais _x000D_
 odontológicos para o consultório de saúde bucal da Unidade Básica de Saúde _x000D_
 (UBS) São Judas Tadeu, localizada no Distrito do Riozinho.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4702/indicacao_rua_aluizio_azevedo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4702/indicacao_rua_aluizio_azevedo.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito de Cacoal, que sejam adotadas as providências necessárias para a pavimentação asfáltica de um trecho de _x000D_
 aproximadamente 80 metros da Rua Aluízio Azevedo, situada no bairro Parque Fortaleza.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4703/indicacao_departamento_de_regularizacao_fundiaria.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4703/indicacao_departamento_de_regularizacao_fundiaria.docx_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL  que viabilize a criação do Departamento de Regularização Fundiária no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_rua_luiz_lenzi.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_rua_luiz_lenzi.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, a necessidade de pavimentação asfáltica da Rua Luiz Lenzi, no trecho compreendido entre a Rua Oliveira de Melo e a Rua Presidente Arthur da Costa e Silva, no bairro Village do Sol I.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4714/ind._isencao_de_imtu_deficientes.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4714/ind._isencao_de_imtu_deficientes.pdf</t>
   </si>
   <si>
     <t>que promova o acréscimo ao texto do Art. 07 inciso IV da Lei Municipal nº 3.861/PMC/2017, a fim de estender a isenção do Imposto Municipal Territorial Urbano (IMTU) e da taxa de coleta de lixo também às pessoas portadoras do Transtorno do Espectro Autista (TEA) e da Síndrome de Down.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4717/indc_regularizacao_calcadas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4717/indc_regularizacao_calcadas.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, para que seja elaborado e regulamentado, por meio de decreto ou projeto de lei, o uso das calçadas e passeios públicos por bares, lanchonetes, restaurantes e estabelecimentos similares no município de Cacoal.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4718/15-_indicacao_capacitacoes_especificas_para_os_servidores_reguladores_que_atuam_nas_unidades_basicas_de_saude_e_demais_unidades_de_saude_do_municipio..docx_-_documentos_google.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4718/15-_indicacao_capacitacoes_especificas_para_os_servidores_reguladores_que_atuam_nas_unidades_basicas_de_saude_e_demais_unidades_de_saude_do_municipio..docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que sejam promovidas capacitações específicas para os servidores reguladores que atuam nas Unidades Básicas de Saúde e demais unidades de saúde do município.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4719/ind._ilum._vila_olimpica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4719/ind._ilum._vila_olimpica.pdf</t>
   </si>
   <si>
     <t>que determine à secretaria competente a instalação de nova iluminação pública na Vila Olímpica do bairro Green Ville.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4720/ind._bocha_tele_clube.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4720/ind._bocha_tele_clube.pdf</t>
   </si>
   <si>
     <t>que estude a viabilidade de construir uma pista pública destinada à prática do jogo de bocha nas dependências do Teleclube Municipal.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4725/indc_regularizacao_de_obras_paralisadas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4725/indc_regularizacao_de_obras_paralisadas.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que promova a elaboração de proposta legislativa ou normativa específica que contemple a possibilidade de regularização de obras paralisadas por ordem judicial, tendo em vista que a atual legislação urbanística do município, inclusive o novo Código de Obras, não trata dessa hipótese.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4729/indicacao_rua_pavimentacao_campo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4729/indicacao_rua_pavimentacao_campo.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, por meio da Secretaria competente, a revitalização da iluminação pública e a pavimentação asfáltica da pista que contorna o campo de futebol localizado no bairro Village do Sol I.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4730/_indicacao_de_fechamento_da_sala_sec.de_obras_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4730/_indicacao_de_fechamento_da_sala_sec.de_obras_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL,  QUE DETERMINE, POR MEIO DA SECRETARIA COMPETENTE, O FECHAMENTO DAS PAREDES DA SALA DE ESTAR DA SECRETARIA MUNICIPAL DE OBRAS, BEM COMO O FORNECIMENTO DE CADEIRAS DE MELHOR QUALIDADE AOS COLABORADORES QUE ATUAM NO LOCAL.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4731/ind._ar_cond._ginasios.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4731/ind._ar_cond._ginasios.pdf</t>
   </si>
   <si>
     <t>que seja analisada a viabilidade de aquisição de centrais de ar-condicionado para a climatização dos Ginásios de Esportes Senador Ronaldo Aragão e Capitão Rui Luiz Teixeira.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4739/indc_bioquimico.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4739/indc_bioquimico.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a adoção de providências para a contratação de profissional _x000D_
 bioquímico para atuação no Laboratório Municipal de Análises Clínicas, visando garantir a legalidade _x000D_
 técnica, segurança sanitária e qualidade dos serviços prestados à população.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4740/indc_as_psi_seg_upa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4740/indc_as_psi_seg_upa.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a adoção de providências para a contratação de 02 (dois) assistentes sociais, 02 (dois) psicólogos e 02 (dois) profissionais de segurança para atuarem na Unidade de Pronto Atendimento (UPA) Infantil deste Município, com escala de plantão presencial de 24 horas diárias.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4741/indc_psicopedagogos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4741/indc_psicopedagogos.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a adoção de providências para a criação e lotação de profissionais _x000D_
 psicopedagogos nas escolas da Rede Pública Municipal de Cacoal com número de alunos igual ou _x000D_
 superior a 300 (trezentos), visando o atendimento psicopedagógico especializado.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4743/indicacao_patrolamento_da_linha_03.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4743/indicacao_patrolamento_da_linha_03.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, que, por meio da Secretaria Municipal de Obras e Serviços Públicos, seja realizado o patrolamento da Linha 03, no Setor Prosperidade, zona rural deste município.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_praca.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_praca.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, a criação de uma praça com pista de caminhada no canteiro central localizado entre os bairros Paineiras e São Marcos, em frente ao CMEI José Simões.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4755/indicacao_35_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4755/indicacao_35_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a criação de um Call Center da Saúde Municipal de Cacoal, destinado ao agendamento de consultas, exames,_x000D_
 vacinação e demais atendimentos nas Unidades Básicas de Saúde (UBS), por meio de telefone fixo e atendimento automatizado via WhatsApp.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4756/indicacao_36_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4756/indicacao_36_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a implantação de um ponto de apoio exclusivo para motoboys, no centro de Cacoal, com cobertura contra sol e chuva, bancos e, se possível, bebedouro.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_ponte_sobre_o_rio_pirarara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_ponte_sobre_o_rio_pirarara.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Sr. Adailton Fúria, a construção de uma ponte sobre o Rio Pirarara, na Rua Anísio Serrão, interligando os bairros Floresta e Princesa Isabel. A ausência da ponte compromete o tráfego local e desvia o fluxo para a Rua dos Pioneiros, já sobrecarregada, o que contribui para o aumento de acidentes. A obra também garantirá melhor acesso ao CERNIC (Centro de Reabilitação Neurológica Infantil de Cacoal), referência no atendimento a crianças com deficiência e localizada na mesma via.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4759/ind._odontologica_sjt.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4759/ind._odontologica_sjt.pdf</t>
   </si>
   <si>
     <t>por meio da Secretaria Municipal de_x000D_
 Saúde, seja ampliado o atendimento odontológico com a inclusão de um_x000D_
 segundo turno na Unidade Básica de Saúde São Judas Tadeu, localizada no_x000D_
 Distrito do Riozinho.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4772/indicacao_-_para_pavimentacao_asfaltica_da_avenida_pedro_stecca.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4772/indicacao_-_para_pavimentacao_asfaltica_da_avenida_pedro_stecca.pdf</t>
   </si>
   <si>
     <t>INDICO  AO  PREFEITO  MUNICIPAL  ,  por  meio  da  Secretaria  Municipal  de  Obras  e  Serviços  Públicos  –  SEMOSP,  que  seja  realizada  a  pavimentação  asfáltica  da  Avenida  Pedro Stecca, localizada no bairro Habitar Brasil, em toda a sua extensão.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4773/indicacao_-_construcao_de_uma_ponte_no_trecho_da_rua_pedro_kemper.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4773/indicacao_-_construcao_de_uma_ponte_no_trecho_da_rua_pedro_kemper.pdf</t>
   </si>
   <si>
     <t>INDICO  AO  PREFEITO  MUNICIPAL  ,  que  por  meio  da  Secretaria  Municipal  de  Obras  e Serviços  Públicos  –  SEMOSP,  que  seja  realizada  a  construção  de  uma  ponte  no  trecho  da  Rua  Pedro  Kemper,  interligando  os  bairros  Parque  Brizon  e  Jardim  Itália  II,  com  a  devida pavimentação do pequeno trecho necessário para a ligação viária.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_39_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_39_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a instalação de um ponto de ônibus ao lado da Unidade Básica de Saúde (UBS) do bairro São Marcos, destinado_x000D_
 aos alunos que utilizam o transporte escolar.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_38_-_farlen_maycon_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_38_-_farlen_maycon_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a implantação do programa “Medicamento em Casa”, com o objetivo de entregar medicamentos de uso_x000D_
 contínuo diretamente na residência de pacientes cadastrados, especialmente idosos, pessoas com deficiência e pacientes com dificuldade de_x000D_
 locomoção.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_no____semosp_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_no____semosp_assinado.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços públicos- (SEMOSP) com urgência o serviço de fechamento de um bueiro aberto no meio da via pública, localizado na Rua Olinto Foli entre a Rua Carlos Henrique de Oliveira Motta, Bairro Vilage do Sol.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_no____semosp_limpeza_de_mato.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_no____semosp_limpeza_de_mato.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços públicos- (SEMOSP) a execução de serviço com arador para efetuar a limpeza do mato existente nas proximidades das residências, localizadas na Rua José Barbosa da Silva,4019, Bairro Vilage do Sol 2.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4779/indicacao_farmacia_central.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4779/indicacao_farmacia_central.pdf</t>
   </si>
   <si>
     <t>a necessidade de viabilizar que a Farmácia Central do Município permaneça em regime de plantão aos finais de semana e feriados.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4788/ass_indicacao_n_16_aquisicao_de_um_onibus_escolar_adequado_para_viagens_intermunicipais_e_interestaduais.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4788/ass_indicacao_n_16_aquisicao_de_um_onibus_escolar_adequado_para_viagens_intermunicipais_e_interestaduais.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, por meio da Secretaria competente, a adoção de _x000D_
 providências para a aquisição de um ônibus escolar adequado para viagens intermunicipais _x000D_
 e interestaduais, destinado à rede municipal de ensino do município de Cacoal.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4789/ind._rev._de_nascentes.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4789/ind._rev._de_nascentes.pdf</t>
   </si>
   <si>
     <t>que o município de Cacoal seja instituído_x000D_
 como Centro de Treinamento e Referência em Revitalização de Solo,_x000D_
 Nascentes e Matas Ciliares.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_no____semosp-_para_instalacao_de_meio-fio.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_no____semosp-_para_instalacao_de_meio-fio.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja feito o serviço de instalação de meio-fio e tampas de bueiros na Avenida Anel Viário, no cruzamento com a Avenida Sete de Setembro.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4791/ind._rua_pojetada_a.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4791/ind._rua_pojetada_a.pdf</t>
   </si>
   <si>
     <t>a reabertura da Rua Projetada A, localizada entre os bairros Morada do Bosque e Nova Canaã, com a devida colocação de manilhas para drenagem e posterior aterro da via.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4792/21-_indicacao_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4792/21-_indicacao_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Cacoal, por intermédio da Secretaria Municipal de Esporte e Cultura, em parceria com a Secretaria Municipal de Saúde, que sejam criadas aulas de hidroginástica destinadas à população do município, a serem ofertadas em espaços públicos adequados ou em convênios com clubes e academias.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_n_21_bebedouros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_n_21_bebedouros.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, a instalação de bebedouros de água potável nas praças públicas do município de Cacoal.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4794/indicacao_no_06_-_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4794/indicacao_no_06_-_semosp.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, o serviço de limpeza de mato com arador nas áreas que atualmente se encontram vazias na Rua: Domingos Cadilac na frente do n⁰ 4113, bairro São Jorge.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_no_231_de_2025_-_20_indicacao_prefeito_e_defesa_civil_limpeza_dos_rios.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_no_231_de_2025_-_20_indicacao_prefeito_e_defesa_civil_limpeza_dos_rios.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, através do Prefeito Adailton Antunes Ferreira, e da Coordenação de Defesa Civil, a realização de ações preventivas nos rios Tamarupá, Pirarara e Rio Salgadinho com limpeza e o desassoreamento. Importante ressaltar que ações semelhantes foram realizadas em anos anteriores, com resultados altamente positivos. A remoção preventiva dos sedimentos contribuiu para a melhoria da vazão dos rios, evitando transbordamentos e garantindo maior segurança para os moradores das áreas ribeirinhas.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4796/indicacao_no_07_-_semttran.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4796/indicacao_no_07_-_semttran.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Transporte e Trânsito – SEMTTRAN o serviço de fiscalização e instalação de placas de sinalização de ‘’Proibido Parar e Estacionar’ ’no entorno da Escola Tiradentes da Policia Militar (CTPM IX), que fica localizada na Rua dos Suruis, 3500, esquina com a Rua Monteiro Lobato, Bairro Teixeirão, no período: das 12h00 às 19h00, com ênfase nos dias de feira livre (todas as sexta-feira), quando o movimento aumenta consideravelmente, dificultando a circulação e o acesso dos ônibus escolares responsáveis pelo transporte dos alunos.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4797/indicacao_n_20_ampliacao_do_horario_da_ubs__divinopolis.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4797/indicacao_n_20_ampliacao_do_horario_da_ubs__divinopolis.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão do horário de atendimento na Unidade Básica de Saúde do Distrito de Divinópolis, com a disponibilização de médicos da Estratégia Saúde da Família nos períodos matutino e vespertino.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4798/indicacao_no_234_de_2025_-_22_indicacao_semtram_lombadas_na_rua_miguel_ferreira_bairro_imbratel.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4798/indicacao_no_234_de_2025_-_22_indicacao_semtram_lombadas_na_rua_miguel_ferreira_bairro_imbratel.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que seja feito o estudo para implantação de lombadas na rua Miguel Ferreira no Bairro Embratel. A solicitação de estudo técnico para a implantação de lombadas na Rua Miguel Ferreira, situada no Bairro Embratel, se fundamenta na crescente preocupação dos moradores com a segurança viária da região.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_no_235_de_2025_-_24_indicacao_drenagem_e_pavimento_no_bairro_liberdade.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_no_235_de_2025_-_24_indicacao_drenagem_e_pavimento_no_bairro_liberdade.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a execução de obras de drenagem e pavimentação nas ruas Napoleão Bonaparte e na Rua das Graças, ambas localizadas no Bairro Liberdade. A indicação e necessária devido os transtornos causados pelas chuvas, a falta de pavimentação dificulta o tráfego de veículos e pedestres, prejudica o acesso a serviços públicos e contribui para a degradação da qualidade de vida da população local.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_no_236_de_2025_-_21_indicacao_pavimento_na_rua_beco_do_salto.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_no_236_de_2025_-_21_indicacao_pavimento_na_rua_beco_do_salto.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação, na rua Beco do Salto, Bairro Liberdade. Considerando que a ausência de pavimentação contribui para o aumento da poeira nos dias secos, afetando diretamente a saúde respiratória da população local, especialmente crianças e idosos.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_n_19_semtram.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_n_19_semtram.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas de “Proibido Estacionar” ou de “Estacionamento Exclusivo para Ambulância” na Avenida Cuiabá, em frente à UPA Pediátrica, no município de Cacoal – RO.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4811/indicacao_43_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4811/indicacao_43_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, Instalação de faixa de pedestre elevada em frente ao Mercado Servilar, na Avenida Sete de Setembro.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4812/indicacao_42_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4812/indicacao_42_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a Revitalização da faixa de pedestre em frente à Faculdade Uninassau (antiga UNESC), na Rua dos Esportes – Bairro _x000D_
 Incra.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4813/indicacao_41_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4813/indicacao_41_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, A Construção de uma faixa de pedestre em frente à Comunidade Nossa Senhora de Fátima, próximo à Faculdade _x000D_
 Uninassau.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4814/indicacao_40_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4814/indicacao_40_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, Solicitação à Secretaria de Administração para instalação de câmera de monitoramento em frente ao Estádio Municipal Aglair Tonelli.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4815/indicacao_quebra_molas_sao_marcos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4815/indicacao_quebra_molas_sao_marcos.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, a implantação de quebra-molas na Rodovia do Café, nas proximidades da entrada do Bairro São Marcos, em razão do aumento significativo do fluxo de veículos, especialmente nos horários de pico, e da necessidade de garantir mais segurança aos moradores, pedestres e motoristas que utilizam diariamente o acesso ao bairro.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4816/amec_-_indicacao10.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4816/amec_-_indicacao10.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Autarquia Municipal de Esportes de Cacoal - AMEC, Pintura e Revitalização da iluminação nas Quadras do Bairro Paineiras e Mutirão, onde todos os sábados desenvolvem atividades com as crianças e adolescentes vulneráveis.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4817/ind._palay_graun_pq_sabia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4817/ind._palay_graun_pq_sabia.pdf</t>
   </si>
   <si>
     <t>a substituição do playground em madeira por playground de plástico na praça do Parque Sabiá.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4818/indicacao_de_construcao_da_quadra_escola_pedro_kemper.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4818/indicacao_de_construcao_da_quadra_escola_pedro_kemper.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Sr. Adailton Fúria, a construção de uma quadra poliesportiva coberta na Escola Municipal Pedro Kemper, que atende crianças do pré-escolar ao 2º ano do ensino fundamental, em uma fase da vida em que o aprendizado está diretamente ligado ao movimento, à recreação e à socialização.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4819/ind._calcada_rua_rosilene_x._trasnpadini.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4819/ind._calcada_rua_rosilene_x._trasnpadini.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL que, por meio da secretaria competente, solicite a viabilização da construção de estacionamento no canteiro central da Rua Rosilene Xavier Transpadini, no trecho compreendido entre a esquina do Hospital São Daniel Comboni até em frente ao prédio da Faculdade Uninassau, preservando-se as árvores já existentes no local.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4820/indc_redutor_de_velocidade_r_geraldo_campos_b_vitoria.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4820/indc_redutor_de_velocidade_r_geraldo_campos_b_vitoria.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado a instalação de redutores de velocidade na Rua Geraldo Cardoso Campos, em frente a igreja Assembleia de Deus, situada no bairro Vitória. O tráfego intenso de veículos em velocidade acima do permitido tem ocasionado riscos recorrentes de acidentes, expondo pedestres, ciclistas e moradores a situações de insegurança.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4821/_indicacao__parque_infantil_leaozinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4821/_indicacao__parque_infantil_leaozinho.pdf</t>
   </si>
   <si>
     <t>a necessidade de substituição do_x000D_
 parquinho infantil de madeira que foi retirado por deterioração, por um_x000D_
 parquinho de plástico nas dependências da Creche Municipal Leãozinho .</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4822/indc_reurb_bairro_canelinha.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4822/indc_reurb_bairro_canelinha.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado o REURB (Regularização Fundiária Urbana) dos bairros Canelinha 01,02 e 03.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4823/indicacao_-.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4823/indicacao_-.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de convocar candidatos aprovados no concurso público vigente para o cargo de Assistente Social, visando a necessidade de atuação de profissional junto ao PAM - Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4855/indc_av_afonso_pena_sinalizacao_e_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4855/indc_av_afonso_pena_sinalizacao_e_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a devida sinalização de trânsito e instalação de redutores de velocidade na Av. Afonso Pena, especificamente no trecho entre a Rua Rio Branco e Rua Anísio Serrão.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4856/indc_conteideres_canelinha.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4856/indc_conteideres_canelinha.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a instalação de Contêineres de Lixo no Bairro Canelinha 01,02 e 03</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4857/indc_redutor_de_velocidade_centro_do_autismo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4857/indc_redutor_de_velocidade_centro_do_autismo.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja feito implantação de redutores de velocidade na Avenida Porto Velho, no bairro Jardim Clodoaldo, em frente ao CENTRO MUNICIPAL DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO EM AUTISMO.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4858/indc_cotas_exames_ubs_riozinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4858/indc_cotas_exames_ubs_riozinho.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam aumentadas as cotas mensais de exames laboratoriais e de imagem da Unidade Básica de Saúde (UBS) do Distrito do Riozinho.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4859/indc_sinalizacao_02_de_junho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4859/indc_sinalizacao_02_de_junho.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a sinalização completa da Avenida 02 de Junho, abrangendo sinalização horizontal (pintura de faixas, linhas divisórias, áreas de pedestres, etc.) e sinalização vertical (placas de regulamentação, advertência e orientação).</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4860/indc_aulas_de_zumba_riozinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4860/indc_aulas_de_zumba_riozinho.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam retomadas as aulas de zumba no Distrito do Riozinho, garantindo a continuidade desse importante programa de promoção da saúde, lazer e bem-estar da comunidade.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4861/indc_limpeza_argentino_g_dias.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4861/indc_limpeza_argentino_g_dias.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada, em caráter de urgência, a limpeza da Rua Argentino Gonçalves Dias, uma vez que a via se encontra atualmente interditada em razão do rompimento de um bueiro, que não foi reativado, ocasionando o acúmulo de sujeira e forte odor no local.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4862/indc_cras_itinerante.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4862/indc_cras_itinerante.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado o CRAS Itinerante nos bairros do município de Cacoal, incluindo os distritos de Divinópolis e Riozinho, com o objetivo de descentralizar os serviços socioassistenciais e ampliar o acesso da população às políticas públicas ofertadas pela Secretaria Municipal de Assistência Social e Trabalho.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4863/indicacao_44_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4863/indicacao_44_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja avaliada a possibilidade de retomar os Consultórios Itinerantes em período noturno, em locais estratégicos do Município de Cacoal, através da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4864/indicacao_n_22_nstalacao_de_banheiros_quimicos_no_ponto_de_onibus_central_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4864/indicacao_n_22_nstalacao_de_banheiros_quimicos_no_ponto_de_onibus_central_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de banheiros permanentes e, em caráter emergencial, a instalação de banheiros químicos no Ponto de Ônibus Central de Cacoal, em razão da grande presença de pessoas idosas que necessitam com frequência utilizar tais instalações.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4865/25_indicacao_prefeito_e_agricultura_retiradas_de_pedras_na_linha_06.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4865/25_indicacao_prefeito_e_agricultura_retiradas_de_pedras_na_linha_06.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Adailton Fúria, através da Secretaria Municipal de Agricultura- SEMAGRI, o serviço de retirada de pedras em todo o trajeto da Linha 06, localizada na Zona Rural. _x000D_
 A presença excessiva de pedras ao longo da via tem causado sérios transtornos aos moradores e aos que trafegam pelo local, danificando veículos oferecendo riscos constantes de acidentes.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4880/indicacao_quebra_mola_av_brasil_bairro_liberdade_com_industrial_1_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4880/indicacao_quebra_mola_av_brasil_bairro_liberdade_com_industrial_1_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, QUE SEJA FEITA A IMPLANTAÇÃO DE 2 QUEBRA-MOLAS NO SENTIDO DE IDA E VINDA DA AV: BRASIL, ANTES E APÓS A CURVA ATRÁS DA MILLENNIUM E DA PISTA DE AUTO ESCOLA  - BAIRRO INDUSTRIAL DIVISA COM LIBERDADE. A MEDIDA SE FAZ NECESSÁRIA E URGENTE EM RAZÃO DO GRANDE NÚMERO DE ACIDENTES REGISTRADOS NO LOCAL, OCASIONADOS PELA ALTA VELOCIDADE DOS VEÍCULOS QUE TRAFEGAM NAQUELA VIA.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4881/indicacao_estacionamento_av_amazonas__2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4881/indicacao_estacionamento_av_amazonas__2.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, QUE SEJA FEITO A ALTERAÇÃO DO LOCAL DESTINADO AO ESTACIONAMENTO DE CARROS E MOTOCICLETAS EM FRENTE AO HOTEL AMAZONAS, SITUADA À RUA SÃO LUIZ, Nº 1173, CENTRO. TAL ALTERAÇÃO, DEVE INVERTER O LOCAL ATUAL, DE ESTACIONAMENTO PARA CARROS E MOTOS, OTIMIZANDO O ESPAÇO E GARANTINDO MAIS VAGAS PARA O LOCAL.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4882/indicacao_estacionamento_limpeza_lixo_nas_margens_dos_rios_pirarara__2_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4882/indicacao_estacionamento_limpeza_lixo_nas_margens_dos_rios_pirarara__2_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL,   QUE SEJA REALIZADA A LIMPEZA DO LIXO ACUMULADO NAS MARGENS DOS RIOS PIRARARA E TAMARUPÁ, BEM COMO O SERVIÇO DE DESASSOREAMENTO EM PONTOS CRÍTICOS, A FIM DE GARANTIR A PRESERVAÇÃO AMBIENTAL E A MELHORIA DA QUALIDADE DE VIDA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4883/indicacao_iluminacao_na_quadra_do_bairro_paineiras_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4883/indicacao_iluminacao_na_quadra_do_bairro_paineiras_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE, QUE SEJA FEITA A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS DA QUADRA ESPORTIVA DO BAIRRO PAINEIRAS.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_concerto_de_esgoto_na_rua_daniel_pires_3_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_concerto_de_esgoto_na_rua_daniel_pires_3_2.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA COMPETENTE A REALIZAÇÃO DO CONSERTO DA REDE DE ESGOTO NA RUA DANIEL PIRES, BAIRRO INCRA.”</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4885/indicacao_concerto_de_trafegabilidade_na_rua_daniel_pires_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4885/indicacao_concerto_de_trafegabilidade_na_rua_daniel_pires_2.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL,QUE DETERMINE À SECRETARIA COMPETENTE A REALIZAÇÃO DE SERVIÇOS DE RECUPERAÇÃO E MELHORIA DA TRAFEGABILIDADE NA RUA DANIEL PIRES, BAIRRO INCRA.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_de_equipe_medica_ubs_jose_marchiore_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_de_equipe_medica_ubs_jose_marchiore_2.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL,QUE DETERMINE À SECRETARIA DE SAÚDE A DISPONIBILIZAÇÃO DE MAIS EQUIPES MÉDICAS COMPLETAS PARA A UNIDADE BÁSICA DE SAÚDE EDMUR JOSÉ MARCHIORE, EM CACOAL.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_luz_verde.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_luz_verde.docx_1.pdf</t>
   </si>
   <si>
     <t>que seja providenciada junto à secretaria competente a iluminação na cor verde, em alusão ao Dia Internacional de Combate ao Preconceito contra Pessoas com Nanismo.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>AMÁLIA MILANI, FARLEN MAYCON, MARILANDE ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_n_23-contratacao_de_vigilantes_destinados_a_upa_pediatrica_e_ao_hospital_municipal_materno_infantil_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_n_23-contratacao_de_vigilantes_destinados_a_upa_pediatrica_e_ao_hospital_municipal_materno_infantil_assinado.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Cacoal que, por intermédio da Secretaria Municipal de Saúde (SEMUSA), sejam adotadas as providências necessárias para a contratação de vigilantes destinados à UPA Pediátrica e ao Hospital Municipal Materno Infantil.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_faixa_de_pedestre_pioneiros_com_av__marechal__rondon_1_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_faixa_de_pedestre_pioneiros_com_av__marechal__rondon_1_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, QUE SEJA FEITO A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES NO CRUZAMENTO DA RUA DOS PIONEIROS COM A AVENIDA MARECHAL RONDON, NAS PROXIMIDADES DO LAVADOR.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4891/indicacao_quebra_mola_na_rua_deodato_durce__1_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4891/indicacao_quebra_mola_na_rua_deodato_durce__1_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL: QUE SEJA SOLICITADO À SECRETARIA COMPETENTE A INSTALAÇÃO DE QUEBRA-MOLAS (REDUTORES DE VELOCIDADE) NA RUA ANTÔNIO DEODATO DURCE, CRUZAMENTO COM A AVENIDA NAÇÕES UNIDAS, E TAMBÉM NO CRUZAMENTO COM A AVENIDA AFONSO PENA, BAIRRO PRINCESA ISABEL.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4894/indicacao_46_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4894/indicacao_46_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a substituição do playground de madeira localizado na Avenida Belo Horizonte, em frente ao Ginásio Poliesportivo_x000D_
 Senador Ronaldo Aragão, por um playground de plástico ou material similar mais seguro e durável.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4895/indicacao_45_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4895/indicacao_45_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que, por meio da Secretaria Municipal de Saúde, seja avaliada a possibilidade de ampliar o horário de atendimento da Unidade Básica de Saúde (UBS) do Bairro São Marcos até as 19 horas.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4896/indicacao_47_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4896/indicacao_47_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a reforma e revitalização da Praça do Parque Sabiá, atendendo ao clamor da população_x000D_
 que, especialmente nos finais de semana, lota o espaço em busca de lazer, recreação e integração adequado para suas famílias.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4897/indc_avenidas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4897/indc_avenidas.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a substituição das lâmpadas queimadas em toda a extensão da Avenida Porto Velho, Avenida 02 de junho, Avenida Cuiabá, Avenida Amazonas abrangendo não apenas o trecho que está no bairro Centro, mas toda a via, garantindo iluminação adequada em todos os pontos.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4908/indicacao_-_reparo_no_asfalto_da_rua_avelino_dos_santos__1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4908/indicacao_-_reparo_no_asfalto_da_rua_avelino_dos_santos__1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL: QUE DETERMINE À SECRETARIA COMPETENTE A REALIZAÇÃO DE SERVIÇOS DE RECUPERAÇÃO DO ASFALTO NA RUA ANTÔNIO AVELINO DOS SANTOS, RESIDENCIAL PARQUE BRIZON, EM FRENTE AO NÚMERO 4471, PRÓXIMO À PONTE, ONDE SE ENCONTRAM GRANDES BURACOS QUE PREJUDICAM A TRAFEGABILIDADE E OFERECEM RISCOS DE ACIDENTES.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4915/indicacao_solicita_disponibilizacao_das_ultimas_fichas_de_produtores_atendidos_pelo_programa_porteira_adentro._1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4915/indicacao_solicita_disponibilizacao_das_ultimas_fichas_de_produtores_atendidos_pelo_programa_porteira_adentro._1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL: QUE DETERMINE À SECRETARIA MUNICIPAL DE AGRICULTURA A DISPONIBILIZAÇÃO DAS FICHAS DE SERVIÇOS ATENDIDOS NOS ÚLTIMOS 60 (SESSENTA) DIAS NO ÂMBITO DO PROGRAMA PORTEIRA ADENTRO, INFORMANDO AS LOCALIDADES, PRODUTORES BENEFICIADOS E OS SERVIÇOS EXECUTADOS.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4916/indc_atualizacao_da_lei_de_benef_eventuais.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4916/indc_atualizacao_da_lei_de_benef_eventuais.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja encaminhado a esta Casa de Leis um Projeto de Lei que promova a atualização da legislação municipal que dispõe sobre a concessão de benefícios eventuais no âmbito da Assistência Social, atualmente regulamentada pela Lei Municipal nº LEI N. 3.293/PMC/2014 e DECRETO Nº 5.252/PMC/2014.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4917/indc_reativacao_do_antigo_predio_do_creas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4917/indc_reativacao_do_antigo_predio_do_creas.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja determinado, com a máxima urgência, a revitalização e destinação do antigo prédio do CREAS localizado na R. José de Mendes Filho, 3860 - Res. Parque Alvorada, que atualmente está desativado e em visível estado de abandono, adotando medidas emergenciais de proteção do bem público e definindo novo uso de interesse social para o imóvel.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>MARILANDE ALVES, AMÁLIA MILANI, Carlos Freitas, FARLEN MAYCON</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4918/indc_bairro_planalto_agua.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4918/indc_bairro_planalto_agua.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam adotadas providências para viabilizar melhorias no sistema de abastecimento de água do Bairro Planalto, com vistas a garantir o fornecimento contínuo e regular à população residente.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4919/indicacao_no_____semagri_restauracao_de_carreador-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4919/indicacao_no_____semagri_restauracao_de_carreador-assinado.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Agricultura-SEMAGRI, que seja realizado o serviço de restauração do carreador localizado na Linha 208, Gleba 05, Lote 39, Km 04 -  Zona Rural, que se encontra em condições precárias de trafegabilidade.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4921/26_indicacao_limpeza_de_boca_de_lobo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4921/26_indicacao_limpeza_de_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a realização de serviços de limpeza e manutenção das bocas de lobo situadas na região comercial do município de Cacoal, com atenção especial à esquina da Avenida Dois de junho com a Rua Antônio Deodato Durce, nas proximidades do semáforo.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4922/27_indicacao_prefeito_e_agricultura__recuperacao_do_carreador_linha_13_lote_51_gleba_12.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4922/27_indicacao_prefeito_e_agricultura__recuperacao_do_carreador_linha_13_lote_51_gleba_12.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Adailton Fúria, através da Secretaria Municipal de Agricultura- SEMAGRI, o serviço de recuperação do carreador localizado na Linha 13, Lote 51, Gleba 12 – área fundiária do referido lote, Zona Rural.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4923/28__indicacao_tapa_buraco_na_na_avenida_geralda_simao_de_souza_em_frente_ao_cass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4923/28__indicacao_tapa_buraco_na_na_avenida_geralda_simao_de_souza_em_frente_ao_cass.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, recuperação da pavimentação da Avenida Geralda Simão de Souza, especialmente no trecho em frente ao CASS – Centro Aquático Sueli Soares e nas proximidades da Escola Alecrim Dourado, localizada no bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4924/29_indicacao_para_retirada_dos_canteiros_centrais.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4924/29_indicacao_para_retirada_dos_canteiros_centrais.pdf</t>
   </si>
   <si>
     <t>Indico Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a abertura do canteiro central da Avenida Geralda Simão de Souza em vagas de estacionamento, especialmente no trecho em frente ao CASS – Centro Aquático Sueli Soares e nas proximidades da Escola Alecrim Dourado, no bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4925/indicacao_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4925/indicacao_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a implantação de sinalização na Avenida Tiradentes, Bairro Novo Cacoal, nas proximidades do nº 956, onde se encontra um redutor de velocidade em formato de depressão na via.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4926/indicacao_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4926/indicacao_2.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a implantação de lombadas modulares em nossa cidade, de forma que todas as novas instalações ou substituições passem a adotar esse modelo mais moderno e eficiente em detrimento das tradicionais de concreto.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4927/indicacao_3.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4927/indicacao_3.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja providenciada a implantação de vagas especiais para idosos e pessoas com deficiência, bem como a pintura de faixa de pedestre em frente ao 1º Ofício de Registro Civil das Pessoas Naturais e Tabelionato de Notas de Cacoal, localizado na Avenida Dois de Junho.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4928/indicacao_4.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4928/indicacao_4.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a implantação de sinalização viária em frente à Escola Fundação Bradesco, visando garantir _x000D_
 maior segurança no trânsito e proteger a comunidade escolar.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4933/indicacao_53_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4933/indicacao_53_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de substituição da areia existente nos parquinhos públicos do município por piso emborrachado_x000D_
 permeável.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4934/indicacao_54_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4934/indicacao_54_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de implantação de uma Praça CEU (Centro de Artes e Esportes Unificados) no Bairro Vista Alegre, no_x000D_
 Município de Cacoal.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4935/indc_app_rural.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4935/indc_app_rural.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade da criação de um aplicativo municipal gratuito e de fácil acesso, voltado ao comércio eletrônico de pequenos produtores e artesãos, funcionando como uma feira online onde estes possam divulgar e comercializar seus produtos de forma prática, acessível e segura, integrando-se a um programa municipal de incentivo ao pequeno agricultor e ao artesanato local.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4938/indicacao_pavimentacao_rua_argentino_goncalves.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4938/indicacao_pavimentacao_rua_argentino_goncalves.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, por intermédio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a execução de obras de drenagem e pavimentação asfáltica na Rua Argentino Gonçalves de Assis, situada no Bairro Teixeirão. A referida via é uma das poucas ainda não contempladas com infraestrutura adequada, a sua melhoria é fundamental para completar a malha asfáltica do bairro, garantir acesso digno e assegurar melhores condições de circulação para pedestres, ciclistas e motoristas.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4939/ind._pista_jd_eldorado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4939/ind._pista_jd_eldorado.pdf</t>
   </si>
   <si>
     <t>que seja realizado estudo técnico para a _x000D_
 ampliação da pista de caminhada que atualmente percorre a Rua Eligio _x000D_
 Locateli e um trecho da Avenida Rosilene Xavier Transpadini, sendo esta _x000D_
 ampliação interligada com a Rua Pedro José de Brito, Avenida Isabel Betiol _x000D_
 Picheck e Rua Antônio de Paula Nunes, no Bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4940/indicacao_52_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4940/indicacao_52_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja determinada a tomada das medidas cabíveis junto às empresas responsáveis pelas obras de meio-fio não concluídas, para que estas cumpram com suas obrigações contratuais e finalizem os serviços iniciados.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4943/indicacao_-_denominacao_oficial_do_hospital_municipal_de_cacoal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4943/indicacao_-_denominacao_oficial_do_hospital_municipal_de_cacoal.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que encaminhe Projeto de Lei dispondo sobre a denominação oficial do Hospital Municipal de Cacoal, atualmente em construção, para “Hospital Municipal Santa Selma Rodrigues Coutinho Bordinhon”, em homenagem póstuma à fundadora da Casa de Acolhida São Camilo, personalidade que dedicou sua vida ao serviço da comunidade e ao acolhimento de pessoas em situação de vulnerabilidade, tornando-se referência de solidariedade, fé e dignidade humana em Cacoal.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4949/indicacao_55_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4949/indicacao_55_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, para que, por meio da Secretaria Municipal de Saúde, seja viabilizada a implementação do tratamento de laserterapia gratuita pelo SUS, no âmbito da rede pública de saúde do município.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4950/indicacao_57-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4950/indicacao_57-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio do setor competente, a implantação de um redutor de velocidade (quebra-molas) antes da faixa de_x000D_
 pedestre localizada em frente ao Mercado Preço Baixo, na Avenida Pioneira Vera Terezinha de Abreu Jordani, no Bairro Greenville.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4951/indicacao__revitalizacao_da_quadra_do_bairro_paineiras_1_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4951/indicacao__revitalizacao_da_quadra_do_bairro_paineiras_1_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a adoção de providências para a revitalização da_x000D_
 quadra municipal de esportes localizada no Bairro Paineiras, incluindo a troca de traves, a_x000D_
 pintura das paredes e demarcações da quadra, o fechamento com alambrado para maior_x000D_
 segurança e preservação do espaço, a readequação do quadro de disjuntor que_x000D_
 atualmente encontra-se exposto, bem como a execução de drenagem em toda a área ao_x000D_
 redor da quadra, a fim de evitar acúmulo de água e garantir a durabilidade da estrutura.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4952/30_indicacao_semtram_sinalizacao_faixa_de_pedestre_no_na_rua_rua_delmiro_joao__bairro_jardim_clodoaldo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4952/30_indicacao_semtram_sinalizacao_faixa_de_pedestre_no_na_rua_rua_delmiro_joao__bairro_jardim_clodoaldo.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que seja feito o estudo para instalação de sinalização viária (faixa de pedestre), na rua Delmiro João da Silva, próximo ao Clube AAPC e à Igreja do Altíssimo. Bairro Jardim Clodoaldo. Trecho entre a Av. Guaporé e Av. Sete de Setembro. A instalação de faixa de pedestre neste trecho contribuirá significativamente para a segurança viária, preservação da vida e melhoria da mobilidade urbana, atendendo a uma reivindicação dos moradores e frequentadores da igreja.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4953/31_indicacao_semtram_sinalizacao_na_comunidade_sao_josebairro_princesa_isabel.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4953/31_indicacao_semtram_sinalizacao_na_comunidade_sao_josebairro_princesa_isabel.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que seja feito o estudo para instalação de sinalização viária (faixa de pedestre) em frente à Comunidade São José, localizada no Bairro Princesa Isabel. O local apresenta grande circulação de pedestres, incluindo crianças, idosos e frequentadores da comunidade, sendo também um ponto de tráfego intenso de veículos. A ausência de sinalização adequada tem gerado riscos de acidentes e dificuldades na travessia segura dos moradores e usuários do espaço.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4954/indicacao__pavimentacao_buritis.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4954/indicacao__pavimentacao_buritis.pdf</t>
   </si>
   <si>
     <t>que junto à Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), sob a responsabilidade do Secretário Paulo Henrique de Carvais Pimentel, a realização de serviço de recapeamento asfáltico na Avenida Pioneiro Francisco de Góis, no trecho compreendido entre a Rua Pioneiro José Vieira Ribeiro e a Rua Pioneiro Lázaro Rodrigues Simão, localizada no Bairro Buritis.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4955/indicacao__parque_pet.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4955/indicacao__parque_pet.pdf</t>
   </si>
   <si>
     <t>que seja viabilizada a instalação de um_x000D_
 playground para PETS na Praça Municipal, espaço que poderá ser destinado_x000D_
 ao lazer e convivência entre os animais de estimação e seus tutores.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4956/indicacao_56_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4956/indicacao_56_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, para que determine ao setor competente a instalação de um poste de iluminação pública na Avenida Espírito Santo, aproximadamente em frente ao nº 1184, no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4957/indicacao_iluminacao_proximo_ao_antigo_teleclub_e_cacoal_shopping_-_adriano_campos_69_9983-8448_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4957/indicacao_iluminacao_proximo_ao_antigo_teleclub_e_cacoal_shopping_-_adriano_campos_69_9983-8448_2.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja elaborado e executado um projeto_x000D_
 de iluminação pública na Rua Aluísio Ferreira, entre o antigo Teleclube até o Cacoal_x000D_
 Shopping. A referida via é um importante ponto de ligação entre os bairros Incra e_x000D_
 Floresta, sendo bastante utilizada por motoristas que acessam o Cacoal Shopping.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4968/indc_rua_eitor_ozias_shuindt.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4968/indc_rua_eitor_ozias_shuindt.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de que seja realizada a sinalização viária da Rua Eitor Ozias Schuindt, em frente à Escola Municipal Expedito Macedo, bem como a construção do meio-fio e o tampamento do buraco existente na galeria pluvial localizada na mesma via.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4969/indc_cemiterio_linha_06.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4969/indc_cemiterio_linha_06.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja encerrado o funcionamento do cemitério localizado na Linha 06, providenciando-se um novo espaço adequado para a realização de sepultamentos em nosso município, bem como a construção de um muro ao redor do atual cemitério, com o objetivo de preservar e proteger a área existente.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4970/indc_tapa_buracos_rua_projetada_g_vale_verde.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4970/indc_tapa_buracos_rua_projetada_g_vale_verde.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de que seja realizada a operação tapa-buracos na Rua Projetada G, localizada no Bairro Vale Verde, neste município.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4971/indicacao_-_quebra_mola_na_oitinha_.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4971/indicacao_-_quebra_mola_na_oitinha_.docx_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, ao Excelentíssimo Senhor Prefeito Municipal, por_x000D_
 intermédio da Secretaria Municipal de Obras e Serviços Públicos e da Secretaria_x000D_
 Municipal de Transportes e Trânsito (SEMTTRAN), que seja enviada equipe técnica à_x000D_
 Estrada da Oitinha, com o objetivo de avaliar e identificar os pontos mais adequados para_x000D_
 instalação de redutores de velocidade (quebra-molas).</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4972/indicacao__playground_nas_escolas_da_zona_rural.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4972/indicacao__playground_nas_escolas_da_zona_rural.docx_1.pdf</t>
   </si>
   <si>
     <t>que seja providenciada a instalação de playgrounds nas escolas municipais localizadas na zona rural do município.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4973/indicacao__depart._de_bem_estar_animal.docx_2_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4973/indicacao__depart._de_bem_estar_animal.docx_2_1.pdf</t>
   </si>
   <si>
     <t>que seja elaborado um Projeto de Lei para modificar a Lei Municipal nº 2.543/PMC/2009, que dispõe sobre a estrutura político-administrativa e organizacional do Município de Cacoal, incluindo o Departamento de Bem-Estar Animal, vinculado à Secretaria Municipal de Meio Ambiente, tendo em vista que já se desenvolve o trabalho porém não existe o Departamento.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4974/indc_cmei_monica_francisca_da_cruz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4974/indc_cmei_monica_francisca_da_cruz.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado estudo técnico para a instalação de redutor de velocidade e faixa de pedestres em frente ao Centro Municipal de Educação Infantil (CMEI) Mônica Francisca da Cruz, localizado no Bairro Alfa Parque.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4990/__indicacao__pavimentacao_liberdade.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4990/__indicacao__pavimentacao_liberdade.docx_1.pdf</t>
   </si>
   <si>
     <t>que seja viabilizado juntamente com a_x000D_
 Secretária de Obras do município, a pavimentação asfáltica das seguintes vias localizadas no Bairro Liberdade:</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4992/indicacao_58_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4992/indicacao_58_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que solicite ao Setor de Iluminação Pública a realização de instalação e/ou manutenção da iluminação no cruzamento da Rua Anel Viária com a Rua da Universidade, localizado no Bairro Residencial _x000D_
 Parque do Brizon.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4993/indc_sala_sensorial_cer.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4993/indc_sala_sensorial_cer.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, implantação de uma Sala Sensorial no Centro Especializado em Reabilitação (CER), com a finalidade de atender crianças com Transtorno do Espectro Autista (TEA) e outras condições que demandem suporte sensorial específico.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4994/indicacao_59_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4994/indicacao_59_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que solicite à Secretaria Municipal de Saúde a contratação de um médico cardiologista para atuar no atendimento _x000D_
 ambulatorial da rede pública de saúde do município.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4995/indicacao_60_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4995/indicacao_60_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que solicite ao Setor de Iluminação Pública a instalação de poste e implantação de iluminação na Rua Pioneira Maria Aparecida Scher da Silva, no Bairro Morada do Bosque, próximo ao número 5208</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4998/indicacao__-_ponto_de_onibus_escolar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4998/indicacao__-_ponto_de_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL , por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja realizada a construção de um ponto de ônibus escolar no bairro Green Ville, na esquina da Rua Pioneiro Inácio Romão dos Santos com a Avenida Vera Terezinha de Abreu Jordani, a fim de atender aos alunos que utilizam o transporte escolar e ficam aguardando naquele local.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4999/indicacao__-__recuperacao_estrada_linha_6.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4999/indicacao__-__recuperacao_estrada_linha_6.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria Municipal de Agricultura – SEMAGRI, que seja realizada a recuperação do ponto crítico existente na Linha 06, nas proximidades do perímetro urbano, mais precisamente no trecho localizado logo após o término do asfalto lá existente, próximo ao sítio do senhor Juliano Belete.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5000/indicacao__-__abertura_avenida_celestino_rosalino.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5000/indicacao__-__abertura_avenida_celestino_rosalino.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja realizada a abertura da Avenida Celestino Rosalino, no trecho compreendido entre a Rua José Vieira do Couto e a Rua Anel Viário, promovendo a ligação entre os bairros Habitar Brasil e Jardim Itália III.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5008/indicacao_acao_combate_a_dengue.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5008/indicacao_acao_combate_a_dengue.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Adaílton Antunes Ferreira, que determine à Secretaria Municipal de Saúde, por meio do Setor de Endemias e em parceria com as demais secretarias municipais, a realização de ações preventivas de combate ao mosquito Aedes aegypti em todos os bairros do município, especialmente neste período que antecede as chuvas intensas, incluindo o uso do carro fumacê nas áreas com maior incidência do vetor.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5009/indicacao_de_uma_rotatoria_av_malaquita_com_a_pedro_kemper.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5009/indicacao_de_uma_rotatoria_av_malaquita_com_a_pedro_kemper.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que determine ao setor competente a realização de estudo técnico de viabilidade para implantação de uma rotatória ou, alternativamente, de sinalização vertical na confluência da Avenida Malaquita com a Rua Pedro Kemper.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5010/semttran_-_indicacao11.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5010/semttran_-_indicacao11.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Transporte e Transito - SEMTTRAN, instalação de quebra-molas na RUA PRESIDENTE MEDICI, antes dos cruzamentos da Av. Dois de Junho e da Av. São Paulo.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5017/indc_carreador_linha_12.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5017/indc_carreador_linha_12.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de realizar a abertura de estrada na Linha 12, Gleba 11, Lote 57,(carreador) atendendo ao pedido dos moradores da localidade.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5018/indc_equipe_caps.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5018/indc_equipe_caps.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de completar a equipe multiprofissional do CAPS II (Centro de Atenção Psicossocial II), garantindo a composição mínima exigida para o pleno funcionamento do serviço e o adequado atendimento à demanda existente no município.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5019/indc_ponte_da_linha_10.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5019/indc_ponte_da_linha_10.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a revitalização da Ponte linha 10 gleba 10 lote 75.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5020/indc_isolamento_acustico_cerest.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5020/indc_isolamento_acustico_cerest.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de instalar isolamento acústico nas salas de atendimento do CEREST (Centro de Referência em Saúde do Trabalhador), garantindo a preservação do sigilo profissional e a qualidade do atendimento prestado aos usuários.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5021/_indicacao_reforma_do_ginasio_divinopolis.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5021/_indicacao_reforma_do_ginasio_divinopolis.docx_1.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da_x000D_
 Administração Pública a realização de reforma estrutural e pintura completa do_x000D_
 Ginásio Poliesportivo Joaquim Violato, localizado no distrito de Divinópolis.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5022/ind-_praca_bairro_green_ville.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5022/ind-_praca_bairro_green_ville.docx.pdf</t>
   </si>
   <si>
     <t>que seja elaborado projeto para_x000D_
 construção de uma praça pública para atender aos moradores do bairro Green_x000D_
 Ville, considerando que o referido bairro dispõe de área pública que necessita_x000D_
 ser urbanizada para melhor atender aos moradores do bairro e redondezas.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5023/indc_placas_de_sinalizacao_daniel_berg.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5023/indc_placas_de_sinalizacao_daniel_berg.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de substituição das placas de sinalização localizada no entorno da Rua 15 de Novembro com a Avenida São Paulo, nas proximidades da Escola Daniel Berg.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5024/indicacao_quebra_molas_antonio_de_paula_nunes.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5024/indicacao_quebra_molas_antonio_de_paula_nunes.docx_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que, por meio do setor competente, seja realizada:_x000D_
 ● Instalação de um redutor de velocidade (quebra-molas) na Rua Antônio de Paula_x000D_
 Nunes, a aproximadamente 5 metros antes do cruzamento com a Rua Afonso_x000D_
 Pena._x000D_
 ● Instalação de um redutor de velocidade (quebra-molas) na Rua Antônio Deodato_x000D_
 Durce antes do cruzamento com a Rua Afonso Pena.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5025/indicacao_para_fazer_asfalto_no_retorno_da_rua_juscimeira_.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5025/indicacao_para_fazer_asfalto_no_retorno_da_rua_juscimeira_.docx.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que determine à Secretaria Municipal de Obras e_x000D_
 Serviços Públicos a execução de pavimentação asfáltica no retorno localizado na Avenida_x000D_
 Juscimeira, em frente ao nº 222, bairro Novo Horizonte, em frente do órgão estadual_x000D_
 Politec.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5026/indc_rua_rosineia_de_souza_vilage_do_sol.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5026/indc_rua_rosineia_de_souza_vilage_do_sol.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de revitalização da faixa de pedestres localizada em frente à Igreja Assembleia de Deus, situada na Rua Rosineia de Souza, no Bairro Village do Sol.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5027/instalacao_de_um_bebedouro.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5027/instalacao_de_um_bebedouro.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Adaílton Antunes Ferreira, a necessidade de instalação de um bebedouro público na Praça do Teixeirão, considerando que o local conta com playground e recebe grande movimentação de crianças e famílias, especialmente no período da tarde, além de estar situado próximo à feira livre realizada às sextas-feiras.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5028/recapeamento_rua_heitor_olsen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5028/recapeamento_rua_heitor_olsen.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Adaílton Antunes Ferreira, que determine à Secretaria Municipal de Obras e Serviços Públicos a necessidade de recapeamento asfáltico na Rua Heitor Olsen, no trecho compreendido entre o Bairro Alpha Park e a Rodovia do Café, atualmente pavimentado com bloquete, que não suportam o intenso fluxo de caminhões e veículos pesados.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5029/ind._calcadas_no_b._jardim_europa.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5029/ind._calcadas_no_b._jardim_europa.docx_1.pdf</t>
   </si>
   <si>
     <t>que determine à Secretaria competente a elaboração de estudo técnico para a construção de calçadas no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5030/indc_upa_pediatrica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5030/indc_upa_pediatrica.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria competente, a necessidade de implantar sinalização adequada e visível na área frontal da UPA Pediátrica de Cacoal, de modo a restringir o estacionamento de veículos particulares e garantir a livre manobra e circulação de ambulâncias e demais veículos de emergência.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5031/indc_av_brasil_quartel_de_bm.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5031/indc_av_brasil_quartel_de_bm.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria competente, a necessidade de realizar estudo técnico de mobilidade viária com vistas à implantação e definição da Avenida Brasil como via principal no sentido da Rua Novo Horizonte, nas proximidades do quartel do Corpo de Bombeiros Militar.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5032/indc_redutor_de_velocidade_r_carlos_ubeda_ig_village.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5032/indc_redutor_de_velocidade_r_carlos_ubeda_ig_village.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de implantar um redutor de velocidade na Rua Luiz Carlos Ubeda, em frente à Igreja Batista, visando aumentar a segurança de pedestres e motoristas que trafegam pela via.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5033/indc_rua_carmelia_pontes.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5033/indc_rua_carmelia_pontes.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria competente, a necessidade de implementar melhorias na infraestrutura e segurança viária da Rua Carmélia Pontes, contemplando a implantação de redutores de velocidade e faixa de pedestres em frente a Igreja Assembleia de Deus e a execução de operação tapa-buracos ao longo de toda a via.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5034/indicacao_62_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5034/indicacao_62_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, na forma regimental, que determine à Secretaria Municipal de Saúde, em parceria com o laboratório conveniado, que realize a coleta de sangue para exames laboratoriais na UBS Marina Donária de Lima, pelo menos a cada 15 dias, facilitando o acesso da população local aos serviços de saúde.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5035/indicacao_61_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5035/indicacao_61_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a instalação de dois quebra-molas em frente à Unidade Básica de Saúde Marina Donária de Lima, localizada na Linha 14, no Distrito de Divinópolis, sendo um em cada sentido da via.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5036/indc_anisio_serrao_floresta.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5036/indc_anisio_serrao_floresta.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de realizar um estudo fluvial e de drenagem no trecho da Rua Anísio Serrão com a Rua Anita Garibaldi, com o objetivo de identificar e solucionar os problemas causados pelo intenso acúmulo e escoamento de águas pluviais.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5037/semttran_-_indicacao12.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5037/semttran_-_indicacao12.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria Municipal de Transporte e Transito - SEMTTRAN, instalação de quebra-molas na RUA PRESIDENTE MEDICI, antes dos cruzamentos da Av. Dois de Junho e da Av. Porto Velho.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5038/indicacao_pavimentacao_asfaltica_avenida_heitor_olsen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5038/indicacao_pavimentacao_asfaltica_avenida_heitor_olsen.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Adailton Fúria, por intermédio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a execução de pavimentação asfáltica na Avenida Heitor Olsen, no bairro Alphaville, no trecho que interliga o bairro Alphaville ao bairro Alpha Park.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5039/indicacao_alargamento_da_via_em_frente_a_fundacao_bradesco.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5039/indicacao_alargamento_da_via_em_frente_a_fundacao_bradesco.docx_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, por meio da Secretaria Municipal de Trânsito – SEMTTRAN, que seja feita a orientação e o acompanhamento por agentes de trânsito durante os horários de entrada e saída de alunos na Escola Fundação Bradesco, visando organizar o embarque e desembarque de estudantes. Caso não seja possível manter agentes fixos, sugere-se a instalação de sinalizações adequadas e outras medidas que a Secretaria julgar pertinentes para melhorar o tráfego e coibir o estacionamento irregular, considerando que, mesmo com o meio-fio pintado de amarelo, ainda há condutores que estacionam de forma indevida</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5040/indicacao_av_dos_lirios.docx_3_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5040/indicacao_av_dos_lirios.docx_3_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, para que, por meio da Secretaria Municipal de Transporte e Trânsito (SEMTTRAN), seja realizada a instalação de quebra-molas e placas de sinalização de velocidade ao longo da Avenida dos Lírios, neste município.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5041/indicacao_____semosp.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5041/indicacao_____semosp.docx.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal através da Secretaria Municipal_x000D_
 de Obras e Serviços Públicos - SEMOSP, o serviço de restauração do_x000D_
 canteiro central localizado em frente à Academia Petúnia, na Avenida Nações_x000D_
 Unidas,2942-Bairro Princesa Isabel, Município de Cacoal.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5042/_indicacao_____semosp_2.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5042/_indicacao_____semosp_2.docx_1.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal através da Secretaria Municipal de_x000D_
 Obras e Serviços Públicos (SEMOSP), o serviço de restauração do canteiro_x000D_
 Central localizado em frente ao Cartório Beleti, na Avenida 2 de Junho, no_x000D_
 Município de Cacoal</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_iluminacao_quadra_do_bairro_paineiras_3.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_iluminacao_quadra_do_bairro_paineiras_3.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja feita a troca de lâmpadas queimadas da quadra esportiva do bairro Paineiras, reforçando pedido que já foi solicitado anteriormente.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_iluminacao_av_tiradentes.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_iluminacao_av_tiradentes.docx_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL,  que seja feita a troca da lâmpada queimada e a substituição por LED na Avenida Tiradentes, próximo ao nº 700, em Cacoal.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5046/indicacao_-_tapa-buracos_na_rua_antonio_alves_feitosa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5046/indicacao_-_tapa-buracos_na_rua_antonio_alves_feitosa.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL , por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja realizado o serviço de tapa-buracos na Rua Antônio Alves Feitosa, no trecho que cruza com a Rua Maria de Oliveira, nas proximidades da Vila Olímpica, localizada no Bairro Green Ville.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_-_postes_de_iluminacao_no_canteiro_central.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_-_postes_de_iluminacao_no_canteiro_central.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL , por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja iniciada a instalação dos postes de iluminação no canteiro central das vias principais dos bairros Jardim Itália II e Parque Alvorada, conforme o planejamento urbanístico já existente para a região.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5050/ind._pontes_linha_192.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5050/ind._pontes_linha_192.docx_1.pdf</t>
   </si>
   <si>
     <t>que seja providenciada a substituição de duas pontes de madeira por bueiros na Linha 192 aproximadamente 36 km da entrada da linha (E) Setor Prosperidade.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5051/indc_tapa_buraco_greenville.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5051/indc_tapa_buraco_greenville.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de realização de operação tapa-buracos em todas as ruas do Bairro Greenville.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5053/indc__rua_delmiro_joao_da_silva.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5053/indc__rua_delmiro_joao_da_silva.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de implantação de um redutor de velocidade, estudo técnico para viabilizar a transformação da Rua Delmiro João da Silva em via de mão única e instalação de iluminação pública, no Bairro Brizon.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5066/indc_terreno_publico_canelinha.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5066/indc_terreno_publico_canelinha.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de disponibilização de um terreno público no Bairro Canelinha, destinado à área de preservação ambiental, onde seja possível realizar a abertura de um poço artesiano para atender à demanda de abastecimento de água dos moradores, bem como a construção de uma praça de lazer que proporcione convivência comunitária e bem-estar social.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5067/indc_estudo_tecnico_canelinha.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5067/indc_estudo_tecnico_canelinha.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de que seja solicitado ao Serviço Autônomo de Água e Esgoto – SAAE, a realização de estudo técnico para identificação de área adequada no Bairro Canelinha, visando a implantação de um poço artesiano que possa atender às demandas de abastecimento de água da comunidade local._x000D_
 Solicita-se, ainda, que seja considerado o aproveitamento de terreno público no bairro, o qual possa futuramente ser destinado à área de preservação ambiental e implantação de uma praça de lazer, fortalecendo o desenvolvimento sustentável e a integração social dos moradores.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5068/indc_rua_das_gracas_e_napoleao_bonaparte_b_liberdade.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5068/indc_rua_das_gracas_e_napoleao_bonaparte_b_liberdade.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de realização urgente de serviços de patrolamento e limpeza nas Ruas das Graças e Napoleão Bonaparte, ambas localizadas no Bairro Liberdade.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5069/indicacao__1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5069/indicacao__1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL que determine ao setor competente a implantação de faixas de retenção exclusivas para motocicletas nas principais vias e cruzamentos semaforizados do município.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5070/indc_nome_da_escola_polo_pr_nels_dos_santos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5070/indc_nome_da_escola_polo_pr_nels_dos_santos.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que, por ocasião da inauguração da nova Escola Polo Municipal, seja atribuído o nome de “Pastor Nels dos Santos” à referida unidade de ensino, em reconhecimento ao seu papel como pioneiro e fundador da Igreja Assembleia de Deus no município de Cacoal, figura que marcou a história local por sua atuação comunitária e dedicação à cidade.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5071/_indicacao_no_____-_semosp_e_semma_limpeza_de_terreno-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5071/_indicacao_no_____-_semosp_e_semma_limpeza_de_terreno-assinado.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal_x000D_
 de Obras e Serviços Públicos(SEMOSP) e Secretaria Municipal de Meio_x000D_
 Ambiente(SEMMA) a execução de serviços de limpeza e retirada de_x000D_
 entulhos em terrenos baldios localizados na Rua F, Bairro Vale Verde,_x000D_
 Município de Cacoal.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5072/indicacao_paineiras.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5072/indicacao_paineiras.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, que determine à secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a execução de operação tapa-buracos em todas as vias do Bairro Paineiras, visando melhorar as condições de tráfego e garantir segurança aos moradores e condutores que transitam pela localidade.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5073/indicacao_rua_luis_fernandes.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5073/indicacao_rua_luis_fernandes.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Fúria, que determine à Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a execução de pavimentação asfáltica na Rua Luís Fernandes Alexandre, no trecho compreendido entre a Rua José Bonifácio e a Rua Luiz Lenzi, localizado no Bairro Village do Sol I.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5074/indicacao_extensao_rede_eletrica-_carlos_f.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5074/indicacao_extensao_rede_eletrica-_carlos_f.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a extensão da rede elétrica para a Rua Jequitibá. Localizada no Bairro Paineiras, neste município de Cacoal/RO.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5077/33_promocao_de_qualificacao_do_corpo_docente_da_rede_publica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5077/33_promocao_de_qualificacao_do_corpo_docente_da_rede_publica.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, através do Prefeito Adailton Fúria para_x000D_
 que promova a qualificação do corpo docente da rede pública de ensino através da_x000D_
 oferta de cursos de pós-graduação em Autismo e Gestão da Educação.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5078/32_secretaria_municipal_de_inclusao_social_e_autismo.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5078/32_secretaria_municipal_de_inclusao_social_e_autismo.docx.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, através do Prefeito Adailton Fúria, a_x000D_
 criação da Secretaria Municipal de Inclusão Social e Autismo, com foco principal_x000D_
 no desenvolvimento e fortalecimento de políticas públicas de inclusão social para as_x000D_
 pessoas com deficiência, e as pessoas com Transtorno do Espectro Autista (TEA)_x000D_
 e demais grupos em situação de vulnerabilidade social._x000D_
 A referida Secretaria terá como finalidade promover a inclusão, a_x000D_
 acessibilidade e o acompanhamento especializado às pessoas deficiência e_x000D_
 autismo, garantindo seus direitos e integrando ações nas áreas da saúde,_x000D_
 educação, assistência social, trabalho e cidadania.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5082/indicacao_pavimentacao_rua_princesa_isabel.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5082/indicacao_pavimentacao_rua_princesa_isabel.pdf</t>
   </si>
   <si>
     <t>que seja solicitado ao setor competente da Prefeitura especialmente à Secretaria Municipal de Obras e Serviços Públicos a pavimentação asfáltico das Ruas Princesa Isabel e Daniel Francisco Guimarães no Bairro Liberdade, no trecho em que foi recentemente executada a instalação da rede de esgoto.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5085/_24-_indicacao__vereadora_dra._amalia_miliani_-assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5085/_24-_indicacao__vereadora_dra._amalia_miliani_-assinada.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a viabilidade de implantação de pelo menos uma creche com atendimento em horário noturno no município de Cacoal/RO.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5090/indicacao_regularizacao_fundiaria_rua_a_e_b..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5090/indicacao_regularizacao_fundiaria_rua_a_e_b..pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal e à Secretaria Municipal de Planejamento – SEMPLAN que sejam incluídas, no procedimento de regularização fundiária as Ruas Projetadas A e B, localizadas nas proximidades da Rua Rural e no final da Rua Argentino Gonçalves de Assis, no Bairro Teixeirão.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5091/indicacao_regularizacao_fundiaria_vilage_dol_sol_3.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5091/indicacao_regularizacao_fundiaria_vilage_dol_sol_3.docx.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal e à Secretaria Municipal de Planejamento – SEMPLAN,  que determine ao Setor de Regularização Fundiária a avaliação técnica e posterior início do processo de regularização dos lotes e residências do Bairro Village Sol 3.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5092/_25-_indicacao__vereadora_dra._amalia_miliani_-.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5092/_25-_indicacao__vereadora_dra._amalia_miliani_-.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a adoção de medidas para a estruturação, implementação e ampliação da coleta seletiva de resíduos sólidos no Município de Cacoal, priorizando a valorização e o fortalecimento das cooperativas e associações locais de recicladores.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5093/_26-_indicacao__vereadora_dra._amalia_miliani_-.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5093/_26-_indicacao__vereadora_dra._amalia_miliani_-.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a cessão de terreno para a construção da sede da Associação dos Pais e Amigos dos Surdos Águias de Cacoal APASA.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>AMÁLIA MILANI, NICE CONDAQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5099/30-_indicacao__vereadora_dra._amalia_miliani_-.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5099/30-_indicacao__vereadora_dra._amalia_miliani_-.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que seja implantada uma sala/enfermaria exclusiva para gestantes em trabalho de pré-parto no Hospital Materno Infantil.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5105/_33-_indicacao__vereadora_dra._amalia_miliani_-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5105/_33-_indicacao__vereadora_dra._amalia_miliani_-assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita estudo técnico e elaboração de Projeto de Lei para reenquadramento dos Auxiliares de Enfermagem para Técnicos em Enfermagem, com garantia funcional e isonomia remuneratória da categoria.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5106/_32-_indicacao__vereadora_dra._amalia_miliani_-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5106/_32-_indicacao__vereadora_dra._amalia_miliani_-assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a alteração das Leis Municipais nº 4.177/2018 e Lei n° 2.473/PMC/09 com a finalidade de garantir a gratificação de produtividade aos médicos, nas situações de afastamentos temporários previstos em lei ( férias, licença prêmio, licença maternidade, etc) sem prejuízo remuneratório, semelhante ao PLO 72/2025 art. 20 parágrafo único.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5107/indc_bandeira_na_entrada_da_cidade.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5107/indc_bandeira_na_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja providenciada a instalação da Bandeira Oficial do Município de Cacoal nos portais de entrada da cidade, com a finalidade de ampliar a identificação visual e promover a valorização dos símbolos municipais.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5108/indc_centro_pop.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5108/indc_centro_pop.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam adotadas as providências necessárias para a reativação e abertura do Centro de Referência Especializado para População em Situação de Rua — Centro POP — no município de Cacoal.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5109/indc_redutor_de_velocidade_jose_mendes_filho_josino_brito.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5109/indc_redutor_de_velocidade_jose_mendes_filho_josino_brito.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado estudo técnico visando à implantação de um redutor de velocidade na Rua José Mendes Filho, nas proximidades do número 4220, localizada no Bairro Josino Brito, neste município.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5110/indc_bebedouros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5110/indc_bebedouros.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que sejam instalados bebedouros de uso público no Complexo Beira Rio e no ponto de ônibus localizado na Avenida Dois de Junho, em razão do elevado fluxo de pessoas que circulam diariamente por esses locais.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5111/indc_saneamento_alfa_ville.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5111/indc_saneamento_alfa_ville.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado estudo técnico e adotadas as providências necessárias para a implantação de saneamento básico no Bairro Alfa Ville, incluindo rede de abastecimento de água tratada, rede coletora de esgoto e drenagem urbana adequada.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5112/indc_redutor_de_velocidade_anita_garibaldi.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5112/indc_redutor_de_velocidade_anita_garibaldi.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja instalado um redutor de velocidade na Rua Anita Garibaldi, no trecho compreendido entre a Rua José do Patrocínio e a Rua Antônio de Paula Nunes, no Bairro Floresta.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5113/indicacao_64_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5113/indicacao_64_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, à revitalização da quadra poliesportiva e da quadra de areia do Parque Sabiá, localizado no Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5114/36_indicacao_para_providencia_imediata_no_portao_e_seguranca_da_vila_olimpica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5114/36_indicacao_para_providencia_imediata_no_portao_e_seguranca_da_vila_olimpica.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Autarquia Municipal de Esportes de Cacoal – AMEC, providências imediatas quanto ao reparo, à manutenção e a segurança para controlar o acesso de pessoas não autorizadas nas dependências do estádio Vila olímpica.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5115/indicacao_65_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5115/indicacao_65_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, à Revitalização da Sinalização Viária da Rua Antônio Deodato Durce.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5116/indicacao_-substituicao_parquinho_da_praca_do_brizon.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5116/indicacao_-substituicao_parquinho_da_praca_do_brizon.docx.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, que se faça a substituição do parquinho infantil danificado localizado na Praça do Brizon, com a instalação de novos brinquedos que atendam às normas de segurança, acessibilidade e ao uso adequado pelas crianças da comunidade.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5117/indicacao_-_manutencao_de_iluminacao_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5117/indicacao_-_manutencao_de_iluminacao_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL , por meio da Secretaria Municipal de Iluminação Pública ou setor competente, que seja realizada manutenção preventiva e corretiva da iluminação pública no Bairro Vista Alegre, considerando que diversas vias apresentam lâmpadas queimadas, oscilações ou pontos sem iluminação adequada.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5118/indicacao_-_tapa_buracos_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5118/indicacao_-_tapa_buracos_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL , por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja realizada operação tapa-buracos e manutenção geral do asfalto em todas as vias do Bairro Vista Alegre, considerando que o bairro apresenta diversos pontos de desgaste e deterioração do pavimento.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5123/indicacao__bueiro_rua_daniel_pires_.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5123/indicacao__bueiro_rua_daniel_pires_.docx_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, para que determine ao setor competente a manutenção urgente do bueiro localizado na Rua Daniel Pires da Rocha, no bairro Incra, tendo em vista que o mesmo encontra-se transbordando e causando forte mau cheiro.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5124/indicacao__cascalhamento_da_estrada_do_embratel_oitinha_.docx_1_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5124/indicacao__cascalhamento_da_estrada_do_embratel_oitinha_.docx_1_2.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO,que determine a execução do patrolamento e cascalhamento da Estrada do Embratel (Oitinha), visando melhorar as condições de tráfego e atender às necessidades dos moradores da região.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5125/indicacao_no35-._assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5125/indicacao_no35-._assinada.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine à equipe técnica competente a realização de estudos estruturais, arquitetônicos e financeiros para a ampliação do Hospital Materno Infantil – HMMI, com construção de novas enfermarias, ampliação dos leitos obstétricos e pediátricos e aproveitamento do subsolo para setores de apoio.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5128/indicacao__obrigatoriedade_de_efetivos_na_semma_.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5128/indicacao__obrigatoriedade_de_efetivos_na_semma_.docx_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, para que determine ao setor competente a adoção imediata das medidas necessárias para o cumprimento da Lei Municipal nº 3474/2015, garantindo que os serviços de Licenciamento Ambiental e as atividades de fiscalização no município de Cacoal sejam exercidos exclusivamente por servidores efetivos, conforme previsto na legislação vigente.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5129/indc_rua_pioneira_maria_lurdes_morada_do_bosque.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5129/indc_rua_pioneira_maria_lurdes_morada_do_bosque.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de realização de serviços de patrolamento e abertura da Rua Pioneira Maria de Lurdes de Jesus de Souza, localizada no bairro Morada Bosque.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5130/indc_folga_dia_do_aniversario_servidor.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5130/indc_folga_dia_do_aniversario_servidor.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja elaborado um Projeto de Lei instituindo a concessão de folga ao servidor público municipal no dia de seu aniversário, sem prejuízo de suas remunerações e demais direitos funcionais.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5132/indicacao_de_construcao_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5132/indicacao_de_construcao_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito de Cacoal, Senhor Adaílton Antunes Ferreira, por meio da Secretaria competente, que seja realizada a construção de um ponto de ônibus escolar no bairro Paineiras especificamente na Rua Café, no bairro Paineiras, nas proximidades das árvores onde os estudantes aguardam o transporte escolar.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5133/indiacao_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5133/indiacao_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja instalada uma lombada (quebra-mola) na Avenida Primavera, em frente à Comunidade São Cristóvão.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5134/indicacao_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5134/indicacao_2.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizado estudo visando à disponibilização de Guarda Civil Patrimonial Municipal no Parque Sabiá durante o dia.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5135/indicaco_3_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5135/indicaco_3_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a instalação de dois postes de iluminação pública na Rua Henrique dos Santos Mota – Bairro Jardim Bandeirantes</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5136/indicacao_4.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5136/indicacao_4.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a instalação de placa de “PARE” na posição horizontal na Rua Henrique dos Santos Mota, esquina com a Rua_x000D_
 Antônio Moreira Lima – Bairro Bandeirantes.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5137/indicacao_5.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5137/indicacao_5.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de pavimentação asfáltica na Rua Albino Vago, situada no Bairro Santo Antônio.”</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5138/indicacao_6.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5138/indicacao_6.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, a necessidade de realização de pavimentação asfáltica na Rua Fagundes Varela, localizada no Bairro Fortaleza</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5139/indicacao_74_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5139/indicacao_74_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que determine a ampliação do horário de funcionamento da Unidade de Saúde São Marcos até às 19h.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5140/indicacao_75_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5140/indicacao_75_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que amplie o horário de funcionamento da Unidade de Saúde Nova Esperança até às 19h.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5141/indicacao_ponte_aldeia_kabaney_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5141/indicacao_ponte_aldeia_kabaney_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO, que determine à Secretaria competente a realização de_x000D_
 manutenção da estrada não pavimentada localizada na Linha 15, Km 65, que dá_x000D_
 acesso à Aldeia Kabaney, situada na Terra Indígena Sete de Setembro, bem como a_x000D_
 recuperação da ponte existente no trajeto, que se encontram em condições precárias e_x000D_
 oferecem riscos aos usuários.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5142/_indicacao_ginasio_ronaldo_aragao.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5142/_indicacao_ginasio_ronaldo_aragao.docx_1.pdf</t>
   </si>
   <si>
     <t>que seja realizado levantamento técnico, junto à secretaria competente, para a execução de reforma no Ginásio de Esportes Ronaldo Aragão, com atenção especial à cobertura, que atualmente apresenta diversas goteiras e infiltrações.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5143/indicacao_72_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5143/indicacao_72_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PREFEITO MUNICIPAL, a necessidade de encaminhamento a esta Casa de Leis de um Projeto de Lei que institua, no âmbito do Município de Cacoal, um Programa Municipal de Distribuição Gratuita do medicamento Monjaro, destinado a pacientes com diagnóstico médico de obesidade.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5144/indicacao_73_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5144/indicacao_73_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>NDICO AO PREFEITO MUNICIPAL, que seja disponibilizada segurança pública permanente na UPA Pediátrica 24 horas, visando garantir a integridade dos profissionais, pacientes e acompanhantes.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5145/indicacao_76_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5145/indicacao_76_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a conclusão do asfaltamento da Rua Raimundo Faustino Filho, no Bairro Village do Sol.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5146/indicacao_77_-_farlen_maycon.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5146/indicacao_77_-_farlen_maycon.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja concluído o asfaltamento da Rua José Bonifácio, nas proximidades do nº 3422, no Bairro Village do Sol.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5147/indicacao_78__1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5147/indicacao_78__1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja realizada a requalificação da faixa de pedestres em frente ao Mercado Gama, na Av. Juscelino Kubitscheck, 926.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5148/indicacao_80_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5148/indicacao_80_1.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja implantada uma faixa de pedestres em frente à Comunidade Nossa Senhora Aparecida, na Avenida_x000D_
 Tiradentes, 1070.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5149/indicacao_79_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5149/indicacao_79_1.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PREFEITO MUNICIPAL, que seja implantado um serviço de Consultório de Rua executado em parceria entre a Secretaria Municipal de Saúde e a SEMAST (Secretaria Municipal de Assistência Social e Trabalho), destinado ao atendimento itinerante e humanizado de pessoas em situação de rua e população em vulnerabilidade social.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4265/requerimento_n._001.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4265/requerimento_n._001.pdf</t>
   </si>
   <si>
     <t>Regime de urgência para apreciação e tramitação dos PL nº 005/006/007/008 de 2025</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4266/requerimento_n._002.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4266/requerimento_n._002.pdf</t>
   </si>
   <si>
     <t>Regime de urgência simples para apreciação e tramitação dos PL nº 005/2025 e Veto n. 002/2025.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4277/requerimento_n._03.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4277/requerimento_n._03.pdf</t>
   </si>
   <si>
     <t>Realização de Audiência Pública para tratar de doenças raras, tendo em vista o dia nacional de doenças raras.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4278/requerimento_n._004.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4278/requerimento_n._004.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente_x000D_
 Requeremos a Vossa Excelência, nos termos do art. 155, inciso I, do Regimento Interno da Câmara de Vereadores, regime de urgência para apreciação do Requerimento consta do sistema SApl, a qual solicito autorização para realizar audiência pública para tratar de doenças raras, a ser realizada no dia 28 de fevereiro de 2025._x000D_
 A urgência consiste no fato de que o dia nacional das doenças raras será celebrado no dia 28 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4326/requerimento_de_urgencia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4326/requerimento_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Com o presente, considerando o grau de importância do objeto do Projeto de Lei n. 18/2025, que visa atender à solicitação contida na ação direta de inconstitucionalidade nº 0800098-26.2024.8.22.0000, em trâmite no Tribunal de Justiça do Estado de Rondônia, sob a relatoria do desembargador Miguel Mônico, SOLICITAMOS a inclusão do referido PLO em pauta para discussão e votação, em REGIME DE URGÊNCIA ESPECIAL, conforme dispõe inciso I do Art. 229 do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4353/oficio_148_-25__solicita_urgencia_na_votacao_dos_plo_28_e_30_-_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4353/oficio_148_-25__solicita_urgencia_na_votacao_dos_plo_28_e_30_-_cmc.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão em pauta para discussão e votação em regime de urgência especial os Projetos de Lei 28 e 30/2025.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4403/requerimento_de_urgencia_executivo_municipal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4403/requerimento_de_urgencia_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
  _x000D_
 Com o presente, considerando o grau de importância do Projeto de Lei _x000D_
 27/2025 e tendo em vista que a reestruturação, ora proposta alinha-se com as _x000D_
 diretrizes  de  modernização  da  gestão  pública  e  de  melhoria  contínua  dos _x000D_
 serviços  prestados  à  sociedade,  garantindo  maior  eficiência,  qualidade  e _x000D_
 transparência  nas  atividades  da  Administração  Pública,  SOLICITAMOS  a _x000D_
 inclusão do referido  Projeto em pauta para discussão e votação, em REGIME _x000D_
 DE  URGÊNCIA  ESPECIAL,  conforme  dispõe  inciso  I  do  Art.  229  do  Regimento _x000D_
 Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4421/requerimento_n._008.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4421/requerimento_n._008.pdf</t>
   </si>
   <si>
     <t>Requerimento para autorização para fins de realização de Audiência Pública para tratar sobre a privatização do SAAE</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>Requeremos a Vossa Excelência, nos termos do art. 155, inciso I, combinado com art. 185, ambos do Regimento Interno da Câmara de Vereadores, regime de urgência simples para apreciação do PL nº005/2025 e veto 002/2025, que tratam dos seguintes temas:_x000D_
 ➢_x000D_
 DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4529/requerimento_n._010.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4529/requerimento_n._010.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação dos PL nº 076/2025</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4643/requerimento_sessao_itinerante.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4643/requerimento_sessao_itinerante.pdf</t>
   </si>
   <si>
     <t>Requer a autorização para realização de Sessão Itinerante.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4679/requerimento_n._012.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4679/requerimento_n._012.pdf</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4680/requerimento_n._013.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4680/requerimento_n._013.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência para apreciação e tramitação em regime de urgência especial para os projetos 126 e 131.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4734/requerimento_n._014.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4734/requerimento_n._014.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência para apreciação e tramitação em regime de urgência especial para os seguintes projetos: PLO 82/2025, PLO 118/2025, PLO 122/2025, PLO 123/2025, PLO 125/2025, PLO 127/2025, PLO 128/2025, PLO 130/2025, PLO 132/2025, E PLO 136/2025.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4733/requerimento_n._015.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4733/requerimento_n._015.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência para apreciação e tramitação em regime de urgência especial para os seguintes projetos: PLO 144/2025, PLO 145/2025, PLO 148/2025, PLO 149.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4737/requerimento_-_declaracao_de_inexistencia_de_nepotismo_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4737/requerimento_-_declaracao_de_inexistencia_de_nepotismo_2.pdf</t>
   </si>
   <si>
     <t>REQUER DA Secretaria Municipal de Administração, CÓPIA DA DECLARAÇÃO DE INEXISTÊNCIA DE NEPOTISMO de todos_x000D_
 os servidores nomeados ativos, que ocupem cargos comissionados na atual gestão municipal,</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4762/requerimento_cmc_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4762/requerimento_cmc_semed.pdf</t>
   </si>
   <si>
     <t>A Vereadora Nice Condaque, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, REQUER DA Secretaria Municipal de Educação, CÓPIA DA AUTORIZAÇÃO DE TRANSPORTE ESCOLAR referente ao ônibus de placa NBB-7C56, utilizado no 1º semestre do ano de 2025.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>AMARILSON CARVALHO, NICE CONDAQUE</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4920/requerimento_-_semagri.docx_9_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4920/requerimento_-_semagri.docx_9_1.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Nice Condaque e Amarilson Carvalho, no uso de suas_x000D_
 atribuições regimentais, com fundamento no artigo 261, § 4º, inciso VII, do_x000D_
 Regimento Interno desta Casa de Leis, vêm respeitosamente REQUERER à_x000D_
 Secretaria Municipal de Agricultura, que encaminhe a este Poder Legislativo o_x000D_
 cronograma semanal de atendimentos realizados pelo Programa “Porteira_x000D_
 Adentro”.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4931/requerimento_2025_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4931/requerimento_2025_1.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, nos termos dos artigos 260, § 1º, IV, do REGIMENTO INTERNO desta Casa de Leis, vem respeitosamente REQUERER a Vossa Excelência, após ouvido o soberano Plenário, a realização de Sessão Solene no dia 30 de outubro de 2025 as 19:00, no Plenário Senador Ronaldo Aragão, desta Casa Legislativa, com a finalidade de proceder à entrega de Moção de Aplausos a todos os Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE)_x000D_
 do Município de Cacoal.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4936/requerimento_mocao_de_aplausos_aos_servidores_de_policia_e_bombeiro_militar_2_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4936/requerimento_mocao_de_aplausos_aos_servidores_de_policia_e_bombeiro_militar_2_1.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal – RO,_x000D_
 O vereador que este subscreve, nos termos do artigo 260,§1º,IV, do Regimento Interno desta Casa de Leis, vem respeitosamente REQUERER à Mesa, ouvido o Plenário, a iniciativa desta Casa de homenagear, com Moção de Aplausos, servidores de cada corporação: Bombeiro Militar, Polícia Militar e Politec, a serem indicados pelos respectivos comandos, em reconhecimento aos relevantes serviços prestados no ano de 2024, que se destacaram pelo compromisso, dedicação e contribuição em prol da segurança e bem-estar da população cacoalense.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4948/reqeurimento_21-2025_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4948/reqeurimento_21-2025_1.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência para apreciação e tramitação em regime de urgência especial para o seguinte projeto: PLO 205/2025.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4964/requerimento_-_mocao_de_aplausos_a_paroquia_evangelica_de_confissao_luterana_dos_migrantes.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4964/requerimento_-_mocao_de_aplausos_a_paroquia_evangelica_de_confissao_luterana_dos_migrantes.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal/RO,_x000D_
 O Vereador que este subscreve, nos termos do artigo 260, §1º, inciso IV, do Regimento Interno desta Casa de Leis, vem respeitosamente REQUERER, após ouvido o Soberano Plenário, a realização de Sessão Solene em data a ser definida para o mês de novembro de 2025, no Plenário Senador Ronaldo Aragão, com a finalidade de proceder à entrega de Moção de Aplausos à Paróquia Evangélica de Confissão Luterana dos Migrantes, sediada na Avenida Juscelino Kubitschek, nº 574 – Bairro Novo Horizonte – Cacoal/RO, pelos 50 (cinquenta) anos de fundação e relevantes serviços prestados à comunidade cacoalense.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5001/requerimento_23-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5001/requerimento_23-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência para apreciação e tramitação em regime de urgência especial para os seguintes projetos: PLO 208/2025 e PLO 212/2025.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação do Projeto de Lei Ordinária n. 213/2025.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5048/requerimento_25-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5048/requerimento_25-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação do Projeto de Lei Ordinária n. 220/2025.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5080/requerimento_26-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5080/requerimento_26-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação dos Projetos de Lei Ordinária n. 226/2025, 227/2025, 228/2025 e 229/2025.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5096/requerimento_27-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5096/requerimento_27-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação do Projeto de Lei Ordinária n. 243/2025.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5121/requerimento_28-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5121/requerimento_28-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação dos Projetos de Lei Ordinária n. . 245/2025, 246/2025, 247/2025 e 248/2025.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5122/requerimento_29-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5122/requerimento_29-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação dos Projetos de Lei Ordinária n. . 249/2025 e 250/2025.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5156/requerimento_30-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5156/requerimento_30-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação dos Projetos de Lei Ordinária n. . 255/2025.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5158/requerimento_31-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5158/requerimento_31-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação do Projeto de Lei Ordinária n. 253/2025.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5258/requerimento_32-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5258/requerimento_32-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação do Projeto de Resolução n. 04/2025</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5269/requerimento_33-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5269/requerimento_33-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Requer regime de urgência especial para apreciação e tramitação dos Projetos de Lei Ordinária n. 260/2025 e 261/2025.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>OF DL</t>
   </si>
   <si>
     <t>Ofícios da Diretoria Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4659/oficio_n.23.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4659/oficio_n.23.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RELAÇÃO DE SERVIDORES QUE NECESSITAM DE ACESSO A SA'pl</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>OF 1ª</t>
   </si>
   <si>
     <t>Ofícios solicitados em Plenário</t>
   </si>
   <si>
     <t>Ofício: Solicitação de esclarecimentos sobre as recorrentes quedas de energia _x000D_
 elétrica em Cacoal._x000D_
 A Sra. Excelentíssima vereadora Marilande Alves da Cruz, durante a 1ª Sessão _x000D_
 Ordinária, solicitou que a Mesa Diretiva expedisse um ofício à Energisa, distribuidora de _x000D_
 energia elétrica de Rondônia.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>Assunto: Solicitação de cronograma de atendimentos da Van Odontológica. _x000D_
  Em atenção à solicitação do Excelentíssimo Vereador Farlen Maycon Machado, _x000D_
 realizada durante a 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4378/oficio_n_03-2025_-_kapiche-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4378/oficio_n_03-2025_-_kapiche-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de fiscalização e notificação aos proprietários de terrenos _x000D_
 baldios e ocupados quanto à limpeza das propriedades._x000D_
 Em atendimento à solicitação do Excelentíssimo Vereador _x000D_
 Edimar Kapiche, realizada durante a 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4422/mocao_de_apelo_01.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4422/mocao_de_apelo_01.pdf</t>
   </si>
   <si>
     <t>Moção de apelo à contra a privatização do SAAE Cacoal – Serviço Autônomo de Água e Esgoto de Cacoal</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4436/requerimento_mocao_de_aplausos_aniversario_amec_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4436/requerimento_mocao_de_aplausos_aniversario_amec_1.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito nos termos dos artigos 103, § 2º, VII, do REGIMENTO INTERNO desta Casa de Leis, requer à Mesa, ouvido o Plenário, a iniciativa desta Casa de homenagear com Moção de Aplausos ao idealizador José de Albuquerque Cavalcante e a todos os Gestores que passaram e fizeram parte da história da AMEC, tendo em vista que nesse ano de 2025 a Autarquia Municipal de Esportes de Cacoal/RO completa seus 40 anos de história, a realizar-se no Plenário da Câmara Municipal de Cacoal no dia 16/04/2025.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4354/autografo_01-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4354/autografo_01-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.427/PMC/ E A LEI Nº 4.006/PMC/2018, DENOMINANDO O BAIRRO COLINA PARK, SUAS RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4355/autografo_02_-_cacoal_rota_da_justica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4355/autografo_02_-_cacoal_rota_da_justica.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “CACOAL ROTA DA JUSTIÇA” NO ÂMBITO DO MUNICÍPIO DE CACOAL E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4356/autografo_03_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4356/autografo_03_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4357/autografo_04_-_universidade_para_todos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4357/autografo_04_-_universidade_para_todos.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCLUSÃO SOCIAL UNIVERSIDADE PARA TODOS – FACULDADE_x000D_
 DA PREFEITURA E, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4358/autografo_05_-_tarifa_zero.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4358/autografo_05_-_tarifa_zero.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DISPOSTO NO ART. 5º DA LEI_x000D_
 5.149/PMC/2023, QUE AUTORIZA O PODER EXECUTIVO A INSTITUIR TARIFA ZERO PARA O_x000D_
 TRANSPORTE COLETIVO URBANO NO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4359/autografo_06_-__orcamento_r_1.450.00000.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4359/autografo_06_-__orcamento_r_1.450.00000.pdf</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4360/autografo_12_-_projeto_de_lei_018.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4360/autografo_12_-_projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4361/autografo_08_-_assessoria_militar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4361/autografo_08_-_assessoria_militar.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.746/PMC/2017, QUE DISPÕE A  ASSESSORIA MILITAR DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4362/autografo_09_-_projeto_de_lei_010.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4362/autografo_09_-_projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4363/autografo_10_-_projeto_de_lei_015.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4363/autografo_10_-_projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4364/autografo_11_-_projeto_de_lei_014.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4364/autografo_11_-_projeto_de_lei_014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E UNIFICAÇÃO DO LOTE 395, DA QUADRA 16, SETOR 11 E ALTERA A LEI 2.420/PMC/2009 QUE APROVA O LOTEAMENTO SANTO ANTÔNIO COMO ZONEAMENTO DE USO MISTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4365/autografo_12_-_projeto_de_lei_018.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4365/autografo_12_-_projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICOADMINISTRATIVA E ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4366/autografo_13_-_projeto_de_lei_017.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4366/autografo_13_-_projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>CONCEDE A ELCIRONE MOREIRA DEIRÓ O TITULO DE &lt;CIDADÃO HONORÁRIO DE CACOAL-RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4367/autografo_14_-_projeto_de_lei_020.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4367/autografo_14_-_projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4368/autografo_15_-_projeto_de_lei_021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4368/autografo_15_-_projeto_de_lei_021.pdf</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4369/autografo_16_-_projeto_de_lei_022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4369/autografo_16_-_projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4370/autografo_17_-_projeto_de_lei_023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4370/autografo_17_-_projeto_de_lei_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4371/autografo_18_-_projeto_de_lei_024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4371/autografo_18_-_projeto_de_lei_024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4372/autografo_19_-_projeto_de_lei_026.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4372/autografo_19_-_projeto_de_lei_026.pdf</t>
   </si>
   <si>
     <t>ALTERA  E  INCLUI  DISPOSITIVOS NA  LEIS N.  5.203/PMC/2023  E  DÁ  OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4373/autografo_20_-_projeto_de_lei_028.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4373/autografo_20_-_projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4374/autografo_21_-_projeto_de_lei_030.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4374/autografo_21_-_projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4375/autografo_22_-_projeto_de_lei_032.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4375/autografo_22_-_projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4423/autografo_23_-_projeto_de_lei_012.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4423/autografo_23_-_projeto_de_lei_012.pdf</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4424/autografo_24_-_projeto_de_lei_027.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4424/autografo_24_-_projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4425/autografo_25_-_projeto_de_lei_011.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4425/autografo_25_-_projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4426/autografo_26_-_projeto_de_lei_043.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4426/autografo_26_-_projeto_de_lei_043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO, EM CONFORMIDADE COM A LEI FEDERAL N. 11.738/2008 E PORTARIA MINISTERIAL N. 13, DE 24 DE DEZEMBRO DE 2024, ALTERA A LEI 2.736/PMC/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4427/autografo_27_-_projeto_de_lei_36.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4427/autografo_27_-_projeto_de_lei_36.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4428/autografo_28_-_projeto_de_lei_29.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4428/autografo_28_-_projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO_x000D_
 VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4494/autografo_29_-_projeto_de_lei_34.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4494/autografo_29_-_projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4495/autografo_30_-_projeto_de_lei_37.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4495/autografo_30_-_projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4496/autografo_31_-_projeto_de_lei_38.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4496/autografo_31_-_projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4497/autografo_32_-_projeto_de_lei_39.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4497/autografo_32_-_projeto_de_lei_39.pdf</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4498/autografo_33_-_projeto_de_lei_45.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4498/autografo_33_-_projeto_de_lei_45.pdf</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4499/autografo_34_-_projeto_de_lei_46.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4499/autografo_34_-_projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4502/autografo_35_-_projeto_de_lei_47.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4502/autografo_35_-_projeto_de_lei_47.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS=.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4501/autografo_36_-_projeto_de_lei_49.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4501/autografo_36_-_projeto_de_lei_49.pdf</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4503/autografo_37_-_projeto_de_lei_50.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4503/autografo_37_-_projeto_de_lei_50.pdf</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4504/autografo_38_-_projeto_de_lei_52.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4504/autografo_38_-_projeto_de_lei_52.pdf</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4505/autografo_39_-_projeto_de_lei_53.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4505/autografo_39_-_projeto_de_lei_53.pdf</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4506/autografo_40_-_projeto_de_lei_48.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4506/autografo_40_-_projeto_de_lei_48.pdf</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4523/autografo_41_-_projeto_de_lei_40.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4523/autografo_41_-_projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>INSTITUIR O MÊS DE CONSCIENTIZAÇÃO DO VOTO A PARTIR DOS 16 ANOS NO CALENDÁRIO OFICIAL DO MUNICÍPIO  DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.=.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4524/autografo_42_-_projeto_de_lei_16.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4524/autografo_42_-_projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DAS AMBULÂNCIAS MUNICIPAIS PARA TRANSPORTE DE PACIENTES DA REDE PRIVADA, MEDIANTE PRESCRIÇÃO MÉDICA, EM MOMENTOS DE DISPONIBILIDADE, E PROVIDÊNCIAS.=</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4525/autografo_43_-_projeto_de_lei_67.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4525/autografo_43_-_projeto_de_lei_67.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.=</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4507/autografo_44_-_projeto_de_lei_58.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4507/autografo_44_-_projeto_de_lei_58.pdf</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4508/autografo_45_-_projeto_de_lei_59.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4508/autografo_45_-_projeto_de_lei_59.pdf</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4509/autografo_46_-_projeto_de_lei_60.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4509/autografo_46_-_projeto_de_lei_60.pdf</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4510/autografo_47_-_projeto_de_lei_61.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4510/autografo_47_-_projeto_de_lei_61.pdf</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4511/autografo_48_-_projeto_de_lei_16.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4511/autografo_48_-_projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DAS AMBULÂNCIAS MUNICIPAIS PARA TRANSPORTE DE PACIENTES DA REDE PRIVADA, MEDIANTE PRESCRIÇÃO MÉDICA, EM MOMENTOS DE DISPONIBILIDADE, E PROVIDÊNCIAS DÁ OUTRAS</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4512/autografo_49_-_projeto_de_lei_40.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4512/autografo_49_-_projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4513/autografo_50_-_projeto_de_lei_44.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4513/autografo_50_-_projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DAS CARREIRAS, MEDIANTE REFORMULAÇÃO DAS TABELAS DE VENCIMENTOS BASE, A TÍTULO DE CORREÇÃO E ATUALIZAÇÃO, ALTERANDO AS LEIS MUNICIPAIS N. 2.735/PMC/2010; N. 2.413/PMC/2008, 3.475/PMC/2015; 3.612/PMC/2016; PROVIDÊNCIAS N. 2.964/PMC/2012, 3.474/PMC/2015; N. N. N. 3.611/PMC/2016; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4514/autografo_51_-_projeto_de_lei_55.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4514/autografo_51_-_projeto_de_lei_55.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N. 4.628/PMC/2020 E REVOGAÇÃO DAS LEIS 2.840/PMC/2011 E 3.440/PMC/2015 E DÁ OUTRAS PROVIDÊNCIAS=</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4515/autografo_52_-_projeto_de_lei_56.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4515/autografo_52_-_projeto_de_lei_56.pdf</t>
   </si>
   <si>
     <t>DISPÕE NO MUNICÍPIO DE CACOAL, SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DO MORFOLÓGICO ULTRASSOM DURANTE O ACOMPANHAMENTO PRÉ-NATAL, NO ÂMBITO DO MUNICÍPIO DE CACOAL-RO</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4516/autografo_53_-_projeto_de_lei_68.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4516/autografo_53_-_projeto_de_lei_68.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO  ADICIONAL  SUPLEMENTAR  ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.=</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4517/autografo_54_-_projeto_de_lei_66.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4517/autografo_54_-_projeto_de_lei_66.pdf</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4518/autografo_55_-_projeto_de_lei_76.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4518/autografo_55_-_projeto_de_lei_76.pdf</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4519/autografo_56_-_projeto_de_lei_33.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4519/autografo_56_-_projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA POMER WUST FEST (FESTA DA LINGUIÇA (POMERANA) NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.=</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4520/autografo_57_-_projeto_de_lei_35.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4520/autografo_57_-_projeto_de_lei_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento, valorização e incentivo da cultura Pomerana no Município de Cacoal, com ênfase nas festividades e eventos culturais, e dá outras providências.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4521/autografo_58_-_projeto_de_lei_62.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4521/autografo_58_-_projeto_de_lei_62.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.263/PMC/2013 E DÁ OUTRAS PROVIDÊNCIAS.=</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4522/autografo_59_-_projeto_de_lei_71.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4522/autografo_59_-_projeto_de_lei_71.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.481/PMC/2015, QUE DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO DE PRODUTIVIDADE AOS SERVIDORES PÚBLICOS MUNICIPAIS, DE CARREIRA, LOTADOS NAS SECRETARIAS MUNICIPAIS DE OBRAS E SERVIÇOS PÚBLICOS, DE AGRICULTURA, DE MEIO AMBIENTE, DE _x000D_
 EDUCAÇÃO, DE ADMINISTRAÇÃO, DE ASSISTÊNCIA SOCIAL E TRABALHO, DE SAÚDE E DE TRÂNSITO E TRANSPORTES, E DÁ OUTRAS PROVIDÊNCIAS; LEI Nº 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICOADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS; A LEI Nº 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.=</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4556/autografo_60_-_projeto_de_lei_57.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4556/autografo_60_-_projeto_de_lei_57.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 46-A À LEI N.1.951, DE 04 DE MAIO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4557/autografo_61_-_projeto_de_lei_63.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4557/autografo_61_-_projeto_de_lei_63.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA, DESMEMBRAMENTO DE LOTES EM CONDOMÍNIO EM CARÁTER EXCEPCIONAL, REGULARIZAÇÃO DE CONSTRUÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4558/autografo_62_-_projeto_de_lei_65.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4558/autografo_62_-_projeto_de_lei_65.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DE LEI EM CARÁTER EXCEPCIONAL PARA REGULARIZAÇÃO DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS.=</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4559/autografo_63_-_projeto_de_lei_70.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4559/autografo_63_-_projeto_de_lei_70.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DO REGIME JURÍDICO DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO MUNICÍPIO DE CACOAL REAFIRMA SUA NATUREZA ESTATUTÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4560/autografo_64_-_projeto_de_lei_72.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4560/autografo_64_-_projeto_de_lei_72.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CARREIRA DE AGENTE DE TRÂNSITO E TRANSPORTES DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4561/autografo_65-_projeto_de_lei_74.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4561/autografo_65-_projeto_de_lei_74.pdf</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4562/autografo_66-_projeto_de_lei_78.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4562/autografo_66-_projeto_de_lei_78.pdf</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4563/autografo_67-_projeto_de_lei_90.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4563/autografo_67-_projeto_de_lei_90.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4564/autografo_68_-_projeto_de_lei_84.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4564/autografo_68_-_projeto_de_lei_84.pdf</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4565/autografo_69_-_projeto_de_lei_79.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4565/autografo_69_-_projeto_de_lei_79.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE  ABERTURA  DE  CRÉDITO ADICIONAL  SUPLEMENTAR  AO  ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.=</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4599/autografo_70_-_projeto_de_lei_86.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4599/autografo_70_-_projeto_de_lei_86.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO _x000D_
 ADICIONAL SUPLEMENTAR AO ORÇAMENTO _x000D_
 VIGENTE E DÁ OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4600/autografo_71_-_projeto_de_lei_88.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4600/autografo_71_-_projeto_de_lei_88.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO _x000D_
 ADICIONAL SUPLEMENTAR AO ORÇAMENTO _x000D_
 VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4601/autografo_72_-_projeto_de_lei_89.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4601/autografo_72_-_projeto_de_lei_89.pdf</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4602/autografo_73_-_projeto_de_lei_91.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4602/autografo_73_-_projeto_de_lei_91.pdf</t>
   </si>
   <si>
     <t>Regulamenta a queima e a soltura de fogos _x000D_
 de estampidos e de artifícios, assim como de _x000D_
 quaisquer artefatos pirotécnicos de efeito _x000D_
 sonoro ruídos no Município de Cacoal, e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4603/autografo_74_-_projeto_de_lei_92.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4603/autografo_74_-_projeto_de_lei_92.pdf</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4604/autografo_75_-_projeto_de_lei_87.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4604/autografo_75_-_projeto_de_lei_87.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4616/autografo_76_-_projeto_de_lei_31.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4616/autografo_76_-_projeto_de_lei_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE OBRAS E EDIFICAÇÕES _x000D_
 DO MUNICÍPIO DE CACOAL.”</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4633/autografo_78_-_projeto_de_lei_80.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4633/autografo_78_-_projeto_de_lei_80.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DA LEI 2.646/PMC/2010 REGULAMENTA AS NORMAS GERAIS DE TRANSPORTE DE PASSAGEIROS EM VEÍCULOS AUTOMÓVEIS DE ALUGUEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4617/autografo_79_-_projeto_de_lei_81.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4617/autografo_79_-_projeto_de_lei_81.pdf</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes 4 8Dia do Faça Bonito, a ser comemorado anualmente no dia 18 de maio, no Município de Cacoal, e dá outras providências”.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4619/autografo_81_-_projeto_de_lei_94.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4619/autografo_81_-_projeto_de_lei_94.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE  INSTALAÇÃO  DE  SISTEMA  DE  ECOBARREIRAS  PARA  CONTENÇÃO  DE  RESÍDUOS  SÓLIDOS  NAS  REDES  _x000D_
 HIDROGRÁFICAS,  NO  ÂMBITO  DO  MUNICÍPIO DE CACOAL-RO.”.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4620/autografo_82_-_projeto_de_lei_95_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4620/autografo_82_-_projeto_de_lei_95_1.pdf</t>
   </si>
   <si>
     <t>ALTERA  O  ART.  2º  DA  LEI  N.  4.429/PMC/2020,  MODIFICADA  PELAS  LEIS  N.  5.031/PMC/2022,  5.238/PMC/2023  E  5.343/PMC/2024    DÁ  OUTRAS  _x000D_
 PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4621/autografo_83_-_projeto_de_lei_96_-_corrigido.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4621/autografo_83_-_projeto_de_lei_96_-_corrigido.pdf</t>
   </si>
   <si>
     <t>ALTERA  O  CAPUT  DO  ART.  147  DA  LEI  Nº  1.951/PMC/2006,  MODIFICADO  E  ALTERADO  PELAS  LEIS  Nº  3.151/PMC/2013,  3.347/PMC/2014,  3.464/PMC/2015,  3.797/PMC/2017,  4.039/PMC/2018,  5.030/PMC/2022, 5.238/PMC/2023 E 5.342/PMC/2024  DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4622/autografo_84_-_projeto_de_lei_97.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4622/autografo_84_-_projeto_de_lei_97.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS VALORES DA TABELA I, ANEXO I DA LEI 5.311/PMC/2024 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4623/autografo_85_-_projeto_de_lei_98.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4623/autografo_85_-_projeto_de_lei_98.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DAS TABELAS PREVISTAS NOS ANEXOS I e II DA LEI N. 2.157/PMC/2007, MODIFICADA PELAS LEIS 2.322/PMC/2008,2.493/PMC/2009, 2.940/PMC/2012, 3.145/PMC/2013, 3.277/PMC/2014, 3.348/PMC/2014, 3.465/PMC/2015, 3.560/PMC/2016, 3.798/PMC/2017, 3.905/PMC/2017, 4.223/PMC/2019, 4.786/PMC/2021, 5.033/PMC/2022 E 5.241/PMC/2023; ALTERA A LEI 5.203/PMC/2023, ALTERADA _x000D_
 PELA LEI 5.521/PMC/2025; E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4624/autografo_86_-_projeto_de_lei_99.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4624/autografo_86_-_projeto_de_lei_99.pdf</t>
   </si>
   <si>
     <t>“ALTERA A TABELA DE VENCIMENTO PREVISTA NO ANEXO V, DA LEI Nº 1.950/PMC/2006, MODIFICADA PELAS LEIS Nº 2.322/PMC/2008, 2.493/PMC/2009, 2.581/PMC/2010, 2.739/PMC/2010, 2.939/PMC/2012, 3.199/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, 3.559/PMC/2016, _x000D_
 3.796/PMC/2017, 4.222/PMC/2019, 4.786/PMC/2021, 5.032/PMC/2022 e 5.240/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4625/autografo_87_-_projeto_de_lei_100.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4625/autografo_87_-_projeto_de_lei_100.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS VALORES DA TABELA DE VENCIMENTOS PREVISTOS NA TABELA I, ANEXO III, DA LEI N. 3.029/PMC/2012, MODIFICADA PELAS LEIS N.S _x000D_
 3.375/PMC/2014, 3.466/PMC/15, 3.561/PMC/16, 3.799/PMC/2017, 4.224/PMC/2019, 4.786/PMC/2021 5.035/PMC/2022 E 5.243/PMC/2023 E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4626/autografo_88_-_projeto_de_lei_101.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4626/autografo_88_-_projeto_de_lei_101.pdf</t>
   </si>
   <si>
     <t>““DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”..”</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4627/autografo_89_-_projeto_de_lei_104.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4627/autografo_89_-_projeto_de_lei_104.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA DE RECUPERAÇÃO FISCAL DO _x000D_
 MUNICÍPIO DE CACOAL – REFIS, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4628/autografo_90_-_projeto_de_lei_69.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4628/autografo_90_-_projeto_de_lei_69.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTAURAÇÃO DOS TESTES DA ORELHINHA EM RECÉM-NASCIDOS NAS MATERNIDADES, ANTES HOSPITALAR.”</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4629/autografo_91_-_projeto_de_lei_75.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4629/autografo_91_-_projeto_de_lei_75.pdf</t>
   </si>
   <si>
     <t>“INSTITUI _x000D_
 BASQUETE O "STREETBALL" _x000D_
 PROGRAMA DE A RUA SER PRATICADO NO _x000D_
 ÂMBITO DO MUNICÍPIO DE CACOAL-RO”</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4630/autografo_92_-_projeto_de_lei_102.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4630/autografo_92_-_projeto_de_lei_102.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a comercialização de cobre e outros metais não ferrosos no Município de Cacoal e dá outras providências</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>REVOGA AS LEIS N.º 3.600/PMC/2016, 3.601/PMC/2016, Nº 3.602/PMC/2016, 3.603/PMC/2016, 3.604/2016 E 3.605/PMC/2016 COM BASE NA LEI 3.538/PMC/2015, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4632/autografo_94_-_projeto_de_lei_85_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4632/autografo_94_-_projeto_de_lei_85_1.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EVANGÉLICA ACOLHIDA BETEL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4651/autografo_95_-_projeto_de_lei_103.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4651/autografo_95_-_projeto_de_lei_103.pdf</t>
   </si>
   <si>
     <t>"DISPÕEM DA APLICAÇÃO DA DENÚNCIA PREMIADA PARA OS CONTRIBUINTES QUE REALIZAREM À AUTORREGULARIZAÇÃO PÓSCOMUNICAÇÃO ENVIADA PELA SEMFAZ DAS INCONSISTÊNCIAS TRIBUTÁRIAS CONSTATADAS PELO CARTÃO CIDADE PROGRAMA DA SEFIN”. ".</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4652/autografo_96_-_projeto_de_lei_111.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4652/autografo_96_-_projeto_de_lei_111.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4653/autografo_97_-_projeto_de_lei_114.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4653/autografo_97_-_projeto_de_lei_114.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4690/autografo_98_-_projeto_de_lei_42.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4690/autografo_98_-_projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROCESSO ADMINISTRATIVO DE RESPONSABILIZAÇÃO – PAR, VISANDO A RESPONSABILIZAÇÃO ADMINISTRATIVA E CIVIL DE PESSOAS JURÍDICAS PELA PRÁTICA DE ATOS CONTRA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4691/autografo_99_-_projeto_de_lei_73.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4691/autografo_99_-_projeto_de_lei_73.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE DIREITO REAL DE USO DO IMÓVEL PÚBLICO DENOMINADO LOTE 14-D, QUADRA 14, SETOR INDUSTRIAL, COM ÁREA DE 3.000M², INSCRITO NO 2º REGISTRO DE IMÓVEIS DE CACOAL SOB A MATRÍCULA N. 11.913 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4692/autografo_100_-_projeto_de_lei_131.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4692/autografo_100_-_projeto_de_lei_131.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4693/autografo_101_-_projeto_de_lei_126.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4693/autografo_101_-_projeto_de_lei_126.pdf</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4694/autografo_102_-_projeto_de_lei_116.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4694/autografo_102_-_projeto_de_lei_116.pdf</t>
   </si>
   <si>
     <t>“CORRIRGE DA TABELA DE VENCIMENTOS PREVISTA NO ANEXO V, DA LEI Nº 5.581/PMC/2025 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4695/autografo_103_-_projeto_de_lei_117.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4695/autografo_103_-_projeto_de_lei_117.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA Á ASSOCIAÇÃO FILHOS DE RONDÔNIA - AFRO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4696/autografo_104_-_projeto_de_lei_106.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4696/autografo_104_-_projeto_de_lei_106.pdf</t>
   </si>
   <si>
     <t>“Institui o "Dia 02 de junho como dia do Pioneiro" no Município de Cacoal e dá outras providências.”</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4697/autografo_105_-_projeto_de_lei_107.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4697/autografo_105_-_projeto_de_lei_107.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de nomeação para cargos em comissão e funções de confiança, no âmbito do Município de Cacoal, de pessoas condenadas por crimes 	sexuais, 	violência 	contra mulheres, crianças, idosos, racismo e dá outras providências.”</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4704/autografo_106_-_projeto_de_lei_122_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4704/autografo_106_-_projeto_de_lei_122_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DA SEDE DO GOVERNO MUNICIPAL PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4705/autografo_107_-_projeto_de_lei_125_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4705/autografo_107_-_projeto_de_lei_125_1.pdf</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4706/autografo_108_-_projeto_de_lei_127_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4706/autografo_108_-_projeto_de_lei_127_1.pdf</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4707/autografo_109_-_projeto_de_lei_128_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4707/autografo_109_-_projeto_de_lei_128_1.pdf</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4708/autografo_110_-_projeto_de_lei_130_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4708/autografo_110_-_projeto_de_lei_130_1.pdf</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4709/autografo_111_-_projeto_de_lei_132_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4709/autografo_111_-_projeto_de_lei_132_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RETIFICAÇÃO E RERRATIFICAÇÃO DA QUADRA 90, O DESMEMBRAMENTO E AFETAÇÃO DE LOTES DA QUADRA 90, E A CRIAÇÃO DA QUADRA 90- A, PERTECENTES AO SETOR 04, DO DISTRITO DE RIOZINHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4710/autografo_112_-_projeto_de_lei_136_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4710/autografo_112_-_projeto_de_lei_136_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI n.º 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4711/autografo_113_-_projeto_de_lei_123.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4711/autografo_113_-_projeto_de_lei_123.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CORREÇÃO DE ERRO MATERIAL NA TABELA DE VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO COM CARGA HORÁRIA DE _x000D_
 30 (TRINTA) HORAS SEMANAIS, CONSTANTE DO ANEXO I DA LEI MUNICIPAL Nº 2.736/PMC/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4785/autografo_114_-_projeto_de_lei_144.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4785/autografo_114_-_projeto_de_lei_144.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4751/autografo_118_-_projeto_de_lei_82.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4751/autografo_118_-_projeto_de_lei_82.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS _x000D_
 OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4752/autografo_119_-_projeto_de_lei_129_-_2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4752/autografo_119_-_projeto_de_lei_129_-_2025.pdf</t>
   </si>
   <si>
     <t>“REVOGA O ART. 2° DA LEI N.º 4.730/PMC/2021 QUE ALTERA A LEI 1.481/PMC/2003 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA CONSIGNAÇÃO _x000D_
 EM FOLHA DE PAGAMENTO DOS SERVIDORES PUBLICOS MUNICIPAIS, DE DESCONTOS DE FINANCIAMENTO OBTIDO JUNTO A EMPRESAS OU _x000D_
 INSTITUIÇÕES FINANCEIRAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4780/autografo_n._120-2025_-_p.l_120-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4780/autografo_n._120-2025_-_p.l_120-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROJETO ‘ADOTE SUA CIDADE’ NO ÂMBITO DO MUNICÍPIO DE CACOAL E PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4781/autografo_n._121-2025_-__p.l_133-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4781/autografo_n._121-2025_-__p.l_133-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da realização de exames para detecção da Displasia do Desenvolvimento dos Quadris (DDQ) nos recém-nascidos _x000D_
 atendidos nas maternidades e estabelecimentos de saúde públicos no município de Cacoal – RO, e dá outras providências.”</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4782/autografo_n._122-2025_-_p.l_-_153-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4782/autografo_n._122-2025_-_p.l_-_153-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4806/autografo_n._123-2025_-_p.l_138-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4806/autografo_n._123-2025_-_p.l_138-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4827/autografo_n._124-2025_-_p.l_140-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4827/autografo_n._124-2025_-_p.l_140-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.189/PMC/2007 QUE DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL A RECEBER EM REGIME DE COMODATO _x000D_
 DA ASSOCIAÇÃO DAS SENHORAS DE ROTARIANOS DE CACOAL A CRECHE TEREZINHA GENECI DE OLIVEIRA – TECA, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4828/autografo_n._125-2025_-_p.l_142-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4828/autografo_n._125-2025_-_p.l_142-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4829/autografo_n._126-2025_-_p.l_146-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4829/autografo_n._126-2025_-_p.l_146-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“ALTERA AS LEIS Nº 3.025/PMC/2012 QUE APROVA O LOTEAMENTO “RESIDENCIAL GREENVILLE IV” E A LEI N.º 5.346/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4830/autografo_n._127-2025_-_p.l_147-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4830/autografo_n._127-2025_-_p.l_147-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N.º 4.835/PMC/2021 E DÁ OUTRAS PROVIDÊNCIAS;”</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4831/autografo_n._128-2025_-_p.l_150-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4831/autografo_n._128-2025_-_p.l_150-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Programa ‘Nutrir nas Férias’, que trata da oferta de alimentação escolar durante o período de recesso e férias aos alunos da Rede Pública Municipal de Ensino de Cacoal, e dá outras providências.”</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4832/autografo_n._129-2025_-_p.l_154-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4832/autografo_n._129-2025_-_p.l_154-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.861/PMC/2017 QUE AUTORIZA O MUNICÍPIO A NÃO AJUIZAR AÇÕES OU EXECUÇÕES FISCAIS DE DÉBITOS DE PEQUENO VALOR; DISPÕE SOBRE O CANCELAMENTO DOS DÉBITOS QUE ESPECIFICA; AUTORIZA A CONCESSÃO DE REMISSÃO E ISENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4833/autografo_n._130-2025_-_p.l_155-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4833/autografo_n._130-2025_-_p.l_155-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI n.º 1.566/PMC/2003 QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4834/autografo_n._131-2025_-_p.l_156-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4834/autografo_n._131-2025_-_p.l_156-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4835/autografo_n._132-2025_-_p.l157_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4835/autografo_n._132-2025_-_p.l157_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4836/autografo_n._133_-2025_-_p.l163-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4836/autografo_n._133_-2025_-_p.l163-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI Nº 1.481/PMC/2003, alterado pelas LEIS 4.730/PMC/2021, E LEI 5.620/PMC/2025, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA CONSIGNAÇÃO EM FOLHA DE PAGAMENTO DOS SERVIDORES PUBLICOS MUNICIPAIS, DE DESCONTOS DE FINANCIAMENTO OBTIDO JUNTO A EMPRESAS OU INSTITUIÇÕES FINANCEIRAS E DÁ OUTRAS PROVIDÊNCIAS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4837/autografo_n._134_-2025_-_p.l_158-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4837/autografo_n._134_-2025_-_p.l_158-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO RUA PROJETADA _x000D_
  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4838/autografo_n._135-2025_-_p.l_162-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4838/autografo_n._135-2025_-_p.l_162-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4839/autografo_n._136-2025_-_p.l_165-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4839/autografo_n._136-2025_-_p.l_165-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4840/autografo_n._137-2025_-_p.l_169-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4840/autografo_n._137-2025_-_p.l_169-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4841/autografo_n._138-2025_-_p.l_170-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4841/autografo_n._138-2025_-_p.l_170-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4842/autografo_n._139-2025_-_p.l_171-2025__-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4842/autografo_n._139-2025_-_p.l_171-2025__-_ass.pdf</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4843/autografo_n._140-2025_-_p.l_172-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4843/autografo_n._140-2025_-_p.l_172-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4844/autografo_n._141-2025_-_p.l_77-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4844/autografo_n._141-2025_-_p.l_77-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AVALIAÇÃO DAS METAS FÍSICAS E FINANCEIRAS EXECUTADAS NO EXERCÍCIO DE 2024 E ATUALIZAÇÃO DAS METAS FÍSICAS E FINANCEIRAS DO EXERCÍCIO DE 2025 DO PLANO PLURIANUAL DO MUNICÍPIO DE CACOAL 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4845/autografo_n._142-2025_-_p.l_141_-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4845/autografo_n._142-2025_-_p.l_141_-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4846/autografo_n._143-2025_-_p.l_160_-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4846/autografo_n._143-2025_-_p.l_160_-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI N. 160/2025, Que dispõe sobre as atribuições da Função Gratificada de Ouvidoria Geral; alterando o Art. 85 da Lei nº 1.951/2006 e dá outras providências.”</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4873/autografo_n._144-2025_-_p.l_118_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4873/autografo_n._144-2025_-_p.l_118_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4874/autografo_n._145-2025_-_p.l_161_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4874/autografo_n._145-2025_-_p.l_161_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4875/autografo_n._146-2025_-_p.l_166_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4875/autografo_n._146-2025_-_p.l_166_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4876/autografo_n._147-2025_-_p.l_176_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4876/autografo_n._147-2025_-_p.l_176_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI 1.481/PMC/2003, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA CONSIGNAÇÃO EM FOLHA DE PAGAMENTO DOS SERVIDORES _x000D_
 PUBLICOS MUNICIPAIS, DE DESCONTOS DE FINANCIAMENTO OBTIDO JUNTO A EMPRESAS OU INSTITUIÇÕES FINANCEIRAS E DÁ OUTRAS PROVIDÊNCIAS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4877/autografo_n._148-2025_-_p.l_177_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4877/autografo_n._148-2025_-_p.l_177_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4899/autografo_n._149-2025_-_p.l_124_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4899/autografo_n._149-2025_-_p.l_124_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA MÃE ATIPICA NO MUNICÍPIO DE CACOAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4900/autografo_n._150-2025_-_p.l_151_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4900/autografo_n._150-2025_-_p.l_151_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CORREÇÃO DE ERRO MATERIAL NA TABELA I DO ANEXO II DA LEI n.º 2.587/PMC/2010 QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA AUTARQUIA MUNICIPAL DE ESPORTES DE CACOAL-RO - AMEC E DÁ OUTRAS PROVIDÊNCIAS;”</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4901/autografo_n._151-2025_-_p.l_179_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4901/autografo_n._151-2025_-_p.l_179_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4902/autografo_n._152-2025_-_p.l_184_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4902/autografo_n._152-2025_-_p.l_184_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4903/autografo_n._153-2025_-_p.l_185_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4903/autografo_n._153-2025_-_p.l_185_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4904/autografo_n._154-2025_-_p.l_186_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4904/autografo_n._154-2025_-_p.l_186_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4905/autografo_n._155-2025_-_p.l_187_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4905/autografo_n._155-2025_-_p.l_187_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4906/autografo_n._156-2025_-_p.l_188_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4906/autografo_n._156-2025_-_p.l_188_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4907/autografo_n._157-2025_-_p.l_189_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4907/autografo_n._157-2025_-_p.l_189_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N.º 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4930/autografo_n._158-2025_-_p.l_135-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4930/autografo_n._158-2025_-_p.l_135-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ASSESSORIA JURÍDICA DA PRESIDÊNCIA E A DIRETORIA GERAL DE ADMINISTRAÇÃO CRIANDO CARGOS E ATRIBUIÇÕES CORELACIONADOS E ALTERA AS TABELAS, PREVISTAS NOS ANEXOS I e II DA LEI N.º 2.157/PMC/2007, MODIFICADAS PELAS LEIS N.2.322/PMC/2008,2.493/PMC/2009,2.940/PMC/2012, 3.145/PMC/2013, 3.277/PMC/2014, 3.348/PMC/2014, 3.465/PMC/2015, 3.560/PMC/2016, 3.798/PMC/2017, 4.223/PMC/2019, 4.223/PMC/2019, 4.786/PMC/2021, 5.033/PMC/2022 E LEI N. 5.241/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4975/autografo_n._159-2025_-_p.l_190-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4975/autografo_n._159-2025_-_p.l_190-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI 5.612/PMC/2025 E DÁ OUTRAS PROVIDÊNCIAS;”</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4976/autografo_n._160_-2025_-_p.l_191-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4976/autografo_n._160_-2025_-_p.l_191-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4977/autografo_n._161_-2025_-_p.l_193-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4977/autografo_n._161_-2025_-_p.l_193-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4978/autografo_n._162-2025_-_p.l_194-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4978/autografo_n._162-2025_-_p.l_194-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4979/autografo_n._163_-2025_-_p.l_196-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4979/autografo_n._163_-2025_-_p.l_196-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4980/autografo_n._164_-2025_-_p.l_205-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4980/autografo_n._164_-2025_-_p.l_205-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ISENÇÃO TEMPORÁRIA DA TARIFA SOCIAL DE ÁGUA PARA LIGAÇÕES NOVAS REALIZADAS EM IMÓVEIS PERTENCENTES A BENEFICIÁRIOS DE PROGRAMAS HABITACIONAIS FEDERAIS NO ÂMBITO DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4981/autografo_n._165-2025_-_p.l_167-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4981/autografo_n._165-2025_-_p.l_167-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 5.564/PMC/2025 QUE DISPÕE SOBRE A REGULARIZAÇÃO DE OBRAS EM CARÁTER EXCEPCIONAL E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 A</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4982/autografo_n._166-2025_-_p.l_195-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4982/autografo_n._166-2025_-_p.l_195-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4983/autografo_n._167-2025_-_p.l_199-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4983/autografo_n._167-2025_-_p.l_199-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA Á ASSOCIAÇÃO DAS SENHORAS DE ROTARIANOS DE CACOAL - ASR, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4984/autografo_n._168-2025_-_p.l_200-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4984/autografo_n._168-2025_-_p.l_200-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO A.:R:.G:.B:.L:S:. PHOENIX N⁰30, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4985/autografo_n._169-2025_-_p.l_202-2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4985/autografo_n._169-2025_-_p.l_202-2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4986/autografo_n._170_-_2025_-_p.l_204-2025_-_corrigido_numeracao_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4986/autografo_n._170_-_2025_-_p.l_204-2025_-_corrigido_numeracao_-_ass.pdf</t>
   </si>
   <si>
     <t>INSTITUI “A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE AO DIABETES” NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5280/autografo_n._171_-_2025_-_p.l_197_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5280/autografo_n._171_-_2025_-_p.l_197_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 3.263/PMC/2013 QUE DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL – SAAE A REAJUSTAR OS VALORES DAS TARIFAS DE ÁGUA E ESGOTO, OS VALORES DOS SERVIÇOS E INFRAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5281/autografo_n._172_-_2025_-_p.l_198_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5281/autografo_n._172_-_2025_-_p.l_198_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5282/autografo_n._173_-_2025_-_p.l_206_-_2025_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5282/autografo_n._173_-_2025_-_p.l_206_-_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4945/convocacao_n._13-cmc-2025_-_15_e_16a_sessao_extraordinaria_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4945/convocacao_n._13-cmc-2025_-_15_e_16a_sessao_extraordinaria_1.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, e regimentais. O Presidente CONVOCA os Senhores Vereadores desta Casa de Leis para 15ª e 16ª Sessão Extraordinária a ser realizada partir das 19 horas e 20 horas respectivamente, do dia 02 de outubro de 2025 (quinta feira), para fins de discussão e votação do seguinte projeto de lei: PLO 205/2025, que “INSTITUI O PROGRAMA DE ISENÇÃO TEMPORÁRIA DA TARIFA SOCIAL DE ÁGUA PARA LIGAÇÕES NOVAS REALIZADAS EM IMÓVEIS PERTENCENTES A BENEFICIÁRIOS DE PROGRAMAS HABITACIONAIS FEDERAIS NO ÂMBITO DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDENCIAS.”.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4946/convocacao_n._14-cmc-2025_-_15_e_16a_sessao_extraordinaria_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4946/convocacao_n._14-cmc-2025_-_15_e_16a_sessao_extraordinaria_-_ass.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, e regimentais comunica a necessidade de cancelar a convocação n.13 realizada em 01/10/2025, ainda vem por meio deste realizar convocação nos termos que segue. O Presidente CONVOCA os Senhores Vereadores desta Casa de Leis para 15ª e 16ª Sessão Extraordinária a ser realizada partir das 09 horas e 10 horas respectivamente, do dia 03 de outubro de 2025 (sexta feira), para fins de discussão e votação do seguinte projeto de lei: PLO 205/2025, que “INSTITUI O PROGRAMA DE ISENÇÃO TEMPORÁRIA DA TARIFA SOCIAL DE ÁGUA PARA LIGAÇÕES NOVAS REALIZADAS EM IMÓVEIS PERTENCENTES A BENEFICIÁRIOS DE PROGRAMAS HABITACIONAIS FEDERAIS NO ÂMBITO DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDENCIAS.”.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4996/convocacao_n._15-cmc-2025_-_17a_sessao_extraordinaria_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4996/convocacao_n._15-cmc-2025_-_17a_sessao_extraordinaria_-_ass.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, e regimentais, CONVOCA os Senhores Vereadores desta Casa de Leis para 17ª Sessão Extraordinária a ser realizada partir das 12:15 horas, do dia 13 de outubro de 2025 (segunda-feira), para fins de discussão e votação dos seguintes projetos de lei: PLO 182/2025, que “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICIPIO DE CACOAL PARA O EXERCÍCIO DE 2026 E DÁ AS SEGUINTES PROVIDÊNCIAS”, e PLO 183/2025, que “Institui o Plano Plurianual do Município de Cacoal para o quadriênio 2026-2029 e dá outras providências.”, ambos de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5004/convocacao_n._17-cmc-2025_-_18_e_19a_sessao_extraordinaria_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5004/convocacao_n._17-cmc-2025_-_18_e_19a_sessao_extraordinaria_-_ass.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, e regimentais. O Presidente CONVOCA os Senhores Vereadores desta Casa de Leis para 18ª e 19ª Sessão Extraordinária a ser realizada partir das 18 horas e 18:30 horas respectivamente, do dia 16 de outubro de 2025 (quinta-feira), para fins de discussão e votação do seguinte projeto de lei: PLO 213/2025, que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5157/convocacao_n._18-cmc-2025_-_20a_e_21a_sessao_extraordinaria_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5157/convocacao_n._18-cmc-2025_-_20a_e_21a_sessao_extraordinaria_-_ass.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal–RO, no uso de suas atribuições legais e regimentais, CONVOCA os Senhores Vereadores desta Casa de Leis para a 20ª e 21ª Sessões Extraordinárias, a serem realizadas a partir das 12 horas, no dia 15 de dezembro de 2025 (segunda-feira), para fins de discussão e votação do seguinte projeto de lei:_x000D_
 Projeto de Lei Ordinária nº 223/2025, que “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACOAL PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS”, bem como das emendas impositivas propostas pelos Vereadores da Câmara Municipal de Cacoal.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5268/convocacao_n._21-cmc-2025_-_24a_e_25a_sessao_extraordinaria_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5268/convocacao_n._21-cmc-2025_-_24a_e_25a_sessao_extraordinaria_-_ass.pdf</t>
   </si>
   <si>
     <t>Convocação n. 21/2025-CMC_x000D_
 Cacoal, 26 de dezembro de 2025.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>EMENL</t>
   </si>
   <si>
     <t>Emenda Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4404/proposta_de_emenda.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4404/proposta_de_emenda.pdf</t>
   </si>
   <si>
     <t>Altera a tabela II, constante do anexo da Lei 2.543/PMC/2019</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4405/emenda_modoficativa_no_02.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4405/emenda_modoficativa_no_02.pdf</t>
   </si>
   <si>
     <t>EMENTA: Altera parágrafo único do art. 2º do Projeto de Lei n. 27/2025, em relação ao texto do inciso III, que trata do cargo de AGENTE DE CONTRATAÇÃO/PREGOEIRO.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4537/emenda_modificatia_e__supressiva__do_projeto_de_lei_de_n_57.cmc.2025_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4537/emenda_modificatia_e__supressiva__do_projeto_de_lei_de_n_57.cmc.2025_1.pdf</t>
   </si>
   <si>
     <t>EMENDA N.01 MODIFICATIVA._x000D_
 _x000D_
 Que seja modificado o Art. 1° inciso II, §1, do projeto de Lei,passando a vigorar com a seguinte redação;   _x000D_
 II.no caso de vacância. _x000D_
 § 1º A substituição remunerada será exercida por servidor efetivo  do quadro de pessoal, deste Poder Legislativo, ou  servidor cedido do quadro de provimento efetivo de outro Ente, Poder, Órgão ou Entidadecuja designação dependerá de ato do Presidente da Mesa Diretiva e somente ocorrerá quando imprescindível para assegurar a continuidade do serviço público, respeitados os requisitos do cargo substituído, mediante habilitação compatível do substituto para o exercício das respectivas atribuições e competências.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4538/emenda_modificatia_e__supressiva__do_projeto_de_lei_de_n_57.cmc.2025_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4538/emenda_modificatia_e__supressiva__do_projeto_de_lei_de_n_57.cmc.2025_1.pdf</t>
   </si>
   <si>
     <t>EMENDA N.02SUPRESSIVA_x000D_
 _x000D_
 Que seja suprimido o § 2 do inciso II, do artigo 1° do projeto de Lei, renumerando os dispositivos.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4546/emenda_ao_plo_70.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4546/emenda_ao_plo_70.pdf</t>
   </si>
   <si>
     <t>Que seja incluído o parágrafo único no Art. 1°, do projeto de Lei, que terá a_x000D_
 seguinte redação:_x000D_
  _x000D_
 Parágrafo único. A presente lei, encontra se amparo na emenda Constitucional _x000D_
 n°. 51/2006, e na Lei Federal n. 11.350/2006 e no julgamento da ADI 5.554/DF _x000D_
 pelo Supremo Tribunal Federal, ratificando in totum a Lei n°. 3.577/PMC/2016</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4547/emenda_ao_plo_70.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4547/emenda_ao_plo_70.pdf</t>
   </si>
   <si>
     <t>Que seja modificado o Art. 2° do projeto de Lei, passando a vigorar com a_x000D_
 seguinte redação;_x000D_
 Art. 2º Os cargos públicos de ACS e ACE são de provimento efetivo, e seus_x000D_
 ocupantes, aprovados mediante processo seletivo público, ou concurso público,_x000D_
 permanecem enquadrados no regime jurídico estatutário da Administração_x000D_
 Pública Direta Municipal, desde 04 de maio de 2016.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4548/emenda_ao_plo_70.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4548/emenda_ao_plo_70.pdf</t>
   </si>
   <si>
     <t>Que seja incluído o, § 1 no Art. 2° do projeto de Lei, que terá a seguinte redação;_x000D_
 § 1. A partir desta Lei caberá a administração a realização de teste seletivo_x000D_
 temporário, em regime CLT, ou estatutário, ou Concurso Público de caráter_x000D_
 efetivo e regidos pela Lei 2.735/PMC/2010</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4549/emenda_ao_plo_72.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4549/emenda_ao_plo_72.pdf</t>
   </si>
   <si>
     <t>Que seja modificado o Art. 5° do projeto de Lei, passando a vigorar com a_x000D_
 seguinte redação;_x000D_
 Art. 5º.  A carreira de Agente de Trânsito e Transportes do Município de Cacoal _x000D_
 é  integrada  pelos  cargos  de  provimento  efetivo,  cujo  vencimento  base  é _x000D_
 enquadrado  conforme  a  tabela  de  vencimentos  do  grupo  ocupacional  técnico _x000D_
 profissionalizante da lei nº. 2.735/2010 e suas alterações.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4550/emenda_ao_plo_72.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4550/emenda_ao_plo_72.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA _x000D_
 Que seja suprimido o artigo 6° e parágrafo único do projeto de Lei, renumerando_x000D_
 os dispositivos.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4551/emenda_ao_plo_72.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4551/emenda_ao_plo_72.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA  Que seja suprimido o artigo 7° do projeto de Lei, renumerando os dispositivos.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4552/emenda_ao_plo_72.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4552/emenda_ao_plo_72.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA - Que seja suprimido o inciso I do artigo 10° do projeto de Lei, renumerando os _x000D_
 dispositivos.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4553/emenda_ao_plo_72.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4553/emenda_ao_plo_72.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA - Que seja modificado o Art. 18° do projeto de Lei, passando a vigorar com a_x000D_
 seguinte redação;_x000D_
 Art. 18. Vencimento é a retribuição pecuniária mensal devida ao servidor pelo_x000D_
 exercício do cargo de Agente de Trânsito e Transportes.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4686/emenda_modificativa_plo_107.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4686/emenda_modificativa_plo_107.pdf</t>
   </si>
   <si>
     <t>Que seja modificado o Art. 3° do projeto de Lei, passando a vigorar com a_x000D_
 seguinte redação;_x000D_
 Art. 3º A restrição prevista nesta Lei será aplicável às pessoas condenadas, com_x000D_
 trânsito em julgado, pelos crimes descritos no art. 1º, pelo período de 5 (cinco)_x000D_
 anos, após o cumprimento integral da pena, como forma de garantir a_x000D_
 moralidade e o interesse público na ocupação de cargos em comissão e_x000D_
 funções de confiança.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4726/emenda_plo_129.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4726/emenda_plo_129.pdf</t>
   </si>
   <si>
     <t>Que seja incluído Art. 5° e parágrafo único ao projeto de Lei.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4783/3_emenda_modificatia_01.2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4783/3_emenda_modificatia_01.2025.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA APRESENTADA PELOS VEREADORES EDIMAR KAPICHE LUCIANO, “AO PROJETO DE LEI Nº 140/2025 - QUE “ALTERA A LEI N.º 2.189/PMC/2007 QUE DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL A RECEBER EM REGIME DE COMODATO DA ASSOCIAÇÃO DAS SENHORAS DE ROTARIANOS DE CACOAL A CRECHE TEREZINHA GENECI DE OLIVEIRA – TECA, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4784/emenda_modificativa_projeto_de_lei_150.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4784/emenda_modificativa_projeto_de_lei_150.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELO VEREADOR AMARILSON TEIXEIRA DE CARVALHO AO PROJETO DE LEI Nº 150/2025 – “DISPÕE SOBRE A INSTITUIÇÃO DO _x000D_
 PROGRAMA ‘NUTRIR NAS FÉRIAS’, QUE TRATA DA OFERTA DE ALIMENTAÇÃO ESCOLAR DURANTE O PERÍODO DE RECESSO E FÉRIAS AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.’’</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4802/emenda_aditiva_2_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4802/emenda_aditiva_2_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELO VEREADOR JOSISVAN COELHO DE ALMEIDA AO PROJETO DE LEI Nº 158/2025 – “DENOMINA AS VIAS PÚBLICAS LOCALIZADAS</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>EMENDAS APRESENTADA PELO VEREADORA CLAUDENICE CONDAQUE DOURADOS AO PROJETO DE LEI Nº 124/2025 – “INSTITUI A SEMANA MUNICIPAL DA MÃE ATIPICA NO MUNICÍPIO DE CACOAL E DA OUTRAS PROVIDÊNCIAS.’’</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4807/emenda_modificativa_projeto_de_lei__118_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4807/emenda_modificativa_projeto_de_lei__118_-_ass.pdf</t>
   </si>
   <si>
     <t>EMENDAS APRESENTADA PELO VEREADOR, GIMENEZ FRITZ AO PROJETO DE LEI Nº 118/2025 – “AUTORIZA A MESA DIRETORA A PROCEDER A BAIXA DOS BENS PERMANENTES MÓVEIS CONSIDERADOS INSERVÍVEIS AO PATRIMÔNIO DO PODER LEGISLATIVO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.’’</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4826/emenda_modificativa_projeto_de_lei_n._141-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4826/emenda_modificativa_projeto_de_lei_n._141-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELO VEREADOR GIMENEZ FRITZ AO PROJETO DE LEI Nº 141/2025 – “INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CACOAL O CONGRESSO DE JOVENS COM VISÃO MISSIONÁRIA DA ASSEMBLEIA DE DEUS (CEJOVIM), E DÁ OUTRAS PROVIDÊNCIAS.’’</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4872/emenda_modificativa_projeto_de_lei__118_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4872/emenda_modificativa_projeto_de_lei__118_-_ass.pdf</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4898/emenda_plo_124.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4898/emenda_plo_124.pdf</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>Vereador PAULO ROBERTO DUARTE BEZERRA - GABVPR, Vereadora AMÁLIA CAMPOS MILANI E SILVA - GVACMS, Vereadora CLAUDENICE CONDAQUE DOURADOS - GVCD, Vereador ALAEZIO LEMES - GVAL, Vereadora MARILANDE ALVES DE SOUZA CRUZ - GVMAC, Vereador AMARILSON TEIXEIRA DE CARVALHO - GVATC, Vereador CARLOS ANTÔNIO DE FREITAS LIMA - GVCAFL, Vereador CLEBER JÚNIOR SOUZA DINIZ - GVCJS, Vereador EDIMAR KAPICHE LUCIANO - GABVKA, Vereador FARLEN MAYCON MACHADO - GVFMM, Vereador GIMENEZ FRITZ - GVGF, Vereador JOSISVAN COELHO DE ALMEIDA - GABVJO</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4947/emenda_modificativa_projeto_de_lei__205_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4947/emenda_modificativa_projeto_de_lei__205_-_ass.pdf</t>
   </si>
   <si>
     <t>EMENDAS APRESENTADAS PELOS VEREADORES, ALAEZIO LEMES, AMÁLIA MILANI, AMARILSON CARVALHO, CARLOS FREITAS, CLEBIN FÚRIA, EDIMAR KAPICHE, FARLEN MAYCON, GIMENEZ FRITZ, MARILANDE ALVES, NICE CONDAQUE, PAULINHO DO CINEMA e ZIVAN ALMEIDA, AO PROJETO DE LEI Nº 205/2025 – “INSTITUI O PROGRAMA DE ISENÇÃO TEMPORÁRIA DA TARIFA SOCIAL DE ÁGUA PARA LIGAÇÕES NOVAS REALIZADAS EM IMÓVEIS PERTENCENTES A BENEFICIÁRIOS DE PROGRAMAS HABITACIONAIS FEDERAIS NO ÂMBITO DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>Vereadora AMÁLIA CAMPOS MILANI E SILVA - GVACMS, Vereadora CLAUDENICE CONDAQUE DOURADOS - GVCD, Vereador ALAEZIO LEMES - GVAL, Vereadora MARILANDE ALVES DE SOUZA CRUZ - GVMAC, Vereador AMARILSON TEIXEIRA DE CARVALHO - GVATC, Vereador CARLOS ANTÔNIO DE FREITAS LIMA - GVCAFL, Vereador CLEBER JÚNIOR SOUZA DINIZ - GVCJS, Vereador EDIMAR KAPICHE LUCIANO - GABVKA, Vereador FARLEN MAYCON MACHADO - GVFMM, Vereador GIMENEZ FRITZ - GVGF, Vereador JOSISVAN COELHO DE ALMEIDA - GABVJO, Vereador PAULO ROBERTO DUARTE BEZERRA - GABVPR</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4960/emenda_modificativa_projeto_de_lei__167_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4960/emenda_modificativa_projeto_de_lei__167_-_ass.pdf</t>
   </si>
   <si>
     <t>EMENDAS APRESENTADAS PELOS VEREADORES, ALAEZIO LEMES, AMÁLIA MILANI, AMARILSON CARVALHO, CARLOS FREITAS, CLEBIN FÚRIA, EDIMAR KAPICHE, FARLEN MAYCON, GIMENEZ FRITZ, MARILANDE ALVES, NICE CONDAQUE, PAULINHO DO CINEMA e ZIVAN ALMEIDA, AO PROJETO DE LEI 167/2025 – “ALTERA A LEI 5.564/PMC/2025 QUE DISPÕE SOBRE A REGULARIZAÇÃO DE OBRAS EM CARÁTER EXCEPCIONAL E DÁ OUTRAS PROVIDÊNCIAS.’’</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4965/emenda_ao_projeto_de_lei_no_182-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4965/emenda_ao_projeto_de_lei_no_182-2025.pdf</t>
   </si>
   <si>
     <t>EMENDAS APRESENTADAS PELOS VEREADORES, ALAEZIO LEMES, AMÁLIA MILANI, AMARILSON CARVALHO, CARLOS FREITAS, CLEBIN FÚRIA, EDIMAR KAPICHE, FARLEN MAYCON, GIMENEZ FRITZ, MARILANDE ALVES, NICE CONDAQUE, PAULINHO DO CINEMA e ZIVAN ALMEIDA, AO PROJETO DE LEI Nº 182/2025 – “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICIPIO DE CACOAL PARA O EXERCÍCIO DE 2026 E DÁ AS SEGUINTES PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4967/emenda_modificativa_ii_projeto_de_lei__182__-_2025_-_ldo_-_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4967/emenda_modificativa_ii_projeto_de_lei__182__-_2025_-_ldo_-_ass.pdf</t>
   </si>
   <si>
     <t>EMENDAS APRESENTADAS PELOS VEREADORES, ALAEZIO LEMES, AMÁLIA MILANI, AMARILSON CARVALHO, CARLOS FREITAS, CLEBIN FÚRIA, EDIMAR KAPICHE, FARLEN MAYCON,  GIMENEZ FRITZ, MARILANDE ALVES, NICE CONDAQUE,  PAULINHO DO CINEMA e ZIVAN ALMEIDA, AO PROJETO DE LEI Nº 182/2025 – “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICIPIO DE CACOAL PARA O EXERCÍCIO DE 2026 E DÁ AS SEGUINTES PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5002/emenda_modificativa_projeto_de_lei__208.2025_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5002/emenda_modificativa_projeto_de_lei__208.2025_1.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA. N. 01; EMENDA ADITIVA N. 02 e EMENDA SUPRESSIVA. N. 03._x000D_
 AO PROJETO DE LEI N. 208/2025 – “DISPÕE SOBRE A CRIAÇÃO DA PLATAFORMA DIGITAL "É DA ROÇA" PARA A COMERCIALIZAÇÃO DE PRODUTOS DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5075/emenda_modificativa_projeto_de_lei__203_3.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5075/emenda_modificativa_projeto_de_lei__203_3.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELA VEREADORA, AMÁLIA MILANI AO PROJETO DE LEI Nº 203/2025 – “INSTITUI A CENTRAL DE INTÉRPRETES DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) PARA PESSOAS COM SURDEZ NO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.’’</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5087/emenda_supressiva_pl_225_2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5087/emenda_supressiva_pl_225_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELO EDIMAR KAPICHE, AO PROJETO DE LEI Nº 225/2025 – “DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA DO_x000D_
 CARGO DE VIGILANTE, PREVISTO NA LEI N.º 2735/PMC/2010, LEI N.º 2943/PMC/2009 E DEMAIS LEIS, PARA GUARDA CIVIL PATRIMONIAL_x000D_
 MUNICIPAL, E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5159/emenda_modificativa_projeto_de_lei__175_ass.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5159/emenda_modificativa_projeto_de_lei__175_ass.pdf</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5160/emenda_modificativa_n._01.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5160/emenda_modificativa_n._01.pdf</t>
   </si>
   <si>
     <t>‘’QUE INSTITUI O CENSO QUALIFICADO DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO ÂMBITO DO MUNICÍPIO DE CACOAL - RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.’’</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5161/emenda_impositiva_01_-_assdaco.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5161/emenda_impositiva_01_-_assdaco.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 01 - ASSDACO</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5162/emenda_impositiva_02_-_semusa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5162/emenda_impositiva_02_-_semusa.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 02 - SEMUSA</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5163/emenda_impositiva_03_-__casa_de_apoio_nova_esperanca.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5163/emenda_impositiva_03_-__casa_de_apoio_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 03</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5164/emenda_impositiva_04_-__acic_pm.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5164/emenda_impositiva_04_-__acic_pm.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 04</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5165/emenda_impositiva_05_-_pastoral_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5165/emenda_impositiva_05_-_pastoral_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 05</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5166/emenda_impositiva_06_-__abrigo_pingo_de_gente.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5166/emenda_impositiva_06_-__abrigo_pingo_de_gente.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 06</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5167/emenda_impositiva_07_-__saae.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5167/emenda_impositiva_07_-__saae.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 07</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5168/emenda_impositiva_08_-__semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5168/emenda_impositiva_08_-__semagri.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 08</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5169/emenda_impositiva_09_-_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5169/emenda_impositiva_09_-_semosp.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA 09</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5170/emenda_01_-_01_-_semusa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5170/emenda_01_-_01_-_semusa.pdf</t>
   </si>
   <si>
     <t>Emenda 01</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5171/emenda_02_-_02-_assdaco.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5171/emenda_02_-_02-_assdaco.pdf</t>
   </si>
   <si>
     <t>Emenda 02</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5172/emenda_03_-_01_-_associacao_protetora_de_animais_vira_lata_vira_amor.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5172/emenda_03_-_01_-_associacao_protetora_de_animais_vira_lata_vira_amor.pdf</t>
   </si>
   <si>
     <t>Emenda 03</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5173/emenda_04_-_02_-_associacao_beneficente_sao_camilo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5173/emenda_04_-_02_-_associacao_beneficente_sao_camilo.pdf</t>
   </si>
   <si>
     <t>Emenda 04</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5174/emenda_06_-_04_-_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5174/emenda_06_-_04_-_semast.pdf</t>
   </si>
   <si>
     <t>Emenda 06</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5175/emenda_07_-_05_-_associacao_evangelica_videira__asvide.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5175/emenda_07_-_05_-_associacao_evangelica_videira__asvide.pdf</t>
   </si>
   <si>
     <t>Emenda 07</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5176/emenda_09_-_07_-__acic.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5176/emenda_09_-_07_-__acic.pdf</t>
   </si>
   <si>
     <t>EMENDA 09</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5177/emenda_01_-_assdaco.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5177/emenda_01_-_assdaco.pdf</t>
   </si>
   <si>
     <t>EMENADA 01</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5178/emenda_02_-_caps.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5178/emenda_02_-_caps.pdf</t>
   </si>
   <si>
     <t>EMENADA 02</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5179/emenda_03_-_secretaria_municipal_de_transportes_e_transito_-_semttran.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5179/emenda_03_-_secretaria_municipal_de_transportes_e_transito_-_semttran.pdf</t>
   </si>
   <si>
     <t>EMENADA 03</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5180/emenda_04_-_amec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5180/emenda_04_-_amec.pdf</t>
   </si>
   <si>
     <t>EMENADA 04</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5181/emenda_05_-acic.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5181/emenda_05_-acic.pdf</t>
   </si>
   <si>
     <t>EMENADA 05</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5182/emenda_01_-_semusa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5182/emenda_01_-_semusa.pdf</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5183/emenda_02_-_assdaco.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5183/emenda_02_-_assdaco.pdf</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5184/emenda_03_-_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5184/emenda_03_-_semagri.pdf</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5185/emenda_04_-_acic_-.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5185/emenda_04_-_acic_-.pdf</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5186/emenda_05_-_pastoral.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5186/emenda_05_-_pastoral.pdf</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5187/emenda_06_-_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5187/emenda_06_-_semosp.pdf</t>
   </si>
   <si>
     <t>EMENADA 06</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5188/emenda_07_-_semdec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5188/emenda_07_-_semdec.pdf</t>
   </si>
   <si>
     <t>EMENADA 07</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5189/emenda_impositiva_01_-_n01-2025_cernic.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5189/emenda_impositiva_01_-_n01-2025_cernic.pdf</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5190/emenda_impositiva_02_-_n02-2025_semusa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5190/emenda_impositiva_02_-_n02-2025_semusa.pdf</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5191/emenda_impositiva_03_-_n03-2025_assdaco.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5191/emenda_impositiva_03_-_n03-2025_assdaco.pdf</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5192/emenda_impositiva_04_-_n_01-2025_asvid.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5192/emenda_impositiva_04_-_n_01-2025_asvid.pdf</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5193/emenda_impositiva_05_-_n_02-2025_asvid.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5193/emenda_impositiva_05_-_n_02-2025_asvid.pdf</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5194/emenda_impositiva_06_-_n_03-2025_casa_de_apoio_nova_esperanca.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5194/emenda_impositiva_06_-_n_03-2025_casa_de_apoio_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5195/emenda_impositiva_07_-_n_04-2025_pastoral_da_crianca_e_do_adolescente_da_paroquia_sagrada_familia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5195/emenda_impositiva_07_-_n_04-2025_pastoral_da_crianca_e_do_adolescente_da_paroquia_sagrada_familia.pdf</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5196/emenda_impositiva_08_-_n_05-2025_acic.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5196/emenda_impositiva_08_-_n_05-2025_acic.pdf</t>
   </si>
   <si>
     <t>EMENADA 08</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5197/emenda_impositiva_09_-_n_06-2025_vira_lata_vira_amor.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5197/emenda_impositiva_09_-_n_06-2025_vira_lata_vira_amor.pdf</t>
   </si>
   <si>
     <t>EMENADA 09</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5198/emenda_impositiva_10_-_n_07-2025_acic.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5198/emenda_impositiva_10_-_n_07-2025_acic.pdf</t>
   </si>
   <si>
     <t>EMENADA 10</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5199/emenda_impositiva_11_-_n_08-2025_associacao_dos_agricultores_e_agricultoras_rurais_e_desportiva_juventude.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5199/emenda_impositiva_11_-_n_08-2025_associacao_dos_agricultores_e_agricultoras_rurais_e_desportiva_juventude.pdf</t>
   </si>
   <si>
     <t>EMENADA 11</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5200/emenda_impositiva_12_-_n_09-2025_associacao_de_produtores_rurais_e_desportiva_corinthians_-_aprudec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5200/emenda_impositiva_12_-_n_09-2025_associacao_de_produtores_rurais_e_desportiva_corinthians_-_aprudec.pdf</t>
   </si>
   <si>
     <t>EMENADA 12</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5201/emenda_impositiva_01_-_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5201/emenda_impositiva_01_-_semagri.pdf</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5202/emenda_impositiva_02_-_emenda_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5202/emenda_impositiva_02_-_emenda_semosp.pdf</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5203/emenda_impositiva_03_-_emenda_pastoral_da_crianca_e_adolescente.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5203/emenda_impositiva_03_-_emenda_pastoral_da_crianca_e_adolescente.pdf</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5204/emenda_impositiva_04_-_emenda_acic_-_batalhao_de_policia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5204/emenda_impositiva_04_-_emenda_acic_-_batalhao_de_policia.pdf</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5205/emenda_impositiva_05_-_emenda_cernic.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5205/emenda_impositiva_05_-_emenda_cernic.pdf</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5206/emenda_impositiva_06_-__semusa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5206/emenda_impositiva_06_-__semusa.pdf</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5207/emenda_impositiva_07_-_emenda_assdaco.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5207/emenda_impositiva_07_-_emenda_assdaco.pdf</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5208/emenda_impositiva_08_-_emenda_centro_autismo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5208/emenda_impositiva_08_-_emenda_centro_autismo.pdf</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5209/emenda_01_-_centro_do_autismo_-_tea.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5209/emenda_01_-_centro_do_autismo_-_tea.pdf</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5210/emenda_02_-_assdaco__associacao_assistencial_a_saude_sao_daniel_comboni.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5210/emenda_02_-_assdaco__associacao_assistencial_a_saude_sao_daniel_comboni.pdf</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5211/emenda_03_-_associacao_dos_agricultores_e_agricultoras_rurais_e_desportiva_juventude.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5211/emenda_03_-_associacao_dos_agricultores_e_agricultoras_rurais_e_desportiva_juventude.pdf</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5212/emenda_04_-_acic_-_associacao_comercial_e_industrial_de_cacoal-ro.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5212/emenda_04_-_acic_-_associacao_comercial_e_industrial_de_cacoal-ro.pdf</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5213/emenda_05_-_secretaria_municipal_de_administracao_-_semad.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5213/emenda_05_-_secretaria_municipal_de_administracao_-_semad.pdf</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5214/emenda_06_-_associacao_de_produtores_rurais_e_desportiva_corinthians-lh_13.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5214/emenda_06_-_associacao_de_produtores_rurais_e_desportiva_corinthians-lh_13.pdf</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5215/emenda_impositiva_01_-_amec_-_vereador_farlen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5215/emenda_impositiva_01_-_amec_-_vereador_farlen.pdf</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5216/emenda_impositiva_02_-_vira_lata_amor_-_vereador_farlen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5216/emenda_impositiva_02_-_vira_lata_amor_-_vereador_farlen.pdf</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5217/emenda_impositiva_03_-_ubs_marina_donaria.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5217/emenda_impositiva_03_-_ubs_marina_donaria.pdf</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5218/emenda_impositiva_04_-_sao_camilo_-_vereador_farlen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5218/emenda_impositiva_04_-_sao_camilo_-_vereador_farlen.pdf</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5219/emenda_impositiva_05_-_semad_-_vereador_farlen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5219/emenda_impositiva_05_-_semad_-_vereador_farlen.pdf</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5220/emenda_impositiva_06_-_acic_-_vereador_farlen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5220/emenda_impositiva_06_-_acic_-_vereador_farlen.pdf</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5221/emenda_impositiva_07_-_ubs_sao_marcos_-_vereador_farlen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5221/emenda_impositiva_07_-_ubs_sao_marcos_-_vereador_farlen.pdf</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5222/emenda_impositiva_08_-_ubs_luiz_moreira_-_vereador_farlen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5222/emenda_impositiva_08_-_ubs_luiz_moreira_-_vereador_farlen.pdf</t>
   </si>
   <si>
     <t>EMENDA 08</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5223/emenda_impositiva_09_-_assdaco_-_vereador_farlen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5223/emenda_impositiva_09_-_assdaco_-_vereador_farlen.pdf</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5224/emenda_impositiva_10_-_secretaria_de_saude_-_vereador_farlen.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5224/emenda_impositiva_10_-_secretaria_de_saude_-_vereador_farlen.pdf</t>
   </si>
   <si>
     <t>EMENDA 10</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5226/emenda_01_-_02_associacao_comercial_e_industrial_de_cacoal__acic.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5226/emenda_01_-_02_associacao_comercial_e_industrial_de_cacoal__acic.pdf</t>
   </si>
   <si>
     <t>EMENDA 01</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5227/emenda_02_-_01-secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5227/emenda_02_-_01-secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>EMENDA 02</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5228/emenda_03_-_03-semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5228/emenda_03_-_03-semagri.pdf</t>
   </si>
   <si>
     <t>EMENDA 03</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5229/emenda_03_-_04_-associacao_dos_aposentados.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5229/emenda_03_-_04_-associacao_dos_aposentados.pdf</t>
   </si>
   <si>
     <t>EMENDA 04</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5230/emenda_04_-_05-associacao_phoenix.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5230/emenda_04_-_05-associacao_phoenix.pdf</t>
   </si>
   <si>
     <t>EMENDA 05</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5231/emenda_01-amec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5231/emenda_01-amec.pdf</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5232/emenda_02_-_acic.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5232/emenda_02_-_acic.pdf</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5233/emenda_03-semast_-_creas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5233/emenda_03-semast_-_creas.pdf</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5234/emenda_05-_semast_pingo_de_gente.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5234/emenda_05-_semast_pingo_de_gente.pdf</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5235/emenda_06_-_aprosf.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5235/emenda_06_-_aprosf.pdf</t>
   </si>
   <si>
     <t>EMENDA 06</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5236/emenda_07-lions_clube.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5236/emenda_07-lions_clube.pdf</t>
   </si>
   <si>
     <t>EMENDA 07</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5237/emenda_08_-_semusa-centro_do_autismo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5237/emenda_08_-_semusa-centro_do_autismo.pdf</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5238/emenda_09_-_semusa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5238/emenda_09_-_semusa.pdf</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5239/emenda_01_semusa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5239/emenda_01_semusa.pdf</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5240/emenda_02_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5240/emenda_02_semast.pdf</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5241/emenda_03_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5241/emenda_03_semosp.pdf</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5242/emenda_04_pastoral_da_crianca.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5242/emenda_04_pastoral_da_crianca.pdf</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5243/emenda_05_com_abisai.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5243/emenda_05_com_abisai.pdf</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5244/emenda_06__comunidade_terapeutica_vida_nova.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5244/emenda_06__comunidade_terapeutica_vida_nova.pdf</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5245/emenda_07_comunidade_amor_maior.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5245/emenda_07_comunidade_amor_maior.pdf</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5246/emenda_08_semad.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5246/emenda_08_semad.pdf</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5247/emenda_09_semdec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5247/emenda_09_semdec.pdf</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5248/emenda_impositiva_01_-_002_semusa_-_hemodialise.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5248/emenda_impositiva_01_-_002_semusa_-_hemodialise.pdf</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5249/emenda_impositiva_02_-_02_semusa-_centro_de_autismo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5249/emenda_impositiva_02_-_02_semusa-_centro_de_autismo.pdf</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5250/emenda_impositiva_03_-_a_asser.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5250/emenda_impositiva_03_-_a_asser.pdf</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5251/emenda_impositiva_04_-_b_abic.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5251/emenda_impositiva_04_-_b_abic.pdf</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5252/emenda_impositiva_05_-_c_semed-_centro_de_autismo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5252/emenda_impositiva_05_-_c_semed-_centro_de_autismo.pdf</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5253/emenda_impositiva_06_-_d_amec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5253/emenda_impositiva_06_-_d_amec.pdf</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5254/emenda_impositiva_07_-_e_abac.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5254/emenda_impositiva_07_-_e_abac.pdf</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5255/emenda_impositiva_09_-_g_lions.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5255/emenda_impositiva_09_-_g_lions.pdf</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5256/emenda_impositiva_09_-_g_lions.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5256/emenda_impositiva_09_-_g_lions.pdf</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5259/emenda_modificativa_01_-_pl_257.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5259/emenda_modificativa_01_-_pl_257.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA APRESENTADA PELO VEREADORES EDIMAR KAPICHE LUCIANO E VEREADOR PAULO ROBERTO DUARTE BEZERRA “AO PROJETO DE LEI Nº 257/2025 - QUE “ALTERA A LEI Nº 2.716/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5260/emenda_modificativa_02-_pl_257.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5260/emenda_modificativa_02-_pl_257.pdf</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5261/emenda_modificativa_04-_pl_257.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5261/emenda_modificativa_04-_pl_257.pdf</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5262/emenda_supressiva_05-_pl_257.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5262/emenda_supressiva_05-_pl_257.pdf</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5263/emenda_modificativa_07_-_pl_257.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5263/emenda_modificativa_07_-_pl_257.pdf</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5264/emenda_modificativa_projeto_de_lei_paulo_roberto_duarte_bezerra_-_pl_257.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5264/emenda_modificativa_projeto_de_lei_paulo_roberto_duarte_bezerra_-_pl_257.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELO VEREADOR PAULO ROBERTO DUARTE BEZERRA AO PROJETO DE LEI Nº 257/2025 – “ALTERA A LEI Nº 2.716/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIA.’’</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5265/emenda_modificativa_01_-_pl_258-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5265/emenda_modificativa_01_-_pl_258-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADAS PELO VEREADOR PAULINHO DO CINEMA AO PROJETO DE LEI Nº 258/2025 – “ALTERA A LEI Nº 3.342/PMC/2014, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO PESSOAL DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL- RO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>5397</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5397/emenda.pdf</t>
+  </si>
+  <si>
+    <t>EMENDAS APRESENTADA PELO VEREADOR PAULO ROBERTO DUARTE BEZERRA AO PROJETO DE LEI Nº 211 /2025 – “Institui, no âmbito do Município de Cacoal, a Semana da Cultura Cristã e dá outras providências.’’</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -11044,67 +11053,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4212/projeto_de_lei_-_oficio_n._037-gp-pgm-2025_-_institui_o_programa_cacoal_rota_da_justica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4213/pl_oficio_54-25_abertura_de_credito_r_especial__2.222.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4214/projeto_de_lei_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4215/pl_oficio_n._38-gp-pgm-2025_-_institui_o_programa_de_inclusao_social_universidade_para_todos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4216/assessoria_militar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4217/pl_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4218/pl_oficio_68-25_abertura_de_credito_r_especial_r_1.450.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4219/pl_oficio_067_gp_pgm_2025_abert_de_credito_suplementar_r_315.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4220/467a61bec96551projeto-de-lei-075-2025-1738939372_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4227/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4228/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4229/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4230/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4245/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4246/pl_oficio_089_gp_pgm_2025_abert_de_credito_suplementar_r_3.974.89700_semosp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4249/projeto_de_lei_-_transporte_de_pacientes_de_ambulancia_final.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4270/projeto_de_lei-_titulo_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4284/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4285/projeto_de_lei_de_reestruturacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4296/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4297/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4298/projeto_de_lei_n._22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4299/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4300/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4302/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4347/projeto_de_lei_27_-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4348/projeto_de_lei_28_-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4349/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4350/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4351/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_n._32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4379/projeto_de_lei_n._33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4381/projeto_de_lei_n._34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_de_lei_n._35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_n._36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_n._37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4396/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4398/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4399/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4402/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4406/projeto_assinado_piso.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4408/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4409/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4410/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4411/pl_oficio_185-25__abertura_de_credito_suplementar__r_690.44952_saaec.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4412/pl_oficio_188_abertura_de_credito_suplementar_r_2.500.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4413/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4435/projeto_de_lei_asser_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4437/pl_oficio_201_abertura_de_credito_suplementar_r_r_100.00000_semma.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4438/pl_oficio_202_abertura_de_credito_suplementar_r_r3.850.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4442/projeto_de_lei_54_-_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4443/projeto_de_lei_55_-_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4450/projeto_de_lei_56_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4451/projeto_de_lei_57_-_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4456/projeto_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4457/projeto_de_lei_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4458/projeto_de_lei_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4459/projeto_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4460/projeto_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4478/plo_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_teste_da_orelhinha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4472/plo_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4473/plo_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4474/plo_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4475/plo_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4476/plo_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4477/projeto_assinado_quadra_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4487/pl_oficio_259_abertura_de_credito_suplementar_r_100.00000_semc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4488/plo_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4491/plo_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4492/plo_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4493/plo_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4526/pl_oficio_265-_alteracao_lei_seguro_taxi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4527/pl_oficio_264-__criacao_cargos_professores_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4528/20250508172955000000_681d22533a0cb_00000055291708052025_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4530/projeto_de_lei_vereador_alaezio_lemes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4531/projeto_de_lei_igreja_betel_nice_condaque.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4532/pl_oficio_273_abertura_de_credito_suplementar_r_1.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4533/pl_oficio_272_abertura_de_credito_suplementar_r_499.98700_fms.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4534/pl_oficio_275_abertura_de_credito_suplementar_r99.56007_semagri.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4535/pl_oficio_274_abertura_de_credito_suplementar_r_2.800.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4539/projeto_de_lei_-_cargos_professores_retificado_com_tramitacao_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4541/projeto_de_lei_de_queima_de_fogos_vereador_amarilson_carvalho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4542/pl_oficio_283_abertura_de_credito_suplementar_r_4.425.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4554/plo_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4555/plo_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4571/plo_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4572/46834631ee98b5projeto-de-lei-7423220-2025-1748263710_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4573/plo_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4574/plo_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4575/plo_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4576/plo_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4577/pl_oficio_304_abertura_de_credito_suplementar_r_194.27656_semed.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4580/pl_fios_de_cobre_01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_-_denuncia_premiada.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4582/minuta_projeto_de_lei_-_refis_-_2025_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4583/projeto_de_lei_altera_a_lei_3.926.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4584/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4590/0_projeto_sobre_a_proibicao_de_nomeacao_para_cargos_publicos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4591/projeto_de_lei_-_dignidade_sexual.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4597/projeto_de_lei_-_revogacao_das_leis_36003601360236033604_e_3605_de_2016_e_dispoe_sobre_afetacao_do_mesmos_imoveis.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4598/of_320_projeto_de_lei__protocolo_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4611/of_339_-_projeto_de_lei_-_cargo_cuidador_psicologo1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4612/of_337_-_projeto_de_lei_-_tec_radiologia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4613/energia_solar-.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4614/343-gp-pgm-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4615/projeto_de_lei_vale_agro_industria_familiar.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4645/p.l._...-2025_-_efetivos_-_correcao_de_tabela.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4646/plo_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4654/plo_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4655/projeto_de_lei_concessao_de_cargas_horaria_para_servidores_com_deficiencia_fisica.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4656/projeto_de_lei_adote_sua_cidade_certo_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4657/projeto_de_lei_central_de_libras.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4660/projeto_de_lei_-_mudanca_sede_municipio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4661/projeto_de_lei_-_correcao_tabela_vencimentos_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4662/projeto_de_lei_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4665/pl_oficio_355_abertura_de_credito_suplementar_r218.12200_semagri.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4666/oficio_358_abertura_de_credito_suplementar_r_450.00000_semdec_ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4667/pl_oficio_356_abertura_de_credito_suplementar_r_587.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4668/oficio_357_abertura_de_credito_suplementar_r_584.00000_fundema_ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4669/projeto_de_lei_-_altera_lei_1.481.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4670/oficio_359_abertura_de_credito_suplementar_r_575.10000_fmas_ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4671/oficio_360_abertura_de_credito_suplementar_r_350.00000_semc_ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4677/projeto_de_lei_-_projeto_de_lei_-_retificacao_lote_90_e_desmenbramento_com_afetacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4681/projeto_teste_do_quadril.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4682/projeto_lei_nat.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4687/plo_assessoria_juridica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4688/projeto_de_lei_-_cargo_semagri_semosp.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_-_qrcode.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4699/projeto_de_lei_-_viveiro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4700/projeto_de_lei_-_conselho_idoso_p_assinar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4701/projeto_de_lei_-_altera_lei_2.189.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4712/pl_cejovim.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_lipedema.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4716/pl_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4721/ploficio_382_abertura_de_credito_suplementar_r_r_170.12829_semed.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4722/pl_oficio_386_abertura_de_credito_suplementar_r_150.00000_semplan.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4723/projeto_de_lei_-_alteracao_greenville_iv.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4724/projeto_de_lei_-_alteracao_jovens_genios.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_oficio_394_abertura_de_credito_suplementar_r_3.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4728/pl_oficio_395_abertura_de_credito_suplementar_r_73.19271_fms.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4732/projeto_de_lei_nutri_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4735/projeto_de_lei_correcao_erro_material_tabela_amec.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4738/projeto_de_lei_-_repasse_pingo_de_gente_i.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4742/pl_oficio_405_abertura_de_credito_suplementar_r_73.19271_fms.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4744/projeto_de_lei_-_renuncia_de_valores_inferior_a_meia_ufc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4745/projeto_de_lei_-_conselho_idoso_p_assinar_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4746/pl_oficio_417_abertura_de_credito_especial_r_20.00000_amec.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4747/pl__oficio_420_abertura_de_credito_especial_r_93.94565_semma_e_semc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4748/projeto_completo_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4749/conselho_igualdade_racial_-_cacoal_2a.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4754/projeto_ouvidor_geral_-_ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4758/pl_oficio_425_abertura_de_credito_suplementar_r_134.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_valorizacao_por_resultados_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4761/p.l..agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4764/projeto_baixa_de_bens_permanentes___-_ass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4765/pl_oficio_429_abertura_de_credito_suplementar_r_2.684.62345_semed.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4766/freestyle_libre_2_1_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4767/projeto_assinado_altera_5.564.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4768/projeto_de_lei_-_correcao_..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4769/pl_oficio_441_abertura_de_credito_adicional_suplementar__r_4.890.00000_fundeb_ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4770/pl_oficio_442_abertura_de_credito_suplementar_r_1.624.00000_fundeb.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4771/pl_oficio_438_abertura_de_credito_especial_r_3.480.06743_fundeb_ok.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4774/pl_oficio_444_abertura_de_credito_suplementar_r_620.00000_pgm_ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4787/projeto_de_lei_-__diarias_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4803/projeto_multa_energisa_-_ass.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4805/projeto_de_lei_-_tec_radiologia.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4810/p.l.____2025_-_agentes_politico_novo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4824/pl_oficio_461_abertura_de_credito_suplementar_r_69.99707_semc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4847/projeto_de_criacao_de_assessoria_juridica_da_presidencia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4848/4.projeto_de_lei__issqn_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4849/projeto_de_lei__-_saae_parcelamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4850/projeto_de_lei_-_cumulacao_cargos_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4851/projeto_de_lei_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4852/ppa_2026-2029_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4866/pl_oficio_478_abertura_de_credito_suplementar_r_485.45747_semed.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4867/pl_oficio_477_abertura_de_credito_suplementar_r_100.00000_semfaz.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4868/pl_oficio_476_abertura_de_credito_suplementar_r_182.00000_amec.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4869/pl_oficio_473_abertura_de_credito_suplementar_r_4.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4870/pl_oficio_479_abertura_de_credito_suplementar_r_1.514.54253_semed.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4871/projeto_de_lei_-_licenca_doenca_de_pessoa_da_familia_ass.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4878/projeto_de_lei_-_altera_lei_5.612_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4890/projeto_-_rua_aristides_francisco_pereira_-_ass.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4892/pl_eng..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4893/oficio_489_abertura_de_credito_suplementar_r_280.00000_fms..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4909/pl_obstetras.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4910/pl_calcadas_ass.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4911/pl_oficio_501_abertura_de_credito_suplementar_r_315.37655_semed.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4912/projeto_aumento_taxa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4913/recuperacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4914/minuta_lei_afro_utilidade_publica_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4929/projeto_de_lei_-_declara_de_utilidade_publica_-_ass.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4932/pl_teste_glicemia.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4937/pl_oficio_509_abertura_de_credito_suplementar_r_350.00000_fundema.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4941/projeto_de_lei_amalia_central_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4942/projeto_de_lei______2025_dia_mundial_da_diabetes_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4944/projeto_de_lei_-_isencao_tarifa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4958/pl_oficio_528__abertura_de_credito_suplementar_r_43.44350_fms.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4959/pl_oficio_525_abertura_de_credito_suplementar_r_100.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4966/projeto_de_lei_e_da_roca.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4987/pl_oficio_537_abertura_de_credito_suplementar_r_1.044.00000_semad_pgm_semosp.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4988/pl_festa_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4989/pl_semana_gospel_01.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4997/pl_cargos_semplan_semad.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5003/pl_oficio_545_abertura_de_credito_suplementar_r_76.50000_semc.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5006/pl_oficio_542_abertura_de_credito_especial_r_600.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5007/alteracao_lei_quadra_90_ass.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5011/pl_oficio_554_abertura_de_credito_suplementar_r_150.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5012/pl_oficio_555_abertura_de_credito_suplementar_r_200.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5013/projeto_endometriose_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5014/pl_oficio_563_abertura_de_credito_suplementar_r_370.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5015/projeto_de_lei__-_seletivo_semusa_ass.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5016/projeto_de_lei_conselho_racial.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5045/pl_oficio_577_abertura_de_credito_suplementar_r_500.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5049/loa_2026_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5055/pl_oficio_591_abertura_de_credito_suplementar_r_900.00000_semad.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5056/projeto_de_lei_-alteracao_nome_cargo_vigilante.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5057/pl_oficio_600_abertura_de_credito_suplementar_r_6.05773_semc.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5058/pl_oficio_609_abertura_de_credito_especial_r_198.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5059/pl_oficio_601_abertura_de_credito_suplementar_r_600.00000_semc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5060/pl_oficio_608_abertura_de_credito_suplementar_r_1.200.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei__-_saae_taxas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5062/projeto_de_lei_-altera_a_lei_5662.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5063/alteracao_lei_provemc.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5064/pl_utilidade_publica_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5065/projeto_de_lei_feriado_de_carnaval_quarta_feira_de_cinzas.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5076/institui_o_censo_qualificado_das_pessoas_com_transtorno_do_espectro_autista_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5079/projeto_carlos_antonio_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5081/projeto_de_lei_-_baixa_de_bens_amec_ass.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5083/pl_oficio_614_abertura_de_credito_suplementar_r_162.32794_amec.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5084/pl_oficio_615_abertura_de_credito_especial_r_264.36663_semed.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5086/oficio_607_retificacao_dos_anexos_da_ldo_ok.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5089/projeto_dpo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5094/projeto_de_lei_-_art._48_-_lei_2.543-09.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5095/projeto_de_lei_altera_a_lei_5.657-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5100/projeto_de_lei_n_regularizacao_de_chacaras_de_recreio_1.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5101/pl_acordo_tjro_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5102/oficio_649_abertura_de_credito_suplementar_r_2.204.75830_semad_ok.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5103/pl_oficio_652_abertura_de_credito_suplementar_r_1.873.19000_gab_semad_e_semfaz.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5104/pl_oficio_650_abertura_de_credito_suplementar_r_3.025.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5119/pl_oficio_654_abertura_de_credito_suplementar_r_460.00000_pgm_semma.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5120/pl_oficio_655_abertura_de_credito_suplementar_r_1.401.00000_semad.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5126/projeto_de_lei_-_aliquota_de_iss_faculdades_revisado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5127/denomina_o_centro_municipal_de_educacao_infantil_do_bairro_liberdade.docx.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5131/pl_oficio_699_abertura_de_credito_suplementar_r_300.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5150/pl_conjuv_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5151/pl_oficio_720_abertura_de_credito_suplementar_r_100.00000_semc.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5152/projeto_de_educacao_financeira_corrigida.docx_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5153/efetivos_pccr_277.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5154/pl_saae_285_comissionados_ass.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5155/projeto_de_lei__planta_valores_ass.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5266/pl_oficio_737_efeito_repristinatoorio_lei_2101._assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5267/projeto_de_lei__-_seletivo_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4578/oficio_intimacao_acordao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4579/oficio_intimacao_acordao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4753/projeto_de_resolucao_-_ass.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5088/projeto_resolucao_lgpd.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5098/pr_-_abono_natalino_-_ass.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5257/projeto_de_resolucao_-_autorizacao_ao_vice-prefeito_-_ass.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4232/veto_autografo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4233/veto__02-2025_-_abono_camara.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4234/razoes_veto.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4452/oficio_222_gp_pgm_2025_encaminha_razoes_do_veto_autografo_23_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4589/veto_ao_autografo_52.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4763/veto_ao_autografo_n_118.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4809/veto_ao_autografo_n_133.2025_2.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4825/veto_ao_autografo_121.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4853/veto_120_ass.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4854/veto_ao_autografo_n_128.20251.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4961/veto_ao_autografo_n_162.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4962/veto_ao_autografo_n_134.2025_para_assinatura_retificado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4963/veto_ass._146.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4991/veto__aut._149.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5054/veto_ao_autografo__160_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4221/ind-_aula_funcional.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_linha_vist.tec_linha_09_2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4223/ind-_compra_de_ar_cer.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4225/ind_medico_veterinario.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4226/indicacao_acs.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4231/ind-_lev._estrada_lh_02.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4235/indc_reajuste_salarial_ct.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4236/ind-reb._morro_lh_02.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4237/ind_reforma_abrigo.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4238/ind_escola_ruth_bexiga.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4239/ind_educacao_financeira.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4240/ind_estacionamento_espectro_autista.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4241/_indicacao__0004_-_vereadora_dra._amalia_miliani_-_vilage_do_sol.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4242/_indicacao__0002_-_vereadora_dra._amalia_miliani_-_praca_habitar_brasil.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4243/copia_de_indicacao__0003_-_vereadora_dra._amalia_miliani_-_chech_habitar_brasil.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4244/indicacao_-semtran.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no____semosp_e_semma.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_____semttran.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4250/01_indicacao_para__climatizacao_na_cozinha_das_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4251/02__indicacao_tapa_buraco_nos_bairros_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4252/04__indicacao_tapa_buraco_na_rua_pedro_kemper_no_bairro_brizon.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4253/05_indicacao_iluminacao_publica_na_rua_lorival_martins_vieira_bairro_teixeirao.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4254/oficio_23-_limpeza_de_terreno_e_cont._de_acesso.docx.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4255/03_indicacao_ponto_de_onibus_bairro_paineiras.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4256/08_indicacao_prefeito_enviado_um_projeto_de_lei_concedendo_o_reajuste_do_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4257/07_indicacao_prefeito_a_retomada_das_negociacoes_para_o_reajuste_da_produtividade_aos_servidores_publicos_municipais_de_carreira.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4258/06_indicacao_prefeito_o_reajuste_da_gratificacao_de_desempenho_de_funcao_dos_servidores_de_apoio.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4259/09_indicacao_prefeito_recomposicao_geral_do_salario_base.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4260/indicacao_no____a_prefeitura.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4261/indicacao_rua_argentino_goncalves.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4262/indicacao_rua_lourival_martins.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4263/indicacao_rua_antonio_repiso.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4264/indicacao_rua_domings_perin.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4267/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4268/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4271/indicacao_praca_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4272/indicacao_praca_santa_clara.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4273/ind-_praca_pq_dos_lagos.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4274/indicacao-farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4275/indicacao_02_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4276/indicacao_03_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4279/indicacao_04_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4280/indicacao_05_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4281/indicacao_06_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4282/indicacao_07_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4283/indicacao_08_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4286/oficio_45_-_reparo_na_estrada_embratel_oitinha.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_rua_silvio_aparecido_ferreira.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4288/indicacao_rua_moreira_sales.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4289/indicacao_rua_argentino_goncalves_1.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4290/1_-_semagri_-_cascalhamento_e_nivelamento_de_colina_linha_09.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4291/2_-_semosp_-_galeria_bairro_jardim_clodoaldo.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4292/3_-_semosp_-_pavimentacao_asfaltica_rua_dom_pedro_ii.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4293/indicacao_do_presidente_1.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4294/indicacao_do_presidente_2.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4295/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4301/_indicacao__0005_-_vereadora_dra._amalia_miliani_-indicacao_de_um_projeto_de_lei_de_concessao_de_reducao_de_carga_horaria_.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4303/ind-_censo_municipal_doencas_raras.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4304/ind-_censo_municipal_doencas_raras.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4305/indicacao_fonaudiologo_hopital_materno_infantil.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4306/ind-_nucleo_de_apoio_familias_atipicas.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4307/indicacao_para_extencao_da_rede_eletrica.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4308/3_-_semosp_-_pavimentacao_asfaltica_rua_dom_pedro_ii1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_para_construcao_de_um_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4311/indc_asfalto_vitor_manoel_diniz.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4312/indc_construcao_creas.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_de_honrarias.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_09_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4315/indc_motorista_divinopolis_plantao.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_-_reparo_na_rua_daniel_pires_da_rocha_.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4317/indc_ativacao_guarda_mirim.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4318/indc_galeria_dom_pedro_ii.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4319/indc_regularizacao_joaquim_pinheiro_filho.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4320/indc_secretaria_de_inclusao_social.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4321/indicacao__0008_-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4322/indc_ponto_de_onibus_greenville_e_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4323/indc_abertura_casa_de_passagem.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4324/indicacao__0007_-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4325/indicacao_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4327/indicacao_12_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4328/indicacao_cap._servidores_atencao_basica.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_de_construcao_de_calcadas.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4330/semtram_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4331/3_-_semosp_-tapa_buracos.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4332/semtram_-_indicacao2.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4333/11_indicacao_para_instalacao_de_semaforos_na_av_malaquita.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4334/semtram_-_indicacao3.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4335/indicacao_rua_eitor_ozias_schundt.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_10_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4337/indicacao_11_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4338/indicacao_de_faixa_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4340/indicacao_rua_raimundo_faustino_filho.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4341/10_indicacao_para_melhorias_no_parque_infantil_do_espaco_beira_rio.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4342/indicacao_estrada_da_embratel.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4343/13_indicacao_para_instalacao_de_semaforos_na_av_malaquita_com_a_rua_pedro_rodrigues.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4344/14_indicacao_para_instalacao_de_semaforos_na_av_cuiaba_com_a_rua_jose_do_patrocinio.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4345/12_indicacao_para_instalacao_de_semaforos_na_travessa_anchieta_com_av_porto_alegre_e_rua_piaui..docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4346/15_indicacao_para_mudanca_do_de_semaforos_da_av_sao_paulo_esquina_com_a_jose_do_patrocinio.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4380/indicacao_para_equoterapia.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4382/indicacao_ubs_bairro_buritis.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4383/indicacao_calcada_pedro_kemper_.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4384/ind._atend._criancas_hosp._regional.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4385/indicacao_cap._servidores_atencao_basica.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4386/semtram_-_indicacao4.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_001.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_002.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4389/ind_praca_bela_vista.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4390/semosp_-_indicacao5.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4391/semosp_-_indicacao6_-_boca_de_lodo_alto_do_boa_vista_1.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4392/ind_reestruturacao_semast.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4414/semosp_-_indicacao6.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4415/_indicacao_no009-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4416/_indicacao_no007-_vereadora_dra._amalia_miliani_-_1.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4417/semosp_-_indicacao7.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4418/indc_baixa_tensao_cinturao_verde.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4419/indc_revitalizacao_campo_vilage.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4420/indc_fundo_do_idoso.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4430/indc_sala_separada_vit_violencia.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4431/indc_abafadores_tea.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4432/indc_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4433/indc_pavimentacao_heitor_ozen.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4434/indc_psic_assi_social_ct.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_221_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4440/indicacao_220_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4441/indicacao_219_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4444/semosp_-_indicacao8.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_-_quadras_de_basquete.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4446/_indicacao_no011-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4447/_indicacao_no010-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4448/ind-_reguladora_ubs_lh_14_.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4449/_indicacao_no012-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4453/4_-_semttran_-_quebra_molas_av_inderval_jose_brasil.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4454/5_-_semosp_-_quebra_molas_av_inderval_jose_brasil.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_16_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao__013_-_ver._dra._amalia_miliani_-_linha_e_lote_66_propriedade_do_gilmar_alves_de_medeiros.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_17_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4479/bebedouro.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4480/indicacao_recuo_de_muro_assinado_digitalmente.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4481/indicacao_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_assinada_digitalmente.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4483/16_indicacao_prefeito_e_planejamento_revitalizacao_da_aapc.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4484/ind_refis_iptu.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4485/17_indicacao_semtram_sinalizacao_pintura_nas_lombadas_na_rua_santo_antonio_bairro_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4489/indc_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4490/maes_atipicas_aula_funcional.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4566/indicacao_de_construcao_de_ponto_de_onibus_assinado_digitalmente.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4567/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4568/17_indicacao_iluminacao_publica_na_aldeia_pinpayter_central_linha_09.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4569/indicacao_22_..pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4570/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4585/18_indicacao_mudanca_de_nomenclatura_vigilante_para_guarda_civil_patrimonial_municipal.doc_mesclado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4586/indicacao_26_assinada.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4587/19_indicacao_pavimento_no_bairro_vista_alegre_e_linha_06.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_27_assinada.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4592/ind_psicologos_semast.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4593/ind._teste_do_olhinho.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4594/ind._teste_pezinho_ampliado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4595/ind._pavimentacao_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4596/indc_assis_social_materno_e_policlinica.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4605/14-_indicacao_recuperacao_e_manutencao_dos_carreadores___1.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4606/ind._caps.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4607/ind._centro_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4608/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4609/indicacao_29_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4610/indicacao_28_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_-_secretaria_de_saude_otoscopio.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_-_secretaria_de_saude_cadeiras_ubs_alfa_park.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_-_secretaria_obras_rua_luiz_cardoso.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_-_secretaria_obras_rua_felisberto_a._topa.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4639/indicacao_playgraund.docx_1.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4640/indicacao_de_iluminacao_na_av_parana_.docx_4_1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4641/indicacao_alargamento_para_via_rapida_na_avenida_amazonas.docx_1.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4642/indicacao_de_reforma_na_calcada_da_av_parana_.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4647/indicacao_32-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4648/indicacao_33_1.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4649/indicacao_30_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4650/indicacao_31-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4658/ind._calcada_r._dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4663/indc_psico_ubs_riozinho.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4664/indc_leitos_separados.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4672/ind._red._ace_acs.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4673/ind._atend._ubs.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4674/ind._calcada_rua_rosilene_x._trasnpadini.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4675/indicacao_33_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4676/indicacao_34_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4678/indc_gratificacao_ag_adm.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4683/ind._kit_sutura.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4684/saude_na_hora.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4685/ubs_cadeira_odontolo...pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4702/indicacao_rua_aluizio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4703/indicacao_departamento_de_regularizacao_fundiaria.docx_1.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_rua_luiz_lenzi.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4714/ind._isencao_de_imtu_deficientes.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4717/indc_regularizacao_calcadas.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4718/15-_indicacao_capacitacoes_especificas_para_os_servidores_reguladores_que_atuam_nas_unidades_basicas_de_saude_e_demais_unidades_de_saude_do_municipio..docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4719/ind._ilum._vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4720/ind._bocha_tele_clube.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4725/indc_regularizacao_de_obras_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4729/indicacao_rua_pavimentacao_campo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4730/_indicacao_de_fechamento_da_sala_sec.de_obras_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4731/ind._ar_cond._ginasios.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4739/indc_bioquimico.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4740/indc_as_psi_seg_upa.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4741/indc_psicopedagogos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4743/indicacao_patrolamento_da_linha_03.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4755/indicacao_35_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4756/indicacao_36_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_ponte_sobre_o_rio_pirarara.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4759/ind._odontologica_sjt.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4772/indicacao_-_para_pavimentacao_asfaltica_da_avenida_pedro_stecca.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4773/indicacao_-_construcao_de_uma_ponte_no_trecho_da_rua_pedro_kemper.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_39_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_38_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_no____semosp_assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_no____semosp_limpeza_de_mato.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4779/indicacao_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4788/ass_indicacao_n_16_aquisicao_de_um_onibus_escolar_adequado_para_viagens_intermunicipais_e_interestaduais.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4789/ind._rev._de_nascentes.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_no____semosp-_para_instalacao_de_meio-fio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4791/ind._rua_pojetada_a.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4792/21-_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_n_21_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4794/indicacao_no_06_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_no_231_de_2025_-_20_indicacao_prefeito_e_defesa_civil_limpeza_dos_rios.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4796/indicacao_no_07_-_semttran.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4797/indicacao_n_20_ampliacao_do_horario_da_ubs__divinopolis.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4798/indicacao_no_234_de_2025_-_22_indicacao_semtram_lombadas_na_rua_miguel_ferreira_bairro_imbratel.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_no_235_de_2025_-_24_indicacao_drenagem_e_pavimento_no_bairro_liberdade.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_no_236_de_2025_-_21_indicacao_pavimento_na_rua_beco_do_salto.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_n_19_semtram.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4811/indicacao_43_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4812/indicacao_42_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4813/indicacao_41_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4814/indicacao_40_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4815/indicacao_quebra_molas_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4816/amec_-_indicacao10.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4817/ind._palay_graun_pq_sabia.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4818/indicacao_de_construcao_da_quadra_escola_pedro_kemper.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4819/ind._calcada_rua_rosilene_x._trasnpadini.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4820/indc_redutor_de_velocidade_r_geraldo_campos_b_vitoria.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4821/_indicacao__parque_infantil_leaozinho.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4822/indc_reurb_bairro_canelinha.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4823/indicacao_-.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4855/indc_av_afonso_pena_sinalizacao_e_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4856/indc_conteideres_canelinha.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4857/indc_redutor_de_velocidade_centro_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4858/indc_cotas_exames_ubs_riozinho.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4859/indc_sinalizacao_02_de_junho.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4860/indc_aulas_de_zumba_riozinho.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4861/indc_limpeza_argentino_g_dias.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4862/indc_cras_itinerante.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4863/indicacao_44_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4864/indicacao_n_22_nstalacao_de_banheiros_quimicos_no_ponto_de_onibus_central_assinada.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4865/25_indicacao_prefeito_e_agricultura_retiradas_de_pedras_na_linha_06.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4880/indicacao_quebra_mola_av_brasil_bairro_liberdade_com_industrial_1_1.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4881/indicacao_estacionamento_av_amazonas__2.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4882/indicacao_estacionamento_limpeza_lixo_nas_margens_dos_rios_pirarara__2_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4883/indicacao_iluminacao_na_quadra_do_bairro_paineiras_1.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_concerto_de_esgoto_na_rua_daniel_pires_3_2.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4885/indicacao_concerto_de_trafegabilidade_na_rua_daniel_pires_2.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_de_equipe_medica_ubs_jose_marchiore_2.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_luz_verde.docx_1.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_n_23-contratacao_de_vigilantes_destinados_a_upa_pediatrica_e_ao_hospital_municipal_materno_infantil_assinado.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_faixa_de_pedestre_pioneiros_com_av__marechal__rondon_1_1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4891/indicacao_quebra_mola_na_rua_deodato_durce__1_1.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4894/indicacao_46_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4895/indicacao_45_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4896/indicacao_47_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4897/indc_avenidas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4908/indicacao_-_reparo_no_asfalto_da_rua_avelino_dos_santos__1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4915/indicacao_solicita_disponibilizacao_das_ultimas_fichas_de_produtores_atendidos_pelo_programa_porteira_adentro._1.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4916/indc_atualizacao_da_lei_de_benef_eventuais.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4917/indc_reativacao_do_antigo_predio_do_creas.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4918/indc_bairro_planalto_agua.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4919/indicacao_no_____semagri_restauracao_de_carreador-assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4921/26_indicacao_limpeza_de_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4922/27_indicacao_prefeito_e_agricultura__recuperacao_do_carreador_linha_13_lote_51_gleba_12.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4923/28__indicacao_tapa_buraco_na_na_avenida_geralda_simao_de_souza_em_frente_ao_cass.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4924/29_indicacao_para_retirada_dos_canteiros_centrais.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4925/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4926/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4927/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4928/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4933/indicacao_53_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4934/indicacao_54_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4935/indc_app_rural.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4938/indicacao_pavimentacao_rua_argentino_goncalves.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4939/ind._pista_jd_eldorado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4940/indicacao_52_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4943/indicacao_-_denominacao_oficial_do_hospital_municipal_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4949/indicacao_55_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4950/indicacao_57-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4951/indicacao__revitalizacao_da_quadra_do_bairro_paineiras_1_1.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4952/30_indicacao_semtram_sinalizacao_faixa_de_pedestre_no_na_rua_rua_delmiro_joao__bairro_jardim_clodoaldo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4953/31_indicacao_semtram_sinalizacao_na_comunidade_sao_josebairro_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4954/indicacao__pavimentacao_buritis.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4955/indicacao__parque_pet.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4956/indicacao_56_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4957/indicacao_iluminacao_proximo_ao_antigo_teleclub_e_cacoal_shopping_-_adriano_campos_69_9983-8448_2.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4968/indc_rua_eitor_ozias_shuindt.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4969/indc_cemiterio_linha_06.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4970/indc_tapa_buracos_rua_projetada_g_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4971/indicacao_-_quebra_mola_na_oitinha_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4972/indicacao__playground_nas_escolas_da_zona_rural.docx_1.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4973/indicacao__depart._de_bem_estar_animal.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4974/indc_cmei_monica_francisca_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4990/__indicacao__pavimentacao_liberdade.docx_1.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4992/indicacao_58_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4993/indc_sala_sensorial_cer.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4994/indicacao_59_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4995/indicacao_60_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4998/indicacao__-_ponto_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4999/indicacao__-__recuperacao_estrada_linha_6.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5000/indicacao__-__abertura_avenida_celestino_rosalino.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5008/indicacao_acao_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5009/indicacao_de_uma_rotatoria_av_malaquita_com_a_pedro_kemper.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5010/semttran_-_indicacao11.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5017/indc_carreador_linha_12.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5018/indc_equipe_caps.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5019/indc_ponte_da_linha_10.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5020/indc_isolamento_acustico_cerest.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5021/_indicacao_reforma_do_ginasio_divinopolis.docx_1.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5022/ind-_praca_bairro_green_ville.docx.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5023/indc_placas_de_sinalizacao_daniel_berg.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5024/indicacao_quebra_molas_antonio_de_paula_nunes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5025/indicacao_para_fazer_asfalto_no_retorno_da_rua_juscimeira_.docx.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5026/indc_rua_rosineia_de_souza_vilage_do_sol.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5027/instalacao_de_um_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5028/recapeamento_rua_heitor_olsen.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5029/ind._calcadas_no_b._jardim_europa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5030/indc_upa_pediatrica.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5031/indc_av_brasil_quartel_de_bm.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5032/indc_redutor_de_velocidade_r_carlos_ubeda_ig_village.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5033/indc_rua_carmelia_pontes.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5034/indicacao_62_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5035/indicacao_61_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5036/indc_anisio_serrao_floresta.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5037/semttran_-_indicacao12.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5038/indicacao_pavimentacao_asfaltica_avenida_heitor_olsen.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5039/indicacao_alargamento_da_via_em_frente_a_fundacao_bradesco.docx_1.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5040/indicacao_av_dos_lirios.docx_3_1.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5041/indicacao_____semosp.docx.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5042/_indicacao_____semosp_2.docx_1.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_iluminacao_quadra_do_bairro_paineiras_3.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_iluminacao_av_tiradentes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5046/indicacao_-_tapa-buracos_na_rua_antonio_alves_feitosa.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_-_postes_de_iluminacao_no_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5050/ind._pontes_linha_192.docx_1.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5051/indc_tapa_buraco_greenville.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5053/indc__rua_delmiro_joao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5066/indc_terreno_publico_canelinha.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5067/indc_estudo_tecnico_canelinha.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5068/indc_rua_das_gracas_e_napoleao_bonaparte_b_liberdade.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5069/indicacao__1.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5070/indc_nome_da_escola_polo_pr_nels_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5071/_indicacao_no_____-_semosp_e_semma_limpeza_de_terreno-assinado.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5072/indicacao_paineiras.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5073/indicacao_rua_luis_fernandes.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5074/indicacao_extensao_rede_eletrica-_carlos_f.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5077/33_promocao_de_qualificacao_do_corpo_docente_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5078/32_secretaria_municipal_de_inclusao_social_e_autismo.docx.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5082/indicacao_pavimentacao_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5085/_24-_indicacao__vereadora_dra._amalia_miliani_-assinada.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5090/indicacao_regularizacao_fundiaria_rua_a_e_b..pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5091/indicacao_regularizacao_fundiaria_vilage_dol_sol_3.docx.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5092/_25-_indicacao__vereadora_dra._amalia_miliani_-.docx.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5093/_26-_indicacao__vereadora_dra._amalia_miliani_-.docx_1.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5099/30-_indicacao__vereadora_dra._amalia_miliani_-.docx.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5105/_33-_indicacao__vereadora_dra._amalia_miliani_-assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5106/_32-_indicacao__vereadora_dra._amalia_miliani_-assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5107/indc_bandeira_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5108/indc_centro_pop.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5109/indc_redutor_de_velocidade_jose_mendes_filho_josino_brito.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5110/indc_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5111/indc_saneamento_alfa_ville.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5112/indc_redutor_de_velocidade_anita_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5113/indicacao_64_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5114/36_indicacao_para_providencia_imediata_no_portao_e_seguranca_da_vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5115/indicacao_65_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5116/indicacao_-substituicao_parquinho_da_praca_do_brizon.docx.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5117/indicacao_-_manutencao_de_iluminacao_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5118/indicacao_-_tapa_buracos_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5123/indicacao__bueiro_rua_daniel_pires_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5124/indicacao__cascalhamento_da_estrada_do_embratel_oitinha_.docx_1_2.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5125/indicacao_no35-._assinada.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5128/indicacao__obrigatoriedade_de_efetivos_na_semma_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5129/indc_rua_pioneira_maria_lurdes_morada_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5130/indc_folga_dia_do_aniversario_servidor.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5132/indicacao_de_construcao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5133/indiacao_1.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5134/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5135/indicaco_3_1.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5136/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5137/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5138/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5139/indicacao_74_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5140/indicacao_75_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5141/indicacao_ponte_aldeia_kabaney_1.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5142/_indicacao_ginasio_ronaldo_aragao.docx_1.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5143/indicacao_72_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5144/indicacao_73_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5145/indicacao_76_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5146/indicacao_77_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5147/indicacao_78__1.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5148/indicacao_80_1.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5149/indicacao_79_1.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4265/requerimento_n._001.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4266/requerimento_n._002.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4277/requerimento_n._03.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4278/requerimento_n._004.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4326/requerimento_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4353/oficio_148_-25__solicita_urgencia_na_votacao_dos_plo_28_e_30_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4403/requerimento_de_urgencia_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4421/requerimento_n._008.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4529/requerimento_n._010.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4643/requerimento_sessao_itinerante.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4679/requerimento_n._012.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4680/requerimento_n._013.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4734/requerimento_n._014.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4733/requerimento_n._015.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4737/requerimento_-_declaracao_de_inexistencia_de_nepotismo_2.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4762/requerimento_cmc_semed.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4920/requerimento_-_semagri.docx_9_1.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4931/requerimento_2025_1.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4936/requerimento_mocao_de_aplausos_aos_servidores_de_policia_e_bombeiro_militar_2_1.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4948/reqeurimento_21-2025_1.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4964/requerimento_-_mocao_de_aplausos_a_paroquia_evangelica_de_confissao_luterana_dos_migrantes.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5001/requerimento_23-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5048/requerimento_25-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5080/requerimento_26-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5096/requerimento_27-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5121/requerimento_28-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5122/requerimento_29-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5156/requerimento_30-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5158/requerimento_31-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5258/requerimento_32-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5269/requerimento_33-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4659/oficio_n.23.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4378/oficio_n_03-2025_-_kapiche-_assinado.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4422/mocao_de_apelo_01.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4436/requerimento_mocao_de_aplausos_aniversario_amec_1.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4354/autografo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4355/autografo_02_-_cacoal_rota_da_justica.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4356/autografo_03_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4357/autografo_04_-_universidade_para_todos.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4358/autografo_05_-_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4359/autografo_06_-__orcamento_r_1.450.00000.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4360/autografo_12_-_projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4361/autografo_08_-_assessoria_militar.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4362/autografo_09_-_projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4363/autografo_10_-_projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4364/autografo_11_-_projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4365/autografo_12_-_projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4366/autografo_13_-_projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4367/autografo_14_-_projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4368/autografo_15_-_projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4369/autografo_16_-_projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4370/autografo_17_-_projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4371/autografo_18_-_projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4372/autografo_19_-_projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4373/autografo_20_-_projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4374/autografo_21_-_projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4375/autografo_22_-_projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4423/autografo_23_-_projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4424/autografo_24_-_projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4425/autografo_25_-_projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4426/autografo_26_-_projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4427/autografo_27_-_projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4428/autografo_28_-_projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4494/autografo_29_-_projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4495/autografo_30_-_projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4496/autografo_31_-_projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4497/autografo_32_-_projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4498/autografo_33_-_projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4499/autografo_34_-_projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4502/autografo_35_-_projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4501/autografo_36_-_projeto_de_lei_49.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4503/autografo_37_-_projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4504/autografo_38_-_projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4505/autografo_39_-_projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4506/autografo_40_-_projeto_de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4523/autografo_41_-_projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4524/autografo_42_-_projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4525/autografo_43_-_projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4507/autografo_44_-_projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4508/autografo_45_-_projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4509/autografo_46_-_projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4510/autografo_47_-_projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4511/autografo_48_-_projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4512/autografo_49_-_projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4513/autografo_50_-_projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4514/autografo_51_-_projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4515/autografo_52_-_projeto_de_lei_56.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4516/autografo_53_-_projeto_de_lei_68.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4517/autografo_54_-_projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4518/autografo_55_-_projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4519/autografo_56_-_projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4520/autografo_57_-_projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4521/autografo_58_-_projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4522/autografo_59_-_projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4556/autografo_60_-_projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4557/autografo_61_-_projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4558/autografo_62_-_projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4559/autografo_63_-_projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4560/autografo_64_-_projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4561/autografo_65-_projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4562/autografo_66-_projeto_de_lei_78.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4563/autografo_67-_projeto_de_lei_90.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4564/autografo_68_-_projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4565/autografo_69_-_projeto_de_lei_79.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4599/autografo_70_-_projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4600/autografo_71_-_projeto_de_lei_88.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4601/autografo_72_-_projeto_de_lei_89.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4602/autografo_73_-_projeto_de_lei_91.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4603/autografo_74_-_projeto_de_lei_92.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4604/autografo_75_-_projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4616/autografo_76_-_projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4633/autografo_78_-_projeto_de_lei_80.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4617/autografo_79_-_projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4619/autografo_81_-_projeto_de_lei_94.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4620/autografo_82_-_projeto_de_lei_95_1.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4621/autografo_83_-_projeto_de_lei_96_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4622/autografo_84_-_projeto_de_lei_97.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4623/autografo_85_-_projeto_de_lei_98.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4624/autografo_86_-_projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4625/autografo_87_-_projeto_de_lei_100.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4626/autografo_88_-_projeto_de_lei_101.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4627/autografo_89_-_projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4628/autografo_90_-_projeto_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4629/autografo_91_-_projeto_de_lei_75.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4630/autografo_92_-_projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4632/autografo_94_-_projeto_de_lei_85_1.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4651/autografo_95_-_projeto_de_lei_103.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4652/autografo_96_-_projeto_de_lei_111.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4653/autografo_97_-_projeto_de_lei_114.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4690/autografo_98_-_projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4691/autografo_99_-_projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4692/autografo_100_-_projeto_de_lei_131.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4693/autografo_101_-_projeto_de_lei_126.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4694/autografo_102_-_projeto_de_lei_116.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4695/autografo_103_-_projeto_de_lei_117.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4696/autografo_104_-_projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4697/autografo_105_-_projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4704/autografo_106_-_projeto_de_lei_122_1.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4705/autografo_107_-_projeto_de_lei_125_1.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4706/autografo_108_-_projeto_de_lei_127_1.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4707/autografo_109_-_projeto_de_lei_128_1.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4708/autografo_110_-_projeto_de_lei_130_1.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4709/autografo_111_-_projeto_de_lei_132_1.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4710/autografo_112_-_projeto_de_lei_136_1.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4711/autografo_113_-_projeto_de_lei_123.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4785/autografo_114_-_projeto_de_lei_144.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4751/autografo_118_-_projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4752/autografo_119_-_projeto_de_lei_129_-_2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4780/autografo_n._120-2025_-_p.l_120-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4781/autografo_n._121-2025_-__p.l_133-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4782/autografo_n._122-2025_-_p.l_-_153-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4806/autografo_n._123-2025_-_p.l_138-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4827/autografo_n._124-2025_-_p.l_140-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4828/autografo_n._125-2025_-_p.l_142-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4829/autografo_n._126-2025_-_p.l_146-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4830/autografo_n._127-2025_-_p.l_147-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4831/autografo_n._128-2025_-_p.l_150-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4832/autografo_n._129-2025_-_p.l_154-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4833/autografo_n._130-2025_-_p.l_155-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4834/autografo_n._131-2025_-_p.l_156-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4835/autografo_n._132-2025_-_p.l157_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4836/autografo_n._133_-2025_-_p.l163-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4837/autografo_n._134_-2025_-_p.l_158-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4838/autografo_n._135-2025_-_p.l_162-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4839/autografo_n._136-2025_-_p.l_165-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4840/autografo_n._137-2025_-_p.l_169-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4841/autografo_n._138-2025_-_p.l_170-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4842/autografo_n._139-2025_-_p.l_171-2025__-_ass.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4843/autografo_n._140-2025_-_p.l_172-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4844/autografo_n._141-2025_-_p.l_77-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4845/autografo_n._142-2025_-_p.l_141_-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4846/autografo_n._143-2025_-_p.l_160_-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4873/autografo_n._144-2025_-_p.l_118_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4874/autografo_n._145-2025_-_p.l_161_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4875/autografo_n._146-2025_-_p.l_166_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4876/autografo_n._147-2025_-_p.l_176_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4877/autografo_n._148-2025_-_p.l_177_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4899/autografo_n._149-2025_-_p.l_124_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4900/autografo_n._150-2025_-_p.l_151_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4901/autografo_n._151-2025_-_p.l_179_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4902/autografo_n._152-2025_-_p.l_184_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4903/autografo_n._153-2025_-_p.l_185_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4904/autografo_n._154-2025_-_p.l_186_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4905/autografo_n._155-2025_-_p.l_187_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4906/autografo_n._156-2025_-_p.l_188_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4907/autografo_n._157-2025_-_p.l_189_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4930/autografo_n._158-2025_-_p.l_135-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4975/autografo_n._159-2025_-_p.l_190-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4976/autografo_n._160_-2025_-_p.l_191-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4977/autografo_n._161_-2025_-_p.l_193-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4978/autografo_n._162-2025_-_p.l_194-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4979/autografo_n._163_-2025_-_p.l_196-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4980/autografo_n._164_-2025_-_p.l_205-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4981/autografo_n._165-2025_-_p.l_167-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4982/autografo_n._166-2025_-_p.l_195-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4983/autografo_n._167-2025_-_p.l_199-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4984/autografo_n._168-2025_-_p.l_200-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4985/autografo_n._169-2025_-_p.l_202-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4986/autografo_n._170_-_2025_-_p.l_204-2025_-_corrigido_numeracao_-_ass.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5280/autografo_n._171_-_2025_-_p.l_197_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5281/autografo_n._172_-_2025_-_p.l_198_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5282/autografo_n._173_-_2025_-_p.l_206_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4945/convocacao_n._13-cmc-2025_-_15_e_16a_sessao_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4946/convocacao_n._14-cmc-2025_-_15_e_16a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4996/convocacao_n._15-cmc-2025_-_17a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5004/convocacao_n._17-cmc-2025_-_18_e_19a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5157/convocacao_n._18-cmc-2025_-_20a_e_21a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5268/convocacao_n._21-cmc-2025_-_24a_e_25a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4404/proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4405/emenda_modoficativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4537/emenda_modificatia_e__supressiva__do_projeto_de_lei_de_n_57.cmc.2025_1.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4538/emenda_modificatia_e__supressiva__do_projeto_de_lei_de_n_57.cmc.2025_1.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4546/emenda_ao_plo_70.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4547/emenda_ao_plo_70.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4548/emenda_ao_plo_70.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4549/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4550/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4551/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4552/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4553/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4686/emenda_modificativa_plo_107.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4726/emenda_plo_129.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4783/3_emenda_modificatia_01.2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4784/emenda_modificativa_projeto_de_lei_150.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4802/emenda_aditiva_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4807/emenda_modificativa_projeto_de_lei__118_-_ass.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4826/emenda_modificativa_projeto_de_lei_n._141-2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4872/emenda_modificativa_projeto_de_lei__118_-_ass.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4898/emenda_plo_124.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4947/emenda_modificativa_projeto_de_lei__205_-_ass.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4960/emenda_modificativa_projeto_de_lei__167_-_ass.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4965/emenda_ao_projeto_de_lei_no_182-2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4967/emenda_modificativa_ii_projeto_de_lei__182__-_2025_-_ldo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5002/emenda_modificativa_projeto_de_lei__208.2025_1.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5075/emenda_modificativa_projeto_de_lei__203_3.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5087/emenda_supressiva_pl_225_2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5159/emenda_modificativa_projeto_de_lei__175_ass.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5160/emenda_modificativa_n._01.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5161/emenda_impositiva_01_-_assdaco.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5162/emenda_impositiva_02_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5163/emenda_impositiva_03_-__casa_de_apoio_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5164/emenda_impositiva_04_-__acic_pm.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5165/emenda_impositiva_05_-_pastoral_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5166/emenda_impositiva_06_-__abrigo_pingo_de_gente.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5167/emenda_impositiva_07_-__saae.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5168/emenda_impositiva_08_-__semagri.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5169/emenda_impositiva_09_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5170/emenda_01_-_01_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5171/emenda_02_-_02-_assdaco.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5172/emenda_03_-_01_-_associacao_protetora_de_animais_vira_lata_vira_amor.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5173/emenda_04_-_02_-_associacao_beneficente_sao_camilo.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5174/emenda_06_-_04_-_semast.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5175/emenda_07_-_05_-_associacao_evangelica_videira__asvide.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5176/emenda_09_-_07_-__acic.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5177/emenda_01_-_assdaco.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5178/emenda_02_-_caps.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5179/emenda_03_-_secretaria_municipal_de_transportes_e_transito_-_semttran.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5180/emenda_04_-_amec.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5181/emenda_05_-acic.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5182/emenda_01_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5183/emenda_02_-_assdaco.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5184/emenda_03_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5185/emenda_04_-_acic_-.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5186/emenda_05_-_pastoral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5187/emenda_06_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5188/emenda_07_-_semdec.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5189/emenda_impositiva_01_-_n01-2025_cernic.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5190/emenda_impositiva_02_-_n02-2025_semusa.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5191/emenda_impositiva_03_-_n03-2025_assdaco.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5192/emenda_impositiva_04_-_n_01-2025_asvid.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5193/emenda_impositiva_05_-_n_02-2025_asvid.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5194/emenda_impositiva_06_-_n_03-2025_casa_de_apoio_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5195/emenda_impositiva_07_-_n_04-2025_pastoral_da_crianca_e_do_adolescente_da_paroquia_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5196/emenda_impositiva_08_-_n_05-2025_acic.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5197/emenda_impositiva_09_-_n_06-2025_vira_lata_vira_amor.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5198/emenda_impositiva_10_-_n_07-2025_acic.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5199/emenda_impositiva_11_-_n_08-2025_associacao_dos_agricultores_e_agricultoras_rurais_e_desportiva_juventude.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5200/emenda_impositiva_12_-_n_09-2025_associacao_de_produtores_rurais_e_desportiva_corinthians_-_aprudec.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5201/emenda_impositiva_01_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5202/emenda_impositiva_02_-_emenda_semosp.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5203/emenda_impositiva_03_-_emenda_pastoral_da_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5204/emenda_impositiva_04_-_emenda_acic_-_batalhao_de_policia.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5205/emenda_impositiva_05_-_emenda_cernic.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5206/emenda_impositiva_06_-__semusa.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5207/emenda_impositiva_07_-_emenda_assdaco.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5208/emenda_impositiva_08_-_emenda_centro_autismo.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5209/emenda_01_-_centro_do_autismo_-_tea.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5210/emenda_02_-_assdaco__associacao_assistencial_a_saude_sao_daniel_comboni.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5211/emenda_03_-_associacao_dos_agricultores_e_agricultoras_rurais_e_desportiva_juventude.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5212/emenda_04_-_acic_-_associacao_comercial_e_industrial_de_cacoal-ro.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5213/emenda_05_-_secretaria_municipal_de_administracao_-_semad.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5214/emenda_06_-_associacao_de_produtores_rurais_e_desportiva_corinthians-lh_13.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5215/emenda_impositiva_01_-_amec_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5216/emenda_impositiva_02_-_vira_lata_amor_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5217/emenda_impositiva_03_-_ubs_marina_donaria.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5218/emenda_impositiva_04_-_sao_camilo_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5219/emenda_impositiva_05_-_semad_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5220/emenda_impositiva_06_-_acic_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5221/emenda_impositiva_07_-_ubs_sao_marcos_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5222/emenda_impositiva_08_-_ubs_luiz_moreira_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5223/emenda_impositiva_09_-_assdaco_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5224/emenda_impositiva_10_-_secretaria_de_saude_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5226/emenda_01_-_02_associacao_comercial_e_industrial_de_cacoal__acic.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5227/emenda_02_-_01-secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5228/emenda_03_-_03-semagri.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5229/emenda_03_-_04_-associacao_dos_aposentados.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5230/emenda_04_-_05-associacao_phoenix.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5231/emenda_01-amec.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5232/emenda_02_-_acic.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5233/emenda_03-semast_-_creas.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5234/emenda_05-_semast_pingo_de_gente.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5235/emenda_06_-_aprosf.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5236/emenda_07-lions_clube.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5237/emenda_08_-_semusa-centro_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5238/emenda_09_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5239/emenda_01_semusa.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5240/emenda_02_semast.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5241/emenda_03_semosp.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5242/emenda_04_pastoral_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5243/emenda_05_com_abisai.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5244/emenda_06__comunidade_terapeutica_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5245/emenda_07_comunidade_amor_maior.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5246/emenda_08_semad.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5247/emenda_09_semdec.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5248/emenda_impositiva_01_-_002_semusa_-_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5249/emenda_impositiva_02_-_02_semusa-_centro_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5250/emenda_impositiva_03_-_a_asser.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5251/emenda_impositiva_04_-_b_abic.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5252/emenda_impositiva_05_-_c_semed-_centro_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5253/emenda_impositiva_06_-_d_amec.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5254/emenda_impositiva_07_-_e_abac.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5255/emenda_impositiva_09_-_g_lions.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5256/emenda_impositiva_09_-_g_lions.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5259/emenda_modificativa_01_-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5260/emenda_modificativa_02-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5261/emenda_modificativa_04-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5262/emenda_supressiva_05-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5263/emenda_modificativa_07_-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5264/emenda_modificativa_projeto_de_lei_paulo_roberto_duarte_bezerra_-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5265/emenda_modificativa_01_-_pl_258-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4212/projeto_de_lei_-_oficio_n._037-gp-pgm-2025_-_institui_o_programa_cacoal_rota_da_justica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4213/pl_oficio_54-25_abertura_de_credito_r_especial__2.222.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4214/projeto_de_lei_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4215/pl_oficio_n._38-gp-pgm-2025_-_institui_o_programa_de_inclusao_social_universidade_para_todos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4216/assessoria_militar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4217/pl_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4218/pl_oficio_68-25_abertura_de_credito_r_especial_r_1.450.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4219/pl_oficio_067_gp_pgm_2025_abert_de_credito_suplementar_r_315.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4220/467a61bec96551projeto-de-lei-075-2025-1738939372_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4227/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4228/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4229/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4230/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4245/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4246/pl_oficio_089_gp_pgm_2025_abert_de_credito_suplementar_r_3.974.89700_semosp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4249/projeto_de_lei_-_transporte_de_pacientes_de_ambulancia_final.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4270/projeto_de_lei-_titulo_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4284/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4285/projeto_de_lei_de_reestruturacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4296/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4297/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4298/projeto_de_lei_n._22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4299/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4300/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4302/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4347/projeto_de_lei_27_-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4348/projeto_de_lei_28_-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4349/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4350/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4351/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_n._32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4379/projeto_de_lei_n._33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4381/projeto_de_lei_n._34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_de_lei_n._35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_n._36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_n._37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4396/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4398/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4399/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4402/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4406/projeto_assinado_piso.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4408/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4409/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4410/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4411/pl_oficio_185-25__abertura_de_credito_suplementar__r_690.44952_saaec.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4412/pl_oficio_188_abertura_de_credito_suplementar_r_2.500.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4413/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4435/projeto_de_lei_asser_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4437/pl_oficio_201_abertura_de_credito_suplementar_r_r_100.00000_semma.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4438/pl_oficio_202_abertura_de_credito_suplementar_r_r3.850.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4442/projeto_de_lei_54_-_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4443/projeto_de_lei_55_-_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4450/projeto_de_lei_56_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4451/projeto_de_lei_57_-_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4456/projeto_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4457/projeto_de_lei_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4458/projeto_de_lei_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4459/projeto_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4460/projeto_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4478/plo_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_teste_da_orelhinha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4472/plo_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4473/plo_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4474/plo_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4475/plo_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4476/plo_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4477/projeto_assinado_quadra_de_basquete.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4487/pl_oficio_259_abertura_de_credito_suplementar_r_100.00000_semc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4488/plo_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4491/plo_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4492/plo_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4493/plo_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4526/pl_oficio_265-_alteracao_lei_seguro_taxi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4527/pl_oficio_264-__criacao_cargos_professores_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4528/20250508172955000000_681d22533a0cb_00000055291708052025_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4530/projeto_de_lei_vereador_alaezio_lemes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4531/projeto_de_lei_igreja_betel_nice_condaque.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4532/pl_oficio_273_abertura_de_credito_suplementar_r_1.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4533/pl_oficio_272_abertura_de_credito_suplementar_r_499.98700_fms.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4534/pl_oficio_275_abertura_de_credito_suplementar_r99.56007_semagri.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4535/pl_oficio_274_abertura_de_credito_suplementar_r_2.800.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4539/projeto_de_lei_-_cargos_professores_retificado_com_tramitacao_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4541/projeto_de_lei_de_queima_de_fogos_vereador_amarilson_carvalho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4542/pl_oficio_283_abertura_de_credito_suplementar_r_4.425.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4554/plo_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4555/plo_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4571/plo_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4572/46834631ee98b5projeto-de-lei-7423220-2025-1748263710_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4573/plo_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4574/plo_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4575/plo_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4576/plo_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4577/pl_oficio_304_abertura_de_credito_suplementar_r_194.27656_semed.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4580/pl_fios_de_cobre_01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_-_denuncia_premiada.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4582/minuta_projeto_de_lei_-_refis_-_2025_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4583/projeto_de_lei_altera_a_lei_3.926.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4584/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4590/0_projeto_sobre_a_proibicao_de_nomeacao_para_cargos_publicos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4591/projeto_de_lei_-_dignidade_sexual.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4597/projeto_de_lei_-_revogacao_das_leis_36003601360236033604_e_3605_de_2016_e_dispoe_sobre_afetacao_do_mesmos_imoveis.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4598/of_320_projeto_de_lei__protocolo_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4611/of_339_-_projeto_de_lei_-_cargo_cuidador_psicologo1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4612/of_337_-_projeto_de_lei_-_tec_radiologia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4613/energia_solar-.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4614/343-gp-pgm-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4615/projeto_de_lei_vale_agro_industria_familiar.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4645/p.l._...-2025_-_efetivos_-_correcao_de_tabela.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4646/plo_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4654/plo_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4655/projeto_de_lei_concessao_de_cargas_horaria_para_servidores_com_deficiencia_fisica.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4656/projeto_de_lei_adote_sua_cidade_certo_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4657/projeto_de_lei_central_de_libras.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4660/projeto_de_lei_-_mudanca_sede_municipio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4661/projeto_de_lei_-_correcao_tabela_vencimentos_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4662/projeto_de_lei_maes_atipicas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4665/pl_oficio_355_abertura_de_credito_suplementar_r218.12200_semagri.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4666/oficio_358_abertura_de_credito_suplementar_r_450.00000_semdec_ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4667/pl_oficio_356_abertura_de_credito_suplementar_r_587.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4668/oficio_357_abertura_de_credito_suplementar_r_584.00000_fundema_ok.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4669/projeto_de_lei_-_altera_lei_1.481.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4670/oficio_359_abertura_de_credito_suplementar_r_575.10000_fmas_ok.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4671/oficio_360_abertura_de_credito_suplementar_r_350.00000_semc_ok.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4677/projeto_de_lei_-_projeto_de_lei_-_retificacao_lote_90_e_desmenbramento_com_afetacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4681/projeto_teste_do_quadril.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4682/projeto_lei_nat.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4687/plo_assessoria_juridica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4688/projeto_de_lei_-_cargo_semagri_semosp.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_-_qrcode.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4699/projeto_de_lei_-_viveiro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4700/projeto_de_lei_-_conselho_idoso_p_assinar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4701/projeto_de_lei_-_altera_lei_2.189.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4712/pl_cejovim.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_lipedema.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4716/pl_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4721/ploficio_382_abertura_de_credito_suplementar_r_r_170.12829_semed.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4722/pl_oficio_386_abertura_de_credito_suplementar_r_150.00000_semplan.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4723/projeto_de_lei_-_alteracao_greenville_iv.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4724/projeto_de_lei_-_alteracao_jovens_genios.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_oficio_394_abertura_de_credito_suplementar_r_3.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4728/pl_oficio_395_abertura_de_credito_suplementar_r_73.19271_fms.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4732/projeto_de_lei_nutri_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4735/projeto_de_lei_correcao_erro_material_tabela_amec.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4738/projeto_de_lei_-_repasse_pingo_de_gente_i.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4742/pl_oficio_405_abertura_de_credito_suplementar_r_73.19271_fms.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4744/projeto_de_lei_-_renuncia_de_valores_inferior_a_meia_ufc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4745/projeto_de_lei_-_conselho_idoso_p_assinar_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4746/pl_oficio_417_abertura_de_credito_especial_r_20.00000_amec.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4747/pl__oficio_420_abertura_de_credito_especial_r_93.94565_semma_e_semc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4748/projeto_completo_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4749/conselho_igualdade_racial_-_cacoal_2a.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4754/projeto_ouvidor_geral_-_ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4758/pl_oficio_425_abertura_de_credito_suplementar_r_134.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_valorizacao_por_resultados_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4761/p.l..agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4764/projeto_baixa_de_bens_permanentes___-_ass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4765/pl_oficio_429_abertura_de_credito_suplementar_r_2.684.62345_semed.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4766/freestyle_libre_2_1_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4767/projeto_assinado_altera_5.564.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4768/projeto_de_lei_-_correcao_..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4769/pl_oficio_441_abertura_de_credito_adicional_suplementar__r_4.890.00000_fundeb_ok.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4770/pl_oficio_442_abertura_de_credito_suplementar_r_1.624.00000_fundeb.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4771/pl_oficio_438_abertura_de_credito_especial_r_3.480.06743_fundeb_ok.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4774/pl_oficio_444_abertura_de_credito_suplementar_r_620.00000_pgm_ok.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4787/projeto_de_lei_-__diarias_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4803/projeto_multa_energisa_-_ass.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4805/projeto_de_lei_-_tec_radiologia.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4810/p.l.____2025_-_agentes_politico_novo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4824/pl_oficio_461_abertura_de_credito_suplementar_r_69.99707_semc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4847/projeto_de_criacao_de_assessoria_juridica_da_presidencia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4848/4.projeto_de_lei__issqn_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4849/projeto_de_lei__-_saae_parcelamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4850/projeto_de_lei_-_cumulacao_cargos_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4851/projeto_de_lei_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4852/ppa_2026-2029_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4866/pl_oficio_478_abertura_de_credito_suplementar_r_485.45747_semed.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4867/pl_oficio_477_abertura_de_credito_suplementar_r_100.00000_semfaz.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4868/pl_oficio_476_abertura_de_credito_suplementar_r_182.00000_amec.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4869/pl_oficio_473_abertura_de_credito_suplementar_r_4.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4870/pl_oficio_479_abertura_de_credito_suplementar_r_1.514.54253_semed.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4871/projeto_de_lei_-_licenca_doenca_de_pessoa_da_familia_ass.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4878/projeto_de_lei_-_altera_lei_5.612_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4890/projeto_-_rua_aristides_francisco_pereira_-_ass.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4892/pl_eng..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4893/oficio_489_abertura_de_credito_suplementar_r_280.00000_fms..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4909/pl_obstetras.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4910/pl_calcadas_ass.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4911/pl_oficio_501_abertura_de_credito_suplementar_r_315.37655_semed.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4912/projeto_aumento_taxa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4913/recuperacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4914/minuta_lei_afro_utilidade_publica_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4929/projeto_de_lei_-_declara_de_utilidade_publica_-_ass.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4932/pl_teste_glicemia.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4937/pl_oficio_509_abertura_de_credito_suplementar_r_350.00000_fundema.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4941/projeto_de_lei_amalia_central_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4942/projeto_de_lei______2025_dia_mundial_da_diabetes_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4944/projeto_de_lei_-_isencao_tarifa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4958/pl_oficio_528__abertura_de_credito_suplementar_r_43.44350_fms.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4959/pl_oficio_525_abertura_de_credito_suplementar_r_100.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4966/projeto_de_lei_e_da_roca.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4987/pl_oficio_537_abertura_de_credito_suplementar_r_1.044.00000_semad_pgm_semosp.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4988/pl_festa_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4989/pl_semana_gospel_01.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4997/pl_cargos_semplan_semad.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5003/pl_oficio_545_abertura_de_credito_suplementar_r_76.50000_semc.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5006/pl_oficio_542_abertura_de_credito_especial_r_600.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5007/alteracao_lei_quadra_90_ass.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5011/pl_oficio_554_abertura_de_credito_suplementar_r_150.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5012/pl_oficio_555_abertura_de_credito_suplementar_r_200.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5013/projeto_endometriose_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5014/pl_oficio_563_abertura_de_credito_suplementar_r_370.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5015/projeto_de_lei__-_seletivo_semusa_ass.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5016/projeto_de_lei_conselho_racial.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5045/pl_oficio_577_abertura_de_credito_suplementar_r_500.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5049/loa_2026_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5055/pl_oficio_591_abertura_de_credito_suplementar_r_900.00000_semad.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5056/projeto_de_lei_-alteracao_nome_cargo_vigilante.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5057/pl_oficio_600_abertura_de_credito_suplementar_r_6.05773_semc.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5058/pl_oficio_609_abertura_de_credito_especial_r_198.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5059/pl_oficio_601_abertura_de_credito_suplementar_r_600.00000_semc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5060/pl_oficio_608_abertura_de_credito_suplementar_r_1.200.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5061/projeto_de_lei__-_saae_taxas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5062/projeto_de_lei_-altera_a_lei_5662.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5063/alteracao_lei_provemc.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5064/pl_utilidade_publica_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5065/projeto_de_lei_feriado_de_carnaval_quarta_feira_de_cinzas.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5076/institui_o_censo_qualificado_das_pessoas_com_transtorno_do_espectro_autista_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5079/projeto_carlos_antonio_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5081/projeto_de_lei_-_baixa_de_bens_amec_ass.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5083/pl_oficio_614_abertura_de_credito_suplementar_r_162.32794_amec.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5084/pl_oficio_615_abertura_de_credito_especial_r_264.36663_semed.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5086/oficio_607_retificacao_dos_anexos_da_ldo_ok.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5089/projeto_dpo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5094/projeto_de_lei_-_art._48_-_lei_2.543-09.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5095/projeto_de_lei_altera_a_lei_5.657-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5100/projeto_de_lei_n_regularizacao_de_chacaras_de_recreio_1.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5101/pl_acordo_tjro_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5102/oficio_649_abertura_de_credito_suplementar_r_2.204.75830_semad_ok.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5103/pl_oficio_652_abertura_de_credito_suplementar_r_1.873.19000_gab_semad_e_semfaz.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5104/pl_oficio_650_abertura_de_credito_suplementar_r_3.025.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5119/pl_oficio_654_abertura_de_credito_suplementar_r_460.00000_pgm_semma.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5120/pl_oficio_655_abertura_de_credito_suplementar_r_1.401.00000_semad.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5126/projeto_de_lei_-_aliquota_de_iss_faculdades_revisado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5127/denomina_o_centro_municipal_de_educacao_infantil_do_bairro_liberdade.docx.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5131/pl_oficio_699_abertura_de_credito_suplementar_r_300.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5150/pl_conjuv_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5151/pl_oficio_720_abertura_de_credito_suplementar_r_100.00000_semc.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5152/projeto_de_educacao_financeira_corrigida.docx_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5153/efetivos_pccr_277.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5154/pl_saae_285_comissionados_ass.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5155/projeto_de_lei__planta_valores_ass.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5266/pl_oficio_737_efeito_repristinatoorio_lei_2101._assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5267/projeto_de_lei__-_seletivo_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4578/oficio_intimacao_acordao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4579/oficio_intimacao_acordao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4753/projeto_de_resolucao_-_ass.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5088/projeto_resolucao_lgpd.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5098/pr_-_abono_natalino_-_ass.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5257/projeto_de_resolucao_-_autorizacao_ao_vice-prefeito_-_ass.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4232/veto_autografo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4233/veto__02-2025_-_abono_camara.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4234/razoes_veto.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4452/oficio_222_gp_pgm_2025_encaminha_razoes_do_veto_autografo_23_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4589/veto_ao_autografo_52.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4763/veto_ao_autografo_n_118.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4809/veto_ao_autografo_n_133.2025_2.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4825/veto_ao_autografo_121.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4853/veto_120_ass.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4854/veto_ao_autografo_n_128.20251.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4961/veto_ao_autografo_n_162.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4962/veto_ao_autografo_n_134.2025_para_assinatura_retificado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4963/veto_ass._146.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4991/veto__aut._149.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5054/veto_ao_autografo__160_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4221/ind-_aula_funcional.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_linha_vist.tec_linha_09_2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4223/ind-_compra_de_ar_cer.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4225/ind_medico_veterinario.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4226/indicacao_acs.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4231/ind-_lev._estrada_lh_02.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4235/indc_reajuste_salarial_ct.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4236/ind-reb._morro_lh_02.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4237/ind_reforma_abrigo.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4238/ind_escola_ruth_bexiga.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4239/ind_educacao_financeira.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4240/ind_estacionamento_espectro_autista.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4241/_indicacao__0004_-_vereadora_dra._amalia_miliani_-_vilage_do_sol.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4242/_indicacao__0002_-_vereadora_dra._amalia_miliani_-_praca_habitar_brasil.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4243/copia_de_indicacao__0003_-_vereadora_dra._amalia_miliani_-_chech_habitar_brasil.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4244/indicacao_-semtran.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no____semosp_e_semma.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_____semttran.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4250/01_indicacao_para__climatizacao_na_cozinha_das_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4251/02__indicacao_tapa_buraco_nos_bairros_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4252/04__indicacao_tapa_buraco_na_rua_pedro_kemper_no_bairro_brizon.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4253/05_indicacao_iluminacao_publica_na_rua_lorival_martins_vieira_bairro_teixeirao.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4254/oficio_23-_limpeza_de_terreno_e_cont._de_acesso.docx.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4255/03_indicacao_ponto_de_onibus_bairro_paineiras.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4256/08_indicacao_prefeito_enviado_um_projeto_de_lei_concedendo_o_reajuste_do_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4257/07_indicacao_prefeito_a_retomada_das_negociacoes_para_o_reajuste_da_produtividade_aos_servidores_publicos_municipais_de_carreira.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4258/06_indicacao_prefeito_o_reajuste_da_gratificacao_de_desempenho_de_funcao_dos_servidores_de_apoio.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4259/09_indicacao_prefeito_recomposicao_geral_do_salario_base.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4260/indicacao_no____a_prefeitura.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4261/indicacao_rua_argentino_goncalves.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4262/indicacao_rua_lourival_martins.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4263/indicacao_rua_antonio_repiso.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4264/indicacao_rua_domings_perin.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4267/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4268/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4271/indicacao_praca_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4272/indicacao_praca_santa_clara.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4273/ind-_praca_pq_dos_lagos.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4274/indicacao-farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4275/indicacao_02_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4276/indicacao_03_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4279/indicacao_04_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4280/indicacao_05_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4281/indicacao_06_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4282/indicacao_07_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4283/indicacao_08_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4286/oficio_45_-_reparo_na_estrada_embratel_oitinha.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_rua_silvio_aparecido_ferreira.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4288/indicacao_rua_moreira_sales.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4289/indicacao_rua_argentino_goncalves_1.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4290/1_-_semagri_-_cascalhamento_e_nivelamento_de_colina_linha_09.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4291/2_-_semosp_-_galeria_bairro_jardim_clodoaldo.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4292/3_-_semosp_-_pavimentacao_asfaltica_rua_dom_pedro_ii.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4293/indicacao_do_presidente_1.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4294/indicacao_do_presidente_2.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4295/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4301/_indicacao__0005_-_vereadora_dra._amalia_miliani_-indicacao_de_um_projeto_de_lei_de_concessao_de_reducao_de_carga_horaria_.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4303/ind-_censo_municipal_doencas_raras.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4304/ind-_censo_municipal_doencas_raras.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4305/indicacao_fonaudiologo_hopital_materno_infantil.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4306/ind-_nucleo_de_apoio_familias_atipicas.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4307/indicacao_para_extencao_da_rede_eletrica.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4308/3_-_semosp_-_pavimentacao_asfaltica_rua_dom_pedro_ii1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_para_construcao_de_um_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4311/indc_asfalto_vitor_manoel_diniz.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4312/indc_construcao_creas.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_de_honrarias.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_09_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4315/indc_motorista_divinopolis_plantao.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_-_reparo_na_rua_daniel_pires_da_rocha_.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4317/indc_ativacao_guarda_mirim.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4318/indc_galeria_dom_pedro_ii.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4319/indc_regularizacao_joaquim_pinheiro_filho.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4320/indc_secretaria_de_inclusao_social.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4321/indicacao__0008_-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4322/indc_ponto_de_onibus_greenville_e_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4323/indc_abertura_casa_de_passagem.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4324/indicacao__0007_-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4325/indicacao_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4327/indicacao_12_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4328/indicacao_cap._servidores_atencao_basica.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_de_construcao_de_calcadas.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4330/semtram_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4331/3_-_semosp_-tapa_buracos.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4332/semtram_-_indicacao2.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4333/11_indicacao_para_instalacao_de_semaforos_na_av_malaquita.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4334/semtram_-_indicacao3.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4335/indicacao_rua_eitor_ozias_schundt.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_10_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4337/indicacao_11_-_farlen_maycon.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4338/indicacao_de_faixa_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4340/indicacao_rua_raimundo_faustino_filho.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4341/10_indicacao_para_melhorias_no_parque_infantil_do_espaco_beira_rio.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4342/indicacao_estrada_da_embratel.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4343/13_indicacao_para_instalacao_de_semaforos_na_av_malaquita_com_a_rua_pedro_rodrigues.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4344/14_indicacao_para_instalacao_de_semaforos_na_av_cuiaba_com_a_rua_jose_do_patrocinio.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4345/12_indicacao_para_instalacao_de_semaforos_na_travessa_anchieta_com_av_porto_alegre_e_rua_piaui..docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4346/15_indicacao_para_mudanca_do_de_semaforos_da_av_sao_paulo_esquina_com_a_jose_do_patrocinio.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4380/indicacao_para_equoterapia.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4382/indicacao_ubs_bairro_buritis.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4383/indicacao_calcada_pedro_kemper_.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4384/ind._atend._criancas_hosp._regional.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4385/indicacao_cap._servidores_atencao_basica.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4386/semtram_-_indicacao4.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_001.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_002.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4389/ind_praca_bela_vista.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4390/semosp_-_indicacao5.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4391/semosp_-_indicacao6_-_boca_de_lodo_alto_do_boa_vista_1.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4392/ind_reestruturacao_semast.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4414/semosp_-_indicacao6.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4415/_indicacao_no009-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4416/_indicacao_no007-_vereadora_dra._amalia_miliani_-_1.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4417/semosp_-_indicacao7.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4418/indc_baixa_tensao_cinturao_verde.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4419/indc_revitalizacao_campo_vilage.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4420/indc_fundo_do_idoso.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4430/indc_sala_separada_vit_violencia.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4431/indc_abafadores_tea.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4432/indc_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4433/indc_pavimentacao_heitor_ozen.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4434/indc_psic_assi_social_ct.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_221_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4440/indicacao_220_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4441/indicacao_219_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4444/semosp_-_indicacao8.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_-_quadras_de_basquete.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4446/_indicacao_no011-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4447/_indicacao_no010-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4448/ind-_reguladora_ubs_lh_14_.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4449/_indicacao_no012-_vereadora_dra._amalia_miliani_-.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4453/4_-_semttran_-_quebra_molas_av_inderval_jose_brasil.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4454/5_-_semosp_-_quebra_molas_av_inderval_jose_brasil.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_16_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao__013_-_ver._dra._amalia_miliani_-_linha_e_lote_66_propriedade_do_gilmar_alves_de_medeiros.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_17_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4479/bebedouro.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4480/indicacao_recuo_de_muro_assinado_digitalmente.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4481/indicacao_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_assinada_digitalmente.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4483/16_indicacao_prefeito_e_planejamento_revitalizacao_da_aapc.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4484/ind_refis_iptu.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4485/17_indicacao_semtram_sinalizacao_pintura_nas_lombadas_na_rua_santo_antonio_bairro_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4489/indc_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4490/maes_atipicas_aula_funcional.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4543/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4545/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4566/indicacao_de_construcao_de_ponto_de_onibus_assinado_digitalmente.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4567/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4568/17_indicacao_iluminacao_publica_na_aldeia_pinpayter_central_linha_09.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4569/indicacao_22_..pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4570/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4585/18_indicacao_mudanca_de_nomenclatura_vigilante_para_guarda_civil_patrimonial_municipal.doc_mesclado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4586/indicacao_26_assinada.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4587/19_indicacao_pavimento_no_bairro_vista_alegre_e_linha_06.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_27_assinada.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4592/ind_psicologos_semast.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4593/ind._teste_do_olhinho.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4594/ind._teste_pezinho_ampliado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4595/ind._pavimentacao_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4596/indc_assis_social_materno_e_policlinica.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4605/14-_indicacao_recuperacao_e_manutencao_dos_carreadores___1.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4606/ind._caps.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4607/ind._centro_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4608/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4609/indicacao_29_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4610/indicacao_28_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4634/indicacao_-_secretaria_de_saude_otoscopio.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4635/indicacao_-_secretaria_de_saude_cadeiras_ubs_alfa_park.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4636/indicacao_-_secretaria_obras_rua_luiz_cardoso.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4637/indicacao_-_secretaria_obras_rua_felisberto_a._topa.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4639/indicacao_playgraund.docx_1.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4640/indicacao_de_iluminacao_na_av_parana_.docx_4_1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4641/indicacao_alargamento_para_via_rapida_na_avenida_amazonas.docx_1.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4642/indicacao_de_reforma_na_calcada_da_av_parana_.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4647/indicacao_32-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4648/indicacao_33_1.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4649/indicacao_30_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4650/indicacao_31-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4658/ind._calcada_r._dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4663/indc_psico_ubs_riozinho.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4664/indc_leitos_separados.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4672/ind._red._ace_acs.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4673/ind._atend._ubs.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4674/ind._calcada_rua_rosilene_x._trasnpadini.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4675/indicacao_33_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4676/indicacao_34_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4678/indc_gratificacao_ag_adm.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4683/ind._kit_sutura.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4684/saude_na_hora.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4685/ubs_cadeira_odontolo...pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4702/indicacao_rua_aluizio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4703/indicacao_departamento_de_regularizacao_fundiaria.docx_1.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4713/indicacao_rua_luiz_lenzi.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4714/ind._isencao_de_imtu_deficientes.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4717/indc_regularizacao_calcadas.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4718/15-_indicacao_capacitacoes_especificas_para_os_servidores_reguladores_que_atuam_nas_unidades_basicas_de_saude_e_demais_unidades_de_saude_do_municipio..docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4719/ind._ilum._vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4720/ind._bocha_tele_clube.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4725/indc_regularizacao_de_obras_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4729/indicacao_rua_pavimentacao_campo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4730/_indicacao_de_fechamento_da_sala_sec.de_obras_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4731/ind._ar_cond._ginasios.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4739/indc_bioquimico.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4740/indc_as_psi_seg_upa.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4741/indc_psicopedagogos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4743/indicacao_patrolamento_da_linha_03.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4750/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4755/indicacao_35_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4756/indicacao_36_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_ponte_sobre_o_rio_pirarara.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4759/ind._odontologica_sjt.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4772/indicacao_-_para_pavimentacao_asfaltica_da_avenida_pedro_stecca.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4773/indicacao_-_construcao_de_uma_ponte_no_trecho_da_rua_pedro_kemper.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4775/indicacao_39_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4776/indicacao_38_-_farlen_maycon_1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4777/indicacao_no____semosp_assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4778/indicacao_no____semosp_limpeza_de_mato.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4779/indicacao_farmacia_central.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4788/ass_indicacao_n_16_aquisicao_de_um_onibus_escolar_adequado_para_viagens_intermunicipais_e_interestaduais.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4789/ind._rev._de_nascentes.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4790/indicacao_no____semosp-_para_instalacao_de_meio-fio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4791/ind._rua_pojetada_a.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4792/21-_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4793/indicacao_n_21_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4794/indicacao_no_06_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4795/indicacao_no_231_de_2025_-_20_indicacao_prefeito_e_defesa_civil_limpeza_dos_rios.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4796/indicacao_no_07_-_semttran.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4797/indicacao_n_20_ampliacao_do_horario_da_ubs__divinopolis.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4798/indicacao_no_234_de_2025_-_22_indicacao_semtram_lombadas_na_rua_miguel_ferreira_bairro_imbratel.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_no_235_de_2025_-_24_indicacao_drenagem_e_pavimento_no_bairro_liberdade.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_no_236_de_2025_-_21_indicacao_pavimento_na_rua_beco_do_salto.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_n_19_semtram.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4811/indicacao_43_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4812/indicacao_42_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4813/indicacao_41_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4814/indicacao_40_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4815/indicacao_quebra_molas_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4816/amec_-_indicacao10.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4817/ind._palay_graun_pq_sabia.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4818/indicacao_de_construcao_da_quadra_escola_pedro_kemper.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4819/ind._calcada_rua_rosilene_x._trasnpadini.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4820/indc_redutor_de_velocidade_r_geraldo_campos_b_vitoria.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4821/_indicacao__parque_infantil_leaozinho.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4822/indc_reurb_bairro_canelinha.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4823/indicacao_-.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4855/indc_av_afonso_pena_sinalizacao_e_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4856/indc_conteideres_canelinha.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4857/indc_redutor_de_velocidade_centro_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4858/indc_cotas_exames_ubs_riozinho.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4859/indc_sinalizacao_02_de_junho.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4860/indc_aulas_de_zumba_riozinho.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4861/indc_limpeza_argentino_g_dias.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4862/indc_cras_itinerante.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4863/indicacao_44_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4864/indicacao_n_22_nstalacao_de_banheiros_quimicos_no_ponto_de_onibus_central_assinada.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4865/25_indicacao_prefeito_e_agricultura_retiradas_de_pedras_na_linha_06.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4880/indicacao_quebra_mola_av_brasil_bairro_liberdade_com_industrial_1_1.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4881/indicacao_estacionamento_av_amazonas__2.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4882/indicacao_estacionamento_limpeza_lixo_nas_margens_dos_rios_pirarara__2_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4883/indicacao_iluminacao_na_quadra_do_bairro_paineiras_1.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4884/indicacao_concerto_de_esgoto_na_rua_daniel_pires_3_2.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4885/indicacao_concerto_de_trafegabilidade_na_rua_daniel_pires_2.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4886/indicacao_de_equipe_medica_ubs_jose_marchiore_2.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4887/indicacao_luz_verde.docx_1.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4888/indicacao_n_23-contratacao_de_vigilantes_destinados_a_upa_pediatrica_e_ao_hospital_municipal_materno_infantil_assinado.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4889/indicacao_faixa_de_pedestre_pioneiros_com_av__marechal__rondon_1_1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4891/indicacao_quebra_mola_na_rua_deodato_durce__1_1.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4894/indicacao_46_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4895/indicacao_45_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4896/indicacao_47_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4897/indc_avenidas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4908/indicacao_-_reparo_no_asfalto_da_rua_avelino_dos_santos__1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4915/indicacao_solicita_disponibilizacao_das_ultimas_fichas_de_produtores_atendidos_pelo_programa_porteira_adentro._1.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4916/indc_atualizacao_da_lei_de_benef_eventuais.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4917/indc_reativacao_do_antigo_predio_do_creas.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4918/indc_bairro_planalto_agua.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4919/indicacao_no_____semagri_restauracao_de_carreador-assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4921/26_indicacao_limpeza_de_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4922/27_indicacao_prefeito_e_agricultura__recuperacao_do_carreador_linha_13_lote_51_gleba_12.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4923/28__indicacao_tapa_buraco_na_na_avenida_geralda_simao_de_souza_em_frente_ao_cass.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4924/29_indicacao_para_retirada_dos_canteiros_centrais.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4925/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4926/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4927/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4928/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4933/indicacao_53_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4934/indicacao_54_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4935/indc_app_rural.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4938/indicacao_pavimentacao_rua_argentino_goncalves.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4939/ind._pista_jd_eldorado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4940/indicacao_52_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4943/indicacao_-_denominacao_oficial_do_hospital_municipal_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4949/indicacao_55_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4950/indicacao_57-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4951/indicacao__revitalizacao_da_quadra_do_bairro_paineiras_1_1.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4952/30_indicacao_semtram_sinalizacao_faixa_de_pedestre_no_na_rua_rua_delmiro_joao__bairro_jardim_clodoaldo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4953/31_indicacao_semtram_sinalizacao_na_comunidade_sao_josebairro_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4954/indicacao__pavimentacao_buritis.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4955/indicacao__parque_pet.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4956/indicacao_56_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4957/indicacao_iluminacao_proximo_ao_antigo_teleclub_e_cacoal_shopping_-_adriano_campos_69_9983-8448_2.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4968/indc_rua_eitor_ozias_shuindt.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4969/indc_cemiterio_linha_06.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4970/indc_tapa_buracos_rua_projetada_g_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4971/indicacao_-_quebra_mola_na_oitinha_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4972/indicacao__playground_nas_escolas_da_zona_rural.docx_1.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4973/indicacao__depart._de_bem_estar_animal.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4974/indc_cmei_monica_francisca_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4990/__indicacao__pavimentacao_liberdade.docx_1.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4992/indicacao_58_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4993/indc_sala_sensorial_cer.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4994/indicacao_59_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4995/indicacao_60_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4998/indicacao__-_ponto_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4999/indicacao__-__recuperacao_estrada_linha_6.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5000/indicacao__-__abertura_avenida_celestino_rosalino.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5008/indicacao_acao_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5009/indicacao_de_uma_rotatoria_av_malaquita_com_a_pedro_kemper.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5010/semttran_-_indicacao11.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5017/indc_carreador_linha_12.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5018/indc_equipe_caps.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5019/indc_ponte_da_linha_10.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5020/indc_isolamento_acustico_cerest.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5021/_indicacao_reforma_do_ginasio_divinopolis.docx_1.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5022/ind-_praca_bairro_green_ville.docx.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5023/indc_placas_de_sinalizacao_daniel_berg.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5024/indicacao_quebra_molas_antonio_de_paula_nunes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5025/indicacao_para_fazer_asfalto_no_retorno_da_rua_juscimeira_.docx.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5026/indc_rua_rosineia_de_souza_vilage_do_sol.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5027/instalacao_de_um_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5028/recapeamento_rua_heitor_olsen.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5029/ind._calcadas_no_b._jardim_europa.docx_1.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5030/indc_upa_pediatrica.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5031/indc_av_brasil_quartel_de_bm.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5032/indc_redutor_de_velocidade_r_carlos_ubeda_ig_village.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5033/indc_rua_carmelia_pontes.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5034/indicacao_62_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5035/indicacao_61_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5036/indc_anisio_serrao_floresta.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5037/semttran_-_indicacao12.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5038/indicacao_pavimentacao_asfaltica_avenida_heitor_olsen.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5039/indicacao_alargamento_da_via_em_frente_a_fundacao_bradesco.docx_1.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5040/indicacao_av_dos_lirios.docx_3_1.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5041/indicacao_____semosp.docx.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5042/_indicacao_____semosp_2.docx_1.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5043/indicacao_iluminacao_quadra_do_bairro_paineiras_3.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_iluminacao_av_tiradentes.docx_1.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5046/indicacao_-_tapa-buracos_na_rua_antonio_alves_feitosa.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5047/indicacao_-_postes_de_iluminacao_no_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5050/ind._pontes_linha_192.docx_1.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5051/indc_tapa_buraco_greenville.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5053/indc__rua_delmiro_joao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5066/indc_terreno_publico_canelinha.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5067/indc_estudo_tecnico_canelinha.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5068/indc_rua_das_gracas_e_napoleao_bonaparte_b_liberdade.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5069/indicacao__1.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5070/indc_nome_da_escola_polo_pr_nels_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5071/_indicacao_no_____-_semosp_e_semma_limpeza_de_terreno-assinado.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5072/indicacao_paineiras.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5073/indicacao_rua_luis_fernandes.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5074/indicacao_extensao_rede_eletrica-_carlos_f.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5077/33_promocao_de_qualificacao_do_corpo_docente_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5078/32_secretaria_municipal_de_inclusao_social_e_autismo.docx.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5082/indicacao_pavimentacao_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5085/_24-_indicacao__vereadora_dra._amalia_miliani_-assinada.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5090/indicacao_regularizacao_fundiaria_rua_a_e_b..pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5091/indicacao_regularizacao_fundiaria_vilage_dol_sol_3.docx.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5092/_25-_indicacao__vereadora_dra._amalia_miliani_-.docx.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5093/_26-_indicacao__vereadora_dra._amalia_miliani_-.docx_1.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5099/30-_indicacao__vereadora_dra._amalia_miliani_-.docx.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5105/_33-_indicacao__vereadora_dra._amalia_miliani_-assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5106/_32-_indicacao__vereadora_dra._amalia_miliani_-assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5107/indc_bandeira_na_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5108/indc_centro_pop.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5109/indc_redutor_de_velocidade_jose_mendes_filho_josino_brito.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5110/indc_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5111/indc_saneamento_alfa_ville.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5112/indc_redutor_de_velocidade_anita_garibaldi.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5113/indicacao_64_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5114/36_indicacao_para_providencia_imediata_no_portao_e_seguranca_da_vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5115/indicacao_65_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5116/indicacao_-substituicao_parquinho_da_praca_do_brizon.docx.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5117/indicacao_-_manutencao_de_iluminacao_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5118/indicacao_-_tapa_buracos_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5123/indicacao__bueiro_rua_daniel_pires_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5124/indicacao__cascalhamento_da_estrada_do_embratel_oitinha_.docx_1_2.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5125/indicacao_no35-._assinada.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5128/indicacao__obrigatoriedade_de_efetivos_na_semma_.docx_1.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5129/indc_rua_pioneira_maria_lurdes_morada_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5130/indc_folga_dia_do_aniversario_servidor.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5132/indicacao_de_construcao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5133/indiacao_1.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5134/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5135/indicaco_3_1.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5136/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5137/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5138/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5139/indicacao_74_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5140/indicacao_75_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5141/indicacao_ponte_aldeia_kabaney_1.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5142/_indicacao_ginasio_ronaldo_aragao.docx_1.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5143/indicacao_72_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5144/indicacao_73_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5145/indicacao_76_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5146/indicacao_77_-_farlen_maycon.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5147/indicacao_78__1.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5148/indicacao_80_1.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5149/indicacao_79_1.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4265/requerimento_n._001.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4266/requerimento_n._002.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4277/requerimento_n._03.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4278/requerimento_n._004.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4326/requerimento_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4353/oficio_148_-25__solicita_urgencia_na_votacao_dos_plo_28_e_30_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4403/requerimento_de_urgencia_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4421/requerimento_n._008.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4529/requerimento_n._010.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4643/requerimento_sessao_itinerante.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4679/requerimento_n._012.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4680/requerimento_n._013.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4734/requerimento_n._014.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4733/requerimento_n._015.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4737/requerimento_-_declaracao_de_inexistencia_de_nepotismo_2.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4762/requerimento_cmc_semed.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4920/requerimento_-_semagri.docx_9_1.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4931/requerimento_2025_1.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4936/requerimento_mocao_de_aplausos_aos_servidores_de_policia_e_bombeiro_militar_2_1.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4948/reqeurimento_21-2025_1.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4964/requerimento_-_mocao_de_aplausos_a_paroquia_evangelica_de_confissao_luterana_dos_migrantes.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5001/requerimento_23-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5048/requerimento_25-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5080/requerimento_26-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5096/requerimento_27-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5121/requerimento_28-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5122/requerimento_29-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5156/requerimento_30-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5158/requerimento_31-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5258/requerimento_32-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5269/requerimento_33-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4659/oficio_n.23.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4378/oficio_n_03-2025_-_kapiche-_assinado.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4422/mocao_de_apelo_01.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4436/requerimento_mocao_de_aplausos_aniversario_amec_1.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4354/autografo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4355/autografo_02_-_cacoal_rota_da_justica.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4356/autografo_03_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4357/autografo_04_-_universidade_para_todos.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4358/autografo_05_-_tarifa_zero.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4359/autografo_06_-__orcamento_r_1.450.00000.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4360/autografo_12_-_projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4361/autografo_08_-_assessoria_militar.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4362/autografo_09_-_projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4363/autografo_10_-_projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4364/autografo_11_-_projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4365/autografo_12_-_projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4366/autografo_13_-_projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4367/autografo_14_-_projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4368/autografo_15_-_projeto_de_lei_021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4369/autografo_16_-_projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4370/autografo_17_-_projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4371/autografo_18_-_projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4372/autografo_19_-_projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4373/autografo_20_-_projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4374/autografo_21_-_projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4375/autografo_22_-_projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4423/autografo_23_-_projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4424/autografo_24_-_projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4425/autografo_25_-_projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4426/autografo_26_-_projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4427/autografo_27_-_projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4428/autografo_28_-_projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4494/autografo_29_-_projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4495/autografo_30_-_projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4496/autografo_31_-_projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4497/autografo_32_-_projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4498/autografo_33_-_projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4499/autografo_34_-_projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4502/autografo_35_-_projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4501/autografo_36_-_projeto_de_lei_49.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4503/autografo_37_-_projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4504/autografo_38_-_projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4505/autografo_39_-_projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4506/autografo_40_-_projeto_de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4523/autografo_41_-_projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4524/autografo_42_-_projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4525/autografo_43_-_projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4507/autografo_44_-_projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4508/autografo_45_-_projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4509/autografo_46_-_projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4510/autografo_47_-_projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4511/autografo_48_-_projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4512/autografo_49_-_projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4513/autografo_50_-_projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4514/autografo_51_-_projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4515/autografo_52_-_projeto_de_lei_56.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4516/autografo_53_-_projeto_de_lei_68.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4517/autografo_54_-_projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4518/autografo_55_-_projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4519/autografo_56_-_projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4520/autografo_57_-_projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4521/autografo_58_-_projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4522/autografo_59_-_projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4556/autografo_60_-_projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4557/autografo_61_-_projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4558/autografo_62_-_projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4559/autografo_63_-_projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4560/autografo_64_-_projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4561/autografo_65-_projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4562/autografo_66-_projeto_de_lei_78.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4563/autografo_67-_projeto_de_lei_90.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4564/autografo_68_-_projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4565/autografo_69_-_projeto_de_lei_79.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4599/autografo_70_-_projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4600/autografo_71_-_projeto_de_lei_88.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4601/autografo_72_-_projeto_de_lei_89.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4602/autografo_73_-_projeto_de_lei_91.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4603/autografo_74_-_projeto_de_lei_92.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4604/autografo_75_-_projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4616/autografo_76_-_projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4633/autografo_78_-_projeto_de_lei_80.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4617/autografo_79_-_projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4619/autografo_81_-_projeto_de_lei_94.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4620/autografo_82_-_projeto_de_lei_95_1.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4621/autografo_83_-_projeto_de_lei_96_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4622/autografo_84_-_projeto_de_lei_97.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4623/autografo_85_-_projeto_de_lei_98.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4624/autografo_86_-_projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4625/autografo_87_-_projeto_de_lei_100.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4626/autografo_88_-_projeto_de_lei_101.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4627/autografo_89_-_projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4628/autografo_90_-_projeto_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4629/autografo_91_-_projeto_de_lei_75.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4630/autografo_92_-_projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4632/autografo_94_-_projeto_de_lei_85_1.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4651/autografo_95_-_projeto_de_lei_103.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4652/autografo_96_-_projeto_de_lei_111.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4653/autografo_97_-_projeto_de_lei_114.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4690/autografo_98_-_projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4691/autografo_99_-_projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4692/autografo_100_-_projeto_de_lei_131.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4693/autografo_101_-_projeto_de_lei_126.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4694/autografo_102_-_projeto_de_lei_116.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4695/autografo_103_-_projeto_de_lei_117.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4696/autografo_104_-_projeto_de_lei_106.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4697/autografo_105_-_projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4704/autografo_106_-_projeto_de_lei_122_1.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4705/autografo_107_-_projeto_de_lei_125_1.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4706/autografo_108_-_projeto_de_lei_127_1.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4707/autografo_109_-_projeto_de_lei_128_1.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4708/autografo_110_-_projeto_de_lei_130_1.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4709/autografo_111_-_projeto_de_lei_132_1.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4710/autografo_112_-_projeto_de_lei_136_1.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4711/autografo_113_-_projeto_de_lei_123.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4785/autografo_114_-_projeto_de_lei_144.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4751/autografo_118_-_projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4752/autografo_119_-_projeto_de_lei_129_-_2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4780/autografo_n._120-2025_-_p.l_120-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4781/autografo_n._121-2025_-__p.l_133-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4782/autografo_n._122-2025_-_p.l_-_153-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4806/autografo_n._123-2025_-_p.l_138-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4827/autografo_n._124-2025_-_p.l_140-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4828/autografo_n._125-2025_-_p.l_142-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4829/autografo_n._126-2025_-_p.l_146-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4830/autografo_n._127-2025_-_p.l_147-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4831/autografo_n._128-2025_-_p.l_150-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4832/autografo_n._129-2025_-_p.l_154-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4833/autografo_n._130-2025_-_p.l_155-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4834/autografo_n._131-2025_-_p.l_156-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4835/autografo_n._132-2025_-_p.l157_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4836/autografo_n._133_-2025_-_p.l163-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4837/autografo_n._134_-2025_-_p.l_158-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4838/autografo_n._135-2025_-_p.l_162-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4839/autografo_n._136-2025_-_p.l_165-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4840/autografo_n._137-2025_-_p.l_169-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4841/autografo_n._138-2025_-_p.l_170-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4842/autografo_n._139-2025_-_p.l_171-2025__-_ass.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4843/autografo_n._140-2025_-_p.l_172-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4844/autografo_n._141-2025_-_p.l_77-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4845/autografo_n._142-2025_-_p.l_141_-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4846/autografo_n._143-2025_-_p.l_160_-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4873/autografo_n._144-2025_-_p.l_118_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4874/autografo_n._145-2025_-_p.l_161_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4875/autografo_n._146-2025_-_p.l_166_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4876/autografo_n._147-2025_-_p.l_176_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4877/autografo_n._148-2025_-_p.l_177_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4899/autografo_n._149-2025_-_p.l_124_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4900/autografo_n._150-2025_-_p.l_151_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4901/autografo_n._151-2025_-_p.l_179_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4902/autografo_n._152-2025_-_p.l_184_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4903/autografo_n._153-2025_-_p.l_185_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4904/autografo_n._154-2025_-_p.l_186_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4905/autografo_n._155-2025_-_p.l_187_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4906/autografo_n._156-2025_-_p.l_188_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4907/autografo_n._157-2025_-_p.l_189_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4930/autografo_n._158-2025_-_p.l_135-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4975/autografo_n._159-2025_-_p.l_190-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4976/autografo_n._160_-2025_-_p.l_191-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4977/autografo_n._161_-2025_-_p.l_193-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4978/autografo_n._162-2025_-_p.l_194-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4979/autografo_n._163_-2025_-_p.l_196-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4980/autografo_n._164_-2025_-_p.l_205-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4981/autografo_n._165-2025_-_p.l_167-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4982/autografo_n._166-2025_-_p.l_195-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4983/autografo_n._167-2025_-_p.l_199-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4984/autografo_n._168-2025_-_p.l_200-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4985/autografo_n._169-2025_-_p.l_202-2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4986/autografo_n._170_-_2025_-_p.l_204-2025_-_corrigido_numeracao_-_ass.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5280/autografo_n._171_-_2025_-_p.l_197_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5281/autografo_n._172_-_2025_-_p.l_198_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5282/autografo_n._173_-_2025_-_p.l_206_-_2025_-_ass.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4945/convocacao_n._13-cmc-2025_-_15_e_16a_sessao_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4946/convocacao_n._14-cmc-2025_-_15_e_16a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4996/convocacao_n._15-cmc-2025_-_17a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5004/convocacao_n._17-cmc-2025_-_18_e_19a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5157/convocacao_n._18-cmc-2025_-_20a_e_21a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5268/convocacao_n._21-cmc-2025_-_24a_e_25a_sessao_extraordinaria_-_ass.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4404/proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4405/emenda_modoficativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4537/emenda_modificatia_e__supressiva__do_projeto_de_lei_de_n_57.cmc.2025_1.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4538/emenda_modificatia_e__supressiva__do_projeto_de_lei_de_n_57.cmc.2025_1.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4546/emenda_ao_plo_70.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4547/emenda_ao_plo_70.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4548/emenda_ao_plo_70.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4549/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4550/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4551/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4552/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4553/emenda_ao_plo_72.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4686/emenda_modificativa_plo_107.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4726/emenda_plo_129.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4783/3_emenda_modificatia_01.2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4784/emenda_modificativa_projeto_de_lei_150.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4802/emenda_aditiva_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4807/emenda_modificativa_projeto_de_lei__118_-_ass.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4826/emenda_modificativa_projeto_de_lei_n._141-2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4872/emenda_modificativa_projeto_de_lei__118_-_ass.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4898/emenda_plo_124.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4947/emenda_modificativa_projeto_de_lei__205_-_ass.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4960/emenda_modificativa_projeto_de_lei__167_-_ass.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4965/emenda_ao_projeto_de_lei_no_182-2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/4967/emenda_modificativa_ii_projeto_de_lei__182__-_2025_-_ldo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5002/emenda_modificativa_projeto_de_lei__208.2025_1.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5075/emenda_modificativa_projeto_de_lei__203_3.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5087/emenda_supressiva_pl_225_2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5159/emenda_modificativa_projeto_de_lei__175_ass.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5160/emenda_modificativa_n._01.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5161/emenda_impositiva_01_-_assdaco.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5162/emenda_impositiva_02_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5163/emenda_impositiva_03_-__casa_de_apoio_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5164/emenda_impositiva_04_-__acic_pm.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5165/emenda_impositiva_05_-_pastoral_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5166/emenda_impositiva_06_-__abrigo_pingo_de_gente.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5167/emenda_impositiva_07_-__saae.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5168/emenda_impositiva_08_-__semagri.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5169/emenda_impositiva_09_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5170/emenda_01_-_01_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5171/emenda_02_-_02-_assdaco.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5172/emenda_03_-_01_-_associacao_protetora_de_animais_vira_lata_vira_amor.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5173/emenda_04_-_02_-_associacao_beneficente_sao_camilo.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5174/emenda_06_-_04_-_semast.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5175/emenda_07_-_05_-_associacao_evangelica_videira__asvide.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5176/emenda_09_-_07_-__acic.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5177/emenda_01_-_assdaco.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5178/emenda_02_-_caps.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5179/emenda_03_-_secretaria_municipal_de_transportes_e_transito_-_semttran.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5180/emenda_04_-_amec.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5181/emenda_05_-acic.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5182/emenda_01_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5183/emenda_02_-_assdaco.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5184/emenda_03_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5185/emenda_04_-_acic_-.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5186/emenda_05_-_pastoral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5187/emenda_06_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5188/emenda_07_-_semdec.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5189/emenda_impositiva_01_-_n01-2025_cernic.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5190/emenda_impositiva_02_-_n02-2025_semusa.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5191/emenda_impositiva_03_-_n03-2025_assdaco.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5192/emenda_impositiva_04_-_n_01-2025_asvid.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5193/emenda_impositiva_05_-_n_02-2025_asvid.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5194/emenda_impositiva_06_-_n_03-2025_casa_de_apoio_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5195/emenda_impositiva_07_-_n_04-2025_pastoral_da_crianca_e_do_adolescente_da_paroquia_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5196/emenda_impositiva_08_-_n_05-2025_acic.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5197/emenda_impositiva_09_-_n_06-2025_vira_lata_vira_amor.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5198/emenda_impositiva_10_-_n_07-2025_acic.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5199/emenda_impositiva_11_-_n_08-2025_associacao_dos_agricultores_e_agricultoras_rurais_e_desportiva_juventude.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5200/emenda_impositiva_12_-_n_09-2025_associacao_de_produtores_rurais_e_desportiva_corinthians_-_aprudec.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5201/emenda_impositiva_01_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5202/emenda_impositiva_02_-_emenda_semosp.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5203/emenda_impositiva_03_-_emenda_pastoral_da_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5204/emenda_impositiva_04_-_emenda_acic_-_batalhao_de_policia.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5205/emenda_impositiva_05_-_emenda_cernic.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5206/emenda_impositiva_06_-__semusa.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5207/emenda_impositiva_07_-_emenda_assdaco.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5208/emenda_impositiva_08_-_emenda_centro_autismo.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5209/emenda_01_-_centro_do_autismo_-_tea.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5210/emenda_02_-_assdaco__associacao_assistencial_a_saude_sao_daniel_comboni.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5211/emenda_03_-_associacao_dos_agricultores_e_agricultoras_rurais_e_desportiva_juventude.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5212/emenda_04_-_acic_-_associacao_comercial_e_industrial_de_cacoal-ro.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5213/emenda_05_-_secretaria_municipal_de_administracao_-_semad.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5214/emenda_06_-_associacao_de_produtores_rurais_e_desportiva_corinthians-lh_13.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5215/emenda_impositiva_01_-_amec_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5216/emenda_impositiva_02_-_vira_lata_amor_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5217/emenda_impositiva_03_-_ubs_marina_donaria.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5218/emenda_impositiva_04_-_sao_camilo_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5219/emenda_impositiva_05_-_semad_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5220/emenda_impositiva_06_-_acic_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5221/emenda_impositiva_07_-_ubs_sao_marcos_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5222/emenda_impositiva_08_-_ubs_luiz_moreira_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5223/emenda_impositiva_09_-_assdaco_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5224/emenda_impositiva_10_-_secretaria_de_saude_-_vereador_farlen.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5226/emenda_01_-_02_associacao_comercial_e_industrial_de_cacoal__acic.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5227/emenda_02_-_01-secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5228/emenda_03_-_03-semagri.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5229/emenda_03_-_04_-associacao_dos_aposentados.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5230/emenda_04_-_05-associacao_phoenix.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5231/emenda_01-amec.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5232/emenda_02_-_acic.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5233/emenda_03-semast_-_creas.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5234/emenda_05-_semast_pingo_de_gente.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5235/emenda_06_-_aprosf.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5236/emenda_07-lions_clube.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5237/emenda_08_-_semusa-centro_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5238/emenda_09_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5239/emenda_01_semusa.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5240/emenda_02_semast.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5241/emenda_03_semosp.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5242/emenda_04_pastoral_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5243/emenda_05_com_abisai.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5244/emenda_06__comunidade_terapeutica_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5245/emenda_07_comunidade_amor_maior.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5246/emenda_08_semad.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5247/emenda_09_semdec.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5248/emenda_impositiva_01_-_002_semusa_-_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5249/emenda_impositiva_02_-_02_semusa-_centro_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5250/emenda_impositiva_03_-_a_asser.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5251/emenda_impositiva_04_-_b_abic.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5252/emenda_impositiva_05_-_c_semed-_centro_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5253/emenda_impositiva_06_-_d_amec.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5254/emenda_impositiva_07_-_e_abac.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5255/emenda_impositiva_09_-_g_lions.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5256/emenda_impositiva_09_-_g_lions.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5259/emenda_modificativa_01_-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5260/emenda_modificativa_02-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5261/emenda_modificativa_04-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5262/emenda_supressiva_05-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5263/emenda_modificativa_07_-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5264/emenda_modificativa_projeto_de_lei_paulo_roberto_duarte_bezerra_-_pl_257.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5265/emenda_modificativa_01_-_pl_258-2025.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2025/5397/emenda.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H1044"/>
+  <dimension ref="A1:H1045"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="246.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="245.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -37558,50 +37567,73 @@
       <c r="H1043" t="s">
         <v>3456</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" t="s">
         <v>3457</v>
       </c>
       <c r="B1044" t="s">
         <v>9</v>
       </c>
       <c r="C1044" t="s">
         <v>551</v>
       </c>
       <c r="D1044" t="s">
         <v>3123</v>
       </c>
       <c r="E1044" t="s">
         <v>3124</v>
       </c>
       <c r="G1044" s="1" t="s">
         <v>3458</v>
       </c>
       <c r="H1044" t="s">
         <v>3459</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>555</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3124</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>3462</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -38605,50 +38637,51 @@
     <hyperlink ref="G1020" r:id="rId1019"/>
     <hyperlink ref="G1021" r:id="rId1020"/>
     <hyperlink ref="G1022" r:id="rId1021"/>
     <hyperlink ref="G1023" r:id="rId1022"/>
     <hyperlink ref="G1024" r:id="rId1023"/>
     <hyperlink ref="G1025" r:id="rId1024"/>
     <hyperlink ref="G1026" r:id="rId1025"/>
     <hyperlink ref="G1027" r:id="rId1026"/>
     <hyperlink ref="G1028" r:id="rId1027"/>
     <hyperlink ref="G1029" r:id="rId1028"/>
     <hyperlink ref="G1030" r:id="rId1029"/>
     <hyperlink ref="G1031" r:id="rId1030"/>
     <hyperlink ref="G1032" r:id="rId1031"/>
     <hyperlink ref="G1033" r:id="rId1032"/>
     <hyperlink ref="G1034" r:id="rId1033"/>
     <hyperlink ref="G1035" r:id="rId1034"/>
     <hyperlink ref="G1036" r:id="rId1035"/>
     <hyperlink ref="G1037" r:id="rId1036"/>
     <hyperlink ref="G1038" r:id="rId1037"/>
     <hyperlink ref="G1039" r:id="rId1038"/>
     <hyperlink ref="G1040" r:id="rId1039"/>
     <hyperlink ref="G1041" r:id="rId1040"/>
     <hyperlink ref="G1042" r:id="rId1041"/>
     <hyperlink ref="G1043" r:id="rId1042"/>
     <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>