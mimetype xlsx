--- v0 (2026-01-08)
+++ v1 (2026-04-22)
@@ -54,4774 +54,4774 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3975/plo_n._144_2024__-_caucao_permuta_boa_vista_ii_assinatura.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3975/plo_n._144_2024__-_caucao_permuta_boa_vista_ii_assinatura.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.301/PMC/2019 QUE APROVA O LOTEAMENTO RESIDENCIAL ALTO DA BOA VISTA II E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3997/plo_n._145_2024_-_pl_oficio_376_gp_pgm_2024_abertura_de_credito_adicional_suplementar_r_1.633.81200_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3997/plo_n._145_2024_-_pl_oficio_376_gp_pgm_2024_abertura_de_credito_adicional_suplementar_r_1.633.81200_semosp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$1.633.812,00 SEMOSP)</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Magnison Mota</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4063/plo_n._148_2024_-_projeto_equoterapia_magnison_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4063/plo_n._148_2024_-_projeto_equoterapia_magnison_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE EQUOTERAPIA COMO MÉTODO TERAPÊUTICO DE TRATAMENTO PARA REABILITAÇÃO E DE PESSOAS COM DEFICIÊNCIAS FÍSICAS E MENTAIS OU NECESSIDADES ESPECIAIS EM GERAL, NO MUNICÍPIO DE CACOAL– RO.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4068/plo_n._149_2024_pl_oficio_400_gp_pgm_2024_abertura_de_credito_adicional_suplementar_r_502.52232_saae.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4068/plo_n._149_2024_pl_oficio_400_gp_pgm_2024_abertura_de_credito_adicional_suplementar_r_502.52232_saae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 502.522,32 SAAE)</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4090/plo_no_163_2024_projeto-de-lei-429-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4090/plo_no_163_2024_projeto-de-lei-429-_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE EXECUÇÃO DISPOSTO NO ART. 10 DA LEI N° 4.094/PMC/18, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4091/plo_no_164_2024_-_utilidade_publica_assoc._bairro_sao_marcos_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4091/plo_no_164_2024_-_utilidade_publica_assoc._bairro_sao_marcos_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Moradores do Bairro São Marcos, e dá outras providências.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Valdomiro Corá</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4097/plo_n.170_2024_-_md__bens_inseviveis_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4097/plo_n.170_2024_-_md__bens_inseviveis_cmc.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a proceder a baixa dos bens permanentes móveis  considerados inservíveis ao Patrimônio do Poder Legislativo de Cacoal.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4102/plo_n._172_2024_-_projeto_de_lei_-_loa_2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4102/plo_n._172_2024_-_projeto_de_lei_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACOAL PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4103/plo_n._173_2024_-_prioriza_a_aquisicao_de_cafe_torrado_em_grao_e_cafe_torrado_moido_da_especie_cafe_robusta_amazonico_-_ver._romeu_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4103/plo_n._173_2024_-_prioriza_a_aquisicao_de_cafe_torrado_em_grao_e_cafe_torrado_moido_da_especie_cafe_robusta_amazonico_-_ver._romeu_assinado.pdf</t>
   </si>
   <si>
     <t>PRIORIZA A AQUISIÇÃO DE CAFÉ TORRADO EM GRÃO E CAFÉ TORRADO MOÍDO DA ESPÉCIE " CAFÉ ROBUSTA AMAZÔNICO " PROVENIENTES DA AGRICULTURA FAMILIAR E AFINS DO MUNICÍPIO DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4104/plo_n.174_2024_-_projeto_preliminar_-_artistas_da_casa.docx_romeu_moreira_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4104/plo_n.174_2024_-_projeto_preliminar_-_artistas_da_casa.docx_romeu_moreira_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da contratação de artistas locais em manifestações culturais e eventos artísticos promovidos pela Administração Pública do Município de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4136/plo_n.175_2024_-_projeto_honorario_padre_franco_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4136/plo_n.175_2024_-_projeto_honorario_padre_franco_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>Concede a Francesco Vialetto o título de “Cidadão Honorário de Cacoal-RO” e dá outras providências.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4146/plo_n._177_2024_-_ultilidade_publica_arbc_zivan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4146/plo_n._177_2024_-_ultilidade_publica_arbc_zivan.pdf</t>
   </si>
   <si>
     <t>Declaração de utilidade pública a Associação Rondoniense Border Collier – ARBC, e dá outras providências.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4154/plo_n._179_2024_-_uso_do_espaco_publico_para_bares_padarias_etc_-_vereador_romeu.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4154/plo_n._179_2024_-_uso_do_espaco_publico_para_bares_padarias_etc_-_vereador_romeu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de uso de espaço públicos, a título gratuito, para bares, lanchonetes, restaurantes, padarias, feirantes e outros estabelecimento similares, utilizarem parte dos recuos e passeios públicos para a instalação de mesas, cadeiras, guarda-sóis e outros equipamentos similares móveis, regulamenta a utilização de vias e estacionamentos para eventos, altera a Lei nº 73, de 23 de outubro de 1985, altera a Lei nº 2.554, de 18 de dezembro de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4148/plo_n._180_2024_-_pl_oficio_457-24_abertura_de_credito_suplementar_r_2.400.00000_semad_e_outros_folha.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4148/plo_n._180_2024_-_pl_oficio_457-24_abertura_de_credito_suplementar_r_2.400.00000_semad_e_outros_folha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4149/plo_n._181_2024_-_pl_oficio_458-24_abertura_de_credito_suplementar_r_3.300.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4149/plo_n._181_2024_-_pl_oficio_458-24_abertura_de_credito_suplementar_r_3.300.00000_fms.pdf</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4157/plo_n._184_2024_utilidade_publica_assoc._petunia_projeto_e_justificativa_apv_romeu_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4157/plo_n._184_2024_utilidade_publica_assoc._petunia_projeto_e_justificativa_apv_romeu_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Petúnia de Voleibol - APV, e dá outras providências.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4159/plo_n._185_2024_-_projeto_de_lei_-_jogos_abertos_de_cacoal_como_evento_esportivo_oficial_do_municipio.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4159/plo_n._185_2024_-_projeto_de_lei_-_jogos_abertos_de_cacoal_como_evento_esportivo_oficial_do_municipio.docx_1.pdf</t>
   </si>
   <si>
     <t>Estabelece os Jogos Abertos de Cacoal -JAC, como evento esportivo oficial do município de Cacoal-RO.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4160/plo_n._186_2024_-_projeto_de_lei_ruralzao_patrimonio_historico.docx_romeu_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4160/plo_n._186_2024_-_projeto_de_lei_ruralzao_patrimonio_historico.docx_romeu_assinado.pdf</t>
   </si>
   <si>
     <t>Declara e Reconhece como Patrimônio Histórico, Cultural imaterial do município de Cacoal, o campeonato amador de futebol rural “Ruralzão”, realizado no município de Cacoal, estado de Rondônia.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4161/plo_n._187_2024_-_projeto_de_lei_premio_esporte_cacoal.docx_romeu_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4161/plo_n._187_2024_-_projeto_de_lei_premio_esporte_cacoal.docx_romeu_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o “Prêmio Esporte Cacoal” no âmbito do município de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Luiz Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4164/plo_n._188_2024_p.l_ubs_neuza_helena_fritz_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4164/plo_n._188_2024_p.l_ubs_neuza_helena_fritz_assinado.pdf</t>
   </si>
   <si>
     <t>“DENOMINA A UNIDADE BASICA DE SAÚDE – UBS “HABITAR BRASIL”, PARA UNIDADE BÁSICA DE SAÚDE “NEUZA HELENA GOMES DA SILVA”.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4171/plo_n._189_2024_-_projeto_subsidio_prefeito_-_vice-prefeito_-_vereadores_e_secretarios.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4171/plo_n._189_2024_-_projeto_subsidio_prefeito_-_vice-prefeito_-_vereadores_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-prefeito, dos Vereadores e dos Secretários Municipais do Município de Cacoal para a legislatura de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4196/plo_n._198_2024_-_projeto_unificado_-_bairro_colina_park_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4196/plo_n._198_2024_-_projeto_unificado_-_bairro_colina_park_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a lei Nº 3.427/PMC/2015 e a lei Nº 4.006/PMC/2018, Denominando o bairro Colina Park, suas ruas e dá outras providências.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4209/plo_n._200_2024_denomina_pam_-_elvira_evangelista_da_mota_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4209/plo_n._200_2024_denomina_pam_-_elvira_evangelista_da_mota_assinado.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade de Saúde Pronto Atendimento Municipal - PAM “Elvira Evangelista da Mota</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3816/parecer_e_acordao_-_prestacao_de_contas_2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3816/parecer_e_acordao_-_prestacao_de_contas_2021.pdf</t>
   </si>
   <si>
     <t>Processo n. 00868/22/TCE-RO, que trata de Prestação de Contas do Município de Cacoal, exercício financeiro de 2021, e em conformidade com o voto do relator, foram proferidos o Acórdão APL-TC 00319/22, e o Parecer Prévio PPL-TC 00051/22.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3468/regulamentacao_14133_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3468/regulamentacao_14133_cmc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, no âmbito do Poder Legislativo do Município de Cacoal-RO.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3623/resolucao_n._02_2024_-_md-beirario_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3623/resolucao_n._02_2024_-_md-beirario_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Comissão Especial de Averiguação e dá outras providências.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3629/resolucao_n._03_2024_-_md-saae_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3629/resolucao_n._03_2024_-_md-saae_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3922/resolucao_n4_2024_titulos_honorificos._pichek_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3922/resolucao_n4_2024_titulos_honorificos._pichek_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 4º da Resolução nº 01/CMC, de 18 de maio de 2001</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4187/projeto_de_resolucao_n._5_2024_-_dispoe_da_revisao_do_regimento_interno_da_camara_assinado_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4187/projeto_de_resolucao_n._5_2024_-_dispoe_da_revisao_do_regimento_interno_da_camara_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Regimento Interno da Câmara Municipal de Cacoal e dá outras providências</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3563/pela_n._01_2024_-_projeto_emenda_a_lei_organica_01_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3563/pela_n._01_2024_-_projeto_emenda_a_lei_organica_01_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterar a alínea “a” do Inciso VII do Art.13 da LOM - Lei Orgânica do Município de Cacoal/RO, e a EC n 15/2007 também da LOM e outras providências”.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3692/pela_n._02_2024_-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3692/pela_n._02_2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 19 DA LEI ORGANICA DO MUNICIPIO DE CACOAL/RO</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3947/emenda_a_lei_organica_municipal_no_03_2024_-_altera_os__1_e_3_do_art._61-a.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3947/emenda_a_lei_organica_municipal_no_03_2024_-_altera_os__1_e_3_do_art._61-a.pdf</t>
   </si>
   <si>
     <t>Altera os §§ 1º e 3º do art. 61-A à Lei Orgânica do Município de Cacoal - RO.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4051/proposta_emenda_a_lei_organica_no_4_2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4051/proposta_emenda_a_lei_organica_no_4_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterar a alínea “a” do Inciso VII do Art.13 da LOM - Lei Orgânica do Município de Cacoal/RO, e a EC n 15/2007 também da LOM.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4089/proposta_de_emenda_a_lei_organica_municipal_no_05_2024_-_altera_a_alinea_a_do_inc_vii_do_art._13_loa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4089/proposta_de_emenda_a_lei_organica_municipal_no_05_2024_-_altera_a_alinea_a_do_inc_vii_do_art._13_loa.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso VII e as alíneas “a” e “b” do Art.13 da Lei Orgânica do Município de Cacoal/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4101/proposta_de_emenda_a_lei_organica_municipal_no_6_2024_-_altera_o__8o_art._61-a_da_lom.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4101/proposta_de_emenda_a_lei_organica_municipal_no_6_2024_-_altera_o__8o_art._61-a_da_lom.pdf</t>
   </si>
   <si>
     <t>Altera os § 8º do art. 61-A da Lei Orgânica do Município de Cacoal – RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CEA - Comissão Especial de Averiguação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3831/relatorio_final_cea_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3831/relatorio_final_cea_.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial de Averiguação foi constituida através da Resolução nº 5/2023, objetivando averiguar possíveis irregularidades eventualmente praticadas no âmbito do Poder Executivo Municipal de Cacoal, referente à Contratação e Pagamento de Subsídios a Empresa Princesa Tur para realizar o Transporte Coletivo Urbano._x000D_
 Desta forma, torna-se indispensável o conhecimento e esclarecimento dos fatos para que haja transparência no uso do dinheiro público._x000D_
 Pelo exposto, cabe a esta Casa de Leis apurar o caso, onde tais informações servirão para o cumprimento das obrigações de fiscalização que cabe aos Edis no exercício de suas funções, conforme determina o artigo 40 e 45 do Regimento Interno da Câmara Municipal de Cacoal-RO.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>CEA - COMISSÃO ESPECIAL DE AVERIGUAÇÃO - BEIRA RIO</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>CEA - COMISSÃO ESPECIAL DE AVERIGUAÇÃO - SAAE</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição de Comissão Especial de Averiguação e dá outras providências - SAAE.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3486/01_indicacao_criacao_de_cargos_agropecuarios.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3486/01_indicacao_criacao_de_cargos_agropecuarios.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Administração – SEMAD, estudo para a criação de mais cargos de Técnico em Agropecuária e Agrônomo na estrutura do Município, para atender as necessidades da Secretaria Municipal de Agricultura – SEMAGRI. Considerando que é de fundamental importância a contratação de mais profissionais destas áreas em específico, para planejar, executar, acompanhar, projetos agropecuários, realizar levantamentos topográficos, elaborar e monitorar programas preventivos de sanitização da produção animal, vegetal e agroindustrial e atuar em programas de assistência técnica, extensão rural, dando assim mais qualidade no atendimento aos munícipes que necessitam do serviço da secretaria.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3487/amec_-_cobertura_da_quadra_de_areia_da_praca_central.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3487/amec_-_cobertura_da_quadra_de_areia_da_praca_central.pdf</t>
   </si>
   <si>
     <t>Indico a prefeitura de Cacoal através da AMEC a instalação de iluminação LED e construção de uma cobertura na quadra de areia localizada na praça central.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3488/3_indicacao_para_implantacao_de_parque_infantil_no_bairro_residencial_santa_clara_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3488/3_indicacao_para_implantacao_de_parque_infantil_no_bairro_residencial_santa_clara_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Administração – SEMAD, para que seja viabilizada a implantação de um parque infantil com quadra de areia ao ar livre, no Rua Miguel Reale, no Bairro Residencial Santa Clara, em área institucional, ao lado da pista de caminhada, para atender a população. Considerando que a implantação dessa área de lazer é de suma importância e muito significativa para os moradores, pois o referido bairro não dispõe de um local público apropriado para as crianças brincarem, para atividades de lazer.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3489/4_indicacao__reajuste_do_auxilio_alimentacao_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3489/4_indicacao__reajuste_do_auxilio_alimentacao_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Administração - SEMAD, para que seja enviado um projeto de lei, concedendo o reajuste do auxílio alimentação para valor de 1.000,00 reais ( hum mil reais), para todos os servidores públicos municipais, equiparando aos servidores da Câmara Municipal de Cacoal e SAAE.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3490/5_indicacao__criacao_do_auxilio_saude_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3490/5_indicacao__criacao_do_auxilio_saude_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Administração - SEMAD, o envio de projeto de lei, para criação do auxílio saúde no valor de 600,00 reais (seiscentos reais), para todos os servidores públicos municipais, assim como é concedido aos servidores da Câmara Municipal de Cacoal e SAAE.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3491/6_indicacao__de_reajuste_de_desempenho_de_funcao_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3491/6_indicacao__de_reajuste_de_desempenho_de_funcao_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Administração - SEMAD, o envio de projeto de lei, concedendo o reajuste da gratificação de desempenho de função dos servidores de apoio (zelador, merendeira, vigilante, cuidador, braçal, cozinheira, etc.), para o valor de 600,00 reais (seiscentos reais).</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3495/7_pmc_-_quadra_distrito_riozinho_-_minduin.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3495/7_pmc_-_quadra_distrito_riozinho_-_minduin.pdf</t>
   </si>
   <si>
     <t>Indicação de reforma da Quadra Poliesportiva do Distrito do Riozinho localizada na praça central bem como a iluminação, ampliação e instalação de telas de proteção nas laterais da quadra de vôlei de areia.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3502/8_semed_-_playground_nossa_senhora_do_carmo_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3502/8_semed_-_playground_nossa_senhora_do_carmo_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Educação – SEMED a manutenção e reativação dos playgrounds do espaço recreativo, da escola Municipal Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>INDICO que se proponha novo projeto de lei como fim de majorar o valor dispensado a título de diária para os agentes honoríficos para no mínimo R$ 250,00 (duzentos e cinquenta reais), uma vez que nos termos da LEI N. 5.215/PMC/2023.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3512/10_indicacao_pavimento_no_bairro_jardim_italia_ii_e_conj.halley_-_kapiche_-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3512/10_indicacao_pavimento_no_bairro_jardim_italia_ii_e_conj.halley_-_kapiche_-assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Jardim Itália II, e do Bairro Conjunto Halley, sendo elas; Logradouro	Trecho	Bairro Av. Antônio Pereira de Figueiredo 	Anel Viário /Pedro Kemper	Jardim Itália II Rua Graciliano Ramos	Av. Malaquita até ao Rio Tamarupá.	Conj. Halley</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3523/011-_indicacao-pavimento_no_bairro_josino_brito_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3523/011-_indicacao-pavimento_no_bairro_josino_brito_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Josino Brito, sendo elas; Logradouro	Trecho	Bairro: _x000D_
 Rua Alfredo Carlos	Rua Joaquim Turini / Rua Geraldo Cardoso Campos. Josino Brito; Rua José Tomaz Carlos / Rua João Rodrigues Jorge/ Final da rua. Josino Brito; Rua Dorvy Gomes da Silva / Rua João Rodrigues Jorge/ Final da rua. Josino Brito; Rua Joaquim Turino; Rua João Rodrigues Jorge/ Final da rua. Josino Brito._x000D_
 A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até 40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3524/012-_indicacao-pavimento_no_bairro_jardim_italia__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3524/012-_indicacao-pavimento_no_bairro_jardim_italia__assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Jardim Itália II, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua Prof. Iris José Duarte	 Av. Anel Viário/ Rua Catarino Cardoso	Jardim Itália II_x000D_
 Rua Catarino Cardoso	Av. Primavera / Rua João Rodrigues Jorge	Jardim Itália II_x000D_
 A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até 40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3525/013-_indicacao-pavimento_no_bairro__jardim_italia_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3525/013-_indicacao-pavimento_no_bairro__jardim_italia_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Jardim Itália I, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua Catarino Cardoso	Beco L	Jardim Itália I_x000D_
 Rua Catarino Cardoso	 Flor do Maraca / Av. Mangueira	Jardim Itália I_x000D_
 A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até 40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3550/14_indicacao_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3550/14_indicacao_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio Secretaria Municipal de Trânsito – SEMTRAN, que viabilize, a instalação de quebra-molas na rua Coronel Noronha, entre as ruas Machado de Assis e rua Goiânia, no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3551/15_indicacao_pavimento_no_bairro_jardim_clodoaldo_-_kapiche_-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3551/15_indicacao_pavimento_no_bairro_jardim_clodoaldo_-_kapiche_-assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Jardim Clodoaldo, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Av. São Paulo	Rua Ji-paraná/Rua Delmiro João	Jardim Clodoaldo_x000D_
 Rua Dom Pedro II	Av. Guaporé/ Av. São Paulo/ Av. Dois de Junho	Jardim Clodoaldo_x000D_
  A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até R$40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3553/16_indicacao_pavimento_no_bairro_jardim_italia_i_-_kapiche-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3553/16_indicacao_pavimento_no_bairro_jardim_italia_i_-_kapiche-assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Jardim Itália I, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua José Vieria do Couto	Av. Primavera/Rua Celestino Rosalino	Jardim Itália I. _x000D_
 Av. Das Mangueiras	Beco Catarino Cardoso/Rua Alexandria	Jardim Itália I._x000D_
 Rua Geraldo Caetano	Av. Primavera/Até o final	Jardim Itália I._x000D_
  A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até R$40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3554/17_indicacao_boa_pavimento_no_bairro_vista_alegre-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3554/17_indicacao_boa_pavimento_no_bairro_vista_alegre-assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Vista Alegre, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua Graciliano Ramos	Rua Flor de Maracá / Até o final	Vista Alegre_x000D_
  A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até R$40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3574/18_indicacao_cora_semosp_-_corazinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3574/18_indicacao_cora_semosp_-_corazinho.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que viabilize a restauração de um bueiro que está aberto na rua Sócrates esquina com a rua Rui Luiz Teixeira, no bairro Jardim Bandeirantes.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3577/19_indicacao_pavimento_no_bairro_parque_fortaleza_-_kapiche_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3577/19_indicacao_pavimento_no_bairro_parque_fortaleza_-_kapiche_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Parque Fortaleza, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua Fagundes Varela	Av. Primavera/ Até o final	Parque Fortaleza_x000D_
 Rua Aluísio de Azevedo	R. Antônio Pereira de Figueiredo/ Até o Final	Parque Fortaleza_x000D_
 Rua Antônio Pereira de Figueiredo	Rua Aluísio de Azevedo/ Até o final	Parque Fortaleza _x000D_
  A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até R$40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3578/20_indicacao_pavimento_no_bairro_jardim_italia_ii_kapiche_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3578/20_indicacao_pavimento_no_bairro_jardim_italia_ii_kapiche_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Jardim Itália II, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua Antônio Pereira Figueiredo 	 Av. Anel Viário / Rua Pedro Kemper	Jardim Itália II_x000D_
 Rua João Rodrigues Jorge	R. Catarino Cardoso/ Rua Pedro Kemper	Jardim Itália II_x000D_
 Rua Dorzorio Gomes da Silva	Rua Graciliano Ramos/ Pedro Kemper	Jardim Italia II/ Conj. Halley_x000D_
 A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até R$40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3579/21_indicacao_pavimento_no_bairro_morada_do_sol_-_kapiche_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3579/21_indicacao_pavimento_no_bairro_morada_do_sol_-_kapiche_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Morada do Sol, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua Joaquim Antônio de Lima	Rua Ilda Genuína Borba/ Rua Domingos Cadillac	Morada do Sol_x000D_
 R. Serafim Francisco das Chagas	R. Ilda Genuína Borba/ Rua João Rodrigues Jorge	Morada do Sol_x000D_
 A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até R$40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3585/22_indicacao_cora_semusa_corazinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3585/22_indicacao_cora_semusa_corazinho.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio da Secretaria Municipal de Saúde – SEMUSA, que viabilize a manutenção ou reposição da cadeira odontológica da Unidade Básica de saúde Habitar Brasil.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3632/23_indicao-semosp-rede_baixa_de_energia_travessa_22_de_agosto_minduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3632/23_indicao-semosp-rede_baixa_de_energia_travessa_22_de_agosto_minduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a instalação da rede baixa de energia na Travessa 22 de Agosto, localizada no distrito de Riozinho, no trecho entre a rua Marcos da Luz e a Travessa 13 de Maio.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3633/24_indicao_-semosp-rede_baixa_de_energia_travessa_8_de_dezembro_miduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3633/24_indicao_-semosp-rede_baixa_de_energia_travessa_8_de_dezembro_miduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a instalação da rede baixa de energia na Travessa 08 de Dezembro, localizada no distrito de Riozinho, no trecho da Travessa 7 de Setembro até o final da mesma.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3634/25_indicao-semosp-rede_baixa_de_energia_carlos_drumond_de_andrade_minduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3634/25_indicao-semosp-rede_baixa_de_energia_carlos_drumond_de_andrade_minduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a instalação da rede baixa de energia na rua Carlos Drumond de Andrade, localizada no distrito de Riozinho, no trecho entre a rua Antônio Francisco Barbosa e a rua Jair Tomé de Souza.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3635/26_indicao-semosp-rede_baixa_de_energia_irene_gomes_minduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3635/26_indicao-semosp-rede_baixa_de_energia_irene_gomes_minduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a instalação da rede baixa de energia na rua Irene Gomes, localizada no distrito de Riozinho, no trecho entre a BR-364 e a rua México.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3637/27_indicao-semosp-rede_baixa_de_energia_ro-383_minduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3637/27_indicao-semosp-rede_baixa_de_energia_ro-383_minduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a instalação da rede baixa de energia na RO-383 (Linha E), localizada no distrito de Riozinho, no trecho entre a rua João Paulo e a rua Francisco Menegueli.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3638/28_indicao-semosp-rede_baixa_de__energia_carmelia_dutra_minduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3638/28_indicao-semosp-rede_baixa_de__energia_carmelia_dutra_minduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a instalação da rede baixa de energia na rua Carmelia Dutra, localizada no distrito de Riozinho, no trecho entre a rua Pedro de Souza Lima e a rua José Marques de Oliveira.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3639/29_indicao-semosp-mudanca_do_poste_travessa_12_de_junho_minduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3639/29_indicao-semosp-mudanca_do_poste_travessa_12_de_junho_minduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a mudança do poste de energia da Travessa 12 de Junho, esquina com a rua Pedro de Souza Lima, localizada no distrito de Riozinho.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3650/30_indicacao_cora_linha_09_rodovia_do_cafe_corazinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3650/30_indicacao_cora_linha_09_rodovia_do_cafe_corazinho.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio Secretaria Municipal de Agricultura   – SEMAGRI, que viabilize instalação de três quebra-molas na linha 09, rodovia do café curva da carroceria Bergamin.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Lauro Garçom</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3661/31_indicacao_semttran_lauro.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3661/31_indicacao_semttran_lauro.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, por meio da Secretaria Municipal de Transporte e Trânsito, na forma regimental, determinar a continuação da calçada de passagem na Av. das Comunicações, esquina com a Rua Rural, adiante até o final da avenida, sentido Bairros: Vale Verde e Alpha Park.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3662/32_indicacao_tapa_buraco_rua_dr._miguel_vieira_ferreira_bairro_floresta_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3662/32_indicacao_tapa_buraco_rua_dr._miguel_vieira_ferreira_bairro_floresta_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço Tapa Buraco na Rua. Dr. Miguel Vieira Ferreira, Bairro Floresta. A indicação se faz necessário, devido ao período chuvoso, e a via ser de grande trafegabilidade, há buracos existente na via, e está danificando os veículos e dificultando o tráfego, aumentando o risco de acidentes devido ao estado deteriorado da mesma, causando transtornos para os munícipes que transitam pelo local diariamente.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3663/33_indicacao_-_semast_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3663/33_indicacao_-_semast_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Assistência Social e Trabalho - SEMAST, para que seja feito levantamento e cadastramento das famílias atingidas, pela enchente do dia 25/03/2024, e que essas famílias sejam inseridas no próximo empreendimento habitacional do Minha Casa Minha Vida (Casas Populares), que já foram licitadas e serão construídas no Bairro Green Ville e Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3664/34_indicacao_saae_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3664/34_indicacao_saae_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Serviço Autônomo de Água e Esgoto - SAAE, para que seja feito levantamento e cadastramento das famílias atingidas, pela enchente do dia 25/03/2024, e que essas famílias sejam beneficiadas com a isenção da taxa de água e esgoto do próximo mês, ou que seja concedido desconto, no consumo excedente, do mês de março.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>João Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3665/35_indicacao_auxilio_emergencial_joao_pichek_e_outros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3665/35_indicacao_auxilio_emergencial_joao_pichek_e_outros.pdf</t>
   </si>
   <si>
     <t>Os vereadores, abaixo assinado, indicam a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Assistência Social e Trabalho, para que seja realizado um estudo quantitativo das famílias afetadas pela enchente do dia 25 de março de 2024 para, em seguida, indicar e solicitar ao Poder Executivo projeto de Lei para conceder Auxilio Emergencial Pecuniário à essas famílias, aos moldes do PL 20/2022.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3671/36_indicacao_minduin.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3671/36_indicacao_minduin.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através do Gabinete do Prefeito Adailton Fúria, a pavimentação asfáltica da Rua 5 de Abril, trecho entre a Rua Rafael Scardini e Rua João Paulo, localizada no Distrito de Riozinho.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3672/37_indicacao_minduin.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3672/37_indicacao_minduin.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através do Gabinete do Prefeito Adailton Fúria, a pavimentação asfáltica da Rua Antônio Francisco Barbosa, trecho entre a Rua Rafael Scardini e Rua João Paulo, localizada no Distrito de Riozinho.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3673/38_-_gabinete_-_pavimentacao_joao_paulo._minduin.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3673/38_-_gabinete_-_pavimentacao_joao_paulo._minduin.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através do Gabinete do Prefeito Adailton Fúria, a pavimentação asfáltica da Rua João Paulo, trecho entre a Rua Capitão Rui Luiz Teixeira e Rua Clodoaldo Nunes de Almeida, localizada no Distrito de Riozinho.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3674/39_-_gabinete_-_pavimentacao_aglair_nogueira._minduin.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3674/39_-_gabinete_-_pavimentacao_aglair_nogueira._minduin.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através do Gabinete do Prefeito Adailton Fúria, a pavimentação asfáltica da Rua Aglair Nogueira, trecho entre a Rua José Marques de Oliveira até a BR-364, localizada no Distrito de Riozinho.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3694/40_semosp-rocagem_e_limpeza_em_geral_minduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3694/40_semosp-rocagem_e_limpeza_em_geral_minduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, serviço de roçagem e limpeza em geral por toda extensão Av. Adinei Emidio de Almeida, localizada no bairro Parque Industrial, tendo em vista que ali se encontram muitas industrias que necessitam de um ambiente bem cuidado e que também proporcionará mais segurança contra insetos e animais peçonhentos que ali podem se abrigar.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3695/41_semma_-_corte_de_arvore_minduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3695/41_semma_-_corte_de_arvore_minduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Meio Ambiente - SEMMA, o corte e retirada de uma árvore localizada na rua Dorvy Gomes de Freitas, nº 4203, bairro Josino Brito.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3696/42_semma-corte_de_arvore_minduin2_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3696/42_semma-corte_de_arvore_minduin2_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Meio Ambiente - SEMMA, o corte e retirada de uma árvore localizada na rua José Tomás de Aquino, nº4174, bairro Josino Brito.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3710/43_indicacao_pavimento_no_bairro_vista_alegre_e_linha_06.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3710/43_indicacao_pavimento_no_bairro_vista_alegre_e_linha_06.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Vista Alegre e Linha 06, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Av. Pedro Stecca 	Av. Celestino Rosalino/ R. Prof. Alzira Selleri Barbosa (linha 06)	Linha 06_x000D_
 Rua Cassimiro de Abreu 	Av. Flor do Maraca/ Av. Primavera	Vista Alegre_x000D_
  A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até R$40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3711/44_indicacao_pavimento_no_bairro_bela_vista.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3711/44_indicacao_pavimento_no_bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Bela Vista, sendo elas;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua Jorge Amado	Av. Flor do Maraca/ Av. Celestino Rosalino	Bela Vista_x000D_
 Av. Celestino Rosalino	R. Prof. Alzira célere/ Rua Jose Vieria do Couto 	Bela Vista_x000D_
 A indicação se faz necessário para que seja executado a pavimentação com recursos próprios da prefeitura de Cacoal, dentro da linha de credito de até R$40.700,000 (Quarenta milhões e setecentos mil reais), aprovados pela câmara municipal.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3712/45_indicacao_pavimento_na_rua_jose_americo_kapiche_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3712/45_indicacao_pavimento_na_rua_jose_americo_kapiche_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de rua no Bairro Vista Alegre, sendo ela;_x000D_
 Logradouro	Trecho	Bairro_x000D_
 Rua José Américo	Av. Flor do Maraca / Av. Celestino Rosalino	Vista Alegre_x000D_
           A indicação se faz necessário para que seja executado a pavimentação para melhorar a qualidade de vida dos moradores do local, sabemos que o pavimento traz muitos benefícios, começando pela diminuição de doenças provocadas por poeiras, e considerando a cobrança, a expectativa e o anseio da comunidade de ser beneficiado pela pavimentação.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3721/46_indicacao_cmc_2024_-_indicacao_ao_prefeito__ampliacao_da_farmacia_central_municipal_de_cacoal.docx_romeu.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3721/46_indicacao_cmc_2024_-_indicacao_ao_prefeito__ampliacao_da_farmacia_central_municipal_de_cacoal.docx_romeu.pdf</t>
   </si>
   <si>
     <t>Através da Secretaria competente, que seja feita a ampliação do CAF - Central de Abastecimento Farmacêutico (unidade respónsavel pela distribuição de medicamentos e materiais pensos) anexo a fármacia Central, localizada na Av: Cuiabá, S/N - Centro, próximo ao pronto socorro infantil._x000D_
 A Central de Abastecimento Farmacêutico (CAF) é um centro logístico responsável por armazenar, distribuir e gerenciar medicamentos, materiais médicos e insumos farmacêuticos das unidades de saúde do município. O CAF de Cacoal desempenha um papel crucial na garantia de acesso a medicamentos a toda comunidade._x000D_
 Considerando que com essa revitalização, vai oferecer melhores condições de trabalho aos colaboradores e facilitará a gestão organizadora.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3833/35_indicacao_ponto_de_onibus_bairro_jardim_italia_iii.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3833/35_indicacao_ponto_de_onibus_bairro_jardim_italia_iii.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Administração – SEMAD, em parceria com a Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja criado ponto para embarque e desembarque do transporte urbano, na rua Alexandria com a Flor do Maraca, no bairro Jardim Itália III, próximo ao PAM24HS. Tendo em vista que a construção do ponto os passageiros poderão aguardar o ônibus em local mais confortável, e protegido da chuva e do sol.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3839/48_indicacao_implantacao_de_quebra_molas_romeu_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3839/48_indicacao_implantacao_de_quebra_molas_romeu_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, que seja feita a implantação de quebra-molas no Cruzamento da Av. Dois de Junho com a Rua Vinicius de Moraes - Bairro Jardim Clodoaldo. Tal providência se faz necessária e urgente, pois ali ocorrem muitos acidentes pela alta velocidade dos veículos na Av. Dois de Junho e pela rua Vinicius de Moraes ser uma via de alto tráfego, pois é um dos pontos de ligação do bairro Village do_x000D_
 Sol aos demais bairros.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3847/36_indicacao_tapa_buraco_no_bairro_alpha_parque.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3847/36_indicacao_tapa_buraco_no_bairro_alpha_parque.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito operação de tapa buraco em toda a extensão do Bairro Alpha Parque. Em especifico na Avenida Pioneiro Heitor Olsen, e Rua Pioneiro Napoleão Ferreira Vieira, Alpha Parque. Indicação se faz necessário tendo em vista que há muitos buracos nas vias, causando transtornos e risco de acidentes aos munícipes que trafegam pelo local.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3848/37_indicacao_iluminacao_publica_no_bairro_alpha_parque.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3848/37_indicacao_iluminacao_publica_no_bairro_alpha_parque.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, Setor de Iluminação Pública, para que seja feita a manutenção e a substituição por iluminação de LED, no Bairro Alpha Parque. Tendo em vista, haver muitos pontos danificados prejudicando a segurança e a trafegabilidade dos munícipes pelo bairro.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3849/38_indicacao_tapa_buraco_no_bairro_paineiras.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3849/38_indicacao_tapa_buraco_no_bairro_paineiras.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito operação tapa buraco em toda a extensão do Bairro Paineiras. Indicação se faz necessário tendo em vista que há muitos buracos nas vias, causando transtornos e risco de acidentes aos munícipes que trafegam pelo bairro.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3850/39_indicacao_tapa_buraco_no_bairro_alphaville.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3850/39_indicacao_tapa_buraco_no_bairro_alphaville.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito operação de tapa buraco em toda a extensão do Bairro Alphaville. Indicação se faz necessário tendo em vista que há muitos buracos nas vias, causando transtornos e risco de acidentes aos munícipes que trafegam pelo bairro.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3860/53_indicacao_semosp_-tapa_buracos_liberdade_minduim-para_mesclagem_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3860/53_indicacao_semosp_-tapa_buracos_liberdade_minduim-para_mesclagem_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, o serviço de tapa buracos no bairro liberdade tendo em vista a necessidade que hoje se encontra alguns trechos das ruas do bairro. O asfalto bem conservado melhora a locomoção urbana, evita acidentes de trânsito e contribui para o desenvolvimento local.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3861/54_indicacao_semosp-troca_de_lampadas_liberdade__ameduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3861/54_indicacao_semosp-troca_de_lampadas_liberdade__ameduin_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, o serviço de troca de lâmpadas queimadas no bairro liberdade tendo em vista a necessidade que hoje se encontra a falta de iluminação pública em alguns pontos do bairro. A iluminação pública contribui com a segurança da comunidade, bem como também valorizar o comércio da região.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3870/55_indicacao_semttran-rotatoria_lauro_garom_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3870/55_indicacao_semttran-rotatoria_lauro_garom_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, por meio da Secretaria Municipal de Transporte e Trânsito (Semttran), a construção de uma rotatória com redutores de velocidade no seguinte endereço: Av. 7 de Setembro esquina com a Rua Rosinéia de Sousa, que dá acesso ao Bairro Village do Sol.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3871/56_indicacao_semtram_lombadas_e_sinalizacao_av._malaquita_bairro_josino_brito.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3871/56_indicacao_semtram_lombadas_e_sinalizacao_av._malaquita_bairro_josino_brito.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que faça implantação de sinalização horizontal (pinturas em solo), e lombada na Av. Malaquita, Bairro Josino Brito, em frente ao Hospital Regional de Cacoal. Tendo em vista, que o trecho acima citado, é um trecho de grande trafegabilidade, devido dar acesso ao hospital Regional de Cacoal, onde transitam veículos e pedestres de todo Estado/RO, deixando assim a via vulnerável a acidentes.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3872/57_indicacao_semtram_implantcao_de_lombadas_na_rua_uirapuru_bairro_eldorado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3872/57_indicacao_semtram_implantcao_de_lombadas_na_rua_uirapuru_bairro_eldorado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, o estudo para implantação de lombadas na rua Uirapuru, trecho nas proximidades da rua José do Patrocínio, Bairro Eldorado. Tendo em vista que o trecho acima citado, é um trecho de grande trafegabilidade, que dá acesso à escola Sesi, ao Tênis Clube de Cacoal e ao loteamento Picheck, e alguns motoristas têm abusado da velocidade ao trafegarem pela via, ficando assim propícios a acidentes entre veículos e pedestres.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3873/58_indicacao_para_retirada_dos_canteiros_centrais_na_av_marechal_rondon_feira_de_quarta_feira..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3873/58_indicacao_para_retirada_dos_canteiros_centrais_na_av_marechal_rondon_feira_de_quarta_feira..pdf</t>
   </si>
   <si>
     <t>Indico Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a retirada do canteiro central na Avenida Marechal Rondon, trecho entre a rua Rui Barbosa e Rua Antônio de Paula Nunes, para criação de vagas de estacionamentos. Tendo em vista que a falta de estacionamento adequado vem causando transtorno aos feirantes que realizam a feira de quarta-feira, devido não ter onde estacionar seus veículos, os mesmos estacionam em via pública, ficando assim propícios a acidentes, e a serem autuado pelos agentes de trânsito.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3874/59_indicacao_iluminacao_publica_na_rua_acacia_bairro_eldorado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3874/59_indicacao_iluminacao_publica_na_rua_acacia_bairro_eldorado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, Setor de Iluminação Pública, para que seja feita a manutenção da iluminação pública na rua Das Acácias, no Bairro Eldorado. Tendo em vista que a via é utilizada pelos munícipes da localidade, para práticas de atividades físicas (caminhadas), e devido ter muitos pontos de iluminação danificados, está causando transtorno e prejudicando a segurança e a trafegabilidade pela via.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3876/60_indicacao_para_retirada_dos_canteiros_centrais_na_av_sao_paulo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3876/60_indicacao_para_retirada_dos_canteiros_centrais_na_av_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Indico Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a retirada do canteiro central na Avenida São Paulo, trecho da rua Antônio Deodato Durce até a rua São Luiz, Bairro Centro, para criação de vagas de estacionamentos. Tendo em vista a necessidade de abertura do canteiro central para a criação de vaga de estacionamento, devido a realização da feira de sábado na localidade, contribuindo assim para a melhoria na feira e o fluxo de veículos, assim, certamente, a criação destas vagas, irá beneficiar os feirantes, clientes e moradores da localidade.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3881/61_indicacao_kapiche_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3881/61_indicacao_kapiche_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao prefeito Adailton Antunes Ferreira, através da Secretaria Municipal de Administração — SEMAD, para que seja enviado o projeto de lei, para alteração da nomenclatura do cargo e emprego de Vigilante para Guarda Civil Patrimonial_x000D_
 Municipal. Segue em anexo Minuta do projeto de lei.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3890/62_indicacao_seme_joaopichek_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3890/62_indicacao_seme_joaopichek_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Educação – SEMED, que altere, o objeto de prêmio entregue as crianças do Projeto Gênios da Aprendizagem Criativa, passando a ser notbook’s e tablet’s.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3911/63_indicacao_cora_faixa_de_pedestres_e_quebra_molas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3911/63_indicacao_cora_faixa_de_pedestres_e_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio da Secretaria Municipal de Trânsito – SEMTRAN, que viabilize instalação de um quebra-molas e pintura da faixa de pedestres na Rua Rosinéia de Souza, bairro Village do Sol.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3944/64_indicacao_manutencao_da_iluminacao_publica_no_bairro_greenville.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3944/64_indicacao_manutencao_da_iluminacao_publica_no_bairro_greenville.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, Setor de Iluminação Pública, a manutenção da iluminação no Bairro Greenville. Tendo em vista que a iluminação pública é essencial para garantir a segurança dos munícipes que residem e transitam pelo bairro. Além disso, ela desempenha um papel fundamental no desenvolvimento social e econômico dos municípios, contribuindo para a segurança pública, a circulação de veículos e pedestres, e a prevenção da criminalidade.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3945/65_-_semosp_-_tapa_buraco_distrito_de_riozinho.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3945/65_-_semosp_-_tapa_buraco_distrito_de_riozinho.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, o serviço de tapa buraco nas ruas e avenidas do Distrito de Riozinho. Tal solicitação se faz necessária tendo em vista a precariedade em que se encontra as vias pavimentadas do distrito, portanto sendo de elevada importância a atenção das autoridades públicas competentes para a solicitação feita.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3946/66_-_gabinete_-_banheiro_no_ponto_central.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3946/66_-_gabinete_-_banheiro_no_ponto_central.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através do Gabinete do Prefeito Adailton Fúria, a instalação de um banheiro com acessibilidade no ponto central.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3955/67_indicacao_fritz_semagri_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3955/67_indicacao_fritz_semagri_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeitura Municipal de Cacoal na forma regimental, através da Secretaria Municipal de Agricultura (SEMAGRI) que seja realizado um_x000D_
 patrolamento da via sinal linha 06 por toda sua extensão, e atendendo também todos os moradores que necessitarem de patrolamento em seus carreadores em suas propriedades.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3957/68_indicacao_tapa_buraco_no_bairro_santa_clara_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3957/68_indicacao_tapa_buraco_no_bairro_santa_clara_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito operação de tapa buraco em toda a extensão do Bairro Santa Clara. Indicação se faz necessário tendo em vista que há muitos buracos nas vias, causando transtornos e risco de acidentes aos munícipes que trafegam pelas vias.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3968/49_indicacao_iluminacao_publica_na_avenida_anel_viario.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3968/49_indicacao_iluminacao_publica_na_avenida_anel_viario.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, Setor de Iluminação Pública, para que seja feita a manutenção e a substituição por iluminação de LED, na Avenida Anel Viário, Bairro Residencial Parque Alvorada. Tendo em vista, haver muitos pontos danificados prejudicando a segurança e a trafegabilidade dos munícipes pela via.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3969/50_indicacao_semtram_lombadas_e_sinalizacao_av._anel_viario.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3969/50_indicacao_semtram_lombadas_e_sinalizacao_av._anel_viario.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que faça implantação de sinalização horizontal (pinturas em solo), e lombada na Av. Anel Viário, Bairro Residencial Parque Alvorada. Considerando que a Av. mencionada possui grande trafegabilidade devido ao intenso fluxo de veículos e pedestres, por ser uma via que dá acesso ao PAM 24 HORAS, sendo assim a área torna-se vulnerável a acidentes.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3970/indicacao_quebra_molas_na_av__brasil_-_bairro_industrial_divisa_com_liberdade_2024.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3970/indicacao_quebra_molas_na_av__brasil_-_bairro_industrial_divisa_com_liberdade_2024.docx</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE SEJA FEITA A IMPLANTAÇÃO DE 2 QUEBRA-MOLAS NO SENTIDO DE IDA E VINDA DA AV: BRASIL DA CURVA ATRÁS DA MILLENNIUM BAIRRO INDUSTRIAL DIVISA COM LIBERDADE. TAL PROVIDENCIA SE FAZ NECESSARIA E URGENTE, POIS ALI OCORREM MUITOS ACIDENTES PELA ALTA VELOCIDADE DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3967/48_indicacao_semtram_lombadas_e_sinalizacao_av._das_mangueiras.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3967/48_indicacao_semtram_lombadas_e_sinalizacao_av._das_mangueiras.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que faça implantação de sinalização horizontal (pinturas em solo, faixa de pedestre), na Av. Das Mangueiras, Bairro Vista Alegre, entre as Rua Raul Pompéia e Rua Goncalves Dias, próximo a escola E.M.E.I.E.F Prof° Escola Agustinho Gois de Oliveira. Considerando que o trecho mencionado possui grande trafegabilidade devido ao intenso fluxo de veículos e pedestres, por ser uma via principal e próxima a uma escola, a área torna-se vulnerável a acidentes.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3971/73_indicacao_prorrogacao_do_processo_seletivo_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3971/73_indicacao_prorrogacao_do_processo_seletivo_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, a administração municipal realizou processo seletivo com fundamento na Lei Municipal Nº 2.735/PMC/2010, Art. 267, Inciso IV do Art. 268, §§1º 2º, ratificada pela Lei Orgânica e Lei Federal que regulamenta a contratação de professores para atender à necessidade temporária de excepcional interesse público do município de Cacoal nos termos da Lei, e Edital n. 01/2023/SEMAD.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4060/75_indicacao_semosp_-_instalacao_de_iluminacao_publica_ro-486_minduim__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4060/75_indicacao_semosp_-_instalacao_de_iluminacao_publica_ro-486_minduim__assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, o serviço de instalação de iluminação pública na RO-486 (rodovia do café) trecho da entrada da linha 08, entre a curva da rodovia até a entrada do bairro São Marcos.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4073/76_indicacao_semttran_-_copia_-_04_de_outubro_lauro_garcon_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4073/76_indicacao_semttran_-_copia_-_04_de_outubro_lauro_garcon_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, por meio da Secretaria Municipal de Transporte e Trânsito(Semttran), que instale uma placa de sinalização para o quebra-molas localizado na Av. dasComunicações, final do Bairro Teixeirão, próximo da ponte, sentindo rodovia do café.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4105/77_indicacao_acao_cidade_limpa_no_riozinho_kapiche_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4105/77_indicacao_acao_cidade_limpa_no_riozinho_kapiche_assinada.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a realização da ação "Cidade Limpa", com a retirada de entulhos, sucatas de eletrodomésticos, entre outros, no Distrito do Riozinho, especificamente na Av. Amazonas, ao lado do CIAP. Essa ação é necessária, tendo em vista que o acúmulo de lixo e entulhos pode causar transtornos aos moradores neste período chuvoso, podendo resultar no aumento dos focos da dengue.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4106/78_indicacao_recapeamento_e_tapa_buraco_no_bairro_alpha_parque_kapiche_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4106/78_indicacao_recapeamento_e_tapa_buraco_no_bairro_alpha_parque_kapiche_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a necessidade de operação tapa-buracos e recapeamento em toda a extensão do Bairro Alpha Parque II, especificamente na Avenida Pioneiro Heitor Olsen e na Rua Pioneiro Napoleão Ferreira Vieira, próximo ao mercado do Adriano. Essa indicação se faz necessária, tendo em vista que as vias do bairro estão muito deterioradas, com muitos buracos, causando transtornos e risco de acidentes aos munícipes que trafegam pelo local.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4107/79_indicacao_para_implantacao_de_parque_infantil_no_bairro_alfa_park_kapiche_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4107/79_indicacao_para_implantacao_de_parque_infantil_no_bairro_alfa_park_kapiche_assinada.pdf</t>
   </si>
   <si>
     <t>Indico Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Administração – SEMAD, para que seja viabilizada a implantação de um parque infantil com quadra de areia ao ar livre, campo de futebol, no Bairro Alpha Park, na parte de cima do bairro, próximo a UBS Cleide Gomes. Considerando que a implantação dessa área de lazer é de suma importância e muito significativa para os moradores, pois o referido bairro não dispõe de um local público apropriado para as crianças brincarem, para atividades de lazer.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4108/80_indicacao_para_instalacao_de_ar_condicionado_na_policlinica_kapiche_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4108/80_indicacao_para_instalacao_de_ar_condicionado_na_policlinica_kapiche_assinada.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Saúde (SEMUSA), a necessidade de instalar mais aparelhos de ar-condicionado na Policlínica Municipal de Cacoal, situada na Rua dos Pioneiros, Bairro Centro. Considerando que os aparelhos de ar-condicionado existentes no local não estão conseguindo refrigerar adequadamente o ambiente, essa medida garantirá que o local ofereça boas condições estruturais para os munícipes que utilizam a unidade básica de saúde.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4110/81_estacionamento_humanus_clinica_de_especialidades_paulo_henrique_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4110/81_estacionamento_humanus_clinica_de_especialidades_paulo_henrique_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que dentro da legalidade, seja construído estacionamentos no canteiro central da Avenida Marechal Rondon, Bairro Princesa Isabel, em frente a Humanus Clínica de Especialidades, nº 2682.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4155/82_indicacao_gabinete_-_instalacao_da_rede_de_esgoto_no_distrito_de_riozinho_minduim_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4155/82_indicacao_gabinete_-_instalacao_da_rede_de_esgoto_no_distrito_de_riozinho_minduim_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através do Gabinete do Prefeito Adailton Fúria, a instalação da rede de esgoto às casas no distrito do Riozinho._x000D_
 	_x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 	A indicação se faz necessária tendo em vista que hoje se encontra pronta e apta para uso a base de tratamento da rede esgoto, faltando somente os materiais e insumos necessários para que seja feito o ligamento da base de tratamento às casas dos moradores do distrito, insumos esses que podem ser adquiridos com recursos próprios da prefeitura de Cacoal, uma vez que foi aprovada por esta casa de Leis e promulgada a Lei 5.220 que autoriza o poder executivo a contratar operação de crédito com a Caixa Econômica Federal no valor de até R$40.700,000 (quarenta milhões e setecentos mil reais).</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4156/83_indicacao_semosp_-_patrolamento_e_cascalhamento_riozinho_minduim_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4156/83_indicacao_semosp_-_patrolamento_e_cascalhamento_riozinho_minduim_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, o serviço de patrolamento e cascalhamento de ruas e avenidas do distrito de riozinho._x000D_
 Tal solicitação se faz necessária devido o grande fluxo das águas das chuvas que deterioram as vias não pavimentadas do distrito, dificultando a locomoção dos moradores assim sendo preciso fazer o reparo das mesmas, uma vez que há no distrito metros cúbicos de cascalho alojados pelo próprio poder executivo para a realização de obras.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4172/84_indicacao_ao_prefeito.amec_abono_natalino_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4172/84_indicacao_ao_prefeito.amec_abono_natalino_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, que conceda o "ABONO NATALINO", aos servidores públicos da AMEC- Autarquia Municipal de Esporte de Cacoal._x000D_
 _x000D_
  Considerando que nosso município, através da atual gestão tem agido com responsabilidade nas contas públicas, respeitando os limites de gastos com pessoal, tendo assim condições financeiras para conceder o abono na folha de pagamento do mês de janeiro, respeitando a lei de responsabilidade fiscal. Assim procurando demonstrar reconhecimento aos relevantes serviços prestados à população pelos servidores, em concomitância direta com a qualidade nos serviços públicos ofertados, indico a concessão deste benefício. _x000D_
 Vale ressaltar que, o ABONO NATALINO, concedido, gerará maior movimentação econômica no município, impulsionando o comércio de forma geral.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4173/85_indicacao_prefeito_abono_natalino_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4173/85_indicacao_prefeito_abono_natalino_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, que conceda o "ABONO NATALINO", aos servidores públicos municipais da prefeitura de Cacoal._x000D_
 _x000D_
  Considerando que nosso município, através da atual gestão tem agido com responsabilidade nas contas públicas, respeitando os limites de gastos com pessoal, tendo assim condições financeiras para conceder o abono na folha de pagamento do mês de janeiro, respeitando a lei de responsabilidade fiscal. Assim procurando demonstrar reconhecimento aos relevantes serviços prestados à população pelos servidores, em concomitância direta com a qualidade nos serviços públicos ofertados, indico a concessão deste benefício. _x000D_
 Vale ressaltar que, o ABONO NATALINO, concedido, gerará maior movimentação econômica no município, impulsionando o comércio de forma geral.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4174/86_indicacao_ao_prefeito._saae_abono_natalino_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4174/86_indicacao_ao_prefeito._saae_abono_natalino_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, que conceda o "ABONO NATALINO", aos servidores públicos do SAAE – Serviço Autônomo de Água e Esgoto de Cacoal._x000D_
 _x000D_
  Considerando que nosso município, através da atual gestão tem agido com responsabilidade nas contas públicas, respeitando os limites de gastos com pessoal, tendo assim condições financeiras para conceder o abono na folha de pagamento do mês de janeiro, respeitando a lei de responsabilidade fiscal. Assim procurando demonstrar reconhecimento aos relevantes serviços prestados à população pelos servidores, em concomitância direta com a qualidade nos serviços públicos ofertados, indico a concessão deste benefício. _x000D_
 Vale ressaltar que, o ABONO NATALINO, concedido, gerará maior movimentação econômica no município, impulsionando o comércio de forma geral.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4175/87_indicacao_camara_municipal_abono_natalino_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4175/87_indicacao_camara_municipal_abono_natalino_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Câmara Municipal, através do Senhor Valdomiro Corá, Presidente desta Casa de Leis, que conceda o "ABONO NATALINO", aos servidores públicos da Câmara Municipal Cacoal._x000D_
 _x000D_
  Considerando que o poder legislativo municipal, através da atual gestão tem agido com responsabilidade nas contas públicas, respeitando os limites de gastos com pessoal, tendo assim condições financeiras para conceder o abono na folha de pagamento do mês de dezembro. Assim procurando demonstrar reconhecimento aos relevantes serviços prestados à população pelos servidores, em concomitância direta com a qualidade nos serviços públicos ofertados, indico a concessão deste benefício. _x000D_
 Vale ressaltar que, o ABONO NATALINO, concedido, gerará maior movimentação econômica no município, impulsionando o comércio de forma geral.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4186/88_indicacao_-_guarda_corpo_nas_pontes_do_rio_salgadinho.docx_-_documentos_google_romeu.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4186/88_indicacao_-_guarda_corpo_nas_pontes_do_rio_salgadinho.docx_-_documentos_google_romeu.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja implantado o sistema de segurança de trânsito, denominado “Guarda-Corpo” ao redor das seguintes pontes sobre o rio Salgadinho na cidade de Cacoal/RO:_x000D_
 _x000D_
 _x000D_
 Ponte localizada na rua Oliveira de Melo, entre os bairros Jardim Saúde com Village do Sol I._x000D_
 Ponte localizada na rua José Bonifácio, entre os bairros Village do Sol e Teixeirão (Próximo a escola Pedro Kemper).</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4192/89_indicacao_-_construcao_de_uma_praca_bairro_embratel.docx_-_documentos_google.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4192/89_indicacao_-_construcao_de_uma_praca_bairro_embratel.docx_-_documentos_google.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, que seja implantada uma quadra de areia na área reservada para futura instalação de uma praça, localizado na Rua Dr. Miguel Vieira Ferreira, no bairro Embratel, em frente a Igreja de Deus no Brasil. Tal indicação foi requisitada pelo Sr. Sebastião Marcelo Oliveira, representante do conselho administrativo da igreja.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3465/requerimento_no_01_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3465/requerimento_no_01_2024_assinado.pdf</t>
   </si>
   <si>
     <t>solicitar prorrogação do prazo para conclusão dos trabalhos nos termos do dispositivo, art. 45, § 2º, do Regimento Interno (Res. nº 003/84), conforme resolução que constituiu a CEA nº 5/2023, de 23 de outubro de 2023, respectivamente.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>O vereador subscrito nos termos dos artigos 103, § 2º, VII, do REGIMENTO INTERNO desta Casa de Leis, requer à Mesa, ouvido o Plenário, a iniciativa desta Casa de homenagear com Moção de Aplausos a primeira turma de Bombeiros Civis de Cacoal, percursores da Lei Nº 3.903/PMC/2017, lei esta que NORMATIZA A FORMAÇÃO E AS ATIVIDADES EXERCIDAS POR BOMBEIROS CIVIS, NO ÂMBITO DO MUNICÍPIO DE CACOAL, a realizar-se no plenário desta Câmara Municipal de Cacoal em 07 de março de 2024, as 19:30 horas.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3501/requerimento_n._3_2024_-_ver._kapiche_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3501/requerimento_n._3_2024_-_ver._kapiche_assinado.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito nos termos dos artigos 103, § 2°, VII, do REGIMENTO INTERNO desta Casa de Leis, requer à Mesa, ouvido o Plenário, a iniciativa desta Casa de homenagear com Moção de Aplausos a primeira turma de Bombeiros Civis de Cacoal, percursores da Lei N° 3.903/PMC/2017, lei esta que NORMATIZA A FORMAÇÃO E AS ATIVIDADES EXERCIDAS POR BOMBEIROS CIVIS, NO ÂMBITO DO MUNICÍPIO DE CACOAL, a realizar-se no plenário desta Câmara Municipal de Cacoal em 07 de março de 2024, as 19:30 horas.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3499/requerimento_n._04-2024_-_urgencia_simples.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3499/requerimento_n._04-2024_-_urgencia_simples.pdf</t>
   </si>
   <si>
     <t>O Vereador Toninho de Jesus, nos termos dos artigos 120, § 2° e 124, do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n° 07; 08/2024; todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3511/requerimento_n.05-2024_urgencia_simples_-_2o__so_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3511/requerimento_n.05-2024_urgencia_simples_-_2o__so_assinado.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Toninho de Jesus, Dr Paulo Henrique; João Pichek e Lauro Garçom nos termos dos artigos 120 § 2° e 124, do Regimento interno desta Casa de Leis, requerem sejam postos em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n° 12; 14; 15; 16; e 17/2024; todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3526/requerimento_n.06-2024_urgencia_simples_-_3o__so.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3526/requerimento_n.06-2024_urgencia_simples_-_3o__so.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Dr. Paulo Henrique, Toninho de Jesus, João Pichek e Lauro Garçom nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120,e 124, todos do Regimento Interno desta Casa de Leis, requerem sejam postos em votação o presente REQUERIMENTO de Urgência Especial para deliberação dos Projetode Lei nº 172/2023, de autoria dos Ver. Luiz Fritz e Romeu Moreira e PLO nº 173; 175; 176/2023; 05/2024 e 06/2024, todos de autoria do Executivo</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3527/requerimento_n.07-2024_urgencia_simples_-_3o__so.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3527/requerimento_n.07-2024_urgencia_simples_-_3o__so.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Lauro Garçom, Toninho de Jesus, João Pichek e Dr. Paulo Henrique nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. _x000D_
 120, e 124, todos do Regimento Interno desta Casa de Leis, requerem sejam postos em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetode Lei nº 155/2023, de autoria do Ver. Lauro Garçom e PLO nº 09; 13; 19/2024, todos de autoria do Executivo</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3584/requerimento_n._08-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3584/requerimento_n._08-2024.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Dr. Paulo Henrique nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requerem sejam postos em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projeto de Lei nº 03/2024, de autoria do Poder Executivo; PLO 20/2024, de autoria do Ver. Ezequiel Câmara; PLO 24; 25/2024, de autoria do Poder Executivo; PLO 26/2024 de autoria do Ver. Paulinho do Cinema; PLO 28; 29; 30; 32; 33/2024 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3589/requerimento_n._09-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3589/requerimento_n._09-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritos, nos termos dos artigos 103, §33°, Inc. VI c/c 120, 122, §1° e 123, do Regimento Interno desta Casa de Leis, requer que seja posto em discussão e votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Leis n. 23/2024, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3641/requerimento_n._10-2024_pedido_urgencia_simples_-_5o__so_-_18.03.2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3641/requerimento_n._10-2024_pedido_urgencia_simples_-_5o__so_-_18.03.2024.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) subscrito (s) nos termos dos Inc. VI, §3º, do art. 103 c/c o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requerem sejam postos em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação dos Projeto de Lei nº 34; 35; 36; 37;38; 39; 40; 41/2024  e 163/2023, todos de autoria do Poder Executivo; PLO 42 e 43/2024, de autoria da Mesa Diretiva e os Projetos de Emenda da Lei Orgânica  PELO 01/2023, e PELO n. 01/2024 de autoria de todos os Vereadores da Casa de Lei._x000D_
 Vereadores: Corazinho; Dr. Paulo Henrique; Toninho de Jesus; João Pichek e Lauro Klooch</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_n._11-2024_urgencia_simple_-_fritz_4a_se.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_n._11-2024_urgencia_simple_-_fritz_4a_se.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) subscrito (s) nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requerem seja (m) postos em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do (s) Projeto de Lei nº 45/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3643/requerimento_n._12_-2024_dispensa_parecer_-_fritz_-_4a_se.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3643/requerimento_n._12_-2024_dispensa_parecer_-_fritz_-_4a_se.pdf</t>
   </si>
   <si>
     <t>O (s) vereador (es) subscrito (res), nos termos do art. 64 da Resolução n. 3/1984 - CMC (Regimento Interno da Câmara Municipal de Cacoal-RO), requer (em) seja (m) postos em votação o presente REQUERIMENTO para dispensa dos pareceres das Comissões, ref. Projeto de Lei nº 45/2024, de autoria do Poder Executivo. Uma vez que, a proposição encontra-se em regime de urgência.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3644/requerimento_13.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3644/requerimento_13.pdf</t>
   </si>
   <si>
     <t>O Vereador Joao Paulo Pichek, nos termos do art. 103, §3º, VIII, do_x000D_
 REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente_x000D_
 REQUERIMENTO, solicitando informações ao André Lima Dos Santos,_x000D_
 SUPERINTENDENTE REGIONAL DO ESTADO DE RONDÔNIA, REFERENTE AO_x000D_
 CRONOGRAMA DE CONSTRUÇAO DAS 03 PONTES SOB O RIO PIRARARA,_x000D_
 LOCALIZADAS NAS MARGINAIS E BR-364, A FIM DE QUE POSSA SER_x000D_
 ESCLARECIDO OS PRAZOS DE INÍCIO E TÉRMINO DAS OBRAS.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>Paulinho do Cinema</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3652/requerimento_n._14-2024_paulinho_do_cinema.pdf</t>
+    <t>PAULINHO DO CINEMA</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3652/requerimento_n._14-2024_paulinho_do_cinema.pdf</t>
   </si>
   <si>
     <t>Pedido de Inclusão do PLO nº 49/2024 na Ordem do Dia.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3653/requerimento_n._15-2024_paulinho_do_cinema.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3653/requerimento_n._15-2024_paulinho_do_cinema.pdf</t>
   </si>
   <si>
     <t>O (s) vereador (es) subscrito (res), nos termos dos artigos Inc. VI, §3º, do art. 103; §2º do art. 120, e 124, c/c com §2º art. 65 todos do Regimento Interno desta Casa de Leis (Resolução n. 3/1984 – CMC), requer (em) seja (m) postos em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do (s) Projeto de Lei nº 50/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3654/requerimento_n._16_-2024_ver_paulinho_do_cinema.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3654/requerimento_n._16_-2024_ver_paulinho_do_cinema.pdf</t>
   </si>
   <si>
     <t>O (s) vereador (es) subscrito (res), nos termos dos artigos Inc. VI, §3º, do art. 103; §2º do art. 120, e 124, c/c com §2º art. 65 todos do Regimento Interno desta Casa de Leis (Resolução n. 3/1984 – CMC), requer (em) seja (m) postos em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do (s) Projeto de Lei nº 54/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3667/requerimento_n._17_-2024_inclusao_plo_no_56_-_6a_so.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3667/requerimento_n._17_-2024_inclusao_plo_no_56_-_6a_so.pdf</t>
   </si>
   <si>
     <t>Pedido de Inclusão do PLO nº 56/2024 na Ordem do Dia.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3668/requerimento_n._18_-2024_-_eleicao_suplementa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3668/requerimento_n._18_-2024_-_eleicao_suplementa.pdf</t>
   </si>
   <si>
     <t>Eleição Suplementar para preenchimento do cargo da Mesa.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3669/requerimento_n._19_-2024_ver_corazinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3669/requerimento_n._19_-2024_ver_corazinho.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Simples</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3682/requerimento_n._20_-_2024_moto_aplicativo_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3682/requerimento_n._20_-_2024_moto_aplicativo_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique dos Santos Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Transporte e Trânsito, para apreciação, cópia ou em formato digital na íntegra das informações abaixo relacionadas, visando melhorar os anseios da classe de motos-aplicativos;</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3683/requerimento_n._21_2024_corazinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3683/requerimento_n._21_2024_corazinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito que seja informado o cronograma de pagamento do aterro sanitário, por meio de planilha com datas e valores, referente aos anos 2021, 2022 e 2023.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3686/requerimento_n._23_-2024_inclusao_plo_no_64_-_8a_so_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3686/requerimento_n._23_-2024_inclusao_plo_no_64_-_8a_so_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador subscrito, nos termos dos artigos 103, § 3, VIII, c/c art. 65, § 2º e art. 183 todos do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO para inclusão e deliberação do PARECER DA COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI N. 64/2024 – ALTERA A LEI N. 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3687/requerimento_n._23_-2024_inclusao_plo_no_64_-_8a_so_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3687/requerimento_n._23_-2024_inclusao_plo_no_64_-_8a_so_assinado.pdf</t>
   </si>
   <si>
     <t>O (s) vereador (es) subscrito (res), nos termos dos artigos Inc. VI, §3º, do art. 103; §2º C/C art. 120, e 124, todos do Regimento Interno desta Casa de Leis_x000D_
 (Resolução n. 3/1984 – CMC), requer (em) seja (m) postos em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do (s) Projeto de Lei nº 64/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_n._24_-2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_n._24_-2024_assinado.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) João Pichek nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação dos Projeto de Lei nº 76/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3732/requerimento_n._25_-2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3732/requerimento_n._25_-2024_assinado.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Dr. Paulo Henrique nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer sejam postos em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação dos Projetos de Lei nº 72/2024 e 78/2024, todos de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3733/requerimento_n._26_-2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3733/requerimento_n._26_-2024_assinado.pdf</t>
   </si>
   <si>
     <t>O (s) vereador (es) subscrito (res), nos termos dos artigos Inc. VI, §3º, do art. 103; §2º C/C art. 120, e 124, todos do Regimento Interno desta Casa de Leis (Resolução n. 3/1984 – CMC), requer (em) seja (m) postos em votação o presente REQUERIMENTO de Urgência Simples para inclusão da Leitura do (s) Projeto de Lei nº 84/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3862/requerimento_n._27_-2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3862/requerimento_n._27_-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de Inclusão e deliberação do PLO nº 74; 88; 89 e 90/2024 na Ordem do Dia.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3863/requerimento_n._28_-2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3863/requerimento_n._28_-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de Inclusão e deliberação do PLO nº 83/2024 na Ordem do Dia</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3875/requerimento_n._29_-2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3875/requerimento_n._29_-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara Municipal de Cacoal- Rondônia que encaminhe ao Presidente da Câmara de Deputados do Congresso Nacional, ao Excelentissimo Sr. Arthur Lira, bem como as Lideranças e Bancadas Partidárias, em especial aos Deputados Federais por Rondônia, Srs. Dep. Fernando Máximo; Dep.ª Silvia Cristina; Dep. Lúcio Mosquini; Dep. Mauricio Carvalho, Dep. Coronel Chrisóstomo; Dep. Thiago Flores; Dep.ª Cristiane Lopes e Dep. Lebrão, o pedido desta Câmara Municipal de Cacoal de celeridade procedimental no âmbito do Congresso Nacional, bem como: Apoiem, defendam e votem favorável à proposta de Emenda à Constituição nº 47. de 2023 que altera o art. 31 da Emenda Constitucional n 19. de 4 de junho de 1998, para prever a inclusão, em quadro em extinção da Administração Pública Federal, do Servidor Público, de integrante da carreira de policial civil ou militar, e de pessoa que haja mantido relação ou vinculo funcional, empregatício, estatutário ou de trabalho com a administração pública dos ex-Territórios ou dos Estados de Rondônia, Roraima ou Amapá, inclusive suas prefeituras, durante os dez primeiros anos da criação dessas Unidades Federadas, estabelece o parâmetro remuneratório para a Polícia Militar dos ex-Territórios Federais e dá outras providências.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3893/requerimento_n._30_-2024_inclusao_plo_no_74.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3893/requerimento_n._30_-2024_inclusao_plo_no_74.pdf</t>
   </si>
   <si>
     <t>Pedido de Inclusão e deliberação do PLO n° 73/2024 na Ordem do Dia.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3894/requerimento_n._31_-2024_inclusao_plos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3894/requerimento_n._31_-2024_inclusao_plos.pdf</t>
   </si>
   <si>
     <t>Pedido para os projetos n° 95/2024, n° 96/2024, n° 97/2024, n° 98/2024, n° 99/2024 e n° 103/2024 que estão em pauta, serem votação única.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>Gabinete do vereador Paulo Henrique dos Santos Silva - GABVPH</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3910/requerimento_n._32_-2024_-_ver_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3910/requerimento_n._32_-2024_-_ver_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Requerimento N°32/GAB/2024</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3907/requerimento_n.33_-2024_-_comissao_de_averiguacao__joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3907/requerimento_n.33_-2024_-_comissao_de_averiguacao__joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial de Averiguação, constituída por meio da RESOLUÇÃO N. 2/CMC/2024, no uso de suas atribuições conferidas por lei e, nos termos do parágrafo único, Art. 1º da RESOLUÇÃO N. 2/CMC/2024, vem requerer a Vossa Excelência, a prorrogação do prazo de 60 (sessenta) dias, para apresentação do relatório de supostas irregularidades referente a possível sobre-preço, na aquisição de material e contratação de mão de obra, por parte do Poder Executivo, para reforma e manutenção do Espaço Beira Rio, local onde há previsão de sediar a Prefeitura de Cacoal/RO;</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3908/requerimento_n._34-2024_-_a_semed_sobre_retirada_dos_ar_condicionado_da_escola_jose_mauro_de_vasconcelos_zona_rural.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3908/requerimento_n._34-2024_-_a_semed_sobre_retirada_dos_ar_condicionado_da_escola_jose_mauro_de_vasconcelos_zona_rural.pdf</t>
   </si>
   <si>
     <t>O Vereador Romeu Moreira, nos termos dos artigos 103, § 3, VIII, do REGIME INTERNO desta Casa de Leis, REQUER DA Secretaria Municipal de Educação - SEMED, que nos informem qual a data prevista para a instalação dos ar condicionados na Escola José Mauro de Vasconcelos - Linha E, Zona Rural de Cacoal - Setor Prosperidade. A comunidade solicita um posicionamento visto que até o momento a escola encontra-se sem ar condicionado, causando desconforto aos alunos e consequentemente prejudicando o rendimento escolar.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3909/requerimento_n._35_-2024_-semed_sobre_joer_nas_escola_municipais.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3909/requerimento_n._35_-2024_-semed_sobre_joer_nas_escola_municipais.pdf</t>
   </si>
   <si>
     <t>O Vereador Romeu Moreira, nos termos dos artigos 103, § 3, VIII, do REGIME INTERNO desta Casa de Leis, REQUER DA SEMED - Secretaria_x000D_
 Municipal de Educação a relação das Escolas Municipais, urbanas e rurais, que participaram do Jogos Escolares de Rondônia - JOER, nos anos 2021, 2022, 2023 e 2024, e quais modalidades inscritas e o quantitativo de alunos/atletas participantes ano a ano.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3912/requerimento_n._36_2024_-_mocao_de_aplausos_n._01_2024_-_sanado_federal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3912/requerimento_n._36_2024_-_mocao_de_aplausos_n._01_2024_-_sanado_federal.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do Regimento Interno DESTA Casa de Leis, apresente Moção de Aplausos, a ser encaminhada a (ao) Presidente do Senado da Republica Senador Rodrigo Otavio Soares Pacheco, pelo 14ª EnGITEC, o maior encontro de tecnologia e inovação do Poder Legislativo brasileiro, realizado nos dias 03 a 07 de junho, no Senado Federal, em Brasília, tendo como tema central o “LEGISLATIVO INTELIGENTE”, que abordou como a Inteligência Artificial (IA)</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>CPLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3913/requerimento_n._37_-2024_-_cpljrf__dr_paulo_hen_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3913/requerimento_n._37_-2024_-_cpljrf__dr_paulo_hen_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de Urgência Simples para os projetos nº 84/2024, 102/2024, nº 104/2024, nº 105/2024, nº 106/2024, nº 107/2 024, 108/2024 e 109/2024</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3920/requerimento_n38__2024_kapiche__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3920/requerimento_n38__2024_kapiche__assinado.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito nos termos dos artigos 103, § 2º, VII, do REGIMENTO INTERNO desta Casa de Leis, requer à Mesa, ouvido o Plenário, a iniciativa desta Casa de homenagear com Sessão Solene de entrega de Título de Cidadão Honorário a Ronimar Vargas Jobim, a realizar-se no plenário desta Câmara Municipal de Cacoal em 16 de julho de 2024, as 09:00 horas.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3925/requerimento_n._39_2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3925/requerimento_n._39_2024.pdf</t>
   </si>
   <si>
     <t>Pedido para os projetos n° 111 - 112 - 113 - 114 - 115 - 116 - 117 - 118 - 119 - 120 e 121/2024.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>VALDOMIRO CORÁ</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3948/requerimento_n._40_-2024__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3948/requerimento_n._40_-2024__assinado.pdf</t>
   </si>
   <si>
     <t>Deliberar em 1º Turno o Projeto de Emenda à Lei Orgânica nº 2/2024</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3949/requerimento_n._41_-2024__kapiche_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3949/requerimento_n._41_-2024__kapiche_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência para delibera os PLO n. 124; 127 e 131/2024, de autoria do Executivo.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3954/requerimento_n._42_-2024_josivan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3954/requerimento_n._42_-2024_josivan.pdf</t>
   </si>
   <si>
     <t>Pedido de inclusão e deliberação dos PLO N° 125 /126 DE 2024  na ordem do dia.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3950/requerimento_n._43_-2024_minduin_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3950/requerimento_n._43_-2024_minduin_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência para deliberar o PLO nº 135/2024, de autoria do Executivo.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3958/requerimento_n._44_2024_assinado_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3958/requerimento_n._44_2024_assinado_cora.pdf</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito de Cacoal, o envio na íntegra de forma digital.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3962/requerimento_n._45-2024_urgencia_simples_-_22o__so.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3962/requerimento_n._45-2024_urgencia_simples_-_22o__so.pdf</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para os Projeto de Lei n° 122; 123 e 136/2024, que Concede Título de Cidadão Honorário, para ser apreciados e deliberado pela Plenária.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3963/requerimento_n._46-2024_urgencia_simples_-_22o__so.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3963/requerimento_n._46-2024_urgencia_simples_-_22o__so.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Valdomiro Corá, Toninho do Jesus, João Paulo Pichek e Lauro Garçom nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120,e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de Lei nº 139/2024 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3965/requerimento_n_47__2024_paulo_henrique__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3965/requerimento_n_47__2024_paulo_henrique__assinado.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Dr. Paulo Henrique nos termos dos artigos Inc. VI, §3°,do art. 103 c/c com o §2° do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de Lei n° 110/2024 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3995/requerimento_n_48__2024_kapiche__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3995/requerimento_n_48__2024_kapiche__assinado.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (s) nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de Lei nº 144/2024 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3996/requerimento_n_49__2024_corazinho__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3996/requerimento_n_49__2024_corazinho__assinado.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (s) nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de Lei nº 140/2024 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4052/requerimento_n._50-2024_urgencia_simples_pl_145_-_25o_so.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4052/requerimento_n._50-2024_urgencia_simples_pl_145_-_25o_so.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (s) Valdomiro Corá e Luiz Fritz, nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de Lei nº 145/2024 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4061/requerimento_n._51-2024_urgencia_simples_pelo_04_-_26o_so.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4061/requerimento_n._51-2024_urgencia_simples_pelo_04_-_26o_so.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Valdomiro Corá, Toninho do Jesus, João Paulo Pichek e Lauro Garçom nos termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em primeira votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação da Proposta de Emenda à Lei Orgânica 04/2024 de autoria do Ver. Valdomiro Corá.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4088/requerimento_n52__2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4088/requerimento_n52__2024_assinado.pdf</t>
   </si>
   <si>
     <t>O presente REQUERIMENTO de Urgência Simples para inclusão e deliberação da Proposta dos seguintes PLO n. 147; 149; 151; 152 e 153/2024 todos de autoria do Executivo e o PLO n. 148/2024 de autoria do Ver. Magnison Motta.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4126/requerimento_n._53-2024_urgencia_simples_plo_110_veto_total_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4126/requerimento_n._53-2024_urgencia_simples_plo_110_veto_total_assinado.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Presidente Valdomiro Corá, subscrito (s), no (s) termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Veto Integral ao autógrafo 149/CMC/2024, referente ao PLO nº 110 QUE altera a Lei nº 2.716/PMC/2010, que dispõe sobre o plano de cargos, carreira e remuneração do SAAE - Serviço Autônomo de Água e Esgoto de Cacoal, e dá outras providências; de autoria do Executivo. BEM COMO, solicitar dispensa do Parecer da Comissão Permanente de Legislação e Redação Final.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4127/requerimento_n._54-2024_urgencia_simples.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4127/requerimento_n._54-2024_urgencia_simples.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) Presidente Valdomiro Corá, subscrito (s), no (s) termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do projeto de lei n.170 e 171/CMC/2024, Votação única. Bem como, a dispensa do parecer das comissões.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4130/requerimento_n._55_2024_-_pelo_no_do_05__2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4130/requerimento_n._55_2024_-_pelo_no_do_05__2024_assinado.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretiva, nos termos dos artigos Inc. VI, §3º, do art. 103; §2º C/C art. 120, e 124, todos do Regimento Interno desta Casa de Leis (Resolução n.3/1984 – CMC), requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para os Projeto de Emenda à Lei Orgânica nº 5 /2024, que altera dispositivos da lei orgânica, para ser apreciados e deliberado pela Plenária.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4128/requerimento_n._56-2024_urgencia_simples_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4128/requerimento_n._56-2024_urgencia_simples_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique , subscrito (s), no (s) termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do projeto de lei n.157/CMC/2024, Votação única.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4131/requerimento_n._57-2024_urgencia_simples_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4131/requerimento_n._57-2024_urgencia_simples_kapiche.pdf</t>
   </si>
   <si>
     <t>O Vereador Edimar Kapiche , no (s) termos dos artigos Inc. VI, §3º, do art. 103 c/c com o §2º do art. 120, e 124, todos do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação referente ao PLO nº 161/2024, 162/2024,169/2024 e dispensa do Parecer das Comissões do PL n.169/2024</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4129/requerimento_n._58_2024_sessao_solene_-_correto_pichek_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4129/requerimento_n._58_2024_sessao_solene_-_correto_pichek_assinado.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito nos termos dos artigos 103, § 2º, VII, do REGIMENTO INTERNO desta Casa de Leis, requer à Mesa, ouvido o Plenário, a iniciativa desta Casa de homenagear com Sessão Solene de entrega de Título de “Cidadão Benemérito a João Pichek, a realizar-se no plenário desta Câmara Municipal de Cacoal em 02 de dezembro de 2024, as 10:00 horas.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4165/requerimento_n._59_2024_-_pelo_no_do_06_2024_-_dp_e_1a_votacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4165/requerimento_n._59_2024_-_pelo_no_do_06_2024_-_dp_e_1a_votacao.pdf</t>
   </si>
   <si>
     <t>Deliberar em 1º Turno da Proposta de Emenda à Lei Orgânica nº 6/2024</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4168/requerimento_n._60_2024_-_plo_no_163_06_2024_-_prorrogacao_prazo_lot._universitario.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4168/requerimento_n._60_2024_-_plo_no_163_06_2024_-_prorrogacao_prazo_lot._universitario.pdf</t>
   </si>
   <si>
     <t>Pedido de urgência simples, deliberar e dispensar parecer das comissões permanentes.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4169/requerimento_n._61_2024_-_plo_no_164_2024_-_utilidade_publica_s._marcos._corazinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4169/requerimento_n._61_2024_-_plo_no_164_2024_-_utilidade_publica_s._marcos._corazinho.pdf</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4170/requerimento_n._62_-2024_ver_edimar_kapiche_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4170/requerimento_n._62_-2024_ver_edimar_kapiche_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido para Inclusão do Projeto de Lei n.° 176/PMC/2024</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4182/requerimento_n._63_-2024_ver_edimar_kapiche_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4182/requerimento_n._63_-2024_ver_edimar_kapiche_assinado.pdf</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4188/requerimento_n_64_2024_ver_romeu_moreira__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4188/requerimento_n_64_2024_ver_romeu_moreira__assinado.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) que subscreve (m), nos termos dos artigos Inc. VI, § 3°, do art. 103; § 2°; art. 120; 124 c/c art. 64, todos do Regimento Interno desta Casa de Leis (Resolução n.3/1984 - CMC), requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para os PLO N° 173 - 175 - 184 - 185 - 186 e 187/2024, todos de autoria do Vereador Romeu Moreira para a plenária deliberar os respectivos projetos de leis em discussão ÚNICA e votação.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4189/requerimento_n._65_-2024_ver_paulo_henrique_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4189/requerimento_n._65_-2024_ver_paulo_henrique_assinado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal/RO, O vereador subscrito nos termos dos artigos 103, § 2°, VII, do REGIMENTO INTERNO desta Casa de Leis, requer à Mesa, ouvido o Plenário, a iniciativa desta Casa de Homenagear com Sessão Solene de entrega de Título de "Cidadã Benemérita" à Sra. Bernadete Lorena de Oliveira, a realizar-se no plenário desta_x000D_
 Câmara Municipal de Cacoal em 16 de dezembro de 2024, às 10:00 horas.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4190/requerimento_n._66_-2024_ver_romeu_moreira_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4190/requerimento_n._66_-2024_ver_romeu_moreira_assinado.pdf</t>
   </si>
   <si>
     <t>O (s) Vereador (es) que subscreve (m), nos termos dos artigos Inc. VI, § 3°, do art. 103; § 2°; art. 120; 124 c/c art. 64, todos do Regimento Interno desta Casa de Leis (Resolução n.3/1984 - CMC), requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para os PLO N° 174/2024, de autoria do Vereador Romeu Moreira para a plenária deliberar a dispensa do parecer das comissões do(s) respectivo (s) projeto (s) de lei e apreciar em discussão ÚNICA e votação.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4200/requerimento_n._67_2024_-_prlo_no_do_01_2024_-_2da_discussao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4200/requerimento_n._67_2024_-_prlo_no_do_01_2024_-_2da_discussao.pdf</t>
   </si>
   <si>
     <t>Deliberar em 2º Turno a Proposta de Revisão da Emenda à Lei Orgânica nº 1/2024</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4201/requerimento_n._68_2024_-_pr_no_do_05_2024_-_discussao_e_votacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4201/requerimento_n._68_2024_-_pr_no_do_05_2024_-_discussao_e_votacao.pdf</t>
   </si>
   <si>
     <t>Deliberar em Votação Única Proposta de Resolução nº 5/2024 – Que Revisa o Regimento Interno.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_n._69_2024_-_plo_no_194-195_e_196_2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_n._69_2024_-_plo_no_194-195_e_196_2024.pdf</t>
   </si>
   <si>
     <t>Deliberar em Votação única os Projetos de Lei nº 194 – 195 e 196/2024</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4203/requerimento_n._70_2024_-_plo_no_189_-_veto_integral.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4203/requerimento_n._70_2024_-_plo_no_189_-_veto_integral.pdf</t>
   </si>
   <si>
     <t>Veto Integral AUTÓGRAFO N° 189/2024, REF. AO PLO. 189/2024 - Projeto de Lei Ordinária, Ementa: “FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, DOS VEREADORES E DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE CACOAL PARA A LEGISLATURA DE 2025 A 2028 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4204/requerimento_n._71_2024_-_pr_no_do_03_2024_-_altera_valor_diarias_2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4204/requerimento_n._71_2024_-_pr_no_do_03_2024_-_altera_valor_diarias_2024.pdf</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4205/requerimento_n._72_2024_-_plo_no_do_199_2024_-_abono_salarial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4205/requerimento_n._72_2024_-_plo_no_do_199_2024_-_abono_salarial.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE CACOAL - RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4210/requerimento_n_73_2024_mesa_diretiva__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4210/requerimento_n_73_2024_mesa_diretiva__assinado.pdf</t>
   </si>
   <si>
     <t>Cria o programa de prevenção e combate ao assedio moral e sexual no âmbito do poder legislativo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4211/requerimento_n_74_2024_mesa_diretiva__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4211/requerimento_n_74_2024_mesa_diretiva__assinado.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade de Saúde Pronto Atendimento Municipal - PAM "Elvira Evangelista da Mota"</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>OF DL</t>
   </si>
   <si>
     <t>Ofícios da Diretoria Legislativa</t>
   </si>
   <si>
     <t>Antônio Oliveira Brito</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4208/oficio_n._107-2024_ps_envio_da_indicacao_n._84_85_86_e_87.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4208/oficio_n._107-2024_ps_envio_da_indicacao_n._84_85_86_e_87.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 37ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Diretoria Legislativa - DL</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3742/oficio_n._34-2024_ps_envio_das_indicacoes_n._40_ao_42_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3742/oficio_n._34-2024_ps_envio_das_indicacoes_n._40_ao_42_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 9° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3741/oficio_n._33-2024_ps_envio_das_indicacoes_n._37_ao_39_-_para_mesclagem_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3741/oficio_n._33-2024_ps_envio_das_indicacoes_n._37_ao_39_-_para_mesclagem_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 8° Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3740/oficio_n._32-2024_ps_envio_das_indicacoes_n._34_ao_36_-_para_mesclagem_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3740/oficio_n._32-2024_ps_envio_das_indicacoes_n._34_ao_36_-_para_mesclagem_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 7° e 8° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3735/oficio_n._28-2024_ps_envio_das_indicacoes_n._22_ao_24_-_para_mesclagem_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3735/oficio_n._28-2024_ps_envio_das_indicacoes_n._22_ao_24_-_para_mesclagem_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 6° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3736/oficio_n._29-2024_ps_envio_das_indicacoes_n._25_ao_27_-_para_mesclagem_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3736/oficio_n._29-2024_ps_envio_das_indicacoes_n._25_ao_27_-_para_mesclagem_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Encaminhamento de indicações da 6° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3739/oficio_n._31-2024_ps_envio_das_indicacoes_n._31_ao_33_-_para_mesclagem_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3739/oficio_n._31-2024_ps_envio_das_indicacoes_n._31_ao_33_-_para_mesclagem_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 7° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3738/oficio_n._30-2024_ps_envio_das_indicacoes_n._28_ao_30_-_para_mesclagem_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3738/oficio_n._30-2024_ps_envio_das_indicacoes_n._28_ao_30_-_para_mesclagem_assinado.pdf</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3734/oficio_n._27-2024_ps_envio_das_indicacoes_n._18_ao_21_-_para_mesclagem_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3734/oficio_n._27-2024_ps_envio_das_indicacoes_n._18_ao_21_-_para_mesclagem_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 4° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
     <t>João Paulo Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3726/oficio_n._02-2024_ps_envio_das_indicacoes_n._01_ao_07_-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3726/oficio_n._02-2024_ps_envio_das_indicacoes_n._01_ao_07_-_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 1° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3727/oficio_n._25-2024_ps_envio_das_indicacoes_n._18_ao_21_-_para_mesclagem_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3727/oficio_n._25-2024_ps_envio_das_indicacoes_n._18_ao_21_-_para_mesclagem_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 2° Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3745/oficio_n._51-2024_ps_envio_das_indicacoes_n._43_ao_45.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3745/oficio_n._51-2024_ps_envio_das_indicacoes_n._43_ao_45.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 10ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>OF 1ª</t>
   </si>
   <si>
     <t>Ofícios solicitados em Plenário</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3500/oficio_no_01_-_valdomirocora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3500/oficio_no_01_-_valdomirocora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Presidente Valdomiro Corá, na 1ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3514/oficio_n_02_-_vereador_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3514/oficio_n_02_-_vereador_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos Santos Silva, na 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3515/oficio_n_03_-_vereador_edimar_kapiche_luciano..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3515/oficio_n_03_-_vereador_edimar_kapiche_luciano..pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Edimar Kapiche Luciano, na 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3516/oficio_n_04_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3516/oficio_n_04_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3520/oficio_n_05_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3520/oficio_n_05_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3521/oficion_06_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3521/oficion_06_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3517/oficio_n_07_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3517/oficio_n_07_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3535/oficio_n_08_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3535/oficio_n_08_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 3ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3536/oficio_n_09_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3536/oficio_n_09_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3537/oficio_n_10_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3537/oficio_n_10_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3538/oficio_n_11_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3538/oficio_n_11_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3539/oficio_n_12_-_vereador_joao_paulo_pichek_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3539/oficio_n_12_-_vereador_joao_paulo_pichek_2.pdf</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3540/oficio_n_13_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3540/oficio_n_13_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3541/oficio_n_14_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3541/oficio_n_14_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3542/oficio_n_15_-_vereador_joao_paulo_pichek_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3542/oficio_n_15_-_vereador_joao_paulo_pichek_2.pdf</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3543/oficio_n_16_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3543/oficio_n_16_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3544/oficio_n_17-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3544/oficio_n_17-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3545/oficio_n_18_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3545/oficio_n_18_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3546/oficio_n_19_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3546/oficio_n_19_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3547/oficio_n_20_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3547/oficio_n_20_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3548/oficio_n_21_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3548/oficio_n_21_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3561/oficio_n_22_-_valdomiro_cora_-dep._cirone.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3561/oficio_n_22_-_valdomiro_cora_-dep._cirone.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Presidente Valdomiro Corá, na 3ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3562/oficio_n_23-valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3562/oficio_n_23-valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3647/oficio_n_24__-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3647/oficio_n_24__-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 5ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3648/oficio_n_26_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3648/oficio_n_26_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo H. dos Santos Silva, na 5ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3649/oficio_n_27_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3649/oficio_n_27_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3659/oficio_n_28_-_vereador_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3659/oficio_n_28_-_vereador_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Edimar Kapiche Luciano, na 6ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3660/oficio_n_29_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3660/oficio_n_29_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Presidente Valdomiro Corá, na 6ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3675/oficio_n_30_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3675/oficio_n_30_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo H. dos Santos Silva, na 7ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3676/oficio_n_31_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3676/oficio_n_31_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3677/oficio_n_32_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3677/oficio_n_32_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3678/oficio_n_33_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3678/oficio_n_33_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3679/oficio_n_34_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3679/oficio_n_34_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Valdomiro Corá, na 7ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3680/oficio_n_35_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3680/oficio_n_35_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3707/oficio_n_36.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3707/oficio_n_36.pdf</t>
   </si>
   <si>
     <t>Respostas ao MP de Ofícios solicitados pelos Vereadores João Paulo Pichek e Paulo H. dos Santos Silva.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3688/oficio_n_37_-_dnit_-_ponte_br_364_pirarara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3688/oficio_n_37_-_dnit_-_ponte_br_364_pirarara.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 6ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3689/oficio_n_38_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3689/oficio_n_38_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo H. dos Santos Silva, na 8ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3690/oficio_n_39_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3690/oficio_n_39_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3691/oficio_n_40_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3691/oficio_n_40_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 8ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3703/oficio_n_41_-_paulo_henrique_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3703/oficio_n_41_-_paulo_henrique_2.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo H. dos Santos Silva, na 9ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3704/oficio_n_42_-_paulo_henrique_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3704/oficio_n_42_-_paulo_henrique_2.pdf</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3705/oficio_n_43_-_paulo_henrique_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3705/oficio_n_43_-_paulo_henrique_2.pdf</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3706/oficio_n_44_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3706/oficio_n_44_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 9ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3722/oficio_n_45_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3722/oficio_n_45_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Henrique dos S. Silva, na 10ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3723/oficio_n_46_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3723/oficio_n_46_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 10ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3724/oficio_n_47_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3724/oficio_n_47_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Valdomiro Cora, na 10ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3725/oficio_n_48_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3725/oficio_n_48_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Valdomiro Corá, na 10ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3743/oficio_n_49_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3743/oficio_n_49_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 11ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3744/oficio_n_50_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3744/oficio_n_50_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3841/oficio_n_52_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3841/oficio_n_52_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 12ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3842/oficio_n_53_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3842/oficio_n_53_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3854/oficio_n_54_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3854/oficio_n_54_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 13ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3855/oficio_n_55_-_paulo_henrique_1_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3855/oficio_n_55_-_paulo_henrique_1_1.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. silva, na 13ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3856/oficio_n_56_-_paulo_henrique_1_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3856/oficio_n_56_-_paulo_henrique_1_2.pdf</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3857/oficio_n_57_-_lauro_costa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3857/oficio_n_57_-_lauro_costa.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Lauro Costa Kloch, na 13ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3858/oficio_n_58_-_lauro_costa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3858/oficio_n_58_-_lauro_costa.pdf</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3859/oficio_n_59_-_lauro_costa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3859/oficio_n_59_-_lauro_costa.pdf</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3877/oficio_n_61_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3877/oficio_n_61_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 15ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3878/oficio_n_62_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3878/oficio_n_62_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3882/oficio_n_63_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3882/oficio_n_63_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 16ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3883/oficio_n_64_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3883/oficio_n_64_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 16ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3884/oficio_n_65_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3884/oficio_n_65_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3885/oficio_n_66_-_vereador_paulo_roberto.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3885/oficio_n_66_-_vereador_paulo_roberto.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Roberto D. Bezerra, na 15ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3915/oficio_n_69_-_vereador_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3915/oficio_n_69_-_vereador_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 18ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3916/oficio_n_70_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3916/oficio_n_70_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos S. Silva na 18ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3917/oficio_n_71_-_vereador_joao_paulo_pichek_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3917/oficio_n_71_-_vereador_joao_paulo_pichek_2.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek, na 18ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3918/oficio_n_72_-_vereador_joao_paulo_pichek_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3918/oficio_n_72_-_vereador_joao_paulo_pichek_2.pdf</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3926/oficio_no_73_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3926/oficio_no_73_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos S. Silva, na 19ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3927/oficio_no_74_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3927/oficio_no_74_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3952/oficio_n_75_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3952/oficio_n_75_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo H. dos Santos Silva, na 20ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3953/oficio_n_76_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3953/oficio_n_76_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3974/oficio_n_80_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3974/oficio_n_80_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador joão Paulo Pichek, na 23ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4053/oficio_n_82_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4053/oficio_n_82_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 25ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4054/oficio_n_83_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4054/oficio_n_83_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4055/oficio_n_84_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4055/oficio_n_84_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4056/oficio_n_85_-_paulo_roberto_duarte.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4056/oficio_n_85_-_paulo_roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Roberto D. Bezerra, na 25ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4057/oficio_n_86_-_vereador_joao_paulo_pichek_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4057/oficio_n_86_-_vereador_joao_paulo_pichek_2.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 25ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3933/oficio_n._87-2024_req_nba_35_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3933/oficio_n._87-2024_req_nba_35_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício n° 320/2024-PMC/GAB, 12 de Junho; Res. ao Requerimento n° 35/2024 do Ver. Romeu Moreira</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4058/oficio_n_88_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4058/oficio_n_88_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4066/oficio_n_92_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4066/oficio_n_92_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 27ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4067/oficio_n_93_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4067/oficio_n_93_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4078/oficio_n_94_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4078/oficio_n_94_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4079/oficio_n_95_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4079/oficio_n_95_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4080/oficio_n_96_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4080/oficio_n_96_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4081/oficio_n_97_-_vereador_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4081/oficio_n_97_-_vereador_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Edimar Kapiche Luciano, na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4098/oficio_n_98_-_vereador_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4098/oficio_n_98_-_vereador_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Ezequiel Câmara, na 31ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4099/oficio_n_99_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4099/oficio_n_99_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 31ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4139/oficio_n_100_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4139/oficio_n_100_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 32ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4140/oficio_n_101_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4140/oficio_n_101_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4141/oficio_n_102_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4141/oficio_n_102_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 33ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Luiz Antônio Nascimento Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4193/oficio_n_105_-_vereador_luiz_antonio_n._fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4193/oficio_n_105_-_vereador_luiz_antonio_n._fritz.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Luiz A. Nascimento Fritz, na 38ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4194/oficio_n_106_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4194/oficio_n_106_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos S. Silva, na 38ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4083/resposta_ao_oficio_edimara_kapiche_-_informacoes_sobre_acoes_da_secretaria_municipal_de_saude_outubro_rosa..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4083/resposta_ao_oficio_edimara_kapiche_-_informacoes_sobre_acoes_da_secretaria_municipal_de_saude_outubro_rosa..pdf</t>
   </si>
   <si>
     <t>Oficio 206/SEMUSA - Resposta ao Ofício nº 97 solicitado pelo Vereador Edimar Kapiche.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4065/oficio_n_91_-_pauo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4065/oficio_n_91_-_pauo_henrique.pdf</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3746/autografo_n._01-2024_-_plo_n._126_2023_-_dispoe_sobre_as_diretrizes.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3746/autografo_n._01-2024_-_plo_n._126_2023_-_dispoe_sobre_as_diretrizes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICIPIO DE CACOAL PARA O EXERCÍCIO DE 2024 E DÁ AS SEGUINTES PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3747/autografo_n._02-2024_-_plo_n._146_2023_-_estima_a_receita_e_fixa_a_despesa_do.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3747/autografo_n._02-2024_-_plo_n._146_2023_-_estima_a_receita_e_fixa_a_despesa_do.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACOAL PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3748/autografo_n._03-2024_-_plo_n._04_2024_abert._cred._especial_-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3748/autografo_n._03-2024_-_plo_n._04_2024_abert._cred._especial_-_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3749/autografo_n._04-2024_-_altera_o_art_85_e_o_anexo_i_da_lei_n__-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3749/autografo_n._04-2024_-_altera_o_art_85_e_o_anexo_i_da_lei_n__-_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 85 E O ANEXO I DA LEI N. 1.951, DE 04 DE MAIO DE 2006. BEM COMO O ART 5-b, DA LEI 2157, de 30 de maio de 2007 E DÁ OUTRAS PROVIDÊNCIAS”. (Alterado pela Emenda nº 01/2024)</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3750/autografo_n._05-2024_-_dispoe_sobre_abertura_de_credito__-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3750/autografo_n._05-2024_-_dispoe_sobre_abertura_de_credito__-_assinado.pdf</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3751/autografo_n._06-2024_-_dispoe_sobre_abertura_de_credito_-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3751/autografo_n._06-2024_-_dispoe_sobre_abertura_de_credito_-_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3752/autografo_n._07-2024_-_dispoe_sobre_abertura_de_credito_adicional-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3752/autografo_n._07-2024_-_dispoe_sobre_abertura_de_credito_adicional-assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar ao orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3753/autografo_n._08-2024_-_plo_n._14_2024_dispoe_sobre_abertura_de_credito_-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3753/autografo_n._08-2024_-_plo_n._14_2024_dispoe_sobre_abertura_de_credito_-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3754/autografo_n._09-2024_-_plo_n._15_2024_dispoe_sobre_abertura_de_credito_-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3754/autografo_n._09-2024_-_plo_n._15_2024_dispoe_sobre_abertura_de_credito_-assinado.pdf</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3755/autografo_n._10_-2024_-_plo_n._16_2024_dispoe_sobre_abertura_de_credito-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3755/autografo_n._10_-2024_-_plo_n._16_2024_dispoe_sobre_abertura_de_credito-assinado.pdf</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3756/autografo_n._11_-2024_-_plo_n._17_2024_dispoe_sobre_abertura_de_credito_-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3756/autografo_n._11_-2024_-_plo_n._17_2024_dispoe_sobre_abertura_de_credito_-_assinado.pdf</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3757/autografo_n._12_-2024_-_plo_n._155_2023_-_o_programa_de_internet_wi-fi_livre_nas__-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3757/autografo_n._12_-2024_-_plo_n._155_2023_-_o_programa_de_internet_wi-fi_livre_nas__-_assinado.pdf</t>
   </si>
   <si>
     <t>O programa de internet wi-fi livre nas praças e parques no município de Cacoal – RO e dá outras providências.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3758/autografo_n._13_-2024_-_plo_n._172_2023_-_concede_a_assis_canuto_o_titulo_de__-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3758/autografo_n._13_-2024_-_plo_n._172_2023_-_concede_a_assis_canuto_o_titulo_de__-_assinado.pdf</t>
   </si>
   <si>
     <t>Concede a Assis Canuto o título de cidadão honorário de Cacoal – RO e dá outras providências.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3759/autografo_n._14_-2024_-_plo_n._173_2023_-_dispoe_sobre_o_perimetro_urbano_do__-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3759/autografo_n._14_-2024_-_plo_n._173_2023_-_dispoe_sobre_o_perimetro_urbano_do__-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o perímetro urbano do Distrito do Riozinho no município de Cacoal, e dá outras providências.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3760/autografo_n._15-2024_com_anexo_-_plo_n._175_2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3760/autografo_n._15-2024_com_anexo_-_plo_n._175_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o perímetro urbano do Distrito de Divinópolis no município de Cacoal, e dá outras providências.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3761/autografo_n._16-2024_com_anexo_-_plo_n._176_2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3761/autografo_n._16-2024_com_anexo_-_plo_n._176_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o perímetro urbano do Distrito sede do município de Cacoal, e dá outras providências.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3762/autografo_n._17_-_2024_com_anexo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3762/autografo_n._17_-_2024_com_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desenvolvimento urbano no município de Cacoal, instituindo o novo zoneamento, uso e ocupação do solo e dá outras providências.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3763/autografo_n._18-2024_-_plo_n._06_2024_com_anexos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3763/autografo_n._18-2024_-_plo_n._06_2024_com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desenvolvimento urbano no município de Cacoal, instituindo o novo plano diretor municipal, e dá outras providências</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3764/autografo_n._19-2024_-_plo_n._09-2024_-_doar_area_pmcmv.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3764/autografo_n._19-2024_-_plo_n._09-2024_-_doar_area_pmcmv.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a doar área de propriedade municipal ao fundo de arrendamento residencial – FAR, representado pela caixa econômica federal para fins de construção de moradias destinadas à alienação no âmbito do programa minha casa minha vida - PMCMV, autorizando a desafetar os _x000D_
 imóveis urbanos, e dá outras providências.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a doar área de propriedade municipal ao fundo de arrendamento residencial – FAR, representado pela Caixa Econômica Federal para fins de construção de moradias destinadas à alienação no programa minha casa minha vida - MCMV, autorizando a desafetar o imóvel urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3766/autografo_n._21-2024_-_plo_n._19-2024_-_abert_cred_especial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3766/autografo_n._21-2024_-_plo_n._19-2024_-_abert_cred_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento vigente e dá outras providencias.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3768/autografo_n._22-2024_-_plo_n._171-2023_-_proibibe_musicas_com_letras_de_apologia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3768/autografo_n._22-2024_-_plo_n._171-2023_-_proibibe_musicas_com_letras_de_apologia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de execução de músicas com letras que façam apologia ao crime, ao uso de drogas e/ou que expressem conteúdos _x000D_
 sexuais, nas Instituições Escolares Públicas e Privadas na rede de ensino do Município de Cacoal e dá outras providências</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3769/autografo_n._23-2024_-_plo_n._174-2023_-_perimetro_urbano_do_riozinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3769/autografo_n._23-2024_-_plo_n._174-2023_-_perimetro_urbano_do_riozinho.pdf</t>
   </si>
   <si>
     <t>Denomina a via pública projeta “H” localizada no loteamento residencial Parque Universitário</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3770/autografo_n._24-2024_-_plo_n._03-2024_-_atribuicoes_assessoria_pgm_pmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3770/autografo_n._24-2024_-_plo_n._03-2024_-_atribuicoes_assessoria_pgm_pmc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2.413/PMC/2008 – dispõe sobre a carreira de Procurador do município e a estrutura organizacional e competência da Procuradoria Geral do Município e dá outras providências</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3771/autografo_n._25-2024_-_plo_n._10-2024_-_abert_cred__supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3771/autografo_n._25-2024_-_plo_n._10-2024_-_abert_cred__supl.pdf</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3772/autografo_n._26-2024_-_plo_n._11-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3772/autografo_n._26-2024_-_plo_n._11-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3773/autografo_n._27-2024_-_plo_n._18-2024_-_abert_cred_especial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3773/autografo_n._27-2024_-_plo_n._18-2024_-_abert_cred_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3774/autografo_n._28-2024_-_plo_n._20-2024_-_altera_a_lei_5178_2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3774/autografo_n._28-2024_-_plo_n._20-2024_-_altera_a_lei_5178_2023.pdf</t>
   </si>
   <si>
     <t>Altera lei n. 5.178/PMC/2023 que revoga a lei n. 5.105/2022 e altera as leis municipais n. 3.861/PMC/2017 e 2.554/PMC/2009 e institui o programa IPTU Social no município de Cacoal.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3775/autografo_n._29-2024_-_plo_n._22-2024_-_abert_cred_especial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3775/autografo_n._29-2024_-_plo_n._22-2024_-_abert_cred_especial.pdf</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3776/autografo_n._30-2024_-_plo_n._23-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3776/autografo_n._30-2024_-_plo_n._23-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3777/autografo_n._31-2024_-_plo_n._24-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3777/autografo_n._31-2024_-_plo_n._24-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3778/autografo_n._32-2024_-_plo_n._25-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3778/autografo_n._32-2024_-_plo_n._25-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3779/autografo_n._33-2024_-_plo_n._26-2024_-_teatro_cacilda_-_j._fortunato.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3779/autografo_n._33-2024_-_plo_n._26-2024_-_teatro_cacilda_-_j._fortunato.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do salão do teatro municipal Cacilda Becker e dá outras providências.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3780/autografo_n._34-2024_-_plo_n._27-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3780/autografo_n._34-2024_-_plo_n._27-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3781/autografo_n._35-2024_-_plo_n._28-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3781/autografo_n._35-2024_-_plo_n._28-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3782/autografo_n._36-2024_-_plo_n._29-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3782/autografo_n._36-2024_-_plo_n._29-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3783/autografo_n._37-2024_-_plo_n._30-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3783/autografo_n._37-2024_-_plo_n._30-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3784/autografo_n._38-2024_-_plo_n._32-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3784/autografo_n._38-2024_-_plo_n._32-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3785/autografo_n._39-2024_-_plo_n._33-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3785/autografo_n._39-2024_-_plo_n._33-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3786/autografo_n._40-2024_-_plo_n._34-2024_-_abert_cred_especial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3786/autografo_n._40-2024_-_plo_n._34-2024_-_abert_cred_especial.pdf</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3787/autografo_n._41-2024_-_plo_n._35-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3787/autografo_n._41-2024_-_plo_n._35-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3788/autografo_n._42-2024_-_plo_n._163-2023_com_anexo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3788/autografo_n._42-2024_-_plo_n._163-2023_com_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retificação do anexo I da lei nº 5.256/PMC/2023 e dá outras providências</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3789/autografo_n._43-2024_-_plo_n._36-2024_-_abert_cred_especial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3789/autografo_n._43-2024_-_plo_n._36-2024_-_abert_cred_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3790/autografo_n._44-2024_-_plo_n._37-2024_-_abert_cred_especial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3790/autografo_n._44-2024_-_plo_n._37-2024_-_abert_cred_especial.pdf</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3791/autografo_n._45-2024_-_plo_n._38_-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3791/autografo_n._45-2024_-_plo_n._38_-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3792/autografo_n._46-2024_-_plo_n._39-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3792/autografo_n._46-2024_-_plo_n._39-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3793/autografo_n._47-2024_-_plo_n._40-2024_-_altera_a_lei_2.736_2010_secretario_escola_e_anexos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3793/autografo_n._47-2024_-_plo_n._40-2024_-_altera_a_lei_2.736_2010_secretario_escola_e_anexos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2.735/PMC/2010, para criar o cargo de secretário escola, no quadro de cargos e funções públicas, alterar a lei n. 2.736/PMC/2010, _x000D_
 que dispõe sobre o plano de cargos, carreiras e remuneração dos servidores do sistema de ensino público municipal de Cacoal e dá outras providências</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3794/autografo_n._48-2024_-_plo_n._41-2024_-_abert._cred_especial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3794/autografo_n._48-2024_-_plo_n._41-2024_-_abert._cred_especial.pdf</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>Altera o caput do art. 147 da Lei nº 1.951/PMC/2006, modificado e alterado pelas Leis nº 3.151/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, 3.797/PMC/2017, 4.039/PMC/2018, 5.030/PMC/2022, 5.239/PMC/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3798/autografo_n._50-2024_-_plo_n._43-2024_-_altera_o_art._2o_da_lei_n._4.429_pmc_2020_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3798/autografo_n._50-2024_-_plo_n._43-2024_-_altera_o_art._2o_da_lei_n._4.429_pmc_2020_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei nº 4.429/PMC/2020, modificada pelas Leis nº 5.031/PMC/2022 e 5.238/PMC/2023 e dá outras providências</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3799/autografo_n._51-2024_-_plo_n._45-2024_-_abert_cred.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3799/autografo_n._51-2024_-_plo_n._45-2024_-_abert_cred.pdf</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3800/autografo_n._52-2024_-_plo_n._56-2024_-_permuta_lotes_greenville_iv.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3800/autografo_n._52-2024_-_plo_n._56-2024_-_permuta_lotes_greenville_iv.pdf</t>
   </si>
   <si>
     <t>Altera a lei n. 3.025/PMC/2012 que aprova o loteamento Residencial Greenville IV e dá outras providências</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3801/autografo_n._53-2024_-_plo_n._44-2024_-_atribuicoes_das_gratif._-_art._85_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3801/autografo_n._53-2024_-_plo_n._44-2024_-_atribuicoes_das_gratif._-_art._85_cmc.pdf</t>
   </si>
   <si>
     <t>Dispões sobre as atribuições das funções  gratificadas relativas ao setor de licitações;  cria o art. 3-A na Lei Municipal n. 5.311/2024 _x000D_
 e Altera o Art. 85 da Lei Municipal n.  1.951/2006; bem como altera o art. 5º-b e parágrafo único da Lei n. 2.157/PMC/2007.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3802/autografo_n._54-2024_-_plo_n._46-2024_-_cred_adic_suplementar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3802/autografo_n._54-2024_-_plo_n._46-2024_-_cred_adic_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional  suplementar ao orçamento vigente e dá  outras providências.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3803/autografo_n._55-2024_-_plo_n._48-2024_-_altera_lei_n._2.736_-_plano_de_cargos_-_mandato_de_4_anos_conselho_escolar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3803/autografo_n._55-2024_-_plo_n._48-2024_-_altera_lei_n._2.736_-_plano_de_cargos_-_mandato_de_4_anos_conselho_escolar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.736/PMC/2010, que dispõe  sobre o plano de cargos, carreiras e  remuneração dos servidores do sistema de _x000D_
 ensino público municipal de Cacoal e dá  outras providências.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3929/autografo_n._56-2024_-_plo_n._49-2024_-_repasse_recursos_acs_e_ace.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3929/autografo_n._56-2024_-_plo_n._49-2024_-_repasse_recursos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do repasse  dos recursos recebidos da união de incentivo financeiro adicional aos agentes comunitários de saúde – ACS e agentes de combate a endemias – ACE, e dá outras providências.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3805/autografo_n._57-2024_-_plo_n._50-2024_-_criacao_de_cargos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3805/autografo_n._57-2024_-_plo_n._50-2024_-_criacao_de_cargos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.735/PMC/2010, que dispõe  sobre o plano de cargo, carreira e  remuneração dos servidores públicos  municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3806/autografo_n._58-2024_-_plo_n._51-2024_-_doar_mcmv_-_desafetar_imovel.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3806/autografo_n._58-2024_-_plo_n._51-2024_-_doar_mcmv_-_desafetar_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a doar área de  propriedade municipal ao fundo de  arrendamento residencial – FAR, representado pela Caixa Econômica Federal para fins de construção de moradias destinadas à alienação no âmbito do programa minha casa minha vida – MCMV, _x000D_
 autorizando a desafeta o imóvel urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3807/autografo_n._59-2024_-_plo_n._52-2024_-_doenominacao_av._wantuil_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3807/autografo_n._59-2024_-_plo_n._52-2024_-_doenominacao_av._wantuil_fritz.pdf</t>
   </si>
   <si>
     <t>Denomina trecho da estrada vicinal linha 06,  como Avenida Wantuil Fritz, e dá outras providências.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3808/autografo_n._60-2024_-_plo_n._53-2024_-_abert._cred._adic._supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3808/autografo_n._60-2024_-_plo_n._53-2024_-_abert._cred._adic._supl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional  suplementar ao orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3809/autografo_n._61-2024_-_plo_n._54-2024_-_institui_gratificacao_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3809/autografo_n._61-2024_-_plo_n._54-2024_-_institui_gratificacao_semast.pdf</t>
   </si>
   <si>
     <t>Institui gratificação de incentivo especial aos servidores efetivos municipais, lotados na Secretaria Municipal de Assistência Social e Trabalho, e dá outras providências.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3810/autografo_n._62-2024_-_plo_n._168-2023_-_pontos_de_apoio_trabalhadores_de_app_autoria_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3810/autografo_n._62-2024_-_plo_n._168-2023_-_pontos_de_apoio_trabalhadores_de_app_autoria_kapiche.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os pontos de apoio para trabalhadores de aplicativos de entrega e de transporte individual privado de passageiros e moto taxi no âmbito do município de Cacoal, e dá outras providências.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3811/autografo_n._63-2024_-_plo_n._55-2024_-_administrativa_reformulacao_ao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3811/autografo_n._63-2024_-_plo_n._55-2024_-_administrativa_reformulacao_ao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre administrativa reformulação ao  orçamento vigente por meio de transposição, e dá outras providências.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3812/autografo_n._64-2024_-plo_no_57-2024_-_a_doar_com_encargos_prazos_e_clausula_de_reversao_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3812/autografo_n._64-2024_-plo_no_57-2024_-_a_doar_com_encargos_prazos_e_clausula_de_reversao_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo do município de Cacoal a  doar, com encargos, prazos e cláusula de reversão, com base no interesse público, imóvel a Associação de Idosos, Aposentados, Pensionistas, e Portadores de Deficiência com sede no município de Cacoal, e dá outras providências.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3813/autografo_n._65-2024_-_plo_n._58_2024_-_o_reajuste_do_piso_salarial_dos_profissionais_da_educacao_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3813/autografo_n._65-2024_-_plo_n._58_2024_-_o_reajuste_do_piso_salarial_dos_profissionais_da_educacao_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos  profissionais da educação, em conformidade com a Lei Federal nº 11.738, de 16 de julho de 2008 e _x000D_
 Portaria Ministerial nº 61, de 31 de janeiro de 2024, altera a Lei nº 2.736/PMC, de 08 de dezembro de 2010, e dá outras providências</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3814/autografo_n._66-2024_-_plo_n._59-2024_-_abert._cred._adic._suplementar_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3814/autografo_n._66-2024_-_plo_n._59-2024_-_abert._cred._adic._suplementar_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3817/autografo_n._67-2024_-_plo_n._64-2024_-_alrera_a_lei_n._2.735_2010_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3817/autografo_n._67-2024_-_plo_n._64-2024_-_alrera_a_lei_n._2.735_2010_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.735/PMC/2010, que dispõessobre o plano de cargo, carreira e remuneração dos servidores públicos municipais, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3818/autografo_n._68_-2024_-_plo_60-_2024_-_dispoe_sobre_abertura_de_credito_adicional__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3818/autografo_n._68_-2024_-_plo_60-_2024_-_dispoe_sobre_abertura_de_credito_adicional__assinado.pdf</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3819/autografo_n._69-2024_-_plo_n._61-2024_-_abert_cred-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3819/autografo_n._69-2024_-_plo_n._61-2024_-_abert_cred-assinado.pdf</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3820/autografo_n._70-2024_-_plo_n._62-2024_-_abert_cred-corrigido_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3820/autografo_n._70-2024_-_plo_n._62-2024_-_abert_cred-corrigido_assinado.pdf</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3821/autografo_n._71-2024_-_plo_n._63-2024_-_abert_cred_supl-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3821/autografo_n._71-2024_-_plo_n._63-2024_-_abert_cred_supl-assinado.pdf</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3822/autografo_n._72-2024_-_plo_n._65-2024_-_reformulacao_adm-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3822/autografo_n._72-2024_-_plo_n._65-2024_-_reformulacao_adm-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reformulação administrativa ao orçamento vigente por meio de transposição, e dá outras providências.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3823/autografo_n._73-2024_-_plo_n._66-2024_-_abert_cred_adic_supl-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3823/autografo_n._73-2024_-_plo_n._66-2024_-_abert_cred_adic_supl-assinado.pdf</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3824/autografo_n._74-2024_-_plo_n._67-2024_-_abert_cred_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3824/autografo_n._74-2024_-_plo_n._67-2024_-_abert_cred_adic_supl.pdf</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3825/autografo_n._75-2024_-_plo_n._68-2024_-_prorrogacao_prazo_concessao_-_ouro_verde_industria-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3825/autografo_n._75-2024_-_plo_n._68-2024_-_prorrogacao_prazo_concessao_-_ouro_verde_industria-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo da concessão de direito real de uso do imóvel público à Ouro Verde Industria e Comércio de _x000D_
 Suplemento Alimentar para Animal Ltda – MEdisposto nas Leis nº 2.390, de 04 de novembro de 2008 e Lei nº 2.624, de 02 de junho de 2010, _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3826/autografo_n._76-2024_-_plo_n._69-2024_-_abert_cred_adic_supl-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3826/autografo_n._76-2024_-_plo_n._69-2024_-_abert_cred_adic_supl-assinado.pdf</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3827/autografo_n._77-2024-dispoe_sobre_abertura_de_credito_adicional_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3827/autografo_n._77-2024-dispoe_sobre_abertura_de_credito_adicional_assinado.pdf</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3828/autografo_n._78_-2024-dispoe_sobre_abertura_de_credito_adicional__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3828/autografo_n._78_-2024-dispoe_sobre_abertura_de_credito_adicional__assinado.pdf</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3829/autografo_n._79_-2024_-_plo_n._72-2024_-dispoe_sobre_abertura_de_credito_especial___assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3829/autografo_n._79_-2024_-_plo_n._72-2024_-dispoe_sobre_abertura_de_credito_especial___assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3830/autografo_n._80-2024_-_plo_n._76_-2024_-dispoe_sobre_abertura_de_credito_especial_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3830/autografo_n._80-2024_-_plo_n._76_-2024_-dispoe_sobre_abertura_de_credito_especial_assinado.pdf</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3832/autografo_n._81_-2024_-_plo_n._78_-2024_-dispoe_sobre_abertura_de_credito_adicional__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3832/autografo_n._81_-2024_-_plo_n._78_-2024_-dispoe_sobre_abertura_de_credito_adicional__assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento vigente, e dá outras providências</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3976/autografo_n._82-2024_-_plo_n._75-2024_-_abert._cred._suplementar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3976/autografo_n._82-2024_-_plo_n._75-2024_-_abert._cred._suplementar.pdf</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3977/autografo_n._83-2024_-_plo_n._81-2024_-_abert._cred._suplementar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3977/autografo_n._83-2024_-_plo_n._81-2024_-_abert._cred._suplementar.pdf</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3978/autografo_n._84-2024_-_plo_n._47-2024_-_alteracao_de_nomenclatura_da_semict.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3978/autografo_n._84-2024_-_plo_n._47-2024_-_alteracao_de_nomenclatura_da_semict.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da nomenclatura da Secretaria Municipal de Indústria, Comércio e Turismo (SEMICT) para Secretaria Municipal de Desenvolvimento Econômico e Inovação (SEMDEC), e dá outras providências.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3979/autografo_n._85-2024_-_plo_n._77-2024_-_abert._credito_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3979/autografo_n._85-2024_-_plo_n._77-2024_-_abert._credito_supl.pdf</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3980/autografo_n._86-2024_-_plo_n._82-2024_-_abert._credito_especiall.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3980/autografo_n._86-2024_-_plo_n._82-2024_-_abert._credito_especiall.pdf</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3981/autografo_n._87-2024_-_plo_n._74-2024_-_abert._credito_adic_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3981/autografo_n._87-2024_-_plo_n._74-2024_-_abert._credito_adic_supl.pdf</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3982/autografo_n._88-2024_-_plo_n._88-2024_-_abert._credito_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3982/autografo_n._88-2024_-_plo_n._88-2024_-_abert._credito_supl.pdf</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3983/autografo_n._89-2024_-_plo_n._79-2024_-_doacao_de_imovel_sedam.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3983/autografo_n._89-2024_-_plo_n._79-2024_-_doacao_de_imovel_sedam.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CACOAL DESAFETAR E DOAR, SEM ENCARGOS, COM BASE NO INTERESSE PÚBLICO, IMÓVEL AO GOVERNO DO ESTADO DE RONDÔNIA, PARA FINS DE REGULARIZAÇÃO DO ESCRITÓRIO REGIONAL DE CACOAL, DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CACOAL DESAFETAR E DOAR, SEM ENCARGOS, COM BASE NO INTERESSE PÚBLICO, IMÓVEL AO GOVERNO DO ESTADO DE RONDÔNIA, PARA FINS DE REGULARIZAÇÃO DA SEÇÃO DE ATIVIDADES TÉCNICAS DE CACOAL DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3986/autografo_n._92-2024_-_plo_n._85-2024_-_avaliacao_das_metas_fisicas_e_financeiras_ppa_2022-2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3986/autografo_n._92-2024_-_plo_n._85-2024_-_avaliacao_das_metas_fisicas_e_financeiras_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre avaliação das metas físicas e financeiras executadas no exercício de 2023 e atualização das metas físicas e financeiras do exercício de 2024 do Plano Plurianual do Município de Cacoal - PPA 2022/2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3987/autografo_n._93-2024_-_plo_n._94-2024_-_abert._credito_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3987/autografo_n._93-2024_-_plo_n._94-2024_-_abert._credito_supl.pdf</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3988/autografo_n._94-2024_-_plo_n._91-2024_-_abert._credito.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3988/autografo_n._94-2024_-_plo_n._91-2024_-_abert._credito.pdf</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3989/autografo_n._95-2024_-_plo_n._86-2024_-_abert._credito.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3989/autografo_n._95-2024_-_plo_n._86-2024_-_abert._credito.pdf</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3990/autografo_n._96-2024_-_plo_n._87-2024_-_abert._credito.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3990/autografo_n._96-2024_-_plo_n._87-2024_-_abert._credito.pdf</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3991/autografo_n._97-2024-_plon._92-2024-abert._credito_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3991/autografo_n._97-2024-_plon._92-2024-abert._credito_supl_assinado.pdf</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3992/autografo_n._98-2024-plo_n._93-2024_-_abert._credito_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3992/autografo_n._98-2024-plo_n._93-2024_-_abert._credito_supl_assinado.pdf</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3993/autografo_n._99-2024_-plo_n.100_-2024_-_abert._credito_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3993/autografo_n._99-2024_-plo_n.100_-2024_-_abert._credito_supl_assinado.pdf</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3994/autografo_n._100-2024_plo_n.101-2024-_abert._credito_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3994/autografo_n._100-2024_plo_n.101-2024-_abert._credito_assinado.pdf</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3998/autografo_n._101-2024_-_plo_n._95-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3998/autografo_n._101-2024_-_plo_n._95-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço voluntário no âmbito municipal, conforme a Lei Federal nº 9.608, de 18 de fevereiro de 1998 e dá outras providências</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3999/autografo_n._102-2024_-_plo_n._96-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3999/autografo_n._102-2024_-_plo_n._96-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2.736/PMC, de 08 de dezembro de 2010, que dispõe sobre o plano de cargos, carreiras e remuneração dos servidores do sistema de ensino público municipal de Cacoal e dá outras providências.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4000/autografo_n._103-2024_-_plo_n._97-2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4000/autografo_n._103-2024_-_plo_n._97-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da nomenclatura da carreira de fiscalização tributária para carreira de auditoria e fiscalização tributária, altera a nomenclatura do cargo de fiscal tributário municipal para auditor fiscal tributário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4001/autografo_n._104-2024_-_plo_n.98-2024_-__abert._credito_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4001/autografo_n._104-2024_-_plo_n.98-2024_-__abert._credito_assinado.pdf</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4002/autografo_n._105-2024-_plo_n._99-2024-_abert._credito_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4002/autografo_n._105-2024-_plo_n._99-2024-_abert._credito_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4003/autografo_n._107-2024_-_plo_n._73-2024_-_autoriza_o_executivo_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4003/autografo_n._107-2024_-_plo_n._73-2024_-_autoriza_o_executivo_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal ingressar no consórcio Interfederativo de desenvolvimento de Rondônia – CINDERONDÔNIA, e ratificar o protocolo de intenções convertido em contrato de consórcio público, firmado entre Municípios de Rondônia e o estado de Rondônia, e dá outras providências.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4004/autografo_n._108-2024_-_plo_n._89-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4004/autografo_n._108-2024_-_plo_n._89-2024.pdf</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4005/autografo_n.109-2024_-_plo_n._90-2024_-_abert._credito_especial.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4005/autografo_n.109-2024_-_plo_n._90-2024_-_abert._credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito Especial ao orçamento e dá outras providências.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4006/autografo_n.110-2024_-_plo_n._84-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4006/autografo_n.110-2024_-_plo_n._84-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2.543/PMC/2.009, que dispõe sobre a estrutura político-administrativa e organizacional do Município e, dá outras providências.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4008/autografo_n.111-2024_-_plo_n._102-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4008/autografo_n.111-2024_-_plo_n._102-2024.pdf</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4009/autografo_n.112-2024_-_plo_n._104-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4009/autografo_n.112-2024_-_plo_n._104-2024.pdf</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4010/autografo_n.113-2024_-_plo_n._105-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4010/autografo_n.113-2024_-_plo_n._105-2024.pdf</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4011/autografo_n.114-2024_-_plo_n._106-2024_-_abert._credito_supl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4011/autografo_n.114-2024_-_plo_n._106-2024_-_abert._credito_supl.pdf</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4012/autografo_n.115-2024_-_plo_n._107-2024_abertura_de_credito_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4012/autografo_n.115-2024_-_plo_n._107-2024_abertura_de_credito_supl_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento vigente e dáoutras providências.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4013/autografo_n.116-2024_-_plo_n._108-_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4013/autografo_n.116-2024_-_plo_n._108-_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4014/autografo_n._117-2024_-_plo_n._109-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4014/autografo_n._117-2024_-_plo_n._109-2024.pdf</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4015/autografo_n._118-2024_-_plo_n._103-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4015/autografo_n._118-2024_-_plo_n._103-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.825/PMC/17 que autoriza o Poder executivo Municipal a celebrar termo de convênio com o Fundo Penitenciário – FUPEN do Estado de Rondônia, com interveniência da secretaria do estado e justiça – SEJUS/RO, e, da outras providências.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4016/autografo_n._119-2024_-_plo_n._118-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4016/autografo_n._119-2024_-_plo_n._118-2024.pdf</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4017/autografo_n._120-2024_-_plo_n._119-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4017/autografo_n._120-2024_-_plo_n._119-2024.pdf</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4018/autografo_n._121-2024-plo_111-2024__assinado26.06.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4018/autografo_n._121-2024-plo_111-2024__assinado26.06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.651/PMC/2020, que denominaCreche C.E.I - CENTRO EDUCACIONALINFANTIL Localizada na rua Alimentadora 03,Setor 14, Quadra 105, Lote 664, Loteamento Residencial Greenville, e dá Outras Providências.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4019/autografo_n._122-2024_-_plo_n._112-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4019/autografo_n._122-2024_-_plo_n._112-2024.pdf</t>
   </si>
   <si>
     <t>Concede a Ronimar Vargas Jobim o título de “Cidadão Honorário de Cacoal / RO, e dá Outras Providências.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4020/autografo_n._123-2024_-_plo_n._113-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4020/autografo_n._123-2024_-_plo_n._113-2024.pdf</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4021/autografo_n._124-2024_-_plo_n._114_2024__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4021/autografo_n._124-2024_-_plo_n._114_2024__assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.543/PMC/2009, que dispõe sobre a estrutura Político-administrativa e organizacional da prefeitura municipal de Cacoal, e dá outras providências</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4022/autografo_n._125-2024_-_plo_n._115-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4022/autografo_n._125-2024_-_plo_n._115-2024.pdf</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4023/autografo_n._126-2024_-_plo_n._116-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4023/autografo_n._126-2024_-_plo_n._116-2024.pdf</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4024/autografo_n._127-2024_-_plo_n._117-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4024/autografo_n._127-2024_-_plo_n._117-2024.pdf</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4025/autografo_n._128-2024_-_plo_n._120-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4025/autografo_n._128-2024_-_plo_n._120-2024.pdf</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4026/autografo_n._129-2024_-_plo_n._121-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4026/autografo_n._129-2024_-_plo_n._121-2024.pdf</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4028/autografo_n._130-2024_-_plo_n._01-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4028/autografo_n._130-2024_-_plo_n._01-2024.pdf</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4029/autografo_n._131-_2024_-_plo_n._124_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4029/autografo_n._131-_2024_-_plo_n._124_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4030/autografo_n._132-_2024_-_plo_n._125_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4030/autografo_n._132-_2024_-_plo_n._125_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4031/autografo_n._133-_2024_-_plo_n._126_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4031/autografo_n._133-_2024_-_plo_n._126_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4032/autografo_n._134-_2024_-_plo_n._127_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4032/autografo_n._134-_2024_-_plo_n._127_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4033/autografo_n._135-_2024_-_plo_n._131_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4033/autografo_n._135-_2024_-_plo_n._131_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4034/autografo_n._136-_2024_-_plo_n._135_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4034/autografo_n._136-_2024_-_plo_n._135_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4035/autografo_n._137_-_2024_-_plo_n._128_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4035/autografo_n._137_-_2024_-_plo_n._128_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4036/autografo_n._138_-_2024_-_plo_n._129_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4036/autografo_n._138_-_2024_-_plo_n._129_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4037/autografo_n._139-2024_-_plo_n._130-2024_cred_esp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4037/autografo_n._139-2024_-_plo_n._130-2024_cred_esp.pdf</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4038/autografo_n._140-2024_-_plo_n._132-2024_cred_esp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4038/autografo_n._140-2024_-_plo_n._132-2024_cred_esp.pdf</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4039/autografo_n._141_-_2024_plo_n._133_-_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4039/autografo_n._141_-_2024_plo_n._133_-_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4040/autografo_n._142_-_2024_-_plo_n._134_-_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4040/autografo_n._142_-_2024_-_plo_n._134_-_2024_assinado.pdf</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4042/autografo_n._144-2024_-_plo_n._136-2024_cidadao_benemerito.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4042/autografo_n._144-2024_-_plo_n._136-2024_cidadao_benemerito.pdf</t>
   </si>
   <si>
     <t>Concede ao senhor João Pichek o título de “cidadão benemérito de Cacoal-RO” e dá outras providências.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4043/autografo_n._145_-_2024_-_plo_n._122_-_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4043/autografo_n._145_-_2024_-_plo_n._122_-_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor JANGUIÊ DINIZ, o Título de Cidadão Honorário de Cacoal - RO.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4044/autografo_n._146_-_2024_-_plo_n._123_-_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4044/autografo_n._146_-_2024_-_plo_n._123_-_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor JÂNYO JANGUIÊ BEZERRA DINIZ, o Título de Cidadão Honorário de Cacoal - RO.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4045/autografo_n._147-2024__-_plo_n._137-2024_-_cred_adic_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4045/autografo_n._147-2024__-_plo_n._137-2024_-_cred_adic_assinado.pdf</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4046/autografo_n._148-2024_-_plo_n.138-2024_-_cred_esp_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4046/autografo_n._148-2024_-_plo_n.138-2024_-_cred_esp_assinado.pdf</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4047/autografo_n._149-2024_-_plo_n._110-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4047/autografo_n._149-2024_-_plo_n._110-2024.pdf</t>
   </si>
   <si>
     <t>Altera a LEI nº 2.716/PMC/2010, que dispõe sobre o plano de cargos, carreira e remuneração do SAAE - serviço autônomo de água e esgoto de Cacoal, e dá outras providências.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4048/autografo_n.150_-_2024_-_plo_n.140_-_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4048/autografo_n.150_-_2024_-_plo_n.140_-_2024_assinado.pdf</t>
   </si>
   <si>
     <t>“Denomina a Unidade Básica de Saúde – UBS “Cristo Rei”, para Unidade Básica de Saúde - UBS “Efigênia Maria José Corá”</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4049/autografo_n._151_-_2024_-_plo_n._144_-_2024_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4049/autografo_n._151_-_2024_-_plo_n._144_-_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.301/PMC/2019 que aprova o loteamento Residencial Alto da Boa Vista II e dá outras providências.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4112/autografo_n._152_-_2024_-_plo_n._145_-_2024__assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4112/autografo_n._152_-_2024_-_plo_n._145_-_2024__assinado.pdf</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4113/autografo_n._153-2024_-_plo_n._141-2024_cred_adic_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4113/autografo_n._153-2024_-_plo_n._141-2024_cred_adic_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4114/autografo_n._154-2024_-_plo_n._143-2024_cred_adic_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4114/autografo_n._154-2024_-_plo_n._143-2024_cred_adic_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4115/autografo_n._155-2024_-_plo_n._146-2024_cred_adic_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4115/autografo_n._155-2024_-_plo_n._146-2024_cred_adic_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4116/autografo_n._156-2024_-_plo_n._147-2024-altera_a_lei_n._3.825_pmc_2017_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4116/autografo_n._156-2024_-_plo_n._147-2024-altera_a_lei_n._3.825_pmc_2017_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 3.825/PMC/2017, que autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação com o Fundo Penitenciário – FUPEN do Estado de Rondônia, com interveniência da Secretária do Estado e Justiça - SEJUS/RO, e dá outras providências.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4117/autografo_n._157-2024_-_plo_n._148-2024-institui_o_programa_de_equoterapia_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4117/autografo_n._157-2024_-_plo_n._148-2024-institui_o_programa_de_equoterapia_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o programa de equoterapia como método terapêutico de tratamento para reabilitação e de pessoas com deficiências físicas e mentais ou _x000D_
 necessidades especiais em geral, no município de Cacoal/RO.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4118/autografo_n._158-2024_-_plo_n._149-2024_cred_adic_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4118/autografo_n._158-2024_-_plo_n._149-2024_cred_adic_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4119/autografo_n._159-2024_-_plo_n._150-2024_cred_adic_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4119/autografo_n._159-2024_-_plo_n._150-2024_cred_adic_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4120/autografo_n._160-2024_-_plo_n._151-2024_cred_adic_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4120/autografo_n._160-2024_-_plo_n._151-2024_cred_adic_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4121/autografo_n._161-2024_-_plo_n._152-2024_cred_adic_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4121/autografo_n._161-2024_-_plo_n._152-2024_cred_adic_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4122/autografo_n._162-2024_-_plo_n._153-2024_cred_adic_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4122/autografo_n._162-2024_-_plo_n._153-2024_cred_adic_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4135/autografo_no_163_2024_-_plo_n._142-2024_ldo_2025.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4135/autografo_no_163_2024_-_plo_n._142-2024_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do município de Cacoal para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4123/autografo_n._164-2024_-_plo_n._154-2024_-_abert_cred_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4123/autografo_n._164-2024_-_plo_n._154-2024_-_abert_cred_assinado.pdf</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4124/autografo_n._165-2024_-_plo_n._155-2024_-_abert_cred_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4124/autografo_n._165-2024_-_plo_n._155-2024_-_abert_cred_assinado.pdf</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4125/autografo_n._166-2024_-_plo_n._156-2024_-_abert_credito_adic._supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4125/autografo_n._166-2024_-_plo_n._156-2024_-_abert_credito_adic._supl_assinado.pdf</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4132/autografo_n._167-2024_-_plo_n._157-2024_-declara_de_utilidade_publica_a_associacao_beneficente_atos_de_compaixao_-_abac_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4132/autografo_n._167-2024_-_plo_n._157-2024_-declara_de_utilidade_publica_a_associacao_beneficente_atos_de_compaixao_-_abac_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Beneficente Atos de Compaixão - ABAC, e dá outras providências.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4133/autografo_n._168-2024_-_plo_n._169-2024_-_abert_adicional_credito_supl_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4133/autografo_n._168-2024_-_plo_n._169-2024_-_abert_adicional_credito_supl_assinado.pdf</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4134/autografo_n._169-2024_-_plo_n._171-2024_-_abert_cred_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4134/autografo_n._169-2024_-_plo_n._171-2024_-_abert_cred_assinado.pdf</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4137/autografo_n._170-2024_-_plo_n._170-2024_-_autoriza_a_mesa_diretora_a_proceder_a_baixa_dos_bens_permanentes-assinado_com_anexo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4137/autografo_n._170-2024_-_plo_n._170-2024_-_autoriza_a_mesa_diretora_a_proceder_a_baixa_dos_bens_permanentes-assinado_com_anexo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora a proceder a baixa dos bens permanentes móveis considerados inservíveis ao Patrimônio do Poder Legislativo de Cacoal.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4143/autografo_n._171-2024_-_plo_n._161-2024_-_abert_cred_assinados.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4143/autografo_n._171-2024_-_plo_n._161-2024_-_abert_cred_assinados.pdf</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4144/autografo_n._172-2024_-_plo_n._162-2024_-_abert_cred_assinados.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4144/autografo_n._172-2024_-_plo_n._162-2024_-_abert_cred_assinados.pdf</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4027/convocacao_n._01-cmc-2024_1a_sessao_extraordinaria_-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4027/convocacao_n._01-cmc-2024_1a_sessao_extraordinaria_-_assinado.pdf</t>
   </si>
   <si>
     <t>O Presidente CONVOCA os Senhores Vereadores desta Casa de Leis para 1ª Sessão Extraordinária a ser realizada às 15h no dia 12 de janeiro de 2024 (sexta-feira), para deliberar sobre o (s) Projeto (s) de Lei (s) nº 126/2023.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>EMENL</t>
   </si>
   <si>
     <t>Emenda Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3555/emenda_apresentada_pelo_vereador_toninho_do_jesus_ao_projeto_de_lei_no_02.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3555/emenda_apresentada_pelo_vereador_toninho_do_jesus_ao_projeto_de_lei_no_02.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELO VEREADOR TONINHO DO JESUS AO PROJETO DE LEI Nº 02/CMC/2024 – “ALTERA O ART. 85 DA LEI N. 1.951/PMC/2006 BEM COMO o ANEXO I DA LEI Nº 3.904/PMC/2017 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3556/2_emenda_aditiva_no_01_2024_plo_no_02_2024_-_fritz_e_outros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3556/2_emenda_aditiva_no_01_2024_plo_no_02_2024_-_fritz_e_outros.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELOS VEREADORES PAULO ROBERTO DUARTE BEZERRA, LUIZ ANTONIO NASCIMENTO FRITZ, EDIMAR KAPICHE LUCIANO, EZEQUIEL CÂMARA, JOSISVAN COELHO DE ALMEIDA, MAGNISON DA SILVA MOTA E ROMEU RODRIGUES MOREIRA AO PROJETO DE LEI Nº 02/CMC/2024 – “ALTERA O ART. 85 DA LEI N. 1.951/PMC/2006 BEM COMO o ANEXO I DA LEI Nº 3.904/PMC/2017 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3557/3_emenda_modificativa_01_plo_no_02_2024_-_luiz_fritz_e_outros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3557/3_emenda_modificativa_01_plo_no_02_2024_-_luiz_fritz_e_outros.pdf</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3558/4_emenda_aditiva_no_01_pres_no_01_2024_-_ver._paulinho_cinema_e_outros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3558/4_emenda_aditiva_no_01_pres_no_01_2024_-_ver._paulinho_cinema_e_outros.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELOS VEREADORES PAULO ROBERTO DUARTE BEZERRA, LUIZ ANTONIO NASCIMENTO FRITZ, EDIMAR KAPICHE LUCIANO, EZEQUIEL CÂMARA, JOSISVAN COELHO DE ALMEIDA, MAGNISON DA SILVA MOTA E ROMEU RODRIGUES MOREIRA AO PROJETO DE RESOLUÇÃO Nº 01/CMC/2024 – “DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE CACOAL-RO. ”</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3559/5_emenda_supressiva_no_01_-_plo_no_02_2024_luiz_fritz_e_outros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3559/5_emenda_supressiva_no_01_-_plo_no_02_2024_luiz_fritz_e_outros.pdf</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3560/6_emenda_aditiva_n.01-pr_01-2024_regulamentacao_-_dr._ph.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3560/6_emenda_aditiva_n.01-pr_01-2024_regulamentacao_-_dr._ph.pdf</t>
   </si>
   <si>
     <t>EMENDA APRESENTADA PELO VEREADOR PAULO HENRIQUE DOS SANTOS SILVA AO PROJETO DE RESOLUÇÃO Nº 01/CMC/2024 – “DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE CACOAL-RO. ”</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3900/emendas_modificativas_n._8_2024-ao_pl_95-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3900/emendas_modificativas_n._8_2024-ao_pl_95-2024.pdf</t>
   </si>
   <si>
     <t>PROPOSTAS DE EMENDAS APRESENTADAS PELOS VEREADORES PAULO HENRIQUE DOS SANTOS SILVA E JOÃO PAULO PICHEK AO PROJETO DE LEI Nº 95/2024 - DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO NO ÂMBITO MUNICIPAL, CONFORME A LEI FEDERAL 9.608/1988, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4109/emenda_modificativas_n._10_2024_ao_pl_no_159_2024_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4109/emenda_modificativas_n._10_2024_ao_pl_no_159_2024_1.pdf</t>
   </si>
   <si>
     <t>Alterar a Ementa e o art. 1º do Projeto de Lei Ordinário nº 159, de 17 de outubro de 2024 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5128,67 +5128,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3975/plo_n._144_2024__-_caucao_permuta_boa_vista_ii_assinatura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3997/plo_n._145_2024_-_pl_oficio_376_gp_pgm_2024_abertura_de_credito_adicional_suplementar_r_1.633.81200_semosp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4063/plo_n._148_2024_-_projeto_equoterapia_magnison_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4068/plo_n._149_2024_pl_oficio_400_gp_pgm_2024_abertura_de_credito_adicional_suplementar_r_502.52232_saae.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4090/plo_no_163_2024_projeto-de-lei-429-_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4091/plo_no_164_2024_-_utilidade_publica_assoc._bairro_sao_marcos_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4097/plo_n.170_2024_-_md__bens_inseviveis_cmc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4102/plo_n._172_2024_-_projeto_de_lei_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4103/plo_n._173_2024_-_prioriza_a_aquisicao_de_cafe_torrado_em_grao_e_cafe_torrado_moido_da_especie_cafe_robusta_amazonico_-_ver._romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4104/plo_n.174_2024_-_projeto_preliminar_-_artistas_da_casa.docx_romeu_moreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4136/plo_n.175_2024_-_projeto_honorario_padre_franco_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4146/plo_n._177_2024_-_ultilidade_publica_arbc_zivan.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4154/plo_n._179_2024_-_uso_do_espaco_publico_para_bares_padarias_etc_-_vereador_romeu.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4148/plo_n._180_2024_-_pl_oficio_457-24_abertura_de_credito_suplementar_r_2.400.00000_semad_e_outros_folha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4149/plo_n._181_2024_-_pl_oficio_458-24_abertura_de_credito_suplementar_r_3.300.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4157/plo_n._184_2024_utilidade_publica_assoc._petunia_projeto_e_justificativa_apv_romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4159/plo_n._185_2024_-_projeto_de_lei_-_jogos_abertos_de_cacoal_como_evento_esportivo_oficial_do_municipio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4160/plo_n._186_2024_-_projeto_de_lei_ruralzao_patrimonio_historico.docx_romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4161/plo_n._187_2024_-_projeto_de_lei_premio_esporte_cacoal.docx_romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4164/plo_n._188_2024_p.l_ubs_neuza_helena_fritz_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4171/plo_n._189_2024_-_projeto_subsidio_prefeito_-_vice-prefeito_-_vereadores_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4196/plo_n._198_2024_-_projeto_unificado_-_bairro_colina_park_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4209/plo_n._200_2024_denomina_pam_-_elvira_evangelista_da_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3816/parecer_e_acordao_-_prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3468/regulamentacao_14133_cmc.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3623/resolucao_n._02_2024_-_md-beirario_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3629/resolucao_n._03_2024_-_md-saae_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3922/resolucao_n4_2024_titulos_honorificos._pichek_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4187/projeto_de_resolucao_n._5_2024_-_dispoe_da_revisao_do_regimento_interno_da_camara_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3563/pela_n._01_2024_-_projeto_emenda_a_lei_organica_01_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3692/pela_n._02_2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3947/emenda_a_lei_organica_municipal_no_03_2024_-_altera_os__1_e_3_do_art._61-a.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4051/proposta_emenda_a_lei_organica_no_4_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4089/proposta_de_emenda_a_lei_organica_municipal_no_05_2024_-_altera_a_alinea_a_do_inc_vii_do_art._13_loa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4101/proposta_de_emenda_a_lei_organica_municipal_no_6_2024_-_altera_o__8o_art._61-a_da_lom.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3831/relatorio_final_cea_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3486/01_indicacao_criacao_de_cargos_agropecuarios.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3487/amec_-_cobertura_da_quadra_de_areia_da_praca_central.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3488/3_indicacao_para_implantacao_de_parque_infantil_no_bairro_residencial_santa_clara_kapiche.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3489/4_indicacao__reajuste_do_auxilio_alimentacao_kapiche.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3490/5_indicacao__criacao_do_auxilio_saude_kapiche.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3491/6_indicacao__de_reajuste_de_desempenho_de_funcao_kapiche.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3495/7_pmc_-_quadra_distrito_riozinho_-_minduin.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3502/8_semed_-_playground_nossa_senhora_do_carmo_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3512/10_indicacao_pavimento_no_bairro_jardim_italia_ii_e_conj.halley_-_kapiche_-assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3523/011-_indicacao-pavimento_no_bairro_josino_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3524/012-_indicacao-pavimento_no_bairro_jardim_italia__assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3525/013-_indicacao-pavimento_no_bairro__jardim_italia_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3550/14_indicacao_cora.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3551/15_indicacao_pavimento_no_bairro_jardim_clodoaldo_-_kapiche_-assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3553/16_indicacao_pavimento_no_bairro_jardim_italia_i_-_kapiche-assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3554/17_indicacao_boa_pavimento_no_bairro_vista_alegre-assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3574/18_indicacao_cora_semosp_-_corazinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3577/19_indicacao_pavimento_no_bairro_parque_fortaleza_-_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3578/20_indicacao_pavimento_no_bairro_jardim_italia_ii_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3579/21_indicacao_pavimento_no_bairro_morada_do_sol_-_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3585/22_indicacao_cora_semusa_corazinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3632/23_indicao-semosp-rede_baixa_de_energia_travessa_22_de_agosto_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3633/24_indicao_-semosp-rede_baixa_de_energia_travessa_8_de_dezembro_miduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3634/25_indicao-semosp-rede_baixa_de_energia_carlos_drumond_de_andrade_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3635/26_indicao-semosp-rede_baixa_de_energia_irene_gomes_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3637/27_indicao-semosp-rede_baixa_de_energia_ro-383_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3638/28_indicao-semosp-rede_baixa_de__energia_carmelia_dutra_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3639/29_indicao-semosp-mudanca_do_poste_travessa_12_de_junho_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3650/30_indicacao_cora_linha_09_rodovia_do_cafe_corazinho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3661/31_indicacao_semttran_lauro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3662/32_indicacao_tapa_buraco_rua_dr._miguel_vieira_ferreira_bairro_floresta_kapiche.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3663/33_indicacao_-_semast_kapiche.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3664/34_indicacao_saae_kapiche.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3665/35_indicacao_auxilio_emergencial_joao_pichek_e_outros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3671/36_indicacao_minduin.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3672/37_indicacao_minduin.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3673/38_-_gabinete_-_pavimentacao_joao_paulo._minduin.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3674/39_-_gabinete_-_pavimentacao_aglair_nogueira._minduin.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3694/40_semosp-rocagem_e_limpeza_em_geral_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3695/41_semma_-_corte_de_arvore_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3696/42_semma-corte_de_arvore_minduin2_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3710/43_indicacao_pavimento_no_bairro_vista_alegre_e_linha_06.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3711/44_indicacao_pavimento_no_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3712/45_indicacao_pavimento_na_rua_jose_americo_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3721/46_indicacao_cmc_2024_-_indicacao_ao_prefeito__ampliacao_da_farmacia_central_municipal_de_cacoal.docx_romeu.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3833/35_indicacao_ponto_de_onibus_bairro_jardim_italia_iii.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3839/48_indicacao_implantacao_de_quebra_molas_romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3847/36_indicacao_tapa_buraco_no_bairro_alpha_parque.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3848/37_indicacao_iluminacao_publica_no_bairro_alpha_parque.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3849/38_indicacao_tapa_buraco_no_bairro_paineiras.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3850/39_indicacao_tapa_buraco_no_bairro_alphaville.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3860/53_indicacao_semosp_-tapa_buracos_liberdade_minduim-para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3861/54_indicacao_semosp-troca_de_lampadas_liberdade__ameduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3870/55_indicacao_semttran-rotatoria_lauro_garom_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3871/56_indicacao_semtram_lombadas_e_sinalizacao_av._malaquita_bairro_josino_brito.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3872/57_indicacao_semtram_implantcao_de_lombadas_na_rua_uirapuru_bairro_eldorado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3873/58_indicacao_para_retirada_dos_canteiros_centrais_na_av_marechal_rondon_feira_de_quarta_feira..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3874/59_indicacao_iluminacao_publica_na_rua_acacia_bairro_eldorado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3876/60_indicacao_para_retirada_dos_canteiros_centrais_na_av_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3881/61_indicacao_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3890/62_indicacao_seme_joaopichek_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3911/63_indicacao_cora_faixa_de_pedestres_e_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3944/64_indicacao_manutencao_da_iluminacao_publica_no_bairro_greenville.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3945/65_-_semosp_-_tapa_buraco_distrito_de_riozinho.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3946/66_-_gabinete_-_banheiro_no_ponto_central.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3955/67_indicacao_fritz_semagri_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3957/68_indicacao_tapa_buraco_no_bairro_santa_clara_kapiche.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3968/49_indicacao_iluminacao_publica_na_avenida_anel_viario.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3969/50_indicacao_semtram_lombadas_e_sinalizacao_av._anel_viario.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3970/indicacao_quebra_molas_na_av__brasil_-_bairro_industrial_divisa_com_liberdade_2024.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3967/48_indicacao_semtram_lombadas_e_sinalizacao_av._das_mangueiras.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3971/73_indicacao_prorrogacao_do_processo_seletivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4060/75_indicacao_semosp_-_instalacao_de_iluminacao_publica_ro-486_minduim__assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4073/76_indicacao_semttran_-_copia_-_04_de_outubro_lauro_garcon_assinada.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4105/77_indicacao_acao_cidade_limpa_no_riozinho_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4106/78_indicacao_recapeamento_e_tapa_buraco_no_bairro_alpha_parque_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4107/79_indicacao_para_implantacao_de_parque_infantil_no_bairro_alfa_park_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4108/80_indicacao_para_instalacao_de_ar_condicionado_na_policlinica_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4110/81_estacionamento_humanus_clinica_de_especialidades_paulo_henrique_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4155/82_indicacao_gabinete_-_instalacao_da_rede_de_esgoto_no_distrito_de_riozinho_minduim_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4156/83_indicacao_semosp_-_patrolamento_e_cascalhamento_riozinho_minduim_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4172/84_indicacao_ao_prefeito.amec_abono_natalino_kapiche.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4173/85_indicacao_prefeito_abono_natalino_kapiche.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4174/86_indicacao_ao_prefeito._saae_abono_natalino_kapiche.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4175/87_indicacao_camara_municipal_abono_natalino_kapiche.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4186/88_indicacao_-_guarda_corpo_nas_pontes_do_rio_salgadinho.docx_-_documentos_google_romeu.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4192/89_indicacao_-_construcao_de_uma_praca_bairro_embratel.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3465/requerimento_no_01_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3501/requerimento_n._3_2024_-_ver._kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3499/requerimento_n._04-2024_-_urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3511/requerimento_n.05-2024_urgencia_simples_-_2o__so_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3526/requerimento_n.06-2024_urgencia_simples_-_3o__so.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3527/requerimento_n.07-2024_urgencia_simples_-_3o__so.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3584/requerimento_n._08-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3589/requerimento_n._09-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3641/requerimento_n._10-2024_pedido_urgencia_simples_-_5o__so_-_18.03.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_n._11-2024_urgencia_simple_-_fritz_4a_se.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3643/requerimento_n._12_-2024_dispensa_parecer_-_fritz_-_4a_se.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3644/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3652/requerimento_n._14-2024_paulinho_do_cinema.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3653/requerimento_n._15-2024_paulinho_do_cinema.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3654/requerimento_n._16_-2024_ver_paulinho_do_cinema.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3667/requerimento_n._17_-2024_inclusao_plo_no_56_-_6a_so.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3668/requerimento_n._18_-2024_-_eleicao_suplementa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3669/requerimento_n._19_-2024_ver_corazinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3682/requerimento_n._20_-_2024_moto_aplicativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3683/requerimento_n._21_2024_corazinho.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3686/requerimento_n._23_-2024_inclusao_plo_no_64_-_8a_so_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3687/requerimento_n._23_-2024_inclusao_plo_no_64_-_8a_so_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_n._24_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3732/requerimento_n._25_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3733/requerimento_n._26_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3862/requerimento_n._27_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3863/requerimento_n._28_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3875/requerimento_n._29_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3893/requerimento_n._30_-2024_inclusao_plo_no_74.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3894/requerimento_n._31_-2024_inclusao_plos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3910/requerimento_n._32_-2024_-_ver_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3907/requerimento_n.33_-2024_-_comissao_de_averiguacao__joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3908/requerimento_n._34-2024_-_a_semed_sobre_retirada_dos_ar_condicionado_da_escola_jose_mauro_de_vasconcelos_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3909/requerimento_n._35_-2024_-semed_sobre_joer_nas_escola_municipais.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3912/requerimento_n._36_2024_-_mocao_de_aplausos_n._01_2024_-_sanado_federal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3913/requerimento_n._37_-2024_-_cpljrf__dr_paulo_hen_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3920/requerimento_n38__2024_kapiche__assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3925/requerimento_n._39_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3948/requerimento_n._40_-2024__assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3949/requerimento_n._41_-2024__kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3954/requerimento_n._42_-2024_josivan.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3950/requerimento_n._43_-2024_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3958/requerimento_n._44_2024_assinado_cora.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3962/requerimento_n._45-2024_urgencia_simples_-_22o__so.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3963/requerimento_n._46-2024_urgencia_simples_-_22o__so.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3965/requerimento_n_47__2024_paulo_henrique__assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3995/requerimento_n_48__2024_kapiche__assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3996/requerimento_n_49__2024_corazinho__assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4052/requerimento_n._50-2024_urgencia_simples_pl_145_-_25o_so.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4061/requerimento_n._51-2024_urgencia_simples_pelo_04_-_26o_so.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4088/requerimento_n52__2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4126/requerimento_n._53-2024_urgencia_simples_plo_110_veto_total_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4127/requerimento_n._54-2024_urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4130/requerimento_n._55_2024_-_pelo_no_do_05__2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4128/requerimento_n._56-2024_urgencia_simples_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4131/requerimento_n._57-2024_urgencia_simples_kapiche.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4129/requerimento_n._58_2024_sessao_solene_-_correto_pichek_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4165/requerimento_n._59_2024_-_pelo_no_do_06_2024_-_dp_e_1a_votacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4168/requerimento_n._60_2024_-_plo_no_163_06_2024_-_prorrogacao_prazo_lot._universitario.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4169/requerimento_n._61_2024_-_plo_no_164_2024_-_utilidade_publica_s._marcos._corazinho.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4170/requerimento_n._62_-2024_ver_edimar_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4182/requerimento_n._63_-2024_ver_edimar_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4188/requerimento_n_64_2024_ver_romeu_moreira__assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4189/requerimento_n._65_-2024_ver_paulo_henrique_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4190/requerimento_n._66_-2024_ver_romeu_moreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4200/requerimento_n._67_2024_-_prlo_no_do_01_2024_-_2da_discussao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4201/requerimento_n._68_2024_-_pr_no_do_05_2024_-_discussao_e_votacao.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_n._69_2024_-_plo_no_194-195_e_196_2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4203/requerimento_n._70_2024_-_plo_no_189_-_veto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4204/requerimento_n._71_2024_-_pr_no_do_03_2024_-_altera_valor_diarias_2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4205/requerimento_n._72_2024_-_plo_no_do_199_2024_-_abono_salarial.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4210/requerimento_n_73_2024_mesa_diretiva__assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4211/requerimento_n_74_2024_mesa_diretiva__assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4208/oficio_n._107-2024_ps_envio_da_indicacao_n._84_85_86_e_87.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3742/oficio_n._34-2024_ps_envio_das_indicacoes_n._40_ao_42_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3741/oficio_n._33-2024_ps_envio_das_indicacoes_n._37_ao_39_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3740/oficio_n._32-2024_ps_envio_das_indicacoes_n._34_ao_36_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3735/oficio_n._28-2024_ps_envio_das_indicacoes_n._22_ao_24_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3736/oficio_n._29-2024_ps_envio_das_indicacoes_n._25_ao_27_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3739/oficio_n._31-2024_ps_envio_das_indicacoes_n._31_ao_33_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3738/oficio_n._30-2024_ps_envio_das_indicacoes_n._28_ao_30_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3734/oficio_n._27-2024_ps_envio_das_indicacoes_n._18_ao_21_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3726/oficio_n._02-2024_ps_envio_das_indicacoes_n._01_ao_07_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3727/oficio_n._25-2024_ps_envio_das_indicacoes_n._18_ao_21_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3745/oficio_n._51-2024_ps_envio_das_indicacoes_n._43_ao_45.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3500/oficio_no_01_-_valdomirocora.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3514/oficio_n_02_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3515/oficio_n_03_-_vereador_edimar_kapiche_luciano..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3516/oficio_n_04_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3520/oficio_n_05_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3521/oficion_06_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3517/oficio_n_07_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3535/oficio_n_08_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3536/oficio_n_09_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3537/oficio_n_10_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3538/oficio_n_11_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3539/oficio_n_12_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3540/oficio_n_13_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3541/oficio_n_14_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3542/oficio_n_15_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3543/oficio_n_16_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3544/oficio_n_17-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3545/oficio_n_18_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3546/oficio_n_19_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3547/oficio_n_20_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3548/oficio_n_21_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3561/oficio_n_22_-_valdomiro_cora_-dep._cirone.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3562/oficio_n_23-valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3647/oficio_n_24__-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3648/oficio_n_26_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3649/oficio_n_27_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3659/oficio_n_28_-_vereador_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3660/oficio_n_29_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3675/oficio_n_30_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3676/oficio_n_31_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3677/oficio_n_32_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3678/oficio_n_33_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3679/oficio_n_34_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3680/oficio_n_35_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3707/oficio_n_36.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3688/oficio_n_37_-_dnit_-_ponte_br_364_pirarara.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3689/oficio_n_38_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3690/oficio_n_39_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3691/oficio_n_40_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3703/oficio_n_41_-_paulo_henrique_2.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3704/oficio_n_42_-_paulo_henrique_2.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3705/oficio_n_43_-_paulo_henrique_2.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3706/oficio_n_44_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3722/oficio_n_45_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3723/oficio_n_46_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3724/oficio_n_47_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3725/oficio_n_48_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3743/oficio_n_49_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3744/oficio_n_50_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3841/oficio_n_52_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3842/oficio_n_53_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3854/oficio_n_54_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3855/oficio_n_55_-_paulo_henrique_1_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3856/oficio_n_56_-_paulo_henrique_1_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3857/oficio_n_57_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3858/oficio_n_58_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3859/oficio_n_59_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3877/oficio_n_61_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3878/oficio_n_62_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3882/oficio_n_63_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3883/oficio_n_64_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3884/oficio_n_65_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3885/oficio_n_66_-_vereador_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3915/oficio_n_69_-_vereador_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3916/oficio_n_70_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3917/oficio_n_71_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3918/oficio_n_72_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3926/oficio_no_73_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3927/oficio_no_74_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3952/oficio_n_75_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3953/oficio_n_76_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3974/oficio_n_80_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4053/oficio_n_82_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4054/oficio_n_83_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4055/oficio_n_84_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4056/oficio_n_85_-_paulo_roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4057/oficio_n_86_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3933/oficio_n._87-2024_req_nba_35_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4058/oficio_n_88_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4066/oficio_n_92_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4067/oficio_n_93_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4078/oficio_n_94_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4079/oficio_n_95_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4080/oficio_n_96_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4081/oficio_n_97_-_vereador_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4098/oficio_n_98_-_vereador_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4099/oficio_n_99_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4139/oficio_n_100_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4140/oficio_n_101_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4141/oficio_n_102_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4193/oficio_n_105_-_vereador_luiz_antonio_n._fritz.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4194/oficio_n_106_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4083/resposta_ao_oficio_edimara_kapiche_-_informacoes_sobre_acoes_da_secretaria_municipal_de_saude_outubro_rosa..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4065/oficio_n_91_-_pauo_henrique.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3746/autografo_n._01-2024_-_plo_n._126_2023_-_dispoe_sobre_as_diretrizes.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3747/autografo_n._02-2024_-_plo_n._146_2023_-_estima_a_receita_e_fixa_a_despesa_do.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3748/autografo_n._03-2024_-_plo_n._04_2024_abert._cred._especial_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3749/autografo_n._04-2024_-_altera_o_art_85_e_o_anexo_i_da_lei_n__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3750/autografo_n._05-2024_-_dispoe_sobre_abertura_de_credito__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3751/autografo_n._06-2024_-_dispoe_sobre_abertura_de_credito_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3752/autografo_n._07-2024_-_dispoe_sobre_abertura_de_credito_adicional-assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3753/autografo_n._08-2024_-_plo_n._14_2024_dispoe_sobre_abertura_de_credito_-assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3754/autografo_n._09-2024_-_plo_n._15_2024_dispoe_sobre_abertura_de_credito_-assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3755/autografo_n._10_-2024_-_plo_n._16_2024_dispoe_sobre_abertura_de_credito-assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3756/autografo_n._11_-2024_-_plo_n._17_2024_dispoe_sobre_abertura_de_credito_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3757/autografo_n._12_-2024_-_plo_n._155_2023_-_o_programa_de_internet_wi-fi_livre_nas__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3758/autografo_n._13_-2024_-_plo_n._172_2023_-_concede_a_assis_canuto_o_titulo_de__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3759/autografo_n._14_-2024_-_plo_n._173_2023_-_dispoe_sobre_o_perimetro_urbano_do__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3760/autografo_n._15-2024_com_anexo_-_plo_n._175_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3761/autografo_n._16-2024_com_anexo_-_plo_n._176_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3762/autografo_n._17_-_2024_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3763/autografo_n._18-2024_-_plo_n._06_2024_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3764/autografo_n._19-2024_-_plo_n._09-2024_-_doar_area_pmcmv.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3766/autografo_n._21-2024_-_plo_n._19-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3768/autografo_n._22-2024_-_plo_n._171-2023_-_proibibe_musicas_com_letras_de_apologia.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3769/autografo_n._23-2024_-_plo_n._174-2023_-_perimetro_urbano_do_riozinho.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3770/autografo_n._24-2024_-_plo_n._03-2024_-_atribuicoes_assessoria_pgm_pmc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3771/autografo_n._25-2024_-_plo_n._10-2024_-_abert_cred__supl.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3772/autografo_n._26-2024_-_plo_n._11-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3773/autografo_n._27-2024_-_plo_n._18-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3774/autografo_n._28-2024_-_plo_n._20-2024_-_altera_a_lei_5178_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3775/autografo_n._29-2024_-_plo_n._22-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3776/autografo_n._30-2024_-_plo_n._23-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3777/autografo_n._31-2024_-_plo_n._24-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3778/autografo_n._32-2024_-_plo_n._25-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3779/autografo_n._33-2024_-_plo_n._26-2024_-_teatro_cacilda_-_j._fortunato.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3780/autografo_n._34-2024_-_plo_n._27-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3781/autografo_n._35-2024_-_plo_n._28-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3782/autografo_n._36-2024_-_plo_n._29-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3783/autografo_n._37-2024_-_plo_n._30-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3784/autografo_n._38-2024_-_plo_n._32-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3785/autografo_n._39-2024_-_plo_n._33-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3786/autografo_n._40-2024_-_plo_n._34-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3787/autografo_n._41-2024_-_plo_n._35-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3788/autografo_n._42-2024_-_plo_n._163-2023_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3789/autografo_n._43-2024_-_plo_n._36-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3790/autografo_n._44-2024_-_plo_n._37-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3791/autografo_n._45-2024_-_plo_n._38_-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3792/autografo_n._46-2024_-_plo_n._39-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3793/autografo_n._47-2024_-_plo_n._40-2024_-_altera_a_lei_2.736_2010_secretario_escola_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3794/autografo_n._48-2024_-_plo_n._41-2024_-_abert._cred_especial.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3798/autografo_n._50-2024_-_plo_n._43-2024_-_altera_o_art._2o_da_lei_n._4.429_pmc_2020_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3799/autografo_n._51-2024_-_plo_n._45-2024_-_abert_cred.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3800/autografo_n._52-2024_-_plo_n._56-2024_-_permuta_lotes_greenville_iv.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3801/autografo_n._53-2024_-_plo_n._44-2024_-_atribuicoes_das_gratif._-_art._85_cmc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3802/autografo_n._54-2024_-_plo_n._46-2024_-_cred_adic_suplementar.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3803/autografo_n._55-2024_-_plo_n._48-2024_-_altera_lei_n._2.736_-_plano_de_cargos_-_mandato_de_4_anos_conselho_escolar.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3929/autografo_n._56-2024_-_plo_n._49-2024_-_repasse_recursos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3805/autografo_n._57-2024_-_plo_n._50-2024_-_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3806/autografo_n._58-2024_-_plo_n._51-2024_-_doar_mcmv_-_desafetar_imovel.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3807/autografo_n._59-2024_-_plo_n._52-2024_-_doenominacao_av._wantuil_fritz.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3808/autografo_n._60-2024_-_plo_n._53-2024_-_abert._cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3809/autografo_n._61-2024_-_plo_n._54-2024_-_institui_gratificacao_semast.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3810/autografo_n._62-2024_-_plo_n._168-2023_-_pontos_de_apoio_trabalhadores_de_app_autoria_kapiche.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3811/autografo_n._63-2024_-_plo_n._55-2024_-_administrativa_reformulacao_ao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3812/autografo_n._64-2024_-plo_no_57-2024_-_a_doar_com_encargos_prazos_e_clausula_de_reversao_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3813/autografo_n._65-2024_-_plo_n._58_2024_-_o_reajuste_do_piso_salarial_dos_profissionais_da_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3814/autografo_n._66-2024_-_plo_n._59-2024_-_abert._cred._adic._suplementar_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3817/autografo_n._67-2024_-_plo_n._64-2024_-_alrera_a_lei_n._2.735_2010_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3818/autografo_n._68_-2024_-_plo_60-_2024_-_dispoe_sobre_abertura_de_credito_adicional__assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3819/autografo_n._69-2024_-_plo_n._61-2024_-_abert_cred-assinado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3820/autografo_n._70-2024_-_plo_n._62-2024_-_abert_cred-corrigido_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3821/autografo_n._71-2024_-_plo_n._63-2024_-_abert_cred_supl-assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3822/autografo_n._72-2024_-_plo_n._65-2024_-_reformulacao_adm-assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3823/autografo_n._73-2024_-_plo_n._66-2024_-_abert_cred_adic_supl-assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3824/autografo_n._74-2024_-_plo_n._67-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3825/autografo_n._75-2024_-_plo_n._68-2024_-_prorrogacao_prazo_concessao_-_ouro_verde_industria-_assinado.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3826/autografo_n._76-2024_-_plo_n._69-2024_-_abert_cred_adic_supl-assinado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3827/autografo_n._77-2024-dispoe_sobre_abertura_de_credito_adicional_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3828/autografo_n._78_-2024-dispoe_sobre_abertura_de_credito_adicional__assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3829/autografo_n._79_-2024_-_plo_n._72-2024_-dispoe_sobre_abertura_de_credito_especial___assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3830/autografo_n._80-2024_-_plo_n._76_-2024_-dispoe_sobre_abertura_de_credito_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3832/autografo_n._81_-2024_-_plo_n._78_-2024_-dispoe_sobre_abertura_de_credito_adicional__assinado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3976/autografo_n._82-2024_-_plo_n._75-2024_-_abert._cred._suplementar.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3977/autografo_n._83-2024_-_plo_n._81-2024_-_abert._cred._suplementar.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3978/autografo_n._84-2024_-_plo_n._47-2024_-_alteracao_de_nomenclatura_da_semict.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3979/autografo_n._85-2024_-_plo_n._77-2024_-_abert._credito_supl.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3980/autografo_n._86-2024_-_plo_n._82-2024_-_abert._credito_especiall.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3981/autografo_n._87-2024_-_plo_n._74-2024_-_abert._credito_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3982/autografo_n._88-2024_-_plo_n._88-2024_-_abert._credito_supl.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3983/autografo_n._89-2024_-_plo_n._79-2024_-_doacao_de_imovel_sedam.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3986/autografo_n._92-2024_-_plo_n._85-2024_-_avaliacao_das_metas_fisicas_e_financeiras_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3987/autografo_n._93-2024_-_plo_n._94-2024_-_abert._credito_supl.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3988/autografo_n._94-2024_-_plo_n._91-2024_-_abert._credito.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3989/autografo_n._95-2024_-_plo_n._86-2024_-_abert._credito.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3990/autografo_n._96-2024_-_plo_n._87-2024_-_abert._credito.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3991/autografo_n._97-2024-_plon._92-2024-abert._credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3992/autografo_n._98-2024-plo_n._93-2024_-_abert._credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3993/autografo_n._99-2024_-plo_n.100_-2024_-_abert._credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3994/autografo_n._100-2024_plo_n.101-2024-_abert._credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3998/autografo_n._101-2024_-_plo_n._95-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3999/autografo_n._102-2024_-_plo_n._96-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4000/autografo_n._103-2024_-_plo_n._97-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4001/autografo_n._104-2024_-_plo_n.98-2024_-__abert._credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4002/autografo_n._105-2024-_plo_n._99-2024-_abert._credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4003/autografo_n._107-2024_-_plo_n._73-2024_-_autoriza_o_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4004/autografo_n._108-2024_-_plo_n._89-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4005/autografo_n.109-2024_-_plo_n._90-2024_-_abert._credito_especial.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4006/autografo_n.110-2024_-_plo_n._84-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4008/autografo_n.111-2024_-_plo_n._102-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4009/autografo_n.112-2024_-_plo_n._104-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4010/autografo_n.113-2024_-_plo_n._105-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4011/autografo_n.114-2024_-_plo_n._106-2024_-_abert._credito_supl.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4012/autografo_n.115-2024_-_plo_n._107-2024_abertura_de_credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4013/autografo_n.116-2024_-_plo_n._108-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4014/autografo_n._117-2024_-_plo_n._109-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4015/autografo_n._118-2024_-_plo_n._103-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4016/autografo_n._119-2024_-_plo_n._118-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4017/autografo_n._120-2024_-_plo_n._119-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4018/autografo_n._121-2024-plo_111-2024__assinado26.06.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4019/autografo_n._122-2024_-_plo_n._112-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4020/autografo_n._123-2024_-_plo_n._113-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4021/autografo_n._124-2024_-_plo_n._114_2024__assinado.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4022/autografo_n._125-2024_-_plo_n._115-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4023/autografo_n._126-2024_-_plo_n._116-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4024/autografo_n._127-2024_-_plo_n._117-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4025/autografo_n._128-2024_-_plo_n._120-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4026/autografo_n._129-2024_-_plo_n._121-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4028/autografo_n._130-2024_-_plo_n._01-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4029/autografo_n._131-_2024_-_plo_n._124_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4030/autografo_n._132-_2024_-_plo_n._125_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4031/autografo_n._133-_2024_-_plo_n._126_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4032/autografo_n._134-_2024_-_plo_n._127_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4033/autografo_n._135-_2024_-_plo_n._131_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4034/autografo_n._136-_2024_-_plo_n._135_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4035/autografo_n._137_-_2024_-_plo_n._128_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4036/autografo_n._138_-_2024_-_plo_n._129_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4037/autografo_n._139-2024_-_plo_n._130-2024_cred_esp.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4038/autografo_n._140-2024_-_plo_n._132-2024_cred_esp.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4039/autografo_n._141_-_2024_plo_n._133_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4040/autografo_n._142_-_2024_-_plo_n._134_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4042/autografo_n._144-2024_-_plo_n._136-2024_cidadao_benemerito.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4043/autografo_n._145_-_2024_-_plo_n._122_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4044/autografo_n._146_-_2024_-_plo_n._123_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4045/autografo_n._147-2024__-_plo_n._137-2024_-_cred_adic_assinado.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4046/autografo_n._148-2024_-_plo_n.138-2024_-_cred_esp_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4047/autografo_n._149-2024_-_plo_n._110-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4048/autografo_n.150_-_2024_-_plo_n.140_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4049/autografo_n._151_-_2024_-_plo_n._144_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4112/autografo_n._152_-_2024_-_plo_n._145_-_2024__assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4113/autografo_n._153-2024_-_plo_n._141-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4114/autografo_n._154-2024_-_plo_n._143-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4115/autografo_n._155-2024_-_plo_n._146-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4116/autografo_n._156-2024_-_plo_n._147-2024-altera_a_lei_n._3.825_pmc_2017_assinado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4117/autografo_n._157-2024_-_plo_n._148-2024-institui_o_programa_de_equoterapia_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4118/autografo_n._158-2024_-_plo_n._149-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4119/autografo_n._159-2024_-_plo_n._150-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4120/autografo_n._160-2024_-_plo_n._151-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4121/autografo_n._161-2024_-_plo_n._152-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4122/autografo_n._162-2024_-_plo_n._153-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4135/autografo_no_163_2024_-_plo_n._142-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4123/autografo_n._164-2024_-_plo_n._154-2024_-_abert_cred_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4124/autografo_n._165-2024_-_plo_n._155-2024_-_abert_cred_assinado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4125/autografo_n._166-2024_-_plo_n._156-2024_-_abert_credito_adic._supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4132/autografo_n._167-2024_-_plo_n._157-2024_-declara_de_utilidade_publica_a_associacao_beneficente_atos_de_compaixao_-_abac_assinado.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4133/autografo_n._168-2024_-_plo_n._169-2024_-_abert_adicional_credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4134/autografo_n._169-2024_-_plo_n._171-2024_-_abert_cred_assinado.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4137/autografo_n._170-2024_-_plo_n._170-2024_-_autoriza_a_mesa_diretora_a_proceder_a_baixa_dos_bens_permanentes-assinado_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4143/autografo_n._171-2024_-_plo_n._161-2024_-_abert_cred_assinados.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4144/autografo_n._172-2024_-_plo_n._162-2024_-_abert_cred_assinados.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4027/convocacao_n._01-cmc-2024_1a_sessao_extraordinaria_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3555/emenda_apresentada_pelo_vereador_toninho_do_jesus_ao_projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3556/2_emenda_aditiva_no_01_2024_plo_no_02_2024_-_fritz_e_outros.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3557/3_emenda_modificativa_01_plo_no_02_2024_-_luiz_fritz_e_outros.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3558/4_emenda_aditiva_no_01_pres_no_01_2024_-_ver._paulinho_cinema_e_outros.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3559/5_emenda_supressiva_no_01_-_plo_no_02_2024_luiz_fritz_e_outros.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3560/6_emenda_aditiva_n.01-pr_01-2024_regulamentacao_-_dr._ph.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3900/emendas_modificativas_n._8_2024-ao_pl_95-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4109/emenda_modificativas_n._10_2024_ao_pl_no_159_2024_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3975/plo_n._144_2024__-_caucao_permuta_boa_vista_ii_assinatura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3997/plo_n._145_2024_-_pl_oficio_376_gp_pgm_2024_abertura_de_credito_adicional_suplementar_r_1.633.81200_semosp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4063/plo_n._148_2024_-_projeto_equoterapia_magnison_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4068/plo_n._149_2024_pl_oficio_400_gp_pgm_2024_abertura_de_credito_adicional_suplementar_r_502.52232_saae.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4090/plo_no_163_2024_projeto-de-lei-429-_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4091/plo_no_164_2024_-_utilidade_publica_assoc._bairro_sao_marcos_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4097/plo_n.170_2024_-_md__bens_inseviveis_cmc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4102/plo_n._172_2024_-_projeto_de_lei_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4103/plo_n._173_2024_-_prioriza_a_aquisicao_de_cafe_torrado_em_grao_e_cafe_torrado_moido_da_especie_cafe_robusta_amazonico_-_ver._romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4104/plo_n.174_2024_-_projeto_preliminar_-_artistas_da_casa.docx_romeu_moreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4136/plo_n.175_2024_-_projeto_honorario_padre_franco_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4146/plo_n._177_2024_-_ultilidade_publica_arbc_zivan.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4154/plo_n._179_2024_-_uso_do_espaco_publico_para_bares_padarias_etc_-_vereador_romeu.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4148/plo_n._180_2024_-_pl_oficio_457-24_abertura_de_credito_suplementar_r_2.400.00000_semad_e_outros_folha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4149/plo_n._181_2024_-_pl_oficio_458-24_abertura_de_credito_suplementar_r_3.300.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4157/plo_n._184_2024_utilidade_publica_assoc._petunia_projeto_e_justificativa_apv_romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4159/plo_n._185_2024_-_projeto_de_lei_-_jogos_abertos_de_cacoal_como_evento_esportivo_oficial_do_municipio.docx_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4160/plo_n._186_2024_-_projeto_de_lei_ruralzao_patrimonio_historico.docx_romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4161/plo_n._187_2024_-_projeto_de_lei_premio_esporte_cacoal.docx_romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4164/plo_n._188_2024_p.l_ubs_neuza_helena_fritz_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4171/plo_n._189_2024_-_projeto_subsidio_prefeito_-_vice-prefeito_-_vereadores_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4196/plo_n._198_2024_-_projeto_unificado_-_bairro_colina_park_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4209/plo_n._200_2024_denomina_pam_-_elvira_evangelista_da_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3816/parecer_e_acordao_-_prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3468/regulamentacao_14133_cmc.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3623/resolucao_n._02_2024_-_md-beirario_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3629/resolucao_n._03_2024_-_md-saae_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3922/resolucao_n4_2024_titulos_honorificos._pichek_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4187/projeto_de_resolucao_n._5_2024_-_dispoe_da_revisao_do_regimento_interno_da_camara_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3563/pela_n._01_2024_-_projeto_emenda_a_lei_organica_01_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3692/pela_n._02_2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3947/emenda_a_lei_organica_municipal_no_03_2024_-_altera_os__1_e_3_do_art._61-a.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4051/proposta_emenda_a_lei_organica_no_4_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4089/proposta_de_emenda_a_lei_organica_municipal_no_05_2024_-_altera_a_alinea_a_do_inc_vii_do_art._13_loa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4101/proposta_de_emenda_a_lei_organica_municipal_no_6_2024_-_altera_o__8o_art._61-a_da_lom.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3831/relatorio_final_cea_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3486/01_indicacao_criacao_de_cargos_agropecuarios.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3487/amec_-_cobertura_da_quadra_de_areia_da_praca_central.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3488/3_indicacao_para_implantacao_de_parque_infantil_no_bairro_residencial_santa_clara_kapiche.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3489/4_indicacao__reajuste_do_auxilio_alimentacao_kapiche.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3490/5_indicacao__criacao_do_auxilio_saude_kapiche.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3491/6_indicacao__de_reajuste_de_desempenho_de_funcao_kapiche.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3495/7_pmc_-_quadra_distrito_riozinho_-_minduin.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3502/8_semed_-_playground_nossa_senhora_do_carmo_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3512/10_indicacao_pavimento_no_bairro_jardim_italia_ii_e_conj.halley_-_kapiche_-assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3523/011-_indicacao-pavimento_no_bairro_josino_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3524/012-_indicacao-pavimento_no_bairro_jardim_italia__assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3525/013-_indicacao-pavimento_no_bairro__jardim_italia_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3550/14_indicacao_cora.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3551/15_indicacao_pavimento_no_bairro_jardim_clodoaldo_-_kapiche_-assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3553/16_indicacao_pavimento_no_bairro_jardim_italia_i_-_kapiche-assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3554/17_indicacao_boa_pavimento_no_bairro_vista_alegre-assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3574/18_indicacao_cora_semosp_-_corazinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3577/19_indicacao_pavimento_no_bairro_parque_fortaleza_-_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3578/20_indicacao_pavimento_no_bairro_jardim_italia_ii_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3579/21_indicacao_pavimento_no_bairro_morada_do_sol_-_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3585/22_indicacao_cora_semusa_corazinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3632/23_indicao-semosp-rede_baixa_de_energia_travessa_22_de_agosto_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3633/24_indicao_-semosp-rede_baixa_de_energia_travessa_8_de_dezembro_miduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3634/25_indicao-semosp-rede_baixa_de_energia_carlos_drumond_de_andrade_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3635/26_indicao-semosp-rede_baixa_de_energia_irene_gomes_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3637/27_indicao-semosp-rede_baixa_de_energia_ro-383_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3638/28_indicao-semosp-rede_baixa_de__energia_carmelia_dutra_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3639/29_indicao-semosp-mudanca_do_poste_travessa_12_de_junho_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3650/30_indicacao_cora_linha_09_rodovia_do_cafe_corazinho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3661/31_indicacao_semttran_lauro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3662/32_indicacao_tapa_buraco_rua_dr._miguel_vieira_ferreira_bairro_floresta_kapiche.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3663/33_indicacao_-_semast_kapiche.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3664/34_indicacao_saae_kapiche.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3665/35_indicacao_auxilio_emergencial_joao_pichek_e_outros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3671/36_indicacao_minduin.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3672/37_indicacao_minduin.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3673/38_-_gabinete_-_pavimentacao_joao_paulo._minduin.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3674/39_-_gabinete_-_pavimentacao_aglair_nogueira._minduin.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3694/40_semosp-rocagem_e_limpeza_em_geral_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3695/41_semma_-_corte_de_arvore_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3696/42_semma-corte_de_arvore_minduin2_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3710/43_indicacao_pavimento_no_bairro_vista_alegre_e_linha_06.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3711/44_indicacao_pavimento_no_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3712/45_indicacao_pavimento_na_rua_jose_americo_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3721/46_indicacao_cmc_2024_-_indicacao_ao_prefeito__ampliacao_da_farmacia_central_municipal_de_cacoal.docx_romeu.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3833/35_indicacao_ponto_de_onibus_bairro_jardim_italia_iii.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3839/48_indicacao_implantacao_de_quebra_molas_romeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3847/36_indicacao_tapa_buraco_no_bairro_alpha_parque.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3848/37_indicacao_iluminacao_publica_no_bairro_alpha_parque.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3849/38_indicacao_tapa_buraco_no_bairro_paineiras.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3850/39_indicacao_tapa_buraco_no_bairro_alphaville.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3860/53_indicacao_semosp_-tapa_buracos_liberdade_minduim-para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3861/54_indicacao_semosp-troca_de_lampadas_liberdade__ameduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3870/55_indicacao_semttran-rotatoria_lauro_garom_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3871/56_indicacao_semtram_lombadas_e_sinalizacao_av._malaquita_bairro_josino_brito.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3872/57_indicacao_semtram_implantcao_de_lombadas_na_rua_uirapuru_bairro_eldorado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3873/58_indicacao_para_retirada_dos_canteiros_centrais_na_av_marechal_rondon_feira_de_quarta_feira..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3874/59_indicacao_iluminacao_publica_na_rua_acacia_bairro_eldorado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3876/60_indicacao_para_retirada_dos_canteiros_centrais_na_av_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3881/61_indicacao_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3890/62_indicacao_seme_joaopichek_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3911/63_indicacao_cora_faixa_de_pedestres_e_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3944/64_indicacao_manutencao_da_iluminacao_publica_no_bairro_greenville.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3945/65_-_semosp_-_tapa_buraco_distrito_de_riozinho.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3946/66_-_gabinete_-_banheiro_no_ponto_central.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3955/67_indicacao_fritz_semagri_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3957/68_indicacao_tapa_buraco_no_bairro_santa_clara_kapiche.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3968/49_indicacao_iluminacao_publica_na_avenida_anel_viario.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3969/50_indicacao_semtram_lombadas_e_sinalizacao_av._anel_viario.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3970/indicacao_quebra_molas_na_av__brasil_-_bairro_industrial_divisa_com_liberdade_2024.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3967/48_indicacao_semtram_lombadas_e_sinalizacao_av._das_mangueiras.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3971/73_indicacao_prorrogacao_do_processo_seletivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4060/75_indicacao_semosp_-_instalacao_de_iluminacao_publica_ro-486_minduim__assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4073/76_indicacao_semttran_-_copia_-_04_de_outubro_lauro_garcon_assinada.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4105/77_indicacao_acao_cidade_limpa_no_riozinho_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4106/78_indicacao_recapeamento_e_tapa_buraco_no_bairro_alpha_parque_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4107/79_indicacao_para_implantacao_de_parque_infantil_no_bairro_alfa_park_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4108/80_indicacao_para_instalacao_de_ar_condicionado_na_policlinica_kapiche_assinada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4110/81_estacionamento_humanus_clinica_de_especialidades_paulo_henrique_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4155/82_indicacao_gabinete_-_instalacao_da_rede_de_esgoto_no_distrito_de_riozinho_minduim_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4156/83_indicacao_semosp_-_patrolamento_e_cascalhamento_riozinho_minduim_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4172/84_indicacao_ao_prefeito.amec_abono_natalino_kapiche.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4173/85_indicacao_prefeito_abono_natalino_kapiche.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4174/86_indicacao_ao_prefeito._saae_abono_natalino_kapiche.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4175/87_indicacao_camara_municipal_abono_natalino_kapiche.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4186/88_indicacao_-_guarda_corpo_nas_pontes_do_rio_salgadinho.docx_-_documentos_google_romeu.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4192/89_indicacao_-_construcao_de_uma_praca_bairro_embratel.docx_-_documentos_google.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3465/requerimento_no_01_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3501/requerimento_n._3_2024_-_ver._kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3499/requerimento_n._04-2024_-_urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3511/requerimento_n.05-2024_urgencia_simples_-_2o__so_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3526/requerimento_n.06-2024_urgencia_simples_-_3o__so.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3527/requerimento_n.07-2024_urgencia_simples_-_3o__so.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3584/requerimento_n._08-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3589/requerimento_n._09-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3641/requerimento_n._10-2024_pedido_urgencia_simples_-_5o__so_-_18.03.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_n._11-2024_urgencia_simple_-_fritz_4a_se.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3643/requerimento_n._12_-2024_dispensa_parecer_-_fritz_-_4a_se.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3644/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3652/requerimento_n._14-2024_paulinho_do_cinema.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3653/requerimento_n._15-2024_paulinho_do_cinema.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3654/requerimento_n._16_-2024_ver_paulinho_do_cinema.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3667/requerimento_n._17_-2024_inclusao_plo_no_56_-_6a_so.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3668/requerimento_n._18_-2024_-_eleicao_suplementa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3669/requerimento_n._19_-2024_ver_corazinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3682/requerimento_n._20_-_2024_moto_aplicativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3683/requerimento_n._21_2024_corazinho.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3686/requerimento_n._23_-2024_inclusao_plo_no_64_-_8a_so_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3687/requerimento_n._23_-2024_inclusao_plo_no_64_-_8a_so_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_n._24_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3732/requerimento_n._25_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3733/requerimento_n._26_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3862/requerimento_n._27_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3863/requerimento_n._28_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3875/requerimento_n._29_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3893/requerimento_n._30_-2024_inclusao_plo_no_74.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3894/requerimento_n._31_-2024_inclusao_plos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3910/requerimento_n._32_-2024_-_ver_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3907/requerimento_n.33_-2024_-_comissao_de_averiguacao__joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3908/requerimento_n._34-2024_-_a_semed_sobre_retirada_dos_ar_condicionado_da_escola_jose_mauro_de_vasconcelos_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3909/requerimento_n._35_-2024_-semed_sobre_joer_nas_escola_municipais.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3912/requerimento_n._36_2024_-_mocao_de_aplausos_n._01_2024_-_sanado_federal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3913/requerimento_n._37_-2024_-_cpljrf__dr_paulo_hen_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3920/requerimento_n38__2024_kapiche__assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3925/requerimento_n._39_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3948/requerimento_n._40_-2024__assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3949/requerimento_n._41_-2024__kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3954/requerimento_n._42_-2024_josivan.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3950/requerimento_n._43_-2024_minduin_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3958/requerimento_n._44_2024_assinado_cora.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3962/requerimento_n._45-2024_urgencia_simples_-_22o__so.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3963/requerimento_n._46-2024_urgencia_simples_-_22o__so.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3965/requerimento_n_47__2024_paulo_henrique__assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3995/requerimento_n_48__2024_kapiche__assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3996/requerimento_n_49__2024_corazinho__assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4052/requerimento_n._50-2024_urgencia_simples_pl_145_-_25o_so.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4061/requerimento_n._51-2024_urgencia_simples_pelo_04_-_26o_so.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4088/requerimento_n52__2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4126/requerimento_n._53-2024_urgencia_simples_plo_110_veto_total_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4127/requerimento_n._54-2024_urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4130/requerimento_n._55_2024_-_pelo_no_do_05__2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4128/requerimento_n._56-2024_urgencia_simples_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4131/requerimento_n._57-2024_urgencia_simples_kapiche.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4129/requerimento_n._58_2024_sessao_solene_-_correto_pichek_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4165/requerimento_n._59_2024_-_pelo_no_do_06_2024_-_dp_e_1a_votacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4168/requerimento_n._60_2024_-_plo_no_163_06_2024_-_prorrogacao_prazo_lot._universitario.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4169/requerimento_n._61_2024_-_plo_no_164_2024_-_utilidade_publica_s._marcos._corazinho.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4170/requerimento_n._62_-2024_ver_edimar_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4182/requerimento_n._63_-2024_ver_edimar_kapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4188/requerimento_n_64_2024_ver_romeu_moreira__assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4189/requerimento_n._65_-2024_ver_paulo_henrique_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4190/requerimento_n._66_-2024_ver_romeu_moreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4200/requerimento_n._67_2024_-_prlo_no_do_01_2024_-_2da_discussao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4201/requerimento_n._68_2024_-_pr_no_do_05_2024_-_discussao_e_votacao.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4202/requerimento_n._69_2024_-_plo_no_194-195_e_196_2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4203/requerimento_n._70_2024_-_plo_no_189_-_veto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4204/requerimento_n._71_2024_-_pr_no_do_03_2024_-_altera_valor_diarias_2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4205/requerimento_n._72_2024_-_plo_no_do_199_2024_-_abono_salarial.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4210/requerimento_n_73_2024_mesa_diretiva__assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4211/requerimento_n_74_2024_mesa_diretiva__assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4208/oficio_n._107-2024_ps_envio_da_indicacao_n._84_85_86_e_87.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3742/oficio_n._34-2024_ps_envio_das_indicacoes_n._40_ao_42_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3741/oficio_n._33-2024_ps_envio_das_indicacoes_n._37_ao_39_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3740/oficio_n._32-2024_ps_envio_das_indicacoes_n._34_ao_36_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3735/oficio_n._28-2024_ps_envio_das_indicacoes_n._22_ao_24_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3736/oficio_n._29-2024_ps_envio_das_indicacoes_n._25_ao_27_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3739/oficio_n._31-2024_ps_envio_das_indicacoes_n._31_ao_33_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3738/oficio_n._30-2024_ps_envio_das_indicacoes_n._28_ao_30_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3734/oficio_n._27-2024_ps_envio_das_indicacoes_n._18_ao_21_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3726/oficio_n._02-2024_ps_envio_das_indicacoes_n._01_ao_07_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3727/oficio_n._25-2024_ps_envio_das_indicacoes_n._18_ao_21_-_para_mesclagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3745/oficio_n._51-2024_ps_envio_das_indicacoes_n._43_ao_45.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3500/oficio_no_01_-_valdomirocora.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3514/oficio_n_02_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3515/oficio_n_03_-_vereador_edimar_kapiche_luciano..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3516/oficio_n_04_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3520/oficio_n_05_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3521/oficion_06_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3517/oficio_n_07_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3535/oficio_n_08_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3536/oficio_n_09_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3537/oficio_n_10_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3538/oficio_n_11_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3539/oficio_n_12_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3540/oficio_n_13_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3541/oficio_n_14_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3542/oficio_n_15_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3543/oficio_n_16_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3544/oficio_n_17-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3545/oficio_n_18_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3546/oficio_n_19_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3547/oficio_n_20_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3548/oficio_n_21_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3561/oficio_n_22_-_valdomiro_cora_-dep._cirone.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3562/oficio_n_23-valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3647/oficio_n_24__-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3648/oficio_n_26_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3649/oficio_n_27_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3659/oficio_n_28_-_vereador_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3660/oficio_n_29_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3675/oficio_n_30_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3676/oficio_n_31_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3677/oficio_n_32_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3678/oficio_n_33_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3679/oficio_n_34_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3680/oficio_n_35_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3707/oficio_n_36.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3688/oficio_n_37_-_dnit_-_ponte_br_364_pirarara.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3689/oficio_n_38_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3690/oficio_n_39_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3691/oficio_n_40_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3703/oficio_n_41_-_paulo_henrique_2.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3704/oficio_n_42_-_paulo_henrique_2.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3705/oficio_n_43_-_paulo_henrique_2.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3706/oficio_n_44_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3722/oficio_n_45_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3723/oficio_n_46_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3724/oficio_n_47_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3725/oficio_n_48_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3743/oficio_n_49_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3744/oficio_n_50_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3841/oficio_n_52_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3842/oficio_n_53_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3854/oficio_n_54_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3855/oficio_n_55_-_paulo_henrique_1_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3856/oficio_n_56_-_paulo_henrique_1_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3857/oficio_n_57_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3858/oficio_n_58_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3859/oficio_n_59_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3877/oficio_n_61_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3878/oficio_n_62_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3882/oficio_n_63_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3883/oficio_n_64_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3884/oficio_n_65_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3885/oficio_n_66_-_vereador_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3915/oficio_n_69_-_vereador_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3916/oficio_n_70_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3917/oficio_n_71_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3918/oficio_n_72_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3926/oficio_no_73_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3927/oficio_no_74_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3952/oficio_n_75_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3953/oficio_n_76_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3974/oficio_n_80_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4053/oficio_n_82_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4054/oficio_n_83_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4055/oficio_n_84_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4056/oficio_n_85_-_paulo_roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4057/oficio_n_86_-_vereador_joao_paulo_pichek_2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3933/oficio_n._87-2024_req_nba_35_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4058/oficio_n_88_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4066/oficio_n_92_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4067/oficio_n_93_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4078/oficio_n_94_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4079/oficio_n_95_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4080/oficio_n_96_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4081/oficio_n_97_-_vereador_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4098/oficio_n_98_-_vereador_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4099/oficio_n_99_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4139/oficio_n_100_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4140/oficio_n_101_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4141/oficio_n_102_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4193/oficio_n_105_-_vereador_luiz_antonio_n._fritz.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4194/oficio_n_106_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4083/resposta_ao_oficio_edimara_kapiche_-_informacoes_sobre_acoes_da_secretaria_municipal_de_saude_outubro_rosa..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4065/oficio_n_91_-_pauo_henrique.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3746/autografo_n._01-2024_-_plo_n._126_2023_-_dispoe_sobre_as_diretrizes.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3747/autografo_n._02-2024_-_plo_n._146_2023_-_estima_a_receita_e_fixa_a_despesa_do.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3748/autografo_n._03-2024_-_plo_n._04_2024_abert._cred._especial_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3749/autografo_n._04-2024_-_altera_o_art_85_e_o_anexo_i_da_lei_n__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3750/autografo_n._05-2024_-_dispoe_sobre_abertura_de_credito__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3751/autografo_n._06-2024_-_dispoe_sobre_abertura_de_credito_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3752/autografo_n._07-2024_-_dispoe_sobre_abertura_de_credito_adicional-assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3753/autografo_n._08-2024_-_plo_n._14_2024_dispoe_sobre_abertura_de_credito_-assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3754/autografo_n._09-2024_-_plo_n._15_2024_dispoe_sobre_abertura_de_credito_-assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3755/autografo_n._10_-2024_-_plo_n._16_2024_dispoe_sobre_abertura_de_credito-assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3756/autografo_n._11_-2024_-_plo_n._17_2024_dispoe_sobre_abertura_de_credito_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3757/autografo_n._12_-2024_-_plo_n._155_2023_-_o_programa_de_internet_wi-fi_livre_nas__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3758/autografo_n._13_-2024_-_plo_n._172_2023_-_concede_a_assis_canuto_o_titulo_de__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3759/autografo_n._14_-2024_-_plo_n._173_2023_-_dispoe_sobre_o_perimetro_urbano_do__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3760/autografo_n._15-2024_com_anexo_-_plo_n._175_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3761/autografo_n._16-2024_com_anexo_-_plo_n._176_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3762/autografo_n._17_-_2024_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3763/autografo_n._18-2024_-_plo_n._06_2024_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3764/autografo_n._19-2024_-_plo_n._09-2024_-_doar_area_pmcmv.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3766/autografo_n._21-2024_-_plo_n._19-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3768/autografo_n._22-2024_-_plo_n._171-2023_-_proibibe_musicas_com_letras_de_apologia.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3769/autografo_n._23-2024_-_plo_n._174-2023_-_perimetro_urbano_do_riozinho.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3770/autografo_n._24-2024_-_plo_n._03-2024_-_atribuicoes_assessoria_pgm_pmc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3771/autografo_n._25-2024_-_plo_n._10-2024_-_abert_cred__supl.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3772/autografo_n._26-2024_-_plo_n._11-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3773/autografo_n._27-2024_-_plo_n._18-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3774/autografo_n._28-2024_-_plo_n._20-2024_-_altera_a_lei_5178_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3775/autografo_n._29-2024_-_plo_n._22-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3776/autografo_n._30-2024_-_plo_n._23-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3777/autografo_n._31-2024_-_plo_n._24-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3778/autografo_n._32-2024_-_plo_n._25-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3779/autografo_n._33-2024_-_plo_n._26-2024_-_teatro_cacilda_-_j._fortunato.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3780/autografo_n._34-2024_-_plo_n._27-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3781/autografo_n._35-2024_-_plo_n._28-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3782/autografo_n._36-2024_-_plo_n._29-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3783/autografo_n._37-2024_-_plo_n._30-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3784/autografo_n._38-2024_-_plo_n._32-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3785/autografo_n._39-2024_-_plo_n._33-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3786/autografo_n._40-2024_-_plo_n._34-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3787/autografo_n._41-2024_-_plo_n._35-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3788/autografo_n._42-2024_-_plo_n._163-2023_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3789/autografo_n._43-2024_-_plo_n._36-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3790/autografo_n._44-2024_-_plo_n._37-2024_-_abert_cred_especial.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3791/autografo_n._45-2024_-_plo_n._38_-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3792/autografo_n._46-2024_-_plo_n._39-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3793/autografo_n._47-2024_-_plo_n._40-2024_-_altera_a_lei_2.736_2010_secretario_escola_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3794/autografo_n._48-2024_-_plo_n._41-2024_-_abert._cred_especial.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3798/autografo_n._50-2024_-_plo_n._43-2024_-_altera_o_art._2o_da_lei_n._4.429_pmc_2020_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3799/autografo_n._51-2024_-_plo_n._45-2024_-_abert_cred.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3800/autografo_n._52-2024_-_plo_n._56-2024_-_permuta_lotes_greenville_iv.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3801/autografo_n._53-2024_-_plo_n._44-2024_-_atribuicoes_das_gratif._-_art._85_cmc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3802/autografo_n._54-2024_-_plo_n._46-2024_-_cred_adic_suplementar.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3803/autografo_n._55-2024_-_plo_n._48-2024_-_altera_lei_n._2.736_-_plano_de_cargos_-_mandato_de_4_anos_conselho_escolar.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3929/autografo_n._56-2024_-_plo_n._49-2024_-_repasse_recursos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3805/autografo_n._57-2024_-_plo_n._50-2024_-_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3806/autografo_n._58-2024_-_plo_n._51-2024_-_doar_mcmv_-_desafetar_imovel.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3807/autografo_n._59-2024_-_plo_n._52-2024_-_doenominacao_av._wantuil_fritz.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3808/autografo_n._60-2024_-_plo_n._53-2024_-_abert._cred._adic._supl.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3809/autografo_n._61-2024_-_plo_n._54-2024_-_institui_gratificacao_semast.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3810/autografo_n._62-2024_-_plo_n._168-2023_-_pontos_de_apoio_trabalhadores_de_app_autoria_kapiche.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3811/autografo_n._63-2024_-_plo_n._55-2024_-_administrativa_reformulacao_ao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3812/autografo_n._64-2024_-plo_no_57-2024_-_a_doar_com_encargos_prazos_e_clausula_de_reversao_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3813/autografo_n._65-2024_-_plo_n._58_2024_-_o_reajuste_do_piso_salarial_dos_profissionais_da_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3814/autografo_n._66-2024_-_plo_n._59-2024_-_abert._cred._adic._suplementar_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3817/autografo_n._67-2024_-_plo_n._64-2024_-_alrera_a_lei_n._2.735_2010_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3818/autografo_n._68_-2024_-_plo_60-_2024_-_dispoe_sobre_abertura_de_credito_adicional__assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3819/autografo_n._69-2024_-_plo_n._61-2024_-_abert_cred-assinado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3820/autografo_n._70-2024_-_plo_n._62-2024_-_abert_cred-corrigido_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3821/autografo_n._71-2024_-_plo_n._63-2024_-_abert_cred_supl-assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3822/autografo_n._72-2024_-_plo_n._65-2024_-_reformulacao_adm-assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3823/autografo_n._73-2024_-_plo_n._66-2024_-_abert_cred_adic_supl-assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3824/autografo_n._74-2024_-_plo_n._67-2024_-_abert_cred_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3825/autografo_n._75-2024_-_plo_n._68-2024_-_prorrogacao_prazo_concessao_-_ouro_verde_industria-_assinado.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3826/autografo_n._76-2024_-_plo_n._69-2024_-_abert_cred_adic_supl-assinado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3827/autografo_n._77-2024-dispoe_sobre_abertura_de_credito_adicional_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3828/autografo_n._78_-2024-dispoe_sobre_abertura_de_credito_adicional__assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3829/autografo_n._79_-2024_-_plo_n._72-2024_-dispoe_sobre_abertura_de_credito_especial___assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3830/autografo_n._80-2024_-_plo_n._76_-2024_-dispoe_sobre_abertura_de_credito_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3832/autografo_n._81_-2024_-_plo_n._78_-2024_-dispoe_sobre_abertura_de_credito_adicional__assinado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3976/autografo_n._82-2024_-_plo_n._75-2024_-_abert._cred._suplementar.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3977/autografo_n._83-2024_-_plo_n._81-2024_-_abert._cred._suplementar.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3978/autografo_n._84-2024_-_plo_n._47-2024_-_alteracao_de_nomenclatura_da_semict.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3979/autografo_n._85-2024_-_plo_n._77-2024_-_abert._credito_supl.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3980/autografo_n._86-2024_-_plo_n._82-2024_-_abert._credito_especiall.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3981/autografo_n._87-2024_-_plo_n._74-2024_-_abert._credito_adic_supl.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3982/autografo_n._88-2024_-_plo_n._88-2024_-_abert._credito_supl.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3983/autografo_n._89-2024_-_plo_n._79-2024_-_doacao_de_imovel_sedam.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3986/autografo_n._92-2024_-_plo_n._85-2024_-_avaliacao_das_metas_fisicas_e_financeiras_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3987/autografo_n._93-2024_-_plo_n._94-2024_-_abert._credito_supl.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3988/autografo_n._94-2024_-_plo_n._91-2024_-_abert._credito.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3989/autografo_n._95-2024_-_plo_n._86-2024_-_abert._credito.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3990/autografo_n._96-2024_-_plo_n._87-2024_-_abert._credito.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3991/autografo_n._97-2024-_plon._92-2024-abert._credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3992/autografo_n._98-2024-plo_n._93-2024_-_abert._credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3993/autografo_n._99-2024_-plo_n.100_-2024_-_abert._credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3994/autografo_n._100-2024_plo_n.101-2024-_abert._credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3998/autografo_n._101-2024_-_plo_n._95-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3999/autografo_n._102-2024_-_plo_n._96-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4000/autografo_n._103-2024_-_plo_n._97-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4001/autografo_n._104-2024_-_plo_n.98-2024_-__abert._credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4002/autografo_n._105-2024-_plo_n._99-2024-_abert._credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4003/autografo_n._107-2024_-_plo_n._73-2024_-_autoriza_o_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4004/autografo_n._108-2024_-_plo_n._89-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4005/autografo_n.109-2024_-_plo_n._90-2024_-_abert._credito_especial.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4006/autografo_n.110-2024_-_plo_n._84-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4008/autografo_n.111-2024_-_plo_n._102-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4009/autografo_n.112-2024_-_plo_n._104-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4010/autografo_n.113-2024_-_plo_n._105-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4011/autografo_n.114-2024_-_plo_n._106-2024_-_abert._credito_supl.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4012/autografo_n.115-2024_-_plo_n._107-2024_abertura_de_credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4013/autografo_n.116-2024_-_plo_n._108-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4014/autografo_n._117-2024_-_plo_n._109-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4015/autografo_n._118-2024_-_plo_n._103-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4016/autografo_n._119-2024_-_plo_n._118-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4017/autografo_n._120-2024_-_plo_n._119-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4018/autografo_n._121-2024-plo_111-2024__assinado26.06.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4019/autografo_n._122-2024_-_plo_n._112-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4020/autografo_n._123-2024_-_plo_n._113-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4021/autografo_n._124-2024_-_plo_n._114_2024__assinado.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4022/autografo_n._125-2024_-_plo_n._115-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4023/autografo_n._126-2024_-_plo_n._116-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4024/autografo_n._127-2024_-_plo_n._117-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4025/autografo_n._128-2024_-_plo_n._120-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4026/autografo_n._129-2024_-_plo_n._121-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4028/autografo_n._130-2024_-_plo_n._01-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4029/autografo_n._131-_2024_-_plo_n._124_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4030/autografo_n._132-_2024_-_plo_n._125_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4031/autografo_n._133-_2024_-_plo_n._126_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4032/autografo_n._134-_2024_-_plo_n._127_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4033/autografo_n._135-_2024_-_plo_n._131_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4034/autografo_n._136-_2024_-_plo_n._135_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4035/autografo_n._137_-_2024_-_plo_n._128_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4036/autografo_n._138_-_2024_-_plo_n._129_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4037/autografo_n._139-2024_-_plo_n._130-2024_cred_esp.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4038/autografo_n._140-2024_-_plo_n._132-2024_cred_esp.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4039/autografo_n._141_-_2024_plo_n._133_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4040/autografo_n._142_-_2024_-_plo_n._134_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4042/autografo_n._144-2024_-_plo_n._136-2024_cidadao_benemerito.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4043/autografo_n._145_-_2024_-_plo_n._122_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4044/autografo_n._146_-_2024_-_plo_n._123_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4045/autografo_n._147-2024__-_plo_n._137-2024_-_cred_adic_assinado.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4046/autografo_n._148-2024_-_plo_n.138-2024_-_cred_esp_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4047/autografo_n._149-2024_-_plo_n._110-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4048/autografo_n.150_-_2024_-_plo_n.140_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4049/autografo_n._151_-_2024_-_plo_n._144_-_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4112/autografo_n._152_-_2024_-_plo_n._145_-_2024__assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4113/autografo_n._153-2024_-_plo_n._141-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4114/autografo_n._154-2024_-_plo_n._143-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4115/autografo_n._155-2024_-_plo_n._146-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4116/autografo_n._156-2024_-_plo_n._147-2024-altera_a_lei_n._3.825_pmc_2017_assinado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4117/autografo_n._157-2024_-_plo_n._148-2024-institui_o_programa_de_equoterapia_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4118/autografo_n._158-2024_-_plo_n._149-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4119/autografo_n._159-2024_-_plo_n._150-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4120/autografo_n._160-2024_-_plo_n._151-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4121/autografo_n._161-2024_-_plo_n._152-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4122/autografo_n._162-2024_-_plo_n._153-2024_cred_adic_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4135/autografo_no_163_2024_-_plo_n._142-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4123/autografo_n._164-2024_-_plo_n._154-2024_-_abert_cred_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4124/autografo_n._165-2024_-_plo_n._155-2024_-_abert_cred_assinado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4125/autografo_n._166-2024_-_plo_n._156-2024_-_abert_credito_adic._supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4132/autografo_n._167-2024_-_plo_n._157-2024_-declara_de_utilidade_publica_a_associacao_beneficente_atos_de_compaixao_-_abac_assinado.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4133/autografo_n._168-2024_-_plo_n._169-2024_-_abert_adicional_credito_supl_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4134/autografo_n._169-2024_-_plo_n._171-2024_-_abert_cred_assinado.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4137/autografo_n._170-2024_-_plo_n._170-2024_-_autoriza_a_mesa_diretora_a_proceder_a_baixa_dos_bens_permanentes-assinado_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4143/autografo_n._171-2024_-_plo_n._161-2024_-_abert_cred_assinados.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4144/autografo_n._172-2024_-_plo_n._162-2024_-_abert_cred_assinados.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4027/convocacao_n._01-cmc-2024_1a_sessao_extraordinaria_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3555/emenda_apresentada_pelo_vereador_toninho_do_jesus_ao_projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3556/2_emenda_aditiva_no_01_2024_plo_no_02_2024_-_fritz_e_outros.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3557/3_emenda_modificativa_01_plo_no_02_2024_-_luiz_fritz_e_outros.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3558/4_emenda_aditiva_no_01_pres_no_01_2024_-_ver._paulinho_cinema_e_outros.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3559/5_emenda_supressiva_no_01_-_plo_no_02_2024_luiz_fritz_e_outros.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3560/6_emenda_aditiva_n.01-pr_01-2024_regulamentacao_-_dr._ph.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3900/emendas_modificativas_n._8_2024-ao_pl_95-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4109/emenda_modificativas_n._10_2024_ao_pl_no_159_2024_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H487"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="62.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="209.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="209" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>