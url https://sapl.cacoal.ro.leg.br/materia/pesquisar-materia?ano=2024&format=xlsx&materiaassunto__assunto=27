--- v0 (2026-01-07)
+++ v1 (2026-04-13)
@@ -54,299 +54,299 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Valdomiro Corá</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3467/pl_02-2024_-_regulamente_a_lei_de_licitacoes_-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3467/pl_02-2024_-_regulamente_a_lei_de_licitacoes_-_assinado.pdf</t>
   </si>
   <si>
     <t>PLO N. 2/2024 QUE ALTERA O ART. 85 DA LEI N. 1.951/PMC/2006 BEM COMO o ANEXO I DA LEI Nº 3.904/PMC/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3469/lei_n._5.318_-_plo_n._03_2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3469/lei_n._5.318_-_plo_n._03_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.413/PMC/2008 – DISPÕE SOBRE A CARREIRA DE PROCURADOR DO MUNICÍPIO E A ESTRUTURA ORGANIZACIONAL E COMPETÊNCIA DA PROCURADORIA GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3510/plo_no_31_2024_-_projeto_de_lei_ordinaria_no_31_de_2024_29.02.2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3510/plo_no_31_2024_-_projeto_de_lei_ordinaria_no_31_de_2024_29.02.2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO AOS SERVIDORES MUNICIPAIS INTEGRANTES DAS EQUIPES DE REFERÊNCIA DO SUAS DA PROTEÇÃO SOCIAL BÁSICA E PROTEÇÃO SOCIAL ESPECIAL DE MÉDIA E ALTA COMPLEXIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>VALDOMIRO CORÁ</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3564/p.l._42-2024_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3564/p.l._42-2024_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 147 DA LEI Nº 1.951/PMC/2006, MODIFICADO E ALTERADO PELAS LEIS Nº 3.151/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, 3.797/PMC/2017, 4.039/PMC/2018, 5.030/PMC/2022, 5.239/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3565/plo_n._43-2024__auxilio_saude-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3565/plo_n._43-2024__auxilio_saude-assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI N. 4.429/PMC/2020, MODIFICADA PELAS LEIS N. 5.031/PMC/2022 E 5.238/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3566/pl_44-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3566/pl_44-2024.pdf</t>
   </si>
   <si>
     <t>Dispões sobre as atribuições das funções gratificadas relativas ao setor de licitações; Cria o Art. 3-A na Lei Municipal_x000D_
 n. 5.311/2024 e Altera o Art. 85 da Lei Municipal n. 1.951/2006; Bem como altera o art. 5º-b e parágrafo único da Lei n._x000D_
 2.157/PMC/2007.” Inclui na Lei n. 5311/2024, as atribuições das funções gratificadas e da outras providências.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3573/plo_n._48_2024_-_projeto_de_lei_-_altera_o_prazo_de_mandato_da_lei_2736.2010.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3573/plo_n._48_2024_-_projeto_de_lei_-_altera_o_prazo_de_mandato_da_lei_2736.2010.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N. 2.736/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES DO SISTEMA DE ENSINO PÚBLICO MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3575/plo_n._49_2024_-_projeto_de_lei_-_incentivo_dos_agentes_de_combate_as_endemias.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3575/plo_n._49_2024_-_projeto_de_lei_-_incentivo_dos_agentes_de_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>“DISPÕEM SOBRE A REGULAMENTAÇÃO DO REPASSE DOS RECURSOS RECEBIDOS DA UNIÃO DE INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE – ACS E AGENTE DE COMBATE A ENDEMIAS – ACE, E, DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3583/plo_n._54_2024_-_projeto_de_lei_-__institui_gratificacao_aos_servidores_efetivos_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3583/plo_n._54_2024_-_projeto_de_lei_-__institui_gratificacao_aos_servidores_efetivos_semast.pdf</t>
   </si>
   <si>
     <t>“INSTITUI GRATIFICAÇÃO DE INCENTIVO ESPECIAL AOS SERVIDORES EFETIVOS MUNICIPAIS, LOTADOS NA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, E, DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3646/plo_n._58_2024_-_oficio_n._131_gp_pgm_2024-dispoe_sobre_reajuste_do_piso_salarial_profissional_da_educcacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3646/plo_n._58_2024_-_oficio_n._131_gp_pgm_2024-dispoe_sobre_reajuste_do_piso_salarial_profissional_da_educcacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO, EM CONFORMIDADE COM A LEI FEDERAL N. 11.738/2008 E PORTARIA MINISTERIAL N. 61, DE 31 DE JANEIRO DE 2024, ALTERA A LEI 2.736/PMC/2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3851/plo_n._95_2024_de_lei_-_servico_voluntario_-_of_221.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3851/plo_n._95_2024_de_lei_-_servico_voluntario_-_of_221.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO NO ÂMBITO MUNICIPAL, CONFORME A LEI FEDERAL 9.608/1988, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3852/plo_n._96_2024__altera_a_lei_n._2.736-pmc-10_-_of._222.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3852/plo_n._96_2024__altera_a_lei_n._2.736-pmc-10_-_of._222.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.736/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES DO SISTEMA DE ENSINO PÚBLICO MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3853/plo_n._97_2024__altera_nomenclatura_da_fiscalizacao_tributaria_-_of._220.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3853/plo_n._97_2024__altera_nomenclatura_da_fiscalizacao_tributaria_-_of._220.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA NOMENCLATURA DA CARREIRA DE FISCALIZAÇÃO TRIBUTÁRIA PARA CARREIRA DE AUDITORIA E FISCALIZAÇÃO TRIBUTÁRIA, ALTERA A NOMENCLATURA DO CARGO DE FISCAL TRIBUTÁRIO MUNICIPAL PARA AUDITOR FISCAL TRIBUTÁRIO MUNICIPAL, E, DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4199/plo_n._199_2024_-_abono_salarial_cmc_2024_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4199/plo_n._199_2024_-_abono_salarial_cmc_2024_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Concede abono salarial aos trabalhadores da Câmara Municipal de Cacoal - RO e dá outras providências.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4198/resolucao_n._6_2024_-_dispoe_alteracao_do_inc._iv_art._1_da_res._3_2022_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4198/resolucao_n._6_2024_-_dispoe_alteracao_do_inc._iv_art._1_da_res._3_2022_assinada.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso IV, do Parágrafo Único do art. 1º da Resolução nº 3/CMC/2022 e dá outras providências</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4207/projeto_de_resolucao_n_07_2024_programa_prevencao_assedio_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4207/projeto_de_resolucao_n_07_2024_programa_prevencao_assedio_assinado.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Prevenção e Combate ao Assédio Moral e Sexual no âmbito da Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4151/projeto_de_lei_substitutivo_ao_plo_no_21_2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4151/projeto_de_lei_substitutivo_ao_plo_no_21_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4064/of._397-gp-pgm-2024_-_vento_integral_ao_plo_no_110_2024_saae.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4064/of._397-gp-pgm-2024_-_vento_integral_ao_plo_no_110_2024_saae.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao autógrafo 149/CMC/2024, referente ao PLO nº 110 QUE altera a Lei nº 2.716/PMC/2010, que dispõe sobre o plano de cargos, carreira e remuneração do SAAE - Serviço Autônomo de Água e Esgoto de Cacoal, e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>EMENL</t>
   </si>
   <si>
     <t>Emenda Legislativa</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3906/emendas_modificativas_n._9_2024-ao_pl_95-2024.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3906/emendas_modificativas_n._9_2024-ao_pl_95-2024.pdf</t>
   </si>
   <si>
     <t>PROPOSTAS DE EMENDAS APRESENTADAS PELOS VEREADORES PAULO HENRIQUE DOS SANTOS SILVA E JOÃO PAULO PICHEK AO PROJETO DE LEI Nº 95/2024 - DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO NO ÂMBITO MUNICIPAL, CONFORME A LEI FEDERAL 9.608/1988, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -653,67 +653,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3467/pl_02-2024_-_regulamente_a_lei_de_licitacoes_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3469/lei_n._5.318_-_plo_n._03_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3510/plo_no_31_2024_-_projeto_de_lei_ordinaria_no_31_de_2024_29.02.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3564/p.l._42-2024_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3565/plo_n._43-2024__auxilio_saude-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3566/pl_44-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3573/plo_n._48_2024_-_projeto_de_lei_-_altera_o_prazo_de_mandato_da_lei_2736.2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3575/plo_n._49_2024_-_projeto_de_lei_-_incentivo_dos_agentes_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3583/plo_n._54_2024_-_projeto_de_lei_-__institui_gratificacao_aos_servidores_efetivos_semast.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3646/plo_n._58_2024_-_oficio_n._131_gp_pgm_2024-dispoe_sobre_reajuste_do_piso_salarial_profissional_da_educcacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3851/plo_n._95_2024_de_lei_-_servico_voluntario_-_of_221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3852/plo_n._96_2024__altera_a_lei_n._2.736-pmc-10_-_of._222.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3853/plo_n._97_2024__altera_nomenclatura_da_fiscalizacao_tributaria_-_of._220.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4199/plo_n._199_2024_-_abono_salarial_cmc_2024_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4198/resolucao_n._6_2024_-_dispoe_alteracao_do_inc._iv_art._1_da_res._3_2022_assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4207/projeto_de_resolucao_n_07_2024_programa_prevencao_assedio_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4151/projeto_de_lei_substitutivo_ao_plo_no_21_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4064/of._397-gp-pgm-2024_-_vento_integral_ao_plo_no_110_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3906/emendas_modificativas_n._9_2024-ao_pl_95-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3467/pl_02-2024_-_regulamente_a_lei_de_licitacoes_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3469/lei_n._5.318_-_plo_n._03_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3510/plo_no_31_2024_-_projeto_de_lei_ordinaria_no_31_de_2024_29.02.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3564/p.l._42-2024_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3565/plo_n._43-2024__auxilio_saude-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3566/pl_44-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3573/plo_n._48_2024_-_projeto_de_lei_-_altera_o_prazo_de_mandato_da_lei_2736.2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3575/plo_n._49_2024_-_projeto_de_lei_-_incentivo_dos_agentes_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3583/plo_n._54_2024_-_projeto_de_lei_-__institui_gratificacao_aos_servidores_efetivos_semast.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3646/plo_n._58_2024_-_oficio_n._131_gp_pgm_2024-dispoe_sobre_reajuste_do_piso_salarial_profissional_da_educcacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3851/plo_n._95_2024_de_lei_-_servico_voluntario_-_of_221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3852/plo_n._96_2024__altera_a_lei_n._2.736-pmc-10_-_of._222.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3853/plo_n._97_2024__altera_nomenclatura_da_fiscalizacao_tributaria_-_of._220.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4199/plo_n._199_2024_-_abono_salarial_cmc_2024_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4198/resolucao_n._6_2024_-_dispoe_alteracao_do_inc._iv_art._1_da_res._3_2022_assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4207/projeto_de_resolucao_n_07_2024_programa_prevencao_assedio_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4151/projeto_de_lei_substitutivo_ao_plo_no_21_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4064/of._397-gp-pgm-2024_-_vento_integral_ao_plo_no_110_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3906/emendas_modificativas_n._9_2024-ao_pl_95-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>