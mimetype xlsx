--- v0 (2026-01-01)
+++ v1 (2026-04-13)
@@ -54,87 +54,87 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3645/plo_n._57_2024_-_projeto_de_lei_-_doacao_-_casa_do_idoso_-_ofic._133.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3645/plo_n._57_2024_-_projeto_de_lei_-_doacao_-_casa_do_idoso_-_ofic._133.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CACOAL A DOAR, COM ENCARGOS, PRAZOS E CLÁUSULA DE REVERSÃO, COM BASE NO INTERESSE PÚBLICO, IMÓVEL A ASSOCIAÇÃO DE IDOSOS, APOSENTADOS, PENSIONISTAS, E PORTADORES DE DEFICIÊNCIA COM SEDE NO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3685/plo_n._68_2024_-_projeto_de_lei_-_prorrogacao_de_concessao_ouro_verde.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3685/plo_n._68_2024_-_projeto_de_lei_-_prorrogacao_de_concessao_ouro_verde.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DA CONCESSÃO DE DIREITO REAL DE USO DO IMÓVEL PÚBLICO À OURO VERDE INDÚSTRIA E COMÉRCIO DE SUPLEMENTOS ALIMENTAR PARA ANIMAL LTDA - ME DISPOSTO NAS LEIS Nº 2.390/PMC/08 e Nº 2.624/PMC/10, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3718/plo_n._79_2024__doacao_de_imovel_a_sedam_-_of._167_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3718/plo_n._79_2024__doacao_de_imovel_a_sedam_-_of._167_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CACOAL DESAFETAR E DOAR, SEM ENCARGOS, COM BASE NO INTERESSE PÚBLICO, IMÓVEL AO GOVERNO DO ESTADO DE RONDÔNIA, PARA FINS DE REGULARIZAÇÃO DO ESCRITÓRIO REGIONAL DE CACOAL, DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO AMBIENTAL - SEDAM</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3719/plo_n._80_2024_doacao_de_imovel_ao_corpo_de_bombeiros_-_of._166_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3719/plo_n._80_2024_doacao_de_imovel_ao_corpo_de_bombeiros_-_of._166_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CACOAL DESAFETAR E DOAR, SEM ENCARGOS, COM BASE NO INTERESSE PÚBLICO, IMÓVEL AO GOVERNO DO ESTADO DE RONDÔNIA PARA FINS DE REGULARIZAÇÃO DA SEÇÃO DE ATIVIDADES TÉCNICAS DE CACOAL DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -441,67 +441,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3645/plo_n._57_2024_-_projeto_de_lei_-_doacao_-_casa_do_idoso_-_ofic._133.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3685/plo_n._68_2024_-_projeto_de_lei_-_prorrogacao_de_concessao_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3718/plo_n._79_2024__doacao_de_imovel_a_sedam_-_of._167_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3719/plo_n._80_2024_doacao_de_imovel_ao_corpo_de_bombeiros_-_of._166_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3645/plo_n._57_2024_-_projeto_de_lei_-_doacao_-_casa_do_idoso_-_ofic._133.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3685/plo_n._68_2024_-_projeto_de_lei_-_prorrogacao_de_concessao_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3718/plo_n._79_2024__doacao_de_imovel_a_sedam_-_of._167_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3719/plo_n._80_2024_doacao_de_imovel_ao_corpo_de_bombeiros_-_of._166_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>