--- v0 (2026-01-01)
+++ v1 (2026-04-15)
@@ -54,151 +54,151 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulinho do Cinema</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3505/plo_n._26_2024_-_pl_jota_fortunato.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3505/plo_n._26_2024_-_pl_jota_fortunato.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO SALÃO DO TEATRO MUNICIPAL CACILDA BECKER E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3892/plo_n._111_2024_projeto_de_lei_-_altera_lei_no_4.651.pmc.2020_-_of_271.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3892/plo_n._111_2024_projeto_de_lei_-_altera_lei_no_4.651.pmc.2020_-_of_271.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.651/PMC/2020, QUE DENOMINA "CRECHE C.E.I - CENTRO EDUCACIONAL INFANTIL" LOCALIZADA NA RUA ALIMENTADORA_x000D_
 03, SETOR 14, QUADRA 105, LOTE 664, LOTEAMENTO RESIDENCIAL GREENVILLE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3895/plo_n._112_2024._titulo_de_cidadao_honorario_-_ronimar_vargas_jobim_kapiche_e_outros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3895/plo_n._112_2024._titulo_de_cidadao_honorario_-_ronimar_vargas_jobim_kapiche_e_outros.pdf</t>
   </si>
   <si>
     <t>CONCEDE A RONIMAR VARGAS JOBIM O TÍTULO DE “CIDADÃO HONORÁRIO DE CACOAL-RO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3923/plo_n._122_2024_-_titulo_janguie_diniz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3923/plo_n._122_2024_-_titulo_janguie_diniz.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor JANGUIÊ DINIZ, o Título de Cidadão Honorário de Cacoal - RO.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3924/plo_n._123_2024_-_titulo_janio_janguie_b._diniz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3924/plo_n._123_2024_-_titulo_janio_janguie_b._diniz.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor JÂNYO JANGUIÊ BEZERRA DINIZ, o Título de Cidadão Honorário de Cacoal - RO.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>João Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3951/plo_n._136__2024-_projeto_de_lei_titulo_de_cidadao_benemerito_2_joao_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3951/plo_n._136__2024-_projeto_de_lei_titulo_de_cidadao_benemerito_2_joao_pichek.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SENHOR JOÃO PICHEK O TITULO DE “CIDADÃO BENEMÉRITO DE CACOAL-RO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3964/plo_n._140_2024__-_denomina_ubs_efigenia_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3964/plo_n._140_2024__-_denomina_ubs_efigenia_assinado.pdf</t>
   </si>
   <si>
     <t>DENOMINA A UNIDADE BASICA DE SAUDE – UBS CRISTO REI”, PARA UNIDADE BÁSICA DE SAÚDE EFIGÊNIA MARIA JOSÉ CORÁ.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4084/plo_no_159_2024_pl_-_cidada_honoraria_sra._bernadete__dr.paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4084/plo_no_159_2024_pl_-_cidada_honoraria_sra._bernadete__dr.paulo_henrique.pdf</t>
   </si>
   <si>
     <t>CONCEDE À SENHORA BERNADETE LORENA DE OLIVEIRA O TÍTULO DE “CIDADÃ HONORÁRIA DE CACOAL-RO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -505,67 +505,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3505/plo_n._26_2024_-_pl_jota_fortunato.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3892/plo_n._111_2024_projeto_de_lei_-_altera_lei_no_4.651.pmc.2020_-_of_271.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3895/plo_n._112_2024._titulo_de_cidadao_honorario_-_ronimar_vargas_jobim_kapiche_e_outros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3923/plo_n._122_2024_-_titulo_janguie_diniz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3924/plo_n._123_2024_-_titulo_janio_janguie_b._diniz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3951/plo_n._136__2024-_projeto_de_lei_titulo_de_cidadao_benemerito_2_joao_pichek.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3964/plo_n._140_2024__-_denomina_ubs_efigenia_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4084/plo_no_159_2024_pl_-_cidada_honoraria_sra._bernadete__dr.paulo_henrique.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3505/plo_n._26_2024_-_pl_jota_fortunato.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3892/plo_n._111_2024_projeto_de_lei_-_altera_lei_no_4.651.pmc.2020_-_of_271.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3895/plo_n._112_2024._titulo_de_cidadao_honorario_-_ronimar_vargas_jobim_kapiche_e_outros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3923/plo_n._122_2024_-_titulo_janguie_diniz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3924/plo_n._123_2024_-_titulo_janio_janguie_b._diniz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3951/plo_n._136__2024-_projeto_de_lei_titulo_de_cidadao_benemerito_2_joao_pichek.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3964/plo_n._140_2024__-_denomina_ubs_efigenia_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/4084/plo_no_159_2024_pl_-_cidada_honoraria_sra._bernadete__dr.paulo_henrique.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="123.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>