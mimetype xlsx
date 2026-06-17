--- v1 (2026-04-15)
+++ v2 (2026-06-17)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Paulinho do Cinema</t>
+    <t>PAULINHO DO CINEMA</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3505/plo_n._26_2024_-_pl_jota_fortunato.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO SALÃO DO TEATRO MUNICIPAL CACILDA BECKER E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2024/3892/plo_n._111_2024_projeto_de_lei_-_altera_lei_no_4.651.pmc.2020_-_of_271.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.651/PMC/2020, QUE DENOMINA "CRECHE C.E.I - CENTRO EDUCACIONAL INFANTIL" LOCALIZADA NA RUA ALIMENTADORA_x000D_
 03, SETOR 14, QUADRA 105, LOTE 664, LOTEAMENTO RESIDENCIAL GREENVILLE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3895</t>