--- v0 (2026-01-06)
+++ v1 (2026-04-01)
@@ -54,3741 +54,3741 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2974/p.l._1-2023_tarifa_zero_no_transporte_coletivo_de_cacoal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2974/p.l._1-2023_tarifa_zero_no_transporte_coletivo_de_cacoal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR TARIFA ZERO PARA O TRANSPORTE COLETIVO URBANO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2977/p.l._3-2023_altera_a_lei_n._2.735-pmc-2010_-_ampliacao_de_vagas_nas_secretarias.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2977/p.l._3-2023_altera_a_lei_n._2.735-pmc-2010_-_ampliacao_de_vagas_nas_secretarias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2981/p.l._4-2023_convalidacao_legislativa_para_validade_do_processo_seletivo_n._2-2022-pmc-semad.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2981/p.l._4-2023_convalidacao_legislativa_para_validade_do_processo_seletivo_n._2-2022-pmc-semad.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE TESTE SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO DE SERVIDORES TEMPORÁRIOS COM VEDAÇÃO DE LOTAÇÃO DIVERSA DA CONSTANTE NO EDITAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Magnison Mota</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2992/p.l._9-2023_projeto_dia_municipal_do_combate_alienacao_parental_-_ver._magnison.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2992/p.l._9-2023_projeto_dia_municipal_do_combate_alienacao_parental_-_ver._magnison.pdf</t>
   </si>
   <si>
     <t>Institui Políticas Públicas voltadas para o combate à Alienação Parental no município (25 DE ABRIL - DIA INTERNACIONAL DO COMBATE À ALIENAÇÃO PARENTAL) e dá outras providências.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2991/p.l._10-2023_loteamento_residencial_machado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2991/p.l._10-2023_loteamento_residencial_machado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.431/PMC/2015, QUE DISPÕE SOBRE A APROVAÇÃO DO LOTEAMENTO DENOMINADO RESIDENCIAL MACHADO NO MUNICÍPIO DE_x000D_
 CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3003/p.l._17-2023_doacao_de_terra_para_municipes_de_baixa_renda__para_a_edificacao_de_moradia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3003/p.l._17-2023_doacao_de_terra_para_municipes_de_baixa_renda__para_a_edificacao_de_moradia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRA A MUNÍCIPES DE BAIXA RENDA PARA A EDIFICAÇÃO DE MORADIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3004/p.l._18-2023_-_protecao_as_mulheres_-_dr._paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3004/p.l._18-2023_-_protecao_as_mulheres_-_dr._paulo_henrique.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO A MULHERES QUE SE SINTAM EM SITUAÇÃO DE RISCOS EM CASAS NOTURNAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3010/p.l._22-2023_teste_seletivo_simplificado_para_contratatacao_servidores_temporarios_semosp_e_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3010/p.l._22-2023_teste_seletivo_simplificado_para_contratatacao_servidores_temporarios_semosp_e_semagri.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE TESTE SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO DE SERVIDORES TEMPORÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3027/p.l._28-2023_altera_a_lei_n._4.708-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3027/p.l._28-2023_altera_a_lei_n._4.708-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 8º DA LEI Nº. 4.708/PMC/2021, QUE DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA, DESMEMBRAMENTO DE LOTES EM CONDOMÍNIO EM CARÁTER EXCEPCIONAL, REGULARIZAÇÃO DE CONSTRUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3028/p.l._29-2023_altera_a_lei_n._4.732-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3028/p.l._29-2023_altera_a_lei_n._4.732-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 8º DA LEI Nº. 4.732/PMC/2021, QUE DISPÕE SOBRE APROVAÇÃO DE LEI EM CARÁTER EXCEPCIONAL PARA REGULARIZAÇÃO DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3032/p.l._32-2023_cria_cargos_amplia_gratificacoes_e_verbas_de_representacao_-_altera_l._2.735-2010_l._2.535-2010_e_l._3.481-2015.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3032/p.l._32-2023_cria_cargos_amplia_gratificacoes_e_verbas_de_representacao_-_altera_l._2.735-2010_l._2.535-2010_e_l._3.481-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS; A LEI N. 2.543/PMC/2.009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS; A LEI N. 3.481/PMC/2015, QUE DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO DE PRODUTIVIDADE AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, DE CARREIRA, LOTADOS NAS SECRETARIAS MUNICIPAIS DE OBRAS E SERVIÇOS PÚBLICOS, DE AGRICULTURA, DE MEIO AMBIENTE, DE EDUCAÇÃO, DE ADMINISTRAÇÃO, DE ASSISTÊNCIA SOCIAL E TRABALHO, DE SAÚDE E DE TRÂNSITO E TRANSPORTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3033/p.l._33-2023_cria_cargo_de_secretarios_adjuntos_-_altera_l._2.543-2009.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3033/p.l._33-2023_cria_cargo_de_secretarios_adjuntos_-_altera_l._2.543-2009.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3034/p.l._34-2023_amplia_vagas_em_cargos_da_semosp_-_altera_l._2.735-2010.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3034/p.l._34-2023_amplia_vagas_em_cargos_da_semosp_-_altera_l._2.735-2010.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3038/p.l._35-2023_programa_previne_amor.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3038/p.l._35-2023_programa_previne_amor.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PREVINE AMOR, QUE VISA PROPORCIONAR E PROMOVER A PREVENÇÃO DO CÂNCER NO ÂMBITO DO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3054/p.l._39-2023_altera_a_lei_n._2.554-pmc-2019.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3054/p.l._39-2023_altera_a_lei_n._2.554-pmc-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 2.554/PMC/2009, QUE INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3055/p.l._40-2023_cria_o_programa_de_recuperacao_fiscal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3055/p.l._40-2023_cria_o_programa_de_recuperacao_fiscal.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE CACOAL – REFIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3056/p.l._41-2023_cria_programa_fossa_limpa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3056/p.l._41-2023_cria_programa_fossa_limpa.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE LIMPEZA DE FOSSAS SÉPTICAS, NEGRAS OU SIMILARES E DA ISENÇÃO A FAMÍLIAS DE BAIXA RENDA NO ÂMBITO DO MUNICÍPIO DE CACOAL – FOSSA LIMPA E DA OUTRAS PROVIDÊNCIAS.’</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3057/p.l._42-2023_altera_a_lei_n._2.543-2009.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3057/p.l._42-2023_altera_a_lei_n._2.543-2009.pdf</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3061/p.l._n._43-2023_previne_amor_-_ver._ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3061/p.l._n._43-2023_previne_amor_-_ver._ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PREVINE AMOR, QUE VISA PROPORCIONAR E PROMOVER A PREVENÇÃO DO CÂNCER NO ÂMBITO DO MUNICÍPIO DE CACOAL</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3069/p.l._47-2023_utilidade_publica_da_asdec.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3069/p.l._47-2023_utilidade_publica_da_asdec.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA DA ASSOCIAÇÃO DESPORTIVA E ECOLÓGICA DOS PESCADORES DE CACOAL - ASDEC.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3070/p.l._48-2023_prorrogacao_do_prazo_de_execucao_da_l._3.428-pmc-2015.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3070/p.l._48-2023_prorrogacao_do_prazo_de_execucao_da_l._3.428-pmc-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE EXECUÇÃO DISPOSTO NO ART. 7º DA LEI 3.428/PMC/2015.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3071/p.l._49-2023_denominacao_da_praca_suami_fernanda_pereira_lima.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3071/p.l._49-2023_denominacao_da_praca_suami_fernanda_pereira_lima.pdf</t>
   </si>
   <si>
     <t>DENOMINA A PRAÇA LOCALIZADA NO LOTE 194, QUADRA 102A BAIRRO JARDIM ELDORADO CACOAL-RO COMO " PRAÇA SUAMI FERNANDA PEREIRA LIMA "</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3077/p.l._50-2023_titulo_de_cidadao_benemerito_a_davys_sleman_de_negreiros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3077/p.l._50-2023_titulo_de_cidadao_benemerito_a_davys_sleman_de_negreiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SENHOR DAVYS SLEMAN DE NEGREIROS O TÍTULO DE CIDADÃO BENEMÉRITO DA CIDADE DE CACOAL-RO.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3078/projeto_de_lei_-_revisao_ppa_2022_-_atualizacao_2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3078/projeto_de_lei_-_revisao_ppa_2022_-_atualizacao_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AVALIAÇÃO DAS METAS FÍSICAS E FINANCEIRAS EXECUTADAS NO EXERCÍCIO DE 2022 E ATUALIZAÇÃO DAS METAS FÍSICAS E FINANCEIRAS DO EXERCÍCIO DE 2023 DO PLANO PLURIANUAL DO MUNICÍPIO DE CACOAL 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3104/p.l._61-2023_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal__cef.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3104/p.l._61-2023_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal__cef.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL – CEF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3106/p.l._63-2023_altera_a_lei_n._3.82517_autoriza_o_executivo_celebrar_termo_de_cooperacao_com_o_fundo_penitenciario_de_rondonia_com_interveniencia_da_secretaria_de_estado_e_justica__sejusro.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3106/p.l._63-2023_altera_a_lei_n._3.82517_autoriza_o_executivo_celebrar_termo_de_cooperacao_com_o_fundo_penitenciario_de_rondonia_com_interveniencia_da_secretaria_de_estado_e_justica__sejusro.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 3.825/17, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO COM O FUNDO PENITENCIÁRIO – FUPEN DO ESTADO DE RONDÔNIA, COM INTERVENIÊNCIA DA SECRETARIA DE ESTADO E JUSTIÇA – SEJUS/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Kapiche, Magnison Mota, Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3107/p.l._64-2023_institui_a_assessoria_militar_do_poder_legislativo_de_cacoal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3107/p.l._64-2023_institui_a_assessoria_militar_do_poder_legislativo_de_cacoal.pdf</t>
   </si>
   <si>
     <t>INSTITUI NA ESTRUTURA DO PODER LEGISLATIVO MUNICIPAL DE CACOAL A ASSESSORIA MILITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3108/p.l._65-2023_altera_dispositivos_da_lei_n._2.157-pmc-2007_e_da_outras_providencias_diretoria_de_frotas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3108/p.l._65-2023_altera_dispositivos_da_lei_n._2.157-pmc-2007_e_da_outras_providencias_diretoria_de_frotas.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 2.157/PMC/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3151/p.l._68-2023_altera_a_lei_n._2.73510_que_dispoe_sobre_o_plano_de_cargo_carreira_e_remuneracao_dos_servidores_publicos_municipais__assistente_social.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3151/p.l._68-2023_altera_a_lei_n._2.73510_que_dispoe_sobre_o_plano_de_cargo_carreira_e_remuneracao_dos_servidores_publicos_municipais__assistente_social.pdf</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3174/p.l._76-2023_reducao_das_areas_nao_edificantes_ao_longa_da_faixa_de_dominio_no_trecho_da_br_364_que_cruza_o_municipio_de_cacoal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3174/p.l._76-2023_reducao_das_areas_nao_edificantes_ao_longa_da_faixa_de_dominio_no_trecho_da_br_364_que_cruza_o_municipio_de_cacoal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DAS ÁREAS NÃO EDIFICANTES AO LONGO DA FAIXA DE DOMINIO NO TRECHO DA BR 364 QUE CRUZA O MUNICIPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3175/p.l._77-2023_altera_o_art._1o_da_lei_5.199-pmc-2023_que_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3175/p.l._77-2023_altera_o_art._1o_da_lei_5.199-pmc-2023_que_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI 5.199/PMC/2023 – QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL – CEF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>João Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3180/p.l._79-2023_obrigatoriedade_de_afixacao_de_placa_informativa_em_obra_publica_paralisada_contendo_a_exposicao_dos_motivos_com_dados_do_orgao_responsavel.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3180/p.l._79-2023_obrigatoriedade_de_afixacao_de_placa_informativa_em_obra_publica_paralisada_contendo_a_exposicao_dos_motivos_com_dados_do_orgao_responsavel.pdf</t>
   </si>
   <si>
     <t>DETERMINA A OBRIGATORIEDADE DE AFIXAÇÃO DE PLACA INFORMATIVA EM OBRA PÚBLICA PARALISADA NO MUNICÍPIO DE CACOAL/RO, CONTENDO A EXPOSIÇÃO DOS MOTIVOS DE SUA INTERRUPÇÃO COM DADOS DO ÓRGÃO RESPONSÁVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano, Magnison Mota, Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3185/p.l._80-2023_altera_e_inclui_dispositivos_nas_leis_n.s_2.157-07_3.905-17_5.203-23_e_5.204-23_e_da_outras_providencias_-_correcao_material.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3185/p.l._80-2023_altera_e_inclui_dispositivos_nas_leis_n.s_2.157-07_3.905-17_5.203-23_e_5.204-23_e_da_outras_providencias_-_correcao_material.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NAS LEIS N. 2.157/PMC/2007, 3.905/PMC/2017, 5.203/PMC/2023 e 5.204/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3184/p.l._84-2023_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_disposto_no_artigo_9o_da_lei_n._3.025-12.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3184/p.l._84-2023_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_disposto_no_artigo_9o_da_lei_n._3.025-12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE EXECUÇÃO DISPOSTO NO ART. 9º DA LEI 3.025/PMC/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3190/p.l._87-2023_cria_o_programa_de_recuperacao_de_credito_do_servico_autonomo_de_agua_e_esgoto_de_cacoal_-_saae.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3190/p.l._87-2023_cria_o_programa_de_recuperacao_de_credito_do_servico_autonomo_de_agua_e_esgoto_de_cacoal_-_saae.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3207/p.l._102-2023_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_proceder_a_afetacao_e_a_regularizacao_fundiaria_das_areas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3207/p.l._102-2023_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_proceder_a_afetacao_e_a_regularizacao_fundiaria_das_areas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, PROCEDER A AFETAÇÃO E A REGULARIZAÇÃO FUNDIÁRIA DAS ÁREAS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3217/p.l._104-2023_dispoe_sobre_concessao_de_auxilios_alimentacao_e_saude_aos_agentes_politicos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3217/p.l._104-2023_dispoe_sobre_concessao_de_auxilios_alimentacao_e_saude_aos_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>INSTITUI AUXÍLIO-ALIMENTAÇÃO E AUXÍLIO-SAÚDE AOS AGENTES POLITÍCOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3225/p.l._107-2023_institui_o_dia_da_cavalgada_no_calendario_oficial_de_eventos_do_municipio_de_cacoal-ro.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3225/p.l._107-2023_institui_o_dia_da_cavalgada_no_calendario_oficial_de_eventos_do_municipio_de_cacoal-ro.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA DA CAVALGADA” NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3239/p.l._111-2023_dispoe_sobre_atendimento_prioritario_aos_advogados_no_ambito_da_administracao_publica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3239/p.l._111-2023_dispoe_sobre_atendimento_prioritario_aos_advogados_no_ambito_da_administracao_publica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO  AOS ADVOGADOS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3240/p.l._112-2023_dispoe_sobre_contagem_processual_em_procedimentos_administrativos_suspensao_da_contagem_dos_prazos_de_procedimento_administrativos_no_ambito_da_administracao_publica.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3240/p.l._112-2023_dispoe_sobre_contagem_processual_em_procedimentos_administrativos_suspensao_da_contagem_dos_prazos_de_procedimento_administrativos_no_ambito_da_administracao_publica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTAGEM PROCESSUAL  EM  DIAS  ÚTEIS EM PROCEDIMENTOS ADMINISTRATIVOS PERANTE A ADMINISTRAÇÃO PÚBLICA  MUNICIPAL,  BEM  COMO  PREVÊ  A  SUSPENSÃO  DA CONTAGEM  DOS  PRAZOS  EM  SEDE  DE  PROCEDIMENTO ADMINISTRATIVOS  NO  ÂMBITO  DA  ADMINISTRAÇÃO  PÚBLICA  NO PERÍODO COMPREENDIDO ENTRE OS DIAS 20 DE DEZEMBRO A 20 DE JANEIRO, CONFORME O CÓDIGO DE PROCESSO CIVIL.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3241/p.l._113-2023_dispoe_sobre_a_autenticidade_de_documentos_por_advogados_nos_processo_em_que_patrocinam_no_ambito_da_administracao_publica_municipal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3241/p.l._113-2023_dispoe_sobre_a_autenticidade_de_documentos_por_advogados_nos_processo_em_que_patrocinam_no_ambito_da_administracao_publica_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTENTICIDADE DE DOCUMENTOS  POR ADVOGADOS, NOS PROCESSOS EM QUE PATROCINAM, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3257/p.l._117-2023_extincao_do_cargo_de_procurador_geral.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3257/p.l._117-2023_extincao_do_cargo_de_procurador_geral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DO CARGO DE PROCURADOR GERAL DA CÂMARA MUNICIPAL DE CACOAL E REVOGA A LEI 3.520/PMC/2015, A LEI 3.607/PMC/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3260/p.l._118-2023_dispoe_sobre_o_reajuste_do_piso_salarial_dos_professores.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3260/p.l._118-2023_dispoe_sobre_o_reajuste_do_piso_salarial_dos_professores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO, EM CONFORMIDADE COM A LEI FEDERAL N. 11.738/2008 E PORTARIA MINISTERIAL N. 17 DE 2023, ALTERA A LEI 2.736/PMC/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_-_complementacao_enfermagem.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_-_complementacao_enfermagem.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE A REGULAMENTAÇÃO DO REPASSE DOS RECURSOS RECEBIDOS DA UNIÃO PARA CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL 127/2022.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3274/projeto_de_lei_-_altera_a_lei_n._5.143-pmc-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3274/projeto_de_lei_-_altera_a_lei_n._5.143-pmc-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº. 5.143/PMC/2022, QUE AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CACOAL A DOAR, COM BASE NO INTERESSE PÚBLICO, IMÓVEL AO GOVERNO DO ESTADO DE RONDÔNIA, PARA INSTALAÇÃO DO HOSPITAL REGIONAL DE CACOAL</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3298/projeto_de_lei_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3298/projeto_de_lei_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DAS CARREIRAS, MEDIANTE REFORMULAÇÃO DAS TABELAS DE VENCIMENTOS BASE, A TITULO DE CORREÇÃO E ATUALIZAÇÃO, ALTERANDO ASLEIS MUNICIPAIS N. 3.474/PMC/2015; N. 3.475/PMC/2015; N. 3.611/PMC/2016, N. 3.612/PMC/2016; N. 2.413/PMC/2008; N. 2.964/PMC/2012;N. 2.735/PMC/2010; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3344/projeto_de_lei_147_2023_protecao_animal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3344/projeto_de_lei_147_2023_protecao_animal.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA MUNICIPAL DE CONTROLE POPULACIONAL, BEM-ESTAR ANIMAL E DISPÕE SOBRE O CREDENCIAMENTO DE ENTIDADES _x000D_
 DE DEFESA E PROTEÇÃO ANIMAL, ORGANIZAÇÃO DA SOCIEDADE CIVIL DE INTERESSE  PÚBLICO  (OSCIP),  MÉDICOS  VETERINÁRIOS  E/OU CLÍNICAS VETERINÁRIAS E LABORATÓRIOS PARA O TRATO COM ANIMAIS VÍTIMAS DE MAUS-TRATOS,  ABANDONO  E  CRUELDADE ESTABELECENDO CONDIÇÕES NECESSÁRIAS  AO  BEM-  ESTAR  DESSES  ANIMAIS  NO  MUNICÍPIO  DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3352/oficio_n._523_gp_pgm_projeto_de_lei_151_produtos_e_subprodutos_de_origem_animal_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3352/oficio_n._523_gp_pgm_projeto_de_lei_151_produtos_e_subprodutos_de_origem_animal_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS E SUBPRODUTOS DE ORIGEM ANIMAL DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Lauro Garçom</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3358/plo_n._155_2023_-_projeto_de_lei_praca_digital_-_lauro_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3358/plo_n._155_2023_-_projeto_de_lei_praca_digital_-_lauro_kloch.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE INTERNET WI-FI LIVRE NAS PRAÇAS E PARQUES NO MUNICÍPIO DE CACOAL-RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3429/plo_163_2023_projeto_de_lei__-_retificacao_de_anexo_da_lei_no_5.256.pmc.2023_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3429/plo_163_2023_projeto_de_lei__-_retificacao_de_anexo_da_lei_no_5.256.pmc.2023_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DO ANEXO I DA LEI Nº 5.256/PMC/2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3443/plo_170_2023_projeto_de_lei_-_permuta_de_imovel_-_diocese.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3443/plo_170_2023_projeto_de_lei_-_permuta_de_imovel_-_diocese.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CACOAL PERMUTAR IMÓVEIS COM À DIOCESE DE JI-PARANÁ – PARÓQUIA SAGRADA FAMÍLIA, AUTORIZANDO A DESMEMBRAR, DESAFETAR E AFETAR OS IMÓVEIS URBANO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3445/pl_n._171_2023__leis_de_cunho_sexual_nas_escolas_e_passeios_-_ver._corazinho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3445/pl_n._171_2023__leis_de_cunho_sexual_nas_escolas_e_passeios_-_ver._corazinho.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição de execução de músicas com letras que façam apologia ao crime, ao uso de drogas e/ou que expressem conteúdos sexuais, nas Instituições Escolares Públicas e Privadas na rede de ensino do Município de Cacoal e dá outras providências”.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3455/plo_173_2023_projeto_de_lei_-_perimetro_urbano_-_riozinho_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3455/plo_173_2023_projeto_de_lei_-_perimetro_urbano_-_riozinho_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DO DISTRITO DO RIOZINHO NO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3457/pl.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3457/pl.pdf</t>
   </si>
   <si>
     <t>DENOMINA A VIA PÚBLICA PROJETADA H LOCALIZADA NO LOTEAMENTO RESINDECIAL PARQUE UNIVERSITÁRIO</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3461/plo_175_2023_projeto_de_lei_-_perimetro_urbano_-_divinopolis_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3461/plo_175_2023_projeto_de_lei_-_perimetro_urbano_-_divinopolis_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE  O  PERÍMETRO  URBANO  DO  DISTRITO  DE DIVINÓPOLIS NO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3462/plo_176_2023_projeto_de_lei_-_perimetro_urbano_-_sede_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3462/plo_176_2023_projeto_de_lei_-_perimetro_urbano_-_sede_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DO DISTRITO SEDE DO MUNICÍPIO DE CACOAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3110/projeto_de_decreto_legislativo_n._1_-_2023_regulamenta_o_sistema_de_registro_de_precos_previsto_no_artigo_15_da_lei_n._8.666-93.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3110/projeto_de_decreto_legislativo_n._1_-_2023_regulamenta_o_sistema_de_registro_de_precos_previsto_no_artigo_15_da_lei_n._8.666-93.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O SISTEMA DE REGISTRO DE PREÇOS PREVISTO NO ARTIGO 15 DA LEI N. 8.666 DE 21 DE JUNHO DE 1.993 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto_de_decreto_legislativo_n._2_-_2023_autoriza_ao_poder_executivo_municipal_o_contingenciamento_de_despesas_publicas_do_decreto_9.380-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto_de_decreto_legislativo_n._2_-_2023_autoriza_ao_poder_executivo_municipal_o_contingenciamento_de_despesas_publicas_do_decreto_9.380-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL “O CONTINGENCIAMENTO DE DESPESAS PÚBLICAS” DO DECRETO N. 9.380/PMC/2023.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>Glaucione Rodrigues Neri</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2266/processo_n._41-2022_-_d.l._n._2.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2266/processo_n._41-2022_-_d.l._n._2.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DAS CONTAS DO MUNICÍPIO DE CACOAL - RO RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>FO - Comissão Permanente de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3281/processo_n._41-2022_-_d.l._n._2.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3281/processo_n._41-2022_-_d.l._n._2.2022.pdf</t>
   </si>
   <si>
     <t>PARECER PERMANENTE DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PARECER PRÉVIO PPL - 30/21 DO TRIBUNAL DE CONTAS DO ESTADO DE RONDONIA À PRESTAÇÃO DE CONTAS DO MUNÍCIPIO DE CACOAL REFERENTE À PRESTAÇÃO DE CONTAS DA GESTÃO FISCAL EXERCÍCIO 2019 - GESTÃO GLAUCIONE MARIA RODRIGUES NERI - PREFEITA MUNICIPAL DE CACOAL/RO.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3319/oficio_parecer_acordao_tce_despacho_presidente.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3319/oficio_parecer_acordao_tce_despacho_presidente.pdf</t>
   </si>
   <si>
     <t>Processo n. 01150/21, que trata de Prestação de Contas do Município de Cacoal, exercício financeiro de 2020, e em conformidade com o voto do relator, foram proferidos o Acórdão APL-TC 00308/21, e o Parecer Prévio PPL-TC 00046/21.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Minduin, João Pichek, Kapiche, Lauro Garçom, Luiz Fritz, Magnison Mota, Romeu Moreira, Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3039/projeto_de_resoluaao_n._1-2023_-_altera_o_artigo_128_da_resoluaao_n._03-cmc-1984_-_horario_das_sessaes_ordinaria.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3039/projeto_de_resoluaao_n._1-2023_-_altera_o_artigo_128_da_resoluaao_n._03-cmc-1984_-_horario_das_sessaes_ordinaria.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 128 DA RESOLUÇÃO N. 03/84-CMC – REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CACOAL - RO.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_resolucao_n._3-2023_-_dispoe_sobre_a_conducao_e_utilizacao_dos_veiculos_oficiais_da_cmc.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_resolucao_n._3-2023_-_dispoe_sobre_a_conducao_e_utilizacao_dos_veiculos_oficiais_da_cmc.docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONDUÇÃO E UTILIZAÇÃO DOS VEÍCULOS OFICIAIS DA CÂMARA MUNICIPAL DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto_de_resolucao_n._4-2023_-_autoriza_o_contingenciamento_do_poder_legislativo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto_de_resolucao_n._4-2023_-_autoriza_o_contingenciamento_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER LEGISLATIVO MUNICIPAL “O CONTINGENCIAMENTO DE DESPESAS PÚBLICAS” DO ATO DA MESA N. 9/2023 – CMC.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>Valdomiro Corá</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3348/resolucao_no_2023_md_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3348/resolucao_no_2023_md_assinado.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DE AVERIGUAÇÃO.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3441/proposta_de_emenda_de_lei_organica_de_cacoal_n._01_2023_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3441/proposta_de_emenda_de_lei_organica_de_cacoal_n._01_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 61-A à Lei Orgânica do Município de Cacoal - RO.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_n._1-cmc-23_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_n._1-cmc-23_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que faça por meio da SEMOSP, a substituição do manilhamento por tubo corrugado e também a elevação do aterro na contenção do alagamento da Linha 8, km 8, lote 23, em frente a chácara Antonela, Zona Rural de Cacoal.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_n._2-cmc-23_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_n._2-cmc-23_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que faça por meio da SEMOSP, a limpeza de imediato e desobstrução do canal e do bueiro da Rua Rio Grande, 1540 no Bairro Liberdade. No local existe um travessão de cimento no bueiro que faz parar a sujeira e entulhos, ocasionando alagamento e grande transtorno aos moradores daquele setor.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_n._3-cmc-23_-_minduin.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_n._3-cmc-23_-_minduin.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito - SEMTTRAN, que seja realizado a pintura de sinalização de trânsito no Distrito de Riozinho.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_n._4-cmc-23_-_minduin.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_n._4-cmc-23_-_minduin.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Educação – SEMED, para que seja reparado a iluminação da quadra de esporte da Escola Municipal Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_n._5-cmc-23_-_zivan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_n._5-cmc-23_-_zivan.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da secretária Municipal de Obras Públicas – SEMOSP, para que possa ser feito o serviço de limpeza de mato, remoção de entulhos, patrolamento e instalação de iluminação pública na Av. Aldinei Emídio de Almeida, (antiga Rua A) Bairro Industrial.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_n._6-cmc-23_-_zivan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_n._6-cmc-23_-_zivan.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeito do Município de Cacoal, Sr. Adailton Antunes Ferreira por intermédio do seu Gabinete, a pedido dos Funcionários da Unidade Básica de Saúde Alpha Park, que viabilize a designação de Vigilante Ostensivo (permanente) e instalação de sistema de monitoramento (câmera) na UBS que fica localizada no Bairro Alpha Park.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_n._7-cmc-23_-_zivan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_n._7-cmc-23_-_zivan.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da secretária Municipal de Obras Públicas – SEMOSP, que faz necessário o serviço de restauração de asfalto na Rua Dom Pedro I, Bairro Liberdade, ao lado do Posto Pioneiros, perto da escola Centro de Educação Infantil Balão Mágico.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_n._8-cmc-23_-_zivan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_n._8-cmc-23_-_zivan.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da secretária Municipal de Trânsito – SEMTRAN, a disponibilização de Agentes de Trânsito para atuarem no horário de entrada e saída dos Alunos da Escola Centro de Educação Infantil Balão Mágico, que fica localizada na Rua Dom Pedro I, 1901, Bairro Liberdade.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_n._9-cmc-23_-_zivan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_n._9-cmc-23_-_zivan.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da secretária Municipal de Trânsito – SEMTRAN, para que possa ser feita a análise e a viabilidade para instalação de Faixa de Pedestre na Rua Antônio de Santana, 4593, em frente o Mercado Vitória, e Quebra – Molas em frente ao Campo do Vilage.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_n._10-cmc-23_-_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_n._10-cmc-23_-_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI,, em parceria com à Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo e a viabilidade para adequação da feira da Avenida Marechal Rondon que atualmente é entre as ruas Rui Barbosa e Rua Antônio de Paula Nunes, para que a mesma seja entre rua Antônio de Paula Nunes e rua Rio Branco, tendo em vista que as ruas acima citada em que a feira acontece atualmente, são vias que possuem ponte no rio pirarara, sendo principais vias de acesso, do centro ao  Cacoal Shopping, Hospital Heuro, e vários bairros, como Floresta, Jardim Eldorado  e outros.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3018/indicacao_n._11-cmc-23_-_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3018/indicacao_n._11-cmc-23_-_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, para que seja enviado projeto de Lei de recomposição do salário base dos Servidores Públicos Municipais, dentro dos índices orçamentários e financeiros. Considerando a necessidade e a importância da recomposição do base, para reconhecer o trabalho dos servidores que tem o salário base defasado desde de 2016, tendo em vista que a administração preza pela qualidade do serviço prestado, e demonstrando a preocupação e interesse na valorização dos servidores._x000D_
 Considerando reunião com Sinsemuc, Comissão, Vereadores, Executivo Municipal, realizado no dia 10/03/2023, onde foi discutido o tema.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_n._12-cmc-23_-_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_n._12-cmc-23_-_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, para que seja feito abertura da Rua Marcelino Matana, no Bairro Parque Fortaleza, fazendo a interligação entre os Bairros Jardim Bandeirantes e Parque Fortaleza, para melhor acesso a Unidade Básica de Saúde Luiz Moreira de Freitas. Tendo em vista a necessidade de melhorar o acesso aos serviços públicos da localidade e gerar mais qualidade de vida, e oportunizar melhor trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_n._13-cmc-23_-_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_n._13-cmc-23_-_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, em parceria com a Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja feito a reforma em todos os pontos de Moto Taxi localizados no centro da cidade. A ação se faz necessária onde os pontos encontram-se em situações precárias, e necessitando assim da reforma, para melhorar as condições de trabalho destes profissionais, que são responsáveis pelo transporte de passageiros no município.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3021/indicacao_n._14-cmc-23_-_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3021/indicacao_n._14-cmc-23_-_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI, em parceria com à Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo e a viabilidade para deslocar a Feira de Terça-Feira, que atualmente é entre as ruas Gonçalves Dias e rua Aluízio de Azevedo para que a mesma seja entre as ruas Aluízio de Azevedo e rua João Cabral, próximo ao Centro de Artes e Esportes Unificados (CEU) , Rogério Gonçalves “Tita”, tendo em vista que as ruas acimas citadas em que a feira acontece atualmente, são vias que possuem muito fluxo de veículos devido a escola no local, sendo que o trafego de munícipes e veículos são constantes devido as aulas escolares, e com o deslocamento da feira para proximidade da Praça CEU, teria a disponibilidade de usar a praça como estacionamento, e assim diminuir os transtornos causados no trafego pelo local.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3029/indicacao_n._15-cmc-23_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3029/indicacao_n._15-cmc-23_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Educação - SEMED, para que dentro da legalidade, seja realizado estudo e criação de plano piloto que objetive a implantação do período integral para atender as crianças nas creches dos bairros mais distantes, Creche do Bairro São Marcos, Creche Monica Francisca da Cruz – Bairro Alpha Park, Creche do Bairro Greenville, Creche Josino Brito, dentre outras do município.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Corazinho, Dr. Paulo Henrique, João Pichek, Lauro Garçom, Magnison Mota, Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_n._16-cmc-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_n._16-cmc-2023.pdf</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3036/indicacao_n._17-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3036/indicacao_n._17-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Educação - SEMED, para que dentro da legalidade dê celeridade ao projeto de Construção do Muro da Escola Municipal de Ensino Infantil e Fundamental Doutor João de Deus Simplício, do Distrito de Divinópolis.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3040/indicacao_n._18-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3040/indicacao_n._18-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Paulo Henrique dos Santos Silva, vereador desta Casa de Leis, vem reiterar a Indicação Nº 142/CMC/2022 protocolada na data de 14 de dezembro de 2022 à Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Meio Ambiente - SEMMA, para que que sejam tomadas as medidas e providências que se fizerem necessárias.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3041/indicacao_n._19-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3041/indicacao_n._19-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Paulo Henrique dos Santos Silva, vereador desta Casa de Leis, vem reiterar a Indicação Nº 347/CMC/2021 protocolada na data de 13 de setembro de 2021 à Prefeitura Municipal de Cacoal, ao Gabinete do Prefeito, à Secretaria Municipal de Educação e ao Prefeito Adailton Antunes Ferreira, para que sejam tomadas as medidas e providências que se fizerem necessárias.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3043/indicacao_n._20-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3043/indicacao_n._20-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Planejamento - SEMPLAN, para que dentro da legalidade, elabore projeto técnico que permita a pavimentação asfáltica de 65,00 metros das Ruas Dr. Dorzorio Gomes da Silva – Trecho: Rua Carmélia Pontes / Rua Mário Quintana, Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_n._21-cmc-23_-_zivan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_n._21-cmc-23_-_zivan.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da secretária Municipal de Obras Públicas – SEMOSP e Secretaria Municipal de meio Ambiente, a pedido do Presidente da Associação de Moradores do Bairro Jardim Europa (AMBJE), Zenaldo Dourado, que seja realizado os serviços de Roçagem, Limpeza de mato na entrada do Bairro e podas de árvores e limpeza geral entorno do lago e na pista de caminhada que fica localizado no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_n._22-cmc-23_-_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_n._22-cmc-23_-_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretária Municipal de Saúde de Cacoal- SEMUSA, a criação, implantação, estruturação e formação de uma unidade do SAMU (Serviço de Atendimento Móvel de Urgência) em nosso Município de Cacoal. Considerando que o objetivo desta indicação é a implantar e garantir o atendimento adequado nas ocorrências de emergência e urgência chegando rapidamente à vítima, para minimizar o sofrimento, a possibilidade de sequelas ou morte.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_n._23-cmc-23_-_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_n._23-cmc-23_-_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretária Municipal de Saúde de Cacoal- SEMUSA, solicitamos a celeridade na compra dos insumos para a realização do serviço de fumacê nos bairros da nossa cidade, para a prevenção contra a dengue. Tendo em vista ser uma das ações de combate ao mosquito Aedes aegypti, transmissor da dengue, Zika e chicungunya, que causa sérias doenças, com a ação ajudamos a prevenir a proliferação destas doenças.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3046/indicacao_n._24-cmc-23_-_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3046/indicacao_n._24-cmc-23_-_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, através da Secretaria Municipal de Administração – SEMAD, a criação da estrutura de coordenação de Iluminação Pública, e a criação de mais cargos de eletricista para atuarem em nosso Município de Cacoal. Considerando que a criação de cargos de eletricista se faz necessário devido à realização do concurso público que irá sair neste ano vigente, e a criação da estrutura de coordenação tem várias competências, são elas: acompanhar as instalações elétricas de iluminação pública, zelando por sua conservação, organização, manutenção e controle dos serviço municipais de iluminação pública, ampliar a rede de iluminação pública,manter os equipamentos e os instrumentos da manutenção e reparos em condições satisfatórias para atender às necessidade técnicas e operacionais do sistema de iluminação pública, intensificar a reposição de lâmpadas e luminária da iluminação pública, promover a instalação e a manutenção de pontos de iluminação nos logradouros públicos, substituindo as lâmpadas queimadas o danificadas por depredação urbana, para a segurança e conforto da população.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_n._25-cmc-23_-_romeu.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_n._25-cmc-23_-_romeu.pdf</t>
   </si>
   <si>
     <t>Que faça a recuperação da estrada e também 2 (dois) bueiros em dois pontos críticos da RO 383 - LINHA MIGUEL ARCANJO, ZONA RURAL DE CACOAL. A devida solicitação, é para que faça a substituição dos bueiros para TUBO ARMCO DE AÇO CORRUGADO, e assim resolver de vez os transtornos aos trabalhadores e moradores daquele setor. A Solicitação foi feita por JÚNIOR TEIXEIRA, sócio proprietário da AGROINDÚSTRIA WILSON POLAS e moradores daquele setor.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3052/camscanner_04-10-2023_08.59.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3052/camscanner_04-10-2023_08.59.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para realizar em caráter de urgência, os serviços de Iluminação Pública na rua José Bonifácio, bairro Jardim Clodoaldo._x000D_
 JUSTIFICATIVA                                                                                           _x000D_
 A presente indicação atende pedido de moradores que, relataram a insegurança ao trafegar pelo trajeto devido à falta de iluminação nos postes da referida rua. Por esse motivo solicito que sejam realizados os serviços o mais breve possível.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Luiz Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_concurso_publico_saae.odt</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_concurso_publico_saae.odt</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal, Sr. Adailton Antunes Ferreira na forma regimental em conjunto do Serviço Autônomo de Água e Esgoto de Cacoal (SAAE) que tenha a iniciativa de realização concurso público para tal Instituição.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_n._28-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_n._28-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Educação - SEMED, para que dentro da legalidade efetive a Lei Federal 13.935/2019, dentro do município de Cacoal.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_n._29-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_n._29-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Paulo Henrique dos Santos Silva, vereador desta Casa de Leis, vem reiterar a Indicação Nº 13/CMC/2022 protocolada na data de 23 de fevereiro de 2022, à Prefeitura Municipal de Cacoal, ao Gabinete do Prefeito, ao Prefeito Adailton Antunes Ferreira, a Secretaria Municipal de Obras (SEMOSP) e ao Secretário Paulo Henrique Carvais Pimentel, para que sejam tomadas as medidas e providências que se fizerem necessárias.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_n._30-cmc-2023_lauro.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_n._30-cmc-2023_lauro.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal viabilize junto à Secretaria Municipal de Saúde (Semusa) uma nova cadeira de rodas para o Pronto Atendimento Municipal 24 horas – PAM. _x000D_
 JUSTIFICATIVA _x000D_
  A presente indicação se faz necessária tendo em vista que, uma cadeira de rodas do Pronto Atendimento Municipal 24 horas - PAM, se encontra desgastada, com buracos no assento e a parte que apoia a coluna está laceada, frouxa, fazendo com que o paciente fique em uma posição inapropriada, também podendo rasgar e o mesmo cair.  Por esse motivo, solicito que a Secretaria disponibilize uma nova cadeira de rodas.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_n._31-cmc-23_-_minduim.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_n._31-cmc-23_-_minduim.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito - SEMTTRAN, que seja realizado a análise de tráfego iniciando do semáforo do Bairro Teixeirão até a ponte do Bairro São Marcos</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_n._32-cmc-23_-_minduim.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_n._32-cmc-23_-_minduim.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito - SEMTTRAN, que seja realizado a revitalização das pinturas de sinalização do semáforo do Bairro Teixeirão.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_n._33-cmc-23_-_minduim.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_n._33-cmc-23_-_minduim.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito - SEMTTRAN, que seja realizado Estudo de Trânsito para Instalação de lombada transversal na Av. Das Comunicações esquina com Rua Manoel Messias de Assis, próximo ao Mercearia Mont Sião.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_n._34-cmc-2023_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_n._34-cmc-2023_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, a aquisição de uma nova área para a construção de um novo conjunto habitacional do Programa Minha Casa, Minha Vida. Tendo em vista a expectativa de retomada das obras do Residencial Cidade Verde, e o retorno do Programa Minha Casa, Minha vida, que com certeza irá disponibilizar recurso para construção de novos conjuntos habitacionais.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_n._37-cmc-2023_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_n._37-cmc-2023_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, que faça por meio da SAAE, a perfuração de um poço artesiano na comunidade Bom Pastor, Linha 21, Zona Rural de Cacoal. O Pedido foi feito em conjunto pelos moradores daquele setor, que já há muito tempo, pedem por melhores condições para voltar a realização da festa da linguiça, evento tradicional daquela comunidade.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_n._38-cmc-2023_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_n._38-cmc-2023_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, que faça por meio da SEMOSP, o serviço de drenagem e canalização da água da chuva que desce na Rua Padre Fiovo Camaione, Bairro Jardim dos Bandeirantes, a forte enxurrada está provocando grande erosão nos fundos do Cemitério Bonfim, vulgo (Cemitério dos Alemão). E posteriormente fazer o aterro,  cascalhamento e patrolamento da mesma, deixando pronta para receber a pavimentação asfáltica. A solicitação foi feita pelo Sr. Belmiro Stray em conjunto com os moradores do bairro, que pedem providências e solução para tal demanda.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_n._39-cmc-2023_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_n._39-cmc-2023_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, que faça por meio da Secretaria de Obras  SEMOSP, a construção de banheiros na comunidade Bom Pastor, Linha 21, Zona Rural de Cacoal. O Pedido foi feito em conjunto pelos moradores daquele setor, que já há muito tempo, pedem por melhores condições para voltar a realização da festa da linguiça, evento tradicional daquela comunidade.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_n._40-cmc-2023_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_n._40-cmc-2023_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, que faça a mudança da sede da Autarquia Municipal de Esportes de Cacoal - AMEC para o novo espaço do TELECLUBE, localizado no bairro do Incra,  E futuramente projete a instalação de um parque aquático para atender o programa pensando no amanhã, onde uma das modalidades é a natação. Considerando que a nova revitalização daquele local, vai oferecer maiores condições de trabalho para a autarquia e seus colaboradores.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>Corazinho, Dr. Paulo Henrique, João Pichek, Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3148/indicacao_n._43-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3148/indicacao_n._43-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Os vereadores, Dr. Paulo Henrique, João Paulo Pichek, Valdomiro Corá, Antônio Damião Martins; INDICAM à Prefeitura Municipal de Cacoal, para que dentro dos termos regimentais e legais, envie a esta Casa Legislativa, Projeto de Lei para que seja implementado o Piso Salarial dos Profissionais de Enfermagem, conforme a Lei 14.434, de 04 de agosto de 2022, Emenda Constitucional n. 124, de 14 de julho de 2022 e Portaria GM/MS N. 597/2023. Indicam ainda que seja, na oportunidade, adequada a Lei Orçamentária Anual (LOA), com abertura de créditos suplementares, tendo em vista os recursos recebidos do Governo Federal de acordo com a Portaria do Ministério da Saúde e a Emenda Constitucional n. 127/2022, para efetuar o pagamento do Piso Salarial da Enfermagem.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_n._49-cmc-2023_josisvan_coelho.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_n._49-cmc-2023_josisvan_coelho.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, Adailton Antunes Ferreira, que determine ao setor competente a implantação de um cercado ao redor do parquinho infantil da praça do Bairro Teixeirão, em frente a Base da Policia Militar.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_n._51-cmc-2023_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_n._51-cmc-2023_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, que faça por meio da Secretaria de Meio Ambiente (SEMMA), o desassoreamento em toda a extensão do Rio Pirarara, começando nos pontos críticos, em especial na altura do n.º 2830 da Av. Sete de Setembro, Bairro Jardim Clodoaldo, o qual está proporcionando grandes enchentes, causando diversos problemas e prejuízos para a comunidade e meio ambiente. A tal providência se faz necessária e urgente, antes das próximas chuvas, ressaltamos que o último desassoreamento do Rio Piarara foi feito há mais de 10 anos atrás, ainda na gestão do Padre Franco.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_n._55-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_n._55-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, por meio da Secretaria Competente, para que dentro da legalidade sejam reformados os banheiros públicos da Praça Municipal de Cacoal, pois as condições atuais dos mesmos são precárias e inservíveis.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_n._59-cmc-2023_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_n._59-cmc-2023_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, a criação de Centro de Convivência com Área Verde no Hospital Materno Infantil, visando proporcionar um ambiente mais acolhedor, saudável e reconfortante para os pacientes, suas famílias e os profissionais de saúde. A inclusão de uma área verde nesse espaço trará inúmeros benefícios para a recuperação, o bem-estar emocional e a qualidade de vida dos envolvidos.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_n._65-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_n._65-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, para que dentro da legalidade realize a efetivação da Lei Municipal Nº 3.214/PMC/2013, que DISPÕE SOBRE A PROIBIÇÃO DO USO DE NARGUILÉ EM LOCAIS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_n.72_-cmc-_23_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_n.72_-cmc-_23_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, a pavimentação de ruas dos Bairros Jardim Itália II, sendo elas;_x000D_
 Logradouro	Trecho	Metragem	Bairro_x000D_
 R. Professor Iris José Duarte            	R. Catarino Cardoso/R.Anel Viário	212m	Jd. Itália _x000D_
 R. Dorzório Gomes da Silva 	Rua Graciliano Ramos/Pedro Kemper	1,2 m	Jardim Itália _x000D_
 R. João Rodrigues Jorge  	R. Catarino Cardoso/R. Pedro Kemper	698 m	Conj. Halley_x000D_
 		Total: 2 Km e 110m	_x000D_
 			_x000D_
         Tendo em vista a necessidade de melhorar a qualidade de vida dos moradores dos trechos citados a cima, sabemos que o pavimento traz muitos benefícios, começando pela diminuição de doenças provocadas por poeiras e pela água parada que se forma nas vias de chão batido, é de suma importância a pavimentação asfáltica, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3278/indicacao_n._73_-cmc-23_joao_picheck_assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3278/indicacao_n._73_-cmc-23_joao_picheck_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria de Obras e Serviços Públicos, que seja realizado o serviço de pavimentação asfáltica em todas as ruas do Distrito de Divinópolis.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_n._74-cmc-23_-_joao_picheck.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_n._74-cmc-23_-_joao_picheck.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria de Obras e Serviços Públicos, que seja realizado o serviço de pavimentação asfáltica na linha 21.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_n._75-cmc-2023_-_lauro_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_n._75-cmc-2023_-_lauro_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal realize junto à Secretaria Municipal de Meio Ambiente (Semma) o serviço de coleta seletiva do lixo, localizado no Distrito de Riozinho-Cacoal.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3282/indicaon_76-cmc-2023_romeumoreira_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3282/indicaon_76-cmc-2023_romeumoreira_assinado.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL: Que faça por meio da SEMTTRAN um estudo para tornar a Rua Boa Ventura Pinto Rabelo, localizado nos fundo do Cacoal Shopping Bairro Incra, em uma via de mão dupla. Tal medida se faz fundamental para facilitar a trafegabilidade e a vida dos motoristas e moradores daquele setor.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_77_bairrojardimeuropapodadearvores_assinado_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_77_bairrojardimeuropapodadearvores_assinado_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal que viabilize junto à Secretaria Municipal de Meio Ambiente (SEMMA) que seja realizado a poda de árvores, no bairro Jardim Europa.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_78_bairrojardimeuropaquebramolas_assinado_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_78_bairrojardimeuropaquebramolas_assinado_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio Secretaria Municipal de Trânsito – SEMTRAN, que viabilize, a instalação de quebra-molas nas ruas Alemanha e Itália, no bairro Jardim Europa.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao79bairrovilageiiruafranciscopatriciorodriguescor_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao79bairrovilageiiruafranciscopatriciorodriguescor_assinado.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que realize a manutenção no asfalto, na rua Francisco Patrício Rodrigues em frente ao nº 4299, bairro Vilage do Sol II, em frente a Igreja Tenda dos Milagres das Últimas Horas.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_n._80_-_cmc_-_23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_n._80_-_cmc_-_23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da a Secretaria Municipal de Assistência Social e Trabalho – SEMAST, em parceria com a Secretaria Municipal de Administração- SEMAD, que seja realizado, reforma, manutenção na iluminação, pintura, revitalização, e a construção de muro na praça Rogério Gonçalves Tita (Praça Céu), no Bairro Parque Fortaleza. Considerando que a praça, é um local utilizado para programas e ações culturais, práticas esportivas e de lazer, formação e qualificação para o mercado de trabalho, serviços socioassistenciais, políticas de prevenção à violência e de inclusão digital, dentre outras formas de lazer e entretenimento.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3314/indicacao_n._81_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3314/indicacao_n._81_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, em parceria com a Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, estudo para implantação de uma rotatória no entroncamento das ruas Antônio Moreira Lima, rua Marfim e rua Henrique dos Santos Mota, no Bairro Jardim Bandeirantes. Tendo em vista que o trecho é de grande trafegabilidade, devido ao grande fluxo de veículos nessa região da cidade, a implantação da rotatória, facilitará e tornará mais seguro o trânsito naquele local.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_n._82_-cmc_-_23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_n._82_-cmc_-_23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, a pavimentação em toda a extensão da Av. Porfirio Rodrigues Carneiro, (antiga Av. linha 08), até a ponte, após o Kascata Fest Clube. Tendo em vista a necessidade de melhorar a qualidade de vida dos moradores do trecho citado a cima, devido à grande trafegabilidade de veículos pela localidade. Tendo em vista que o pavimento traz muitos benefícios, começando pela diminuição de doenças provocadas por poeiras que se forma nas vias de chão batido, se tornando de suma importância a pavimentação asfáltica, para gerar qualidade de vida e oportunizar melhor trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_n._83_-_cmc-23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_n._83_-_cmc-23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, implantação de uma rotatória na Av. Das Comunicações, entroncamento com a rua Projetada A, entrada para o Bairro Vale Verde. Tendo em vista que o trecho é de grande trafegabilidade, devido ao grande fluxo de veículos nessa região da cidade, a implantação da rotatória, facilitará e tornará mais seguro o trânsito naquele local.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_n._84_-_cmc-23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_n._84_-_cmc-23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, Prefeito do Município de Cacoal, a reiteração do pedido para que cumpra o solicitado através do nosso gabinete, na indicação n°109/CMC/2022,  no dia 22 de agosto de 2022, e oficio n°143/2022/PS/CMC, no dia 15 de agosto de 2022, onde solicitamos que assim que recebesse o repasse do Governo Federal que fosse implementado o pagamento ao profissionais de enfermagem do município, sendo assim reitero o pedido para que seja enviado para esta casa de leis, projeto de lei para apreciação, aprovação e implantação do piso salarial, para benefício dos profissionais da enfermagem do município de Cacoal. Considerando a portaria n°1135/2023 de 16 de agosto de 2023, e considerando que o repasse foi efetuado neste dia 23 de agosto de 2023.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_n._85_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_n._85_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Coordenação de Defesa Civil, ações preventivas nos rios Tamarupá e Pirarara. Tendo em vista a proximidade do período chuvoso. Iniciando imediatamente com a retirada de uma moita de bambu que desbarrancou no leito do rio Tamarupa, próximo à rua Hematita no Bairro Bandeirantes, causando o represamento do mesmo.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_n._86_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_n._86_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Conjunto Halley, sendo elas;_x000D_
 Logradouro	Trecho	Metragem	Bairro_x000D_
 Rua Catarino Cardoso	trecho da Av. Primavera até a Rua João Rodrigues Jorge.	250m	Conj. Halley_x000D_
 Rua Graciliano Ramos	Trecho do início da rua Graciliano Ramos até Av. Das Mangueiras.	415m	Conj. Halley_x000D_
 		Total:615m	_x000D_
   Tendo em vista a necessidade de melhorar a qualidade de vida dos moradores dos trechos citados a cima, sabemos que o pavimento traz muitos benefícios, começando pela diminuição de doenças provocadas por poeiras e pela água parada que se forma nas vias de chão batido, é de suma importância a pavimentação asfáltica, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_n._87_-_edimar_kaoiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_n._87_-_edimar_kaoiche.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação de ruas do Bairro Jardim Itália III, sendo elas;_x000D_
 Logradouro	Trecho	Metragem	Bairro_x000D_
 Rua Alexandria	trecho Av. Flor do Maracá até Av. Celestino Rosalino	160m	Jardim Itália III_x000D_
 Rua Arezzo	Trecho Av. Flor do Maracá até Rua Vicenza (antiga rua 2)	325m	Jardim Itália III_x000D_
 Rua Ravena 	Trecho Av. Flor do Maracá até Av. Celestino Rosalino	160m	Jardim Itália III_x000D_
 Av. Celestino Rosalino 	Trecho entre a Alexandria e Rua Ravena. 	160m	Jardim Itália III_x000D_
 		Total: 805m	_x000D_
         Tendo em vista a necessidade de melhorar a qualidade de vida dos moradores dos trechos citados a cima, sabemos que o pavimento traz muitos benefícios, começando pela diminuição de doenças provocadas por poeiras e pela água parada que se forma nas vias de chão batido, é de suma importância a pavimentação asfáltica, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_n._88_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_n._88_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Antunes Ferreira, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, Setor de Iluminação Pública, a manutenção da iluminação, ou substituição por iluminação de LED, no Bairro Morada Digna. A solicitação é em caráter de urgência. Tendo em vista, haver muitos pontos danificados prejudicando a segurança do local, e há reclamações frequentes no grupo interno de WhatsApp do bairro, relatando que o bairro está na total escuridão, e já foi feito várias cobranças por moradores a muitos meses, e até o momento não foi solucionado o problema da iluminação.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3324/indicacao_n._89-cmc-23-_joao_picheck.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3324/indicacao_n._89-cmc-23-_joao_picheck.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito – SEMTRAN, que viabilize, a instalação de 01 quebra-molas na entrada do Distrito de Divinópolis e outro em frente ao campo.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_n._90-cmc-23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_n._90-cmc-23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação na rua Argentino Gonçalves de Assis, trecho entre a rua Domingos Perin até o final, no Bairro Teixeirão. Considerando a necessidade de melhorar a qualidade de vida dos moradores no trecho citado a cima.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_n._91-cmc-23-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_n._91-cmc-23-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo para implantação de lombadas, na Rua Pioneiro Antônio Alves Feitosa, Bairro Vila Verde. A indicação se faz necessária devido ser um trecho de grande trafegabilidade, ficando assim vulnerável a acidentes, colocando em risco a vida dos munícipes que por ali trafegam.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_n._92-cmc-23-_toninho_de_jesus.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_n._92-cmc-23-_toninho_de_jesus.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras e Serviço e Serviços Públicos – SEMOSP, a implantação de estacionamento transversal na Avenida Recife  e  Avenida Rio de Janeiro na quadra onde fica localizado  Cemitério Santo Antônio.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_n._93-cmc-23-_lauro_garcom.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_n._93-cmc-23-_lauro_garcom.pdf</t>
   </si>
   <si>
     <t>Indico à SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO (SEMTTRAN), que crie uma faixa para pedestres, na Av. Castelo Branco e BR 364, entre as Av. Porto Velho e Av. Dois de Junho – Centro, em direção ao bairro Liberdade.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_n._94-cmc-23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_n._94-cmc-23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Planejamento – SEMPLAN, a elaboração de projeto de engenharia, para viabilização de recurso para construção de uma sede própria para o Centro Municipal de Atendimento Educacional Especializado em Autismo no Município de Cacoal, em sede próprio. Considerando a necessidade de uma sede própria dentro das normas vigentes, para assim investir mais nos atendimentos as crianças Autistas, tendo em vista que o Centro do Autismo se tornou uma referência em nosso município pela amplitude e a importância dos atendimentos às crianças com Autismo.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_n._95-cmc_-23_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_n._95-cmc_-23_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Transporte e Trânsito - SEMTTRAN, para que dentro da legalidade, seja realizado sinalização horizontal e vertical, placas indicativas e pinturas nos quebra-molas existentes em todo perímetro urbano da Avenida Castelo Branco, marginal da BR 364.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao__096_gvrm_2023_ao_prefeito_sobre_recuperacao_de_solos_e_nascentes.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao__096_gvrm_2023_ao_prefeito_sobre_recuperacao_de_solos_e_nascentes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL: Em reforço a indicação nº 167 de 2021, e também o ofício nº 12 de 2023, recomendo ao Excelentíssimo Prefeito Municipal que desenvolva um programa e promova um substancial aumento no atendimento destinado às pessoas interessadas na revitalização de solos, nascentes e matas ciliares em nosso município. É fundamental que iniciemos ações concretas, visto que a escassez de recursos hídricos está gerando preocupações significativas e afetando a produtividade das lavouras irrigadas em nossa região.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_n._97-cmc_-23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_n._97-cmc_-23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço recapeamento em toda extensão da Av. Primavera, no Bairro Vista Alegre. Indicação se faz necessário devido ser um trecho de grande trafegabilidade e os buracos vêm causando transtornos aos munícipes que trafegam pelo local, deixando a local propício a acidentes.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_n._98-cmc_-23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_n._98-cmc_-23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, Senhor Adailton Fúria, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a pavimentação, na rua Domingos Perin, trecho entre a Av. Das Comunicações e o final da rua, no Bairro Teixeirão. Que seja realizado a pavimentação através de execução direta, com recurso da linha de financiamento aprovado pela Câmara Municipal de Cacoal.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3365/indicacao_n._99-cmc_-23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3365/indicacao_n._99-cmc_-23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço Tapa Buraco na Rua Gonçalves Dias, em frente ao N° 785, Bairro Conjunto Halley. A indicação se faz necessário, pois é a principal via de acesso a vários bairros, e com a péssima condição da via pública, vem causando transtorno aos munícipes e pedestres que por ali trafegam.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3426/indicacao_n._100-cmc_-2323_-_lauro_garcom.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3426/indicacao_n._100-cmc_-2323_-_lauro_garcom.pdf</t>
   </si>
   <si>
     <t>INDICO para as providências cabíveis de parte do Excelentíssimo Senhor Prefeito Municipal Adailton Furia, promovendo determinações à Secretaria de Administração/ Departamento de Engenharia, tendo por objetivo SOLICITAR JUNTO A ENERGISA S/A, A MANUNTENÇÃO NA REDE DE DISTRIBUIÇÃO DA RUA ESCÓCIA – BAIRRO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3444/indicacao_n._101-cmc-23_joao_picheck.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3444/indicacao_n._101-cmc-23_joao_picheck.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde, para que seja disponibilizado um profissional técnico da área de saúde para acompanhar e dar suporte aos pacientes que sai de Cacoal com destino a Porto Velho para realização de atendimento médico.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3453/indicacao_n._102-cmc_-23_-_lauro_garcom.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3453/indicacao_n._102-cmc_-23_-_lauro_garcom.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária Municipal de Obras de serviços público (SEMOSP) que examine as obras sendo executadas, localizada na Av: Malaquita após Hospital Regional, Residencial Regional.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3456/indicacao_n.103-cmc-23_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3456/indicacao_n.103-cmc-23_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo para implantação de lombadas, na rua José do Patrocínio, próximo a ponte do Rio Salgadinho, bairro Village do Sol. A indicação se faz necessária devido ser um trecho de grande periculosidade e trafegabilidade, e de ligação do bairro Teixeirão e Village do Sol.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_n._01-2023_urgencia_simples_-_1o_e_2o_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_n._01-2023_urgencia_simples_-_1o_e_2o_s.e.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal - RO,  O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do _x000D_
 Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projeto de lei n.s 193/2022; 01/2023 e 02/2023, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento_n._02-2023_-_solicitacao_de_doc._da_corregedoria_municipal_-_ver._paulo_h..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento_n._02-2023_-_solicitacao_de_doc._da_corregedoria_municipal_-_ver._paulo_h..pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Corregedoria Geral do Município, para apreciação e atender solicitação da Controladoria Geral da União, cópia ou em formato digital na íntegra, dos documentos abaixo relacionados referentes ao Desvio de Combustível: _x000D_
 1)	Processo Administrativo 2330/2022;_x000D_
 2)	Processo Administrativo 2236/2022.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_n._03-2023_-_solicitacao_de_doc._sml_-_ver._paulo_h..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_n._03-2023_-_solicitacao_de_doc._sml_-_ver._paulo_h..pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Superintendência de Compras e Licitações da Prefeitura Municipal de Cacoal, para apreciação, cópia ou em formato digital na íntegra, dos documentos abaixo relacionados: _x000D_
 1)	Processo Administrativo 4448/2022, que se refere à aquisição de bicicletas para a Rede Municipal de Ensino, atendendo as necessidades da Secretaria Municipal de Educação – SEMED. _x000D_
 2)	Processo Administrativo 4060/2021, que se refere à aquisição de bicicletas para o Projeto Jovens Gênios de Produções Artísticas, atendendo as necessidades da Secretaria Municipal de Educação – SEMED.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_n._04-2023_-_solicitacao_de_documentos_do_executivo_-_ver._paulo_h.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_n._04-2023_-_solicitacao_de_documentos_do_executivo_-_ver._paulo_h.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Prefeitura Municipal de Cacoal, para apreciação, cópia ou em formato digital na íntegra das informações de compra de passagens aéreas (Sistema Elotech) e as diárias referentes a viagem até a cidade de São Paulo, na data de 21/01/2023 a 25/01/2023, visando melhorias na saúde municipal;_x000D_
 _x000D_
 1)	Processo 9615/2023, designado ao Prefeito de Cacoal;   _x000D_
 2)	Processo 9607/2023, designado ao Vice-Prefeito de Cacoal; _x000D_
 3)	Processo 9824/2023, designado a Secretária Municipal de Saúde de Cacoal; _x000D_
 4)	Processo (não consta no Portal da Transparência) da Secretária Municipal de Cultura de Cacoal, Joliane Tamires Duran Simôes.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2987/requerimento_n._05-2023_-_solicitacao_de_doc_-_caminhoes_adquiridos_para_coleta_seletiva_de_lixo_-_ver.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2987/requerimento_n._05-2023_-_solicitacao_de_doc_-_caminhoes_adquiridos_para_coleta_seletiva_de_lixo_-_ver.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Prefeitura Municipal de Cacoal, para apreciação, cópia ou em formato digital na íntegra do convênio/ processo que originou a aquisição de cinco veículos para a coleta seletiva do lixo no munícipio, via Secretaria de Meio Ambiente, oriundo de emenda parlamentar de autoria do ex-deputado Expedito Netto.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_n._06-2023_-_solicitacao_de_doc_da_semed_-_ver._paulo_h..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_n._06-2023_-_solicitacao_de_doc_da_semed_-_ver._paulo_h..pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Educação, para apreciação, cópia ou em formato digital na íntegra das informações abaixo relacionadas;_x000D_
 1)	Relação com nome e matrícula de todos os servidores da Secretaria Municipal de Educação; _x000D_
 2)	Relação da lotação dos servidores da educação municipal que estejam lotados noutras secretarias ou cedido a outros órgãos.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano, João Pichek, Luiz Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_n._07-2023_urgencia_simples_-_1o_s.o._urgencia_simples.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_n._07-2023_urgencia_simples_-_1o_s.o._urgencia_simples.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora da Câmara Municipal de Cacoal, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para tramitação do Projeto de lei n. 04/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2996/requerimento_n._08-2023_urgencia_simples_-_2o_sessao_ordinaria_-_p.l.s_216_e_218-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2996/requerimento_n._08-2023_urgencia_simples_-_2o_sessao_ordinaria_-_p.l.s_216_e_218-2022.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projeto de lei n.s 216/2022 e 218/2022, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3016/requerimento_n._09-2023_-_solicitacao_de_doc_da_semusa_-_ver._paulo_h.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3016/requerimento_n._09-2023_-_solicitacao_de_doc_da_semusa_-_ver._paulo_h.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Saúde, para apreciação, cópia ou em formato digital na íntegra das informações abaixo relacionadas;_x000D_
 1)	 Relação detalhada de todos os veículos da frota da Secretaria Municipal de Saúde que passaram por manutenção/conserto, desde 01 de janeiro de 2023 até a presente data;_x000D_
 2)	Relação das oficinas credenciadas ou não, onde foram realizadas as manutenções/consertos, desde 01 de janeiro de 2023 até a presente data; _x000D_
 3)	Notas de empenho de todos os equipamentos e peças, discriminando item por item o que foi substituído, contendo o dia, a placa e o serviço realizado manutenção/conserto dos referidos veículos;_x000D_
 4)	Relação de todos os veículos da frota da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_n._10-2023_urgencia_simples_-_6o_s.o._urgencia_simples.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_n._10-2023_urgencia_simples_-_6o_s.o._urgencia_simples.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal - RO,  O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do _x000D_
 Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de lei n.s 5/2023, 7/2023, 8/2023, 11/2023, 12/2023, 13/2023, 14/2023, 16/2023, 19/2023, 20/2023, 21/2023, 23/2023, 24/2023, 25/2023, 26/2023, 27/2023, 28/2023, 29/2023 e 31/2023, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3051/requerimento_n._11-2023_urgencia_simples_-_4o_e_5o_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3051/requerimento_n._11-2023_urgencia_simples_-_4o_e_5o_s.e.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 22/2023, 30/2023 e 34/2023, todos de autoria do Poder Executivo Municipal; Projeto de Lei n. 9/2023 de autoria do vereador Magnison da Silva Mota; Projeto de Lei n. 18/2023 de autoria do vereador Paulo Henrique dos Santos Silva e o Veto ao Projeto de lei n. 189/2022 de autoria dos vereadores Ezequiel Câmara, Valdomiro Corá, Paulo Henrique dos Santos Silva, Luiz Antônio Nascimento Fritz, Edimar Kapiche Luciano, Lauro Costa Kloch, Magnison da Silva Mota, Paulo Roberto Duarte Bezerra, João Paulo Pichek, Romeu Moreira, Antonio Damião Martins e Josisvan Coelho de Almeida.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3058/requerimento_n._12-2023_urgencia_especial_-s.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3058/requerimento_n._12-2023_urgencia_especial_-s.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritos, nos termos dos artigos 120, 122, §1º e 123, do Regimento Interno desta Casa de Leis, requerem que seja posto em votação o presente REQUERIMENTO de Urgência Especial para deliberação do Projeto de Lei n. 42/2023 de autoria do Poder Executivo Municipal._x000D_
 Termos em que pede deferimento.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3059/requerimento_n._13-2023_urgencia_simples_-_6a_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3059/requerimento_n._13-2023_urgencia_simples_-_6a_s.e.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal - RO,  O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de lei n.s 37/2023 e 42/2023, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3060/requerimento_n._14-2023_urgencia_simples_-_8o_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3060/requerimento_n._14-2023_urgencia_simples_-_8o_s.e.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal - RO, O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do Projeto de Lei n. 217/2022 e Projeto de Lei n. 36/2023, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3068/requerimento_n._15-2023_urgencia_simples_-_9o_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3068/requerimento_n._15-2023_urgencia_simples_-_9o_s.o.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal - RO, O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do  Projeto de Lei n. 17/2023, de autoria do vereador Edimar Kapiche Luciano, e Projeto de Lei n. 38/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3587/requerimento_n._16-2023_inclusao_e_votacao_do_pl_186-2022_-_9o_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3587/requerimento_n._16-2023_inclusao_e_votacao_do_pl_186-2022_-_9o_s.o.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 16/2023 CMC O vereador Paulo Roberto Duarte Bezerra, nos termos dos artigos 120,_x000D_
 122, § 2º, e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em_x000D_
 votação o presente REQUERIMENTO de Urgência Simples.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_n._17-2023_romeu.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_n._17-2023_romeu.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM COM SESSÃO SOLENE PARA ENTREGA DE MOÇÃO DE APLAUSOS AOS 10 ANOS DO IFRO CAMPUS CACOAL.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_n._18-2023_urgencia_simples_10a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_n._18-2023_urgencia_simples_10a_s.o.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal - RO, O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do Projeto de Lei n. 207/2022, de autoria dos vereadores Luiz Fritz, Edimar Kapiche, Magnison Mota e Toninho do Jesus; e Emenda Modificativa n. 01/2023 ao Projeto de Lei n. 186/2022, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento_n._20-2023_urgencia_simples_-_11a_s.o_anulacao_da_votacao_do_projeto_n._186-2022_e_inclusao_do_p.l_186-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento_n._20-2023_urgencia_simples_-_11a_s.o_anulacao_da_votacao_do_projeto_n._186-2022_e_inclusao_do_p.l_186-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 10/2023, 44/2023, 45/2023 e 46/2023, todos de autoria do Poder Executivo Municipal. Requer-se que seja feito a anulação da votação do P.L. 186/2022 realizada Nona Sessão ordinária, no dia 22 de abril de 2023, tendo em vista que havia no bojo do processo legislativo, a proposta de emenda modificativa n. 1/2023, de autoria do vereador Paulo Roberto Duarte Bezerra, que não foi devidamente deliberada pelo plenário, previamente ao projeto de lei. O que representa uma ilegalidade ao rito processual, sendo tal pedido fundamentado no princípio da autotutela da administração pública. Requer-se a inclusão para deliberação do Projeto de Lei n. 186/2022, de autoria do Poder Executivo Municipal, devidamente acompanhado da emenda modificativa n. 1/2023.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>Diretoria Legislativa - DL</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3102/requerimento_n._21-2023_urgencia_simples_-_12a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3102/requerimento_n._21-2023_urgencia_simples_-_12a_s.o.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, da Câmara Municipal de Cacoal - RO, _x000D_
 O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 39/2023, 40/2023, 52/2023, 53/2023, 54/2023, 55/2023, 56/2023 e 58/2023, todos de autoria do Poder Executivo Municipal; 43/2023, de autoria do vereador Ezequiel Câmara; 47/2023 e 49/2023, ambos de autoria do vereador Romeu Rodrigues Moreira; 57/2023, de autoria dos vereadores Ezequiel Câmara, Josisvan Coelho de Almeida, Luiz Antônio Nascimento Fritz e Romeu Rodrigues Moreira; e Projeto de Resolução n. 2/2023 de autoria do vereador Paulo Roberto Duarte Bezerra.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_n._22-2023_urgencia_simples_-_9a_e_10a_s.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_n._22-2023_urgencia_simples_-_9a_e_10a_s.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, REQUER que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de lei n.s 61/2023 e 62/2023, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3160/requerimento_n._23-2023_urgencia_simples_-_14a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3160/requerimento_n._23-2023_urgencia_simples_-_14a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 64/2023 e 65/2023, ambos de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3168/requerimento_n._24-2023_urgencia_simples_-_15a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3168/requerimento_n._24-2023_urgencia_simples_-_15a_s.o.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, da Câmara Municipal de Cacoal - RO, _x000D_
 _x000D_
 O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 59/2023, de autoria do vereador Paulo Roberto Duarte Bezerra; 15/2023, 51/2023, 66/2023, 67/2023, 68/2023, 70/2023 e 72/2023, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_n._25-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._71-2023_15a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_n._25-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._71-2023_15a_s.o.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, da Câmara Municipal de Cacoal - RO, _x000D_
 _x000D_
 O vereador Magnison da Silva Mota, nos termos dos artigos 120, 122, § 2º, e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de lei n. 71/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_n._26-2023_urgencia_simples_-_16a_s.o_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_n._26-2023_urgencia_simples_-_16a_s.o_.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, da Câmara Municipal de Cacoal - RO, _x000D_
 _x000D_
 O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 63/2023, 69/2023, 73/2023, 74/2023 e 75/2023, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_n._27-2023_mocao_de_aplausos_-_romeu_rodrigues.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_n._27-2023_mocao_de_aplausos_-_romeu_rodrigues.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal/RO. O vereador, subscrito nos termos dos artigos 103, § 2º, VII, do Regime Interno desta Casa de Leis, requer à mesa, ouvido o Plenário, a iniciativa desta casa de homenagear com Sessão Solene para entrega de Moção de Aplausos as entidades parceiras do setor produtivo, cafeicultores premiados e personalidades incentivadoras e apoiadoras do setor cafeeiro. A cerimônia será realizada no plenário desta Câmara Municipal dia 30/06/23 (sexta-feira), às 09:00h.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_n._28-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._77-2023_17a_s.o_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_n._28-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._77-2023_17a_s.o_.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, da Câmara Municipal de Cacoal - RO, _x000D_
 _x000D_
 O vereador Magnison da Silva Mota, nos termos dos artigos 120, 122, § 2º, e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de lei n. 77/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>Paulinho do Cinema</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_n._29-2023_-_solicitacao_de_informacao_-_vereador_paulo_roberto.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_n._29-2023_-_solicitacao_de_informacao_-_vereador_paulo_roberto.pdf</t>
   </si>
   <si>
     <t>Solicitando do senhor Prefeito Municipal, que através da Secretaria Municipal de Educação, encaminhe cópia do processo licitatório do transporte escolar referente aos anos de 2015, 2016, 2017, 2018, 2019 e 2020.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_n._30-2023_urgencia_simples_-_18a_s.o_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_n._30-2023_urgencia_simples_-_18a_s.o_.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 80/2023, de autoria da Mesa Diretora; 81/2023, 82/2023, 83/2023 e 84/2023, todos de autoria do Poder Executivo Municipal; Projeto de Resolução n. 3/CMC/2023, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_n._31-2023_mocao_de_repudio_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_n._31-2023_mocao_de_repudio_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>O Vereador Joao Paulo Pichek, nos termos do art. 103, § 2º, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente_x000D_
 REQUERIMENTO DE MOÇÃO DE REPÚDIO, referente a realização do show da artista MC PIPOKINHA previsto para acontecer no dia 08/07/2023 no parque de exposições de Cacoal. O mesmo repudia veementemente devido ao anúncio do show no município ter repercussão negativa, pois a artista faz menções desrespeitosas com a categoria dos professores, além de apologia a pornografia em seus conteúdos. O Vereador procura respeitar a liberdade acima de tudo, mas ao ofender a classe que merece todo respeito, ela mostra desconhecer a base e os princípios de uma sociedade, não trazendo nada a_x000D_
 contribuir com sua passagem para o município de Cacoal.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3203/requerimento_n._32-2023_urgencia_simples_-_11a_e_12a_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3203/requerimento_n._32-2023_urgencia_simples_-_11a_e_12a_s.e.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, da Câmara Municipal de Cacoal - RO, _x000D_
 O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, REQUER que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de lei n.s 78/2023, 85/2023, 86/2023, 87/2023, 94/2023 e 95/2023,  todos de autoria do Poder Executivo Municipal; 98/2023, de autoria do vereador Magnison da Silva Mota.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3227/requerimento_n._33-2023_urgencia_simples_-_14a_e_15a_s.e_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3227/requerimento_n._33-2023_urgencia_simples_-_14a_e_15a_s.e_.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, REQUER que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 88/2023, 89/2023, 90/2023, 91/2023, 92/2023, 93/2023 e 104/2023, todos de autoria da Mesa Diretora; 97/2023, de autoria do Poder Executivo Municipal; 107/2023, de autoria do vereador Magnison da Silva Mota.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_n._34-2023_urgencia_simples_-_16a_e_17a_s.e__.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_n._34-2023_urgencia_simples_-_16a_e_17a_s.e__.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, REQUER que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 108/2023 e 109/2023, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_n._35-2023_urgencia_simples_-_20a_s.o_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_n._35-2023_urgencia_simples_-_20a_s.o_.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do Projeto de Lei n. 79/2023, de autoria do vereador João Paulo Pichek.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_n._36-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._101-2023_20a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_n._36-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._101-2023_20a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, 122, § 2º, e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de lei n. 101/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3253/requerimento_n._37-2023_urgencia_simples_-_21a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3253/requerimento_n._37-2023_urgencia_simples_-_21a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 48/2023, 76/2023, 99/2023, 100/2023, 102/2023, 105/2023, 106/2023, 111/2023, 112/2023 e 113/2023, todos de autoria do Poder Executivo Municipal; 103/2023, de autoria do vereador Romeu Rodrigues Moreira.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3254/requerimento_n._38-2023_mocao_de_aplausos_-_antonio_damiao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3254/requerimento_n._38-2023_mocao_de_aplausos_-_antonio_damiao.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal/RO o vereador subscrito nos termos dos artigos 103 § 2º, VII e 150 do REGIMENTO INTERNO desta Casa de Leis, REQUER à Mesa Diretora, ouvido o Plenário, a iniciativa desta Casa Homenagear com Sessão Solene para entrega de MOÇÃO DE APLAUSOS AOS 40 ANOS DA ESCOLA FUNDAÇÃO BRADESCO NO MUNICÍPIO DE CACOAL/RO. A Cerimônia será realizada no plenário da Câmara Municipal no dia 01/09/2023 às 19:30hs.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>Kapiche, Luiz Fritz, Magnison Mota, Minduin, Paulinho do Cinema, Pedro Rabelo, Romeu Moreira, Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3259/requerimento_n._39_-2023_urgencia_especial_-_18a_e_19a_s.e_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3259/requerimento_n._39_-2023_urgencia_especial_-_18a_e_19a_s.e_.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritos, nos termos dos artigos 120, 122, §1º e 123, do Regimento Interno desta Casa de Leis, requerem que seja posto em votação o presente REQUERIMENTO de Urgência Especial para deliberação do Projeto de Lei n. 117/2023, de autoria da Mesa Diretora; Projeto de Decreto Legislativo n. 2/2023, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3261/requerimento_n._40-2023_urgencia_simples_-_22a_s.o_.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3261/requerimento_n._40-2023_urgencia_simples_-_22a_s.o_.pdf</t>
   </si>
   <si>
     <t>O vereador Magnison da Silva Mota, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n. 207/2022, de autoria dos vereadores Antonio Damião Martins, Edimar Kapiche Luciano, Luiz Antônio Nascimento Fritz e Magnison da Silva Mota;e 110/2023, de autoria do vereador Pedro Henrique Rabelo.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3266/requerimento_n._41_-2023_urgencia_especial_-_22a_s.o_p.l._118-2023_e_p.r_4-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3266/requerimento_n._41_-2023_urgencia_especial_-_22a_s.o_p.l._118-2023_e_p.r_4-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritos, nos termos dos artigos 120, 122, §1º e 123, do Regimento Interno desta Casa de Leis, requerem que seja posto em votação o presente REQUERIMENTO de Urgência Especial para inclusão e deliberação do Projeto de Lei n. 118/2023, de autoria do Poder Executivo Municipal; Projeto de Resolução n. 4/2023, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_n._42-2023_urgencia_simples_-_23a_s.o_2.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_n._42-2023_urgencia_simples_-_23a_s.o_2.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, da Câmara Municipal de Cacoal - RO. O vereador Luiz Antonio Nascimento Fritz, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.s 114/2023, 115/2023, 119/2023, 120/2023, todos de autoria do Poder Executivo Municipal; 116/2023, de autoria do vereador Paulo Roberto Duarte Bezerra.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3280/requerimento_n43-2023_requer_que_seja_posto_em_votacao_a_deliberacao_do_pl_124_e_127.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3280/requerimento_n43-2023_requer_que_seja_posto_em_votacao_a_deliberacao_do_pl_124_e_127.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, da Câmara Municipal de Cacoal-RO, _x000D_
 _x000D_
 O vereador subscrito, nos termos dos artigos 120, 122, §1º e 123, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Especial para deliberação dos Projetos de Leis n. 124 e 127/2023, de autoria do Poder Executivo_x000D_
 _x000D_
 Termos em que pede deferimento.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3586/requerimento_n._44-2023-_cora_27aa_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3586/requerimento_n._44-2023-_cora_27aa_s.o.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência especial n°44/2023 CMC O Vereador subscrito, nos termos dos artigos 120, 122, §1º e 123, do Regimento_x000D_
 Interno desta Casa de Leis, requer que seja posto em votação o presente_x000D_
 REQUERIMENTO de Urgência Especial.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_-_fritz_-_prest._contas_2019.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_-_fritz_-_prest._contas_2019.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A REJEIÇÃO DAS CONTAS DO MUNICÍPIO DE CACOAL/RO RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2019, de autoria da CPFO.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3320/requerimento_n._47-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3320/requerimento_n._47-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritos, nos termos dos artigos 120, 122, §1º e 123, do Regimento Interno desta Casa de Leis, requerem que sejam postos em votação o presente requerimento de Urgência Especial para deliberação do projeto de lei ordinário nº 141/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>João Paulo Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3321/requerimento_n.48-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3321/requerimento_n.48-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, nos termos do art. 40, 45 e 103, § 3°, inciso IX da Resolução n. 3/1984 - CMC (Regimento Interno da Câmara Municipal de Cacoal-RO), no uso de suas atribuições conferidas por lei, vem requerer à Vossa Excelência a instauração de uma COMISSÃO ESPECIAL DE AVERIGUAÇÃO, com a finalidade de verificar e acompanhar as supostas irregularidades para APURAR VALORES PAGOS RELATIVO AO TRANSPORTE COLETIVO (R$ 230.000,00) de Cacoal. Solicitamos ainda o prazo de 90 (noventa) dias para apresentação do relatório, prorrogável uma única vez por igual período, desde que aprovado pelo Plenário._x000D_
 _x000D_
 Palácio Catarino Cardoso, 09/10/2023.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3328/req_n._49.pdfrew</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3328/req_n._49.pdfrew</t>
   </si>
   <si>
     <t>Requer-se nos termos do art. 103, §3º, inciso V, do Regimento Interno, que o Requerimento seja votado para fins de retirada do Projeto de Lei Orçamentária nº 126/2023 que DISÕE SOBRE AS DITRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE CACOAL, PARA O EXERCÍCIO DE 2024 e dá as seguintes providências" (LDO), adiando-se a deliberação.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador Toninho de Jesus, nos termos dos artigos 120, § 2º e 124, do _x000D_
 Regimento Interno desta Casa de Leis, requer seja posto em votação o presente _x000D_
 REQUERIMENTO de Urgência Simples para deliberação dos Projeto de Lei nº 134; 135 e _x000D_
 136/2023; todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3334/requerimento_n_51-2023_dispoe_sobre_a_extincao_do_cargo_de_procurador.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3334/requerimento_n_51-2023_dispoe_sobre_a_extincao_do_cargo_de_procurador.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora, nos termos do (s) artigo (s) 103, §3º e inc. V, c/c art. 111 caput, do Regimento Interno desta Casa de Leis, requer sejam retiradas, as proposições ainda não submetido à deliberação do Plenário, o PLO 117/2023 - Projeto de Lei Ordinária, Que: DISPÕE SOBRE A EXTINÇÃO DO CARGO DE PROCURADOR GERAL DA CÂMARA MUNICIPAL DE CACOAL E REVOGA A LEI 3.520/PMC/2015, A LEI 3.607/PMC/2016 E DÁ OUTRAS PROVIDÊNCIAS; e a RES. 4/2023 - Projeto Resolução, Que: AUTORIZA AO PODER LEGISLATIVO MUNICIPAL “O CONTINGENCIAMENTO DE DESPESAS PÚBLICAS” DO ATO DA MESA N. 9/2023 – CMC. Ambos de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3341/requerimento_n52-2023_cidadao_honorario-1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3341/requerimento_n52-2023_cidadao_honorario-1.pdf</t>
   </si>
   <si>
     <t>Requer que seja retirada, a proposição ainda não submetido à deliberação do Plenário, o PLO 207/2022 - Projeto de Lei Ordinária, Que: Concede a Bruno Valverde Chahaira o Título de "Cidadão Honorário de Cacoal-Ro" Dá Outras Providências, de Autoria do Vereador Toninho de Jesus.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_n._53-2023-_urgencia_simples-_lauro_garcom.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_n._53-2023-_urgencia_simples-_lauro_garcom.pdf</t>
   </si>
   <si>
     <t>Requer (em) que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do (s) Projeto (s) de Lei (s) n. 114 – 115 – 118 – 119 e 120/2023, todos de autoria do Poder Executivo; Projeto de Lei nº 110/2023, de autoria do vereador Pedro Rabelo; Projeto de Lei nº 116/2023, de autoria do vereador Paulinho do Cinema _x000D_
 Termos em que pede deferimento.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3336/requerimento_n._54-2023_urgencia_simples_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3336/requerimento_n._54-2023_urgencia_simples_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Requer (em) que seja incluso na ordem do dia e em votação o presente REQUERIMENTO de Urgência Simples para deliberação do (s) Projeto (s) de Lei (s) n. 137 e 142/2023, ambos de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_n55-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_n55-2023.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 103, § 3º, inciso V e VII do Regimento Interno, com inclusão do presente REQUERIMENTO em regime de urgência simples (Art. 120, § 2º, do Regimento Interno), REQUEIRO seja submetido à deliberação do PLENÁRIO a RETIRADA deliberação durante a SESSÃO ORDIN´RIA DA DÉCIMA LEGISLATURA, QUDRAGÉSIMA PRIMEIRA SESSÃO LEGISLATIVA, DO SEGUNDO PERÍODO LEGISLATIVO/2023 - CMC, de 23/10/2023, das seguintes proposições: PLO 117/2023, PLO 207/2023, PLO 110/2023, PLO 118/2023, RESOL 4/2023, PLO 114/2023, PLO 116/2023, PLO 119/2023 E PLO 120/2023.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3338/requerimento_n56-2023_abertura_de_credito_adc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3338/requerimento_n56-2023_abertura_de_credito_adc.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 103, § 3º, inciso VI do Regimento Interno, com inclusão do presente REQUERIMENTO em regime.te urgência simples (Art. 120, § 2º, do Regimento Interno), REQUEIRO seja submetido a deliberação do PLENÁRIO a INCLUSÃO para deliberação durante a SESSÃO ORDINÁRIA DA DÉCIMA LEGISLATURA, QUADRAGÉSIMA PRIMEIRA SESSÃO LEGISLATIVA, DO SEGUNDO PERÍODO LEGISLATIVO/2023 - CMC, de 23/10/2023, da seguinte proposição: PLO 137/2023 - Projeto de Lei Ordinária, Ementa: ABERTURA CRÉDITO ADC. SUPL (R$ 2.019.000,00 SEMUSA)</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3346/requerimento_57_2023_-_md.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3346/requerimento_57_2023_-_md.pdf</t>
   </si>
   <si>
     <t>A mesa Diretora subscrito (s), nos termos dos artigos 120; 122, § 10; e o 124, §1° todos do Regimento Interno desta Casa de Leis, requer (em) que sejam INCLUIDOS na ordem do dia e, posto em VOTAÇÃO o presente REQUERIMENTO de Urgência Simples para deliberação do (s) Projeto (s) de Lei (s) n. 200/2022, de autoria do Vereador Magnison Mota e Projeto de Lei n° 132/2023, de autoria do vereador Luiz Fritz; e o Veto Total do Projeto de Lei n° 103/2023, de autoria do vereador Romeu Moreira.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3351/requerimento_n_58.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3351/requerimento_n_58.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito (s), nos termos dos artigos 120; 122, § 10; e o 124, §1° todos do Regimento Interno desta Casa de Leis, requer (em) que sejam deliberado em VOTAÇÃO o presente REQUERIMENTO de Urgência Simples para deliberação do (s) Projeto (s) de Lei (s) n. 126/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3357/requerimento_n59-cmc-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3357/requerimento_n59-cmc-2023.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito (s), nos termos dos artigos 120; 122, § 10; e o 124, §1° todos do Regimento Interno desta Casa de Leis, requer (em) que sejam postos em VOTAÇÃO o presente REQUERIMENTO de Urgência Simples para deliberação do (s) Projeto (s) de Lei (s) n. 143 - 144 - 145 - 147 - 148 - 149 e 150/2023, em discussão e votação única, todos de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3631/requerimento_n._60_-2023_urgencia_simples_-_34a_s.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3631/requerimento_n._60_-2023_urgencia_simples_-_34a_s.pdf</t>
   </si>
   <si>
     <t>vereador subscrito (s), nos termos dos artigos 120; 122, § 1º; e o 124, §1º todos do Regimento Interno desta Casa de Leis, requer (em) que sejam INCLUSOS NA  PAUTA DA ORDEM DO DIA e postos em VOTAÇÃO o presente REQUERIMENTO de Urgência Simples</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3588/requerimento_n._61-_2023_-_urgencia_simples-assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3588/requerimento_n._61-_2023_-_urgencia_simples-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento N°61 /2023 CMC O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2º e 124, do REGIMENTO_x000D_
 INTERNO desta Casa de Leis, requer que seja posto em votação o presente_x000D_
 REQUERIMENTO de Urgência Simples.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3440/requerimento_n._62-2023_-_urgencia_simples.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3440/requerimento_n._62-2023_-_urgencia_simples.pdf</t>
   </si>
   <si>
     <t>O Vereador Edimar Kapiche, nos termos dos artigos 120, § 2° e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos seguintes Projetos de Lei n°s 156, 157, 158/2023 todos de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3435/requerimento__deliberacao_plenario_recebimento_destituicao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3435/requerimento__deliberacao_plenario_recebimento_destituicao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INCLUSÃO DE REPRESENTAÇÃO DE DESTITUIÇÃO DE MEMBRO DA MESA PARA FINS DE DELIBERAÇÃO PELO PLENÁRIO</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>Vereador Valdomiro Corá, nos termos dos artigos 120, § 2° e 124, do REGIMENTO NTERNO desta Casa de Leis, requer que seja posto em votação o presente EQUERIMENTO de Urgência Simples para inclusão e deliberação dos seguintes rojetos de Lei n°s 159/2023, 160/2023, 161/2023, 164/2023, 165/2023, 166/2023 167/2023 todos de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3458/requerimento_n._65-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3458/requerimento_n._65-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Valdomiro Corá, nos termos dos artigos 120, § 2º e 124, do REGIMENTO INTERNO  desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do seguinte Projeto de Lei nº 170/2023 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>OF DL</t>
   </si>
   <si>
     <t>Ofícios da Diretoria Legislativa</t>
   </si>
   <si>
     <t>Luiz Antônio Nascimento Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3221/oficio_no_69_-_luiz_fritz_-_14a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3221/oficio_no_69_-_luiz_fritz_-_14a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Luiz Antônio Nascimento Fritz, durante a 14ª Sessão Ordinária realizada no dia 29 de maio de 2023</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>OF 1ª</t>
   </si>
   <si>
     <t>Ofícios solicitados em Plenário</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3590/oficio_n_01-ezequielcamara_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3590/oficio_n_01-ezequielcamara_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Ezequiel Camara na 01ª Sessão  Ordinária.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3591/oficio_n02-valdomirocora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3591/oficio_n02-valdomirocora_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3592/oficio_n03-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3592/oficio_n03-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3593/oficio_n04-paulo_henrique_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3593/oficio_n04-paulo_henrique_original.pdf</t>
   </si>
   <si>
     <t>Solicitado pelo Vereador Paulo Henrique dos Santos Silva, durante a 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3594/oficio_n05-edimar_kapiche_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3594/oficio_n05-edimar_kapiche_original.pdf</t>
   </si>
   <si>
     <t>Solicitado pelo Vereador Edimar Kapiche Luciano, durante a 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3595/oficio_n06-joao_paulo_pichek_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3595/oficio_n06-joao_paulo_pichek_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek na 4ª Sessão  Ordinária.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3596/oficio_n07-joao_paulo_pichek_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3596/oficio_n07-joao_paulo_pichek_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek na 4ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3597/oficio_n08-joao_paulo_pichek_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3597/oficio_n08-joao_paulo_pichek_original.pdf</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3599/oficio_n10-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3599/oficio_n10-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>solicitado pelo Vereador Valdomiro Corá, durante a 5ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3600/oficio_n11-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3600/oficio_n11-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 5ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3601/oficio_n12-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3601/oficio_n12-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3602/oficio_n13-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3602/oficio_n13-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3603/oficio_n14-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3603/oficio_n14-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 5ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3604/oficio_n15-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3604/oficio_n15-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3605/oficio_n16_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3605/oficio_n16_assinado.pdf</t>
   </si>
   <si>
     <t>Resposta de oficio</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3606/oficio_n17-luiz_antonio_fritz_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3606/oficio_n17-luiz_antonio_fritz_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Luiz Antônio Nascimento Fritz na 5ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3113/oficio_no_18_-_paulo_roberto_-_5a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3113/oficio_no_18_-_paulo_roberto_-_5a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Roberto Duarte Bezerra, durante a 5ª Sessão Ordinária realizada no dia 27 de março de 2023.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3114/oficio_no_19_-_edimar_kapiche_-_5a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3114/oficio_no_19_-_edimar_kapiche_-_5a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Edimar Kapiche Luciano, durante a 5ª Sessão Ordinária realizada no dia 27 de março de 2023.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3115/oficio_no_20_-_edimar_kapiche_-_5a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3115/oficio_no_20_-_edimar_kapiche_-_5a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Edimar Kapiche Luciano, durante a 5ª Sessão Ordinária realizada no dia 27 de março de 2023</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3116/oficio_no_21_-_paulo_henrique_-_5a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3116/oficio_no_21_-_paulo_henrique_-_5a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Henrique Dos Santos Silva, durante a 5ª Sessão Ordinária realizada no dia 27 de março de 2023</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3117/oficio_no_22_-_paulo_henrique_-_5a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3117/oficio_no_22_-_paulo_henrique_-_5a_sessao.pdf</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3607/oficio_n23-paulo_henrique_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3607/oficio_n23-paulo_henrique_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique Dos Santos Silva na 6ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3118/oficio_no_24_-_romeu_moreira_-_7a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3118/oficio_no_24_-_romeu_moreira_-_7a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Romeu Rodrigues Moreira, durante a 7ª Sessão Ordinária realizada no dia 10 de abril de 2023</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3119/oficio_no_25_-_romeu_moreira_-_7_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3119/oficio_no_25_-_romeu_moreira_-_7_sessao.pdf</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3120/oficio_no_26_-_ezequiel_camara_-_8a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3120/oficio_no_26_-_ezequiel_camara_-_8a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado Vereador Ezequiel Camara, durante a 08ª Sessão Ordinária realizada no dia 17 de abril de 2023</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3121/oficio_no_27_-__ezequiel_camara_-_8a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3121/oficio_no_27_-__ezequiel_camara_-_8a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Ezequiel Camara, durante a 08ª Sessão Ordinária realizada no dia 17 de abril de 2023</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3122/oficio_no_28_-_ezequiel_camara_-_9a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3122/oficio_no_28_-_ezequiel_camara_-_9a_sessao.pdf</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3123/oficio_no_29_-_ezequiel_camara_-_9a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3123/oficio_no_29_-_ezequiel_camara_-_9a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Ezequiel Camara, durante a 09ª Sessão Ordinária realizada no dia 22 de abril de 2023</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3124/oficio_no_30_-_vereadores_-_9a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3124/oficio_no_30_-_vereadores_-_9a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado em nome de todos os vereadores, durante a 09ª Sessão Ordinária realizada no dia 22 de abril de 2023</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3125/oficio_no_31_-_ezequiel_camara_-_9a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3125/oficio_no_31_-_ezequiel_camara_-_9a_sessao.pdf</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3126/oficio_no_32_-_ezequiel_camara_-_9a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3126/oficio_no_32_-_ezequiel_camara_-_9a_sessao.pdf</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3127/oficio_no_33_-_ezequiel_camara_-_9a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3127/oficio_no_33_-_ezequiel_camara_-_9a_sessao.pdf</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3128/oficio_no_34_-_ezequiel_camara_-_9a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3128/oficio_no_34_-_ezequiel_camara_-_9a_sessao.pdf</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3608/oficio_n35-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3608/oficio_n35-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 9ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3609/oficio_n36-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3609/oficio_n36-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 9ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3610/oficio_n37-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3610/oficio_n37-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3611/oficio_n38-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3611/oficio_n38-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3129/oficio_no_39_-_valdomiro_cora_-_9a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3129/oficio_no_39_-_valdomiro_cora_-_9a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Valdomiro Corá, durante a 09ª Sessão Ordinária realizada no dia 22 de abril de 2023</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3130/oficio_no_40_-_valdomiro_cora_-_9a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3130/oficio_no_40_-_valdomiro_cora_-_9a_sessao.pdf</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3131/oficio_no_41_-_edimar_kapiche_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3131/oficio_no_41_-_edimar_kapiche_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Edimar Kapiche Luciano, durante a 10ª Sessão Ordinária realizada no dia 02 de maio de 2023</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3612/oficio_n42-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3612/oficio_n42-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 10ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3613/oficio_n43-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3613/oficio_n43-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3614/oficio_n44-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3614/oficio_n44-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 10ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3132/oficio_no_45_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3132/oficio_no_45_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Valdomiro Corá, durante a 10ª Sessão Ordinária realizada no dia 02 de maio de 2023</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3133/oficio_no_46_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3133/oficio_no_46_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3134/oficio_no_47_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3134/oficio_no_47_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3135/oficio_no_48_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3135/oficio_no_48_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3136/oficio_no_49_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3136/oficio_no_49_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3137/oficio_no_50_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3137/oficio_no_50_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3138/oficio_no_51_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3138/oficio_no_51_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3139/oficio_no_52_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3139/oficio_no_52_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3140/oficio_no_53_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3140/oficio_no_53_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3141/oficio_no_54_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3141/oficio_no_54_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3142/oficio_no_55_-_valdomiro_cora_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3142/oficio_no_55_-_valdomiro_cora_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3615/oficio_n56-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3615/oficio_n56-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3616/oficio_n57-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3616/oficio_n57-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3617/oficio_n58-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3617/oficio_n58-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3143/oficio_no_60_-_joao_paulo_-_10a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3143/oficio_no_60_-_joao_paulo_-_10a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador João Paulo Pichek, durante a 10ª Sessão Ordinária realizada no dia 02 de maio de 2023</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3618/oficio_n61-valdomiro_cora_original.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3618/oficio_n61-valdomiro_cora_original.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 11ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3144/oficio_no_62_-_valdomiro_cora_-_11a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3144/oficio_no_62_-_valdomiro_cora_-_11a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Valdomiro Corá, durante a 11ª Sessão Ordinária realizada no dia 08 de maio de 2023</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3145/oficio_no_63_-_romeu_moreira_-_12a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3145/oficio_no_63_-_romeu_moreira_-_12a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Romeu Rodrigues Moreira, durante a 12ª Sessão Ordinária realizada no dia 15 de maio de 2023</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3146/oficio_no_64_-_paulo_henrique_-_12a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3146/oficio_no_64_-_paulo_henrique_-_12a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Henrique dos Santos Silva, durante a 12ª Sessão Ordinária realizada no dia 15 de maio de 2023</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3220/oficio_no_65_-_romeu_moreira_-_13a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3220/oficio_no_65_-_romeu_moreira_-_13a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Romeu Moreira, durante a 13ª Sessão Ordinária realizada no dia 22 de maio de 2023</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3155/oficio_no_66_-_edimar_kapiche_-_13a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3155/oficio_no_66_-_edimar_kapiche_-_13a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Edimar Kapiche Luciano, durante a 13ª Sessão Ordinária realizada no dia 22 de maio de 2023</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3156/oficio_no_67_-_paulo_henrique_-_13a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3156/oficio_no_67_-_paulo_henrique_-_13a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Henrique dos Santos Silva, durante a 13ª Sessão Ordinária realizada no dia 22 de maio de 2023</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3157/oficio_no_68_-_paulo_henrique_-_13a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3157/oficio_no_68_-_paulo_henrique_-_13a_sessao.pdf</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3630/oficio_n69_luiz_fritz_14a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3630/oficio_n69_luiz_fritz_14a_sessao.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Luiz Antônio Nascimento Fritz na 14ª  Sessão Ordinária</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3222/oficio_no_70_-_ezequiel_camara_-_15a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3222/oficio_no_70_-_ezequiel_camara_-_15a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Ezequiel Câmara, durante a 15ª Sessão Ordinária realizada no dia 05 de junho de 2023</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3223/oficio_no_71_-_ezequiel_camara_-_15a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3223/oficio_no_71_-_ezequiel_camara_-_15a_sessao.pdf</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3224/oficio_no_72_-_edimar_kapiche_-_15a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3224/oficio_no_72_-_edimar_kapiche_-_15a_sessao.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Edimar Kapiche Luciano, durante a 15ª Sessão Ordinária realizada no dia 05 de junho de 2023</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>Pedro Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3620/oficio_n73-pedro_rabelo_16a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3620/oficio_n73-pedro_rabelo_16a_sessao.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Pedro Henrique Rabelo na 16ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3621/oficio_n74_pedro_rabelo_16a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3621/oficio_n74_pedro_rabelo_16a_sessao.pdf</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3622/oficio_n75_pedro_rabelo_17a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3622/oficio_n75_pedro_rabelo_17a_sessao.pdf</t>
   </si>
   <si>
     <t>solicitação feita pelo Vereador Pedro Henrique Rabelo, durante a 17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3624/oficio_n_76_pedro_rabelo_17a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3624/oficio_n_76_pedro_rabelo_17a_sessao.pdf</t>
   </si>
   <si>
     <t>solicitação feita pelo Vereador Pedro Henrique Rabelo durante a 17ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3625/oficio_n77_pedro_rabelo_17a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3625/oficio_n77_pedro_rabelo_17a_sessao.pdf</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3626/oficio_n78_pedro_rabelo_17_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3626/oficio_n78_pedro_rabelo_17_sessao.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Pedro Henrique Rabelo na 17ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3627/oficio_n79_luiz_fritz_18_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3627/oficio_n79_luiz_fritz_18_sessao.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Luiz Antônio Nascimento Fritz na 18ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3628/oficio_n80_pedro_rabelo_18_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3628/oficio_n80_pedro_rabelo_18_sessao.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Pedro Henrique Rabelo na 18ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3619/oficio_n81_valdomiro_cora_18a_sessao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3619/oficio_n81_valdomiro_cora_18a_sessao.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 18ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3294/oficio_n82_-_procuradoria_efetiva_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3294/oficio_n82_-_procuradoria_efetiva_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Oficio n° 82 para Procuradoria Efetiva._x000D_
 Solicitação Vereador Paulo Henrique dos Santos Silva.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>Gabinete do vereador Valdomiro Corá - GABVCO</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3359/oficio_n_83_-_valdomiro_cora_-_gov._marcos_rocha.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3359/oficio_n_83_-_valdomiro_cora_-_gov._marcos_rocha.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Presidente da Câmara Municipal de Cacoal, Valdomiro Corá na 26ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3360/oficio_n_84_-_paulo_roberto_duarte.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3360/oficio_n_84_-_paulo_roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Oficio nº 84 - Vereador Paulo Roberto Duarte._x000D_
 Ao cumprimenta-lo, venho através deste solicitar a presença do Excelentíssimo Senhor Gideon para comparecer nessa casa de Leis para tratar assuntos referentes ao Ensino Municipal das Escolas da Zona Rural do Município de Cacoal</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3361/oficio_n_85_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3361/oficio_n_85_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3366/oficio_n_86_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3366/oficio_n_86_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3367/oficio_n_87_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3367/oficio_n_87_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3368/oficio_n_88_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3368/oficio_n_88_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3369/oficio_n_89_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3369/oficio_n_89_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3370/oficio_n_90_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3370/oficio_n_90_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3371/oficio_n_91_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3371/oficio_n_91_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3372/oficio_n_92_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3372/oficio_n_92_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3373/oficio_n_93_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3373/oficio_n_93_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3374/oficio_n_94_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3374/oficio_n_94_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3375/oficio_n_95_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3375/oficio_n_95_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3376/oficio_n_96_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3376/oficio_n_96_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3377/oficio_n_97_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3377/oficio_n_97_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3419/oficio_n_98_-_lauro_costa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3419/oficio_n_98_-_lauro_costa.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Lauro Costa Kloch, na 27ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3418/oficio_n_99_-_lauro_costa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3418/oficio_n_99_-_lauro_costa.pdf</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3417/oficio_n_100_-_lauro_costa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3417/oficio_n_100_-_lauro_costa.pdf</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3416/oficio_n_101_-_lauro_costa.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3416/oficio_n_101_-_lauro_costa.pdf</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3415/oficio_no_102_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3415/oficio_no_102_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Henrique dos Santos Silva, na 28ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3414/oficio_no_103_-_romeu_rodrigues_moreira..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3414/oficio_no_103_-_romeu_rodrigues_moreira..pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Romeu Moreira, na 28ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3413/oficio_no_104_-_paulo_roberto_duarte.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3413/oficio_no_104_-_paulo_roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Roberto Duarte Bezerra, na 28ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3412/oficio_n_o105_-_paulo_henrique_nota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3412/oficio_n_o105_-_paulo_henrique_nota.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Henrique dos Santos Silva, na 29ª Sessão ordinária.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3411/oficio_no_107_-_paulohenrique-semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3411/oficio_no_107_-_paulohenrique-semosp.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Henrique dos Santos Silva.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Gabinete do vereador Paulo Henrique dos Santos Silva - GABVPH</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3410/oficio_no_108_-_paulohenrique-semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3410/oficio_no_108_-_paulohenrique-semosp.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo vereador Paulo Henrique dos Santos Silva, na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Gabinete do vereador João Paulo Pichek - GABJP</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3388/oficio_n_109_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3388/oficio_n_109_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek, na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3389/oficio_no_110_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3389/oficio_no_110_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>Gabinete do vereador Romeu Rodrigues Moreira - GABVRO</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3390/oficio_no_111_-_romeu_moreira_rodrigues.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3390/oficio_no_111_-_romeu_moreira_rodrigues.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Romeu Moreira, na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3391/oficio_no_112_-_paulo_roberto_d._bezerra.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3391/oficio_no_112_-_paulo_roberto_d._bezerra.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Roberto Duarte Bezerra, na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3392/oficio_no_114_-_vereador_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3392/oficio_no_114_-_vereador_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo vereador Edimar Kapich, na 30º Sessão Ordinária.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3393/oficio_no_115-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3393/oficio_no_115-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3394/oficio_no_116_-_paulohenrique-.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3394/oficio_no_116_-_paulohenrique-.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos S. Silva, na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3409/oficio_no_118-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3409/oficio_no_118-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Paulo Henrique dos Santos Silva, na 32ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3395/oficio_no_119_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3395/oficio_no_119_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek, na 32ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3396/oficio_no_120-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3396/oficio_no_120-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Presidente Valdomiro Corá na 31ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3397/oficio_no_121-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3397/oficio_no_121-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3398/oficio_n_122_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3398/oficio_n_122_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3399/oficio_no_123-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3399/oficio_no_123-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Presidente Valdomiro Corá na 32ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3400/ofcio_n_124-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3400/ofcio_n_124-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3401/ofcio_n_125-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3401/ofcio_n_125-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3402/oficio_n_126_-toninho_do_jesus_-_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3402/oficio_n_126_-toninho_do_jesus_-_semosp.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Antônio Damião Martins, na 31ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3403/oficio_n_127_-_toninho_do_jesus_-_semma.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3403/oficio_n_127_-_toninho_do_jesus_-_semma.pdf</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3404/oficio_n_128_-_toninho_do_jesus_-_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3404/oficio_n_128_-_toninho_do_jesus_-_semagri.pdf</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3405/oficio_n_129_-_toninho_do_jesus_-_prefeitura.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3405/oficio_n_129_-_toninho_do_jesus_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3406/oficio_n130_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3406/oficio_n130_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche na 33ª Sessão Ordinária</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3423/oficio_n131-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3423/oficio_n131-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Paulo Henrique dos Santos Silva, na 34ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3424/oficio_no132_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3424/oficio_no132_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Edimar Kapiche Luciano, na 34ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3425/oficio_no133_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3425/oficio_no133_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 34ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3436/oficio_n_135_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3436/oficio_n_135_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva, na 34ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3437/oficio_n_136_-_paulohenrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3437/oficio_n_136_-_paulohenrique.pdf</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3438/oficio_n_137_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3438/oficio_n_137_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek, na 35ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3454/oficio_n138_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3454/oficio_n138_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Valdomiro Corá, na 35ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3439/oficion_139_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3439/oficion_139_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Presidente Valdomiro Corá, na 35ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3447/oficio_n140_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3447/oficio_n140_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Oficio solicitado pelo Vereador Edimar Kapiche Luciano, na 36ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3448/oficio_n141-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3448/oficio_n141-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Edimar Kapiche Luciano, na 36ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3449/oficio_n142_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3449/oficio_n142_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador João Paulo Pichek, na 36ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3450/oficio_n143_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3450/oficio_n143_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3460/oficio_n144_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3460/oficio_n144_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Presidente, Valdomiro Corá, na 37ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3451/ofcio_n146_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3451/ofcio_n146_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Valdomiro Corá, na 36ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3459/oficio_n147_-_luiz_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3459/oficio_n147_-_luiz_fritz.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo Vereador Luiz Antônio Nascimento Fritz, na 37ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3463/oficio_n_148_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3463/oficio_n_148_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Presidente Valdomiro Corá, na 37ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3464/oficio_n149_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3464/oficio_n149_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3571/convocacao_n._5-cmc-2023-_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3571/convocacao_n._5-cmc-2023-_assinado.pdf</t>
   </si>
   <si>
     <t>Convocação n°05/2023/CMC</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3569/convocacao_n._7-cmc-2023_convocacao_suplente_pedro_henrique_rabelo-assinada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3569/convocacao_n._7-cmc-2023_convocacao_suplente_pedro_henrique_rabelo-assinada.pdf</t>
   </si>
   <si>
     <t>Convocação n°07/2023</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3570/convocao_n._08_-_2023_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3570/convocao_n._08_-_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Convocação n. 8/2023-CMC</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3329/convocao_n_14_extraordinaria_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3329/convocao_n_14_extraordinaria_assinado.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, conferidas pelo artigo 28, inciso XIV, alínea “a”, da Resolução n. 03/CMC/84, de 29 de novembro de 1984 (Regimento Interno), CONVOCA os Senhores Vereadores desta Casa de Leis para 22ª Sessão Extraordinária a ser realizada às 30min, após o encerramento da 26ª Sessão Ordinária no dia 25 de setembro do corrente ano, respectivamente, para deliberar sobre o Projeto de Lei Ordinária nº 122/2023; 123 e 125/2023, todos de autoria do poder Executivo.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3325/1695408122convocaon_assinado_assinado_assinado_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3325/1695408122convocaon_assinado_assinado_assinado_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, conferidas pelo artigo 28, inciso XIV, alínea “a”, da Resolução n. 03/CMC/84, de 29 de novembro de 1984 (Regimento Interno), CONVOCA os Senhores Vereadores desta Casa de Leis para 22ª Sessão Extraordinária a ser realizada 30min, após o encerramento da 26ª Sessão Ordinária no dia 25 de setembro do corrente ano, respectivamente, para deliberar sobre o Projeto de Lei Ordinária nº 122; 123 e 125/2023, todos de autoria do poder Executivo.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3326/convocacao_n._16-cmc-2023_e_errata_s.e..pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3326/convocacao_n._16-cmc-2023_e_errata_s.e..pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO convoca os senhores vereadores desta Casa de leis para a 23° sessão extraordinária a ser realizada às 19 horas do dia 18 de outubro do corrente ano, respectivamente para deliberar sobre o projeto de lei ordinaria n° 136/2023 de autoria do poder executivo.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, conferidas pelo artigo 28, inciso XIV, alínea “a”, da Resolução n. 03/CMC/84, de 29 de novembro de 1984 (Regimento Interno)._x000D_
 CONVOCA em regime de Urgência Simples os Senhores Vereadores desta Casa de Leis para 24ª Sessão Extraordinária a ser realizada no dia 13/11/2023, às 19h30min., para deliberar sobre os Projetos de Lei Ordinária nº 143 – 144 – 145 – 147 – 148 – 149 - 150/2023, todos de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>EMENL</t>
   </si>
   <si>
     <t>Emenda Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3072/emenda_n._01_-_pl_186-2022_parque_universiario.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3072/emenda_n._01_-_pl_186-2022_parque_universiario.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA APRESENTADA PELO VEREADOR PAULO ROBERTO DUARTE BEZERRA AO PROJETO DE LEI Nº 186/PMC/2022 – “DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE EXECUÇÃO DISPOSTO NO ART. 10 DA LEI 4.094/PMC/2018”</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>REPRE</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
     <t>Protocolo - PROTO</t>
   </si>
   <si>
     <t>Representação por quebra de decoro parlamentar em face do vereador Lauro Costa Kloch.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -4110,67 +4110,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2974/p.l._1-2023_tarifa_zero_no_transporte_coletivo_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2977/p.l._3-2023_altera_a_lei_n._2.735-pmc-2010_-_ampliacao_de_vagas_nas_secretarias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2981/p.l._4-2023_convalidacao_legislativa_para_validade_do_processo_seletivo_n._2-2022-pmc-semad.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2992/p.l._9-2023_projeto_dia_municipal_do_combate_alienacao_parental_-_ver._magnison.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2991/p.l._10-2023_loteamento_residencial_machado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3003/p.l._17-2023_doacao_de_terra_para_municipes_de_baixa_renda__para_a_edificacao_de_moradia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3004/p.l._18-2023_-_protecao_as_mulheres_-_dr._paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3010/p.l._22-2023_teste_seletivo_simplificado_para_contratatacao_servidores_temporarios_semosp_e_semagri.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3027/p.l._28-2023_altera_a_lei_n._4.708-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3028/p.l._29-2023_altera_a_lei_n._4.732-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3032/p.l._32-2023_cria_cargos_amplia_gratificacoes_e_verbas_de_representacao_-_altera_l._2.735-2010_l._2.535-2010_e_l._3.481-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3033/p.l._33-2023_cria_cargo_de_secretarios_adjuntos_-_altera_l._2.543-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3034/p.l._34-2023_amplia_vagas_em_cargos_da_semosp_-_altera_l._2.735-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3038/p.l._35-2023_programa_previne_amor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3054/p.l._39-2023_altera_a_lei_n._2.554-pmc-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3055/p.l._40-2023_cria_o_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3056/p.l._41-2023_cria_programa_fossa_limpa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3057/p.l._42-2023_altera_a_lei_n._2.543-2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3061/p.l._n._43-2023_previne_amor_-_ver._ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3069/p.l._47-2023_utilidade_publica_da_asdec.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3070/p.l._48-2023_prorrogacao_do_prazo_de_execucao_da_l._3.428-pmc-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3071/p.l._49-2023_denominacao_da_praca_suami_fernanda_pereira_lima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3077/p.l._50-2023_titulo_de_cidadao_benemerito_a_davys_sleman_de_negreiros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3078/projeto_de_lei_-_revisao_ppa_2022_-_atualizacao_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3104/p.l._61-2023_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal__cef.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3106/p.l._63-2023_altera_a_lei_n._3.82517_autoriza_o_executivo_celebrar_termo_de_cooperacao_com_o_fundo_penitenciario_de_rondonia_com_interveniencia_da_secretaria_de_estado_e_justica__sejusro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3107/p.l._64-2023_institui_a_assessoria_militar_do_poder_legislativo_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3108/p.l._65-2023_altera_dispositivos_da_lei_n._2.157-pmc-2007_e_da_outras_providencias_diretoria_de_frotas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3151/p.l._68-2023_altera_a_lei_n._2.73510_que_dispoe_sobre_o_plano_de_cargo_carreira_e_remuneracao_dos_servidores_publicos_municipais__assistente_social.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3174/p.l._76-2023_reducao_das_areas_nao_edificantes_ao_longa_da_faixa_de_dominio_no_trecho_da_br_364_que_cruza_o_municipio_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3175/p.l._77-2023_altera_o_art._1o_da_lei_5.199-pmc-2023_que_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3180/p.l._79-2023_obrigatoriedade_de_afixacao_de_placa_informativa_em_obra_publica_paralisada_contendo_a_exposicao_dos_motivos_com_dados_do_orgao_responsavel.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3185/p.l._80-2023_altera_e_inclui_dispositivos_nas_leis_n.s_2.157-07_3.905-17_5.203-23_e_5.204-23_e_da_outras_providencias_-_correcao_material.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3184/p.l._84-2023_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_disposto_no_artigo_9o_da_lei_n._3.025-12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3190/p.l._87-2023_cria_o_programa_de_recuperacao_de_credito_do_servico_autonomo_de_agua_e_esgoto_de_cacoal_-_saae.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3207/p.l._102-2023_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_proceder_a_afetacao_e_a_regularizacao_fundiaria_das_areas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3217/p.l._104-2023_dispoe_sobre_concessao_de_auxilios_alimentacao_e_saude_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3225/p.l._107-2023_institui_o_dia_da_cavalgada_no_calendario_oficial_de_eventos_do_municipio_de_cacoal-ro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3239/p.l._111-2023_dispoe_sobre_atendimento_prioritario_aos_advogados_no_ambito_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3240/p.l._112-2023_dispoe_sobre_contagem_processual_em_procedimentos_administrativos_suspensao_da_contagem_dos_prazos_de_procedimento_administrativos_no_ambito_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3241/p.l._113-2023_dispoe_sobre_a_autenticidade_de_documentos_por_advogados_nos_processo_em_que_patrocinam_no_ambito_da_administracao_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3257/p.l._117-2023_extincao_do_cargo_de_procurador_geral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3260/p.l._118-2023_dispoe_sobre_o_reajuste_do_piso_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_-_complementacao_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3274/projeto_de_lei_-_altera_a_lei_n._5.143-pmc-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3298/projeto_de_lei_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3344/projeto_de_lei_147_2023_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3352/oficio_n._523_gp_pgm_projeto_de_lei_151_produtos_e_subprodutos_de_origem_animal_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3358/plo_n._155_2023_-_projeto_de_lei_praca_digital_-_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3429/plo_163_2023_projeto_de_lei__-_retificacao_de_anexo_da_lei_no_5.256.pmc.2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3443/plo_170_2023_projeto_de_lei_-_permuta_de_imovel_-_diocese.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3445/pl_n._171_2023__leis_de_cunho_sexual_nas_escolas_e_passeios_-_ver._corazinho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3455/plo_173_2023_projeto_de_lei_-_perimetro_urbano_-_riozinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3457/pl.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3461/plo_175_2023_projeto_de_lei_-_perimetro_urbano_-_divinopolis_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3462/plo_176_2023_projeto_de_lei_-_perimetro_urbano_-_sede_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3110/projeto_de_decreto_legislativo_n._1_-_2023_regulamenta_o_sistema_de_registro_de_precos_previsto_no_artigo_15_da_lei_n._8.666-93.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto_de_decreto_legislativo_n._2_-_2023_autoriza_ao_poder_executivo_municipal_o_contingenciamento_de_despesas_publicas_do_decreto_9.380-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2266/processo_n._41-2022_-_d.l._n._2.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3281/processo_n._41-2022_-_d.l._n._2.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3319/oficio_parecer_acordao_tce_despacho_presidente.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3039/projeto_de_resoluaao_n._1-2023_-_altera_o_artigo_128_da_resoluaao_n._03-cmc-1984_-_horario_das_sessaes_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_resolucao_n._3-2023_-_dispoe_sobre_a_conducao_e_utilizacao_dos_veiculos_oficiais_da_cmc.docx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto_de_resolucao_n._4-2023_-_autoriza_o_contingenciamento_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3348/resolucao_no_2023_md_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3441/proposta_de_emenda_de_lei_organica_de_cacoal_n._01_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_n._1-cmc-23_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_n._2-cmc-23_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_n._3-cmc-23_-_minduin.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_n._4-cmc-23_-_minduin.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_n._5-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_n._6-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_n._7-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_n._8-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_n._9-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_n._10-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3018/indicacao_n._11-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_n._12-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_n._13-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3021/indicacao_n._14-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3029/indicacao_n._15-cmc-23_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_n._16-cmc-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3036/indicacao_n._17-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3040/indicacao_n._18-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3041/indicacao_n._19-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3043/indicacao_n._20-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_n._21-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_n._22-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_n._23-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3046/indicacao_n._24-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_n._25-cmc-23_-_romeu.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3052/camscanner_04-10-2023_08.59.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_concurso_publico_saae.odt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_n._28-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_n._29-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_n._30-cmc-2023_lauro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_n._31-cmc-23_-_minduim.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_n._32-cmc-23_-_minduim.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_n._33-cmc-23_-_minduim.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_n._34-cmc-2023_kapiche.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_n._37-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_n._38-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_n._39-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_n._40-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3148/indicacao_n._43-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_n._49-cmc-2023_josisvan_coelho.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_n._51-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_n._55-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_n._59-cmc-2023_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_n._65-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_n.72_-cmc-_23_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3278/indicacao_n._73_-cmc-23_joao_picheck_assinada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_n._74-cmc-23_-_joao_picheck.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_n._75-cmc-2023_-_lauro_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3282/indicaon_76-cmc-2023_romeumoreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_77_bairrojardimeuropapodadearvores_assinado_cora.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_78_bairrojardimeuropaquebramolas_assinado_cora.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao79bairrovilageiiruafranciscopatriciorodriguescor_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_n._80_-_cmc_-_23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3314/indicacao_n._81_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_n._82_-cmc_-_23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_n._83_-_cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_n._84_-_cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_n._85_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_n._86_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_n._87_-_edimar_kaoiche.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_n._88_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3324/indicacao_n._89-cmc-23-_joao_picheck.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_n._90-cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_n._91-cmc-23-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_n._92-cmc-23-_toninho_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_n._93-cmc-23-_lauro_garcom.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_n._94-cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_n._95-cmc_-23_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao__096_gvrm_2023_ao_prefeito_sobre_recuperacao_de_solos_e_nascentes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_n._97-cmc_-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_n._98-cmc_-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3365/indicacao_n._99-cmc_-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3426/indicacao_n._100-cmc_-2323_-_lauro_garcom.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3444/indicacao_n._101-cmc-23_joao_picheck.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3453/indicacao_n._102-cmc_-23_-_lauro_garcom.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3456/indicacao_n.103-cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_n._01-2023_urgencia_simples_-_1o_e_2o_s.e.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento_n._02-2023_-_solicitacao_de_doc._da_corregedoria_municipal_-_ver._paulo_h..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_n._03-2023_-_solicitacao_de_doc._sml_-_ver._paulo_h..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_n._04-2023_-_solicitacao_de_documentos_do_executivo_-_ver._paulo_h.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2987/requerimento_n._05-2023_-_solicitacao_de_doc_-_caminhoes_adquiridos_para_coleta_seletiva_de_lixo_-_ver.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_n._06-2023_-_solicitacao_de_doc_da_semed_-_ver._paulo_h..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_n._07-2023_urgencia_simples_-_1o_s.o._urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2996/requerimento_n._08-2023_urgencia_simples_-_2o_sessao_ordinaria_-_p.l.s_216_e_218-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3016/requerimento_n._09-2023_-_solicitacao_de_doc_da_semusa_-_ver._paulo_h.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_n._10-2023_urgencia_simples_-_6o_s.o._urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3051/requerimento_n._11-2023_urgencia_simples_-_4o_e_5o_s.e.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3058/requerimento_n._12-2023_urgencia_especial_-s.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3059/requerimento_n._13-2023_urgencia_simples_-_6a_s.e.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3060/requerimento_n._14-2023_urgencia_simples_-_8o_s.e.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3068/requerimento_n._15-2023_urgencia_simples_-_9o_s.o.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3587/requerimento_n._16-2023_inclusao_e_votacao_do_pl_186-2022_-_9o_s.o.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_n._17-2023_romeu.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_n._18-2023_urgencia_simples_10a_s.o.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento_n._20-2023_urgencia_simples_-_11a_s.o_anulacao_da_votacao_do_projeto_n._186-2022_e_inclusao_do_p.l_186-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3102/requerimento_n._21-2023_urgencia_simples_-_12a_s.o.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_n._22-2023_urgencia_simples_-_9a_e_10a_s.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3160/requerimento_n._23-2023_urgencia_simples_-_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3168/requerimento_n._24-2023_urgencia_simples_-_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_n._25-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._71-2023_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_n._26-2023_urgencia_simples_-_16a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_n._27-2023_mocao_de_aplausos_-_romeu_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_n._28-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._77-2023_17a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_n._29-2023_-_solicitacao_de_informacao_-_vereador_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_n._30-2023_urgencia_simples_-_18a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_n._31-2023_mocao_de_repudio_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3203/requerimento_n._32-2023_urgencia_simples_-_11a_e_12a_s.e.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3227/requerimento_n._33-2023_urgencia_simples_-_14a_e_15a_s.e_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_n._34-2023_urgencia_simples_-_16a_e_17a_s.e__.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_n._35-2023_urgencia_simples_-_20a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_n._36-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._101-2023_20a_s.o.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3253/requerimento_n._37-2023_urgencia_simples_-_21a_s.o.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3254/requerimento_n._38-2023_mocao_de_aplausos_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3259/requerimento_n._39_-2023_urgencia_especial_-_18a_e_19a_s.e_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3261/requerimento_n._40-2023_urgencia_simples_-_22a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3266/requerimento_n._41_-2023_urgencia_especial_-_22a_s.o_p.l._118-2023_e_p.r_4-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_n._42-2023_urgencia_simples_-_23a_s.o_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3280/requerimento_n43-2023_requer_que_seja_posto_em_votacao_a_deliberacao_do_pl_124_e_127.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3586/requerimento_n._44-2023-_cora_27aa_s.o.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_-_fritz_-_prest._contas_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3320/requerimento_n._47-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3321/requerimento_n.48-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3328/req_n._49.pdfrew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3334/requerimento_n_51-2023_dispoe_sobre_a_extincao_do_cargo_de_procurador.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3341/requerimento_n52-2023_cidadao_honorario-1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_n._53-2023-_urgencia_simples-_lauro_garcom.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3336/requerimento_n._54-2023_urgencia_simples_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_n55-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3338/requerimento_n56-2023_abertura_de_credito_adc.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3346/requerimento_57_2023_-_md.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3351/requerimento_n_58.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3357/requerimento_n59-cmc-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3631/requerimento_n._60_-2023_urgencia_simples_-_34a_s.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3588/requerimento_n._61-_2023_-_urgencia_simples-assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3440/requerimento_n._62-2023_-_urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3435/requerimento__deliberacao_plenario_recebimento_destituicao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3458/requerimento_n._65-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3221/oficio_no_69_-_luiz_fritz_-_14a_sessao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3590/oficio_n_01-ezequielcamara_original.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3591/oficio_n02-valdomirocora_original.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3592/oficio_n03-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3593/oficio_n04-paulo_henrique_original.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3594/oficio_n05-edimar_kapiche_original.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3595/oficio_n06-joao_paulo_pichek_original.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3596/oficio_n07-joao_paulo_pichek_original.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3597/oficio_n08-joao_paulo_pichek_original.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3599/oficio_n10-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3600/oficio_n11-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3601/oficio_n12-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3602/oficio_n13-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3603/oficio_n14-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3604/oficio_n15-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3605/oficio_n16_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3606/oficio_n17-luiz_antonio_fritz_original.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3113/oficio_no_18_-_paulo_roberto_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3114/oficio_no_19_-_edimar_kapiche_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3115/oficio_no_20_-_edimar_kapiche_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3116/oficio_no_21_-_paulo_henrique_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3117/oficio_no_22_-_paulo_henrique_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3607/oficio_n23-paulo_henrique_original.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3118/oficio_no_24_-_romeu_moreira_-_7a_sessao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3119/oficio_no_25_-_romeu_moreira_-_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3120/oficio_no_26_-_ezequiel_camara_-_8a_sessao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3121/oficio_no_27_-__ezequiel_camara_-_8a_sessao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3122/oficio_no_28_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3123/oficio_no_29_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3124/oficio_no_30_-_vereadores_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3125/oficio_no_31_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3126/oficio_no_32_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3127/oficio_no_33_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3128/oficio_no_34_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3608/oficio_n35-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3609/oficio_n36-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3610/oficio_n37-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3611/oficio_n38-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3129/oficio_no_39_-_valdomiro_cora_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3130/oficio_no_40_-_valdomiro_cora_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3131/oficio_no_41_-_edimar_kapiche_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3612/oficio_n42-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3613/oficio_n43-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3614/oficio_n44-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3132/oficio_no_45_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3133/oficio_no_46_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3134/oficio_no_47_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3135/oficio_no_48_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3136/oficio_no_49_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3137/oficio_no_50_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3138/oficio_no_51_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3139/oficio_no_52_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3140/oficio_no_53_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3141/oficio_no_54_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3142/oficio_no_55_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3615/oficio_n56-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3616/oficio_n57-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3617/oficio_n58-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3143/oficio_no_60_-_joao_paulo_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3618/oficio_n61-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3144/oficio_no_62_-_valdomiro_cora_-_11a_sessao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3145/oficio_no_63_-_romeu_moreira_-_12a_sessao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3146/oficio_no_64_-_paulo_henrique_-_12a_sessao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3220/oficio_no_65_-_romeu_moreira_-_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3155/oficio_no_66_-_edimar_kapiche_-_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3156/oficio_no_67_-_paulo_henrique_-_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3157/oficio_no_68_-_paulo_henrique_-_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3630/oficio_n69_luiz_fritz_14a_sessao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3222/oficio_no_70_-_ezequiel_camara_-_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3223/oficio_no_71_-_ezequiel_camara_-_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3224/oficio_no_72_-_edimar_kapiche_-_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3620/oficio_n73-pedro_rabelo_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3621/oficio_n74_pedro_rabelo_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3622/oficio_n75_pedro_rabelo_17a_sessao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3624/oficio_n_76_pedro_rabelo_17a_sessao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3625/oficio_n77_pedro_rabelo_17a_sessao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3626/oficio_n78_pedro_rabelo_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3627/oficio_n79_luiz_fritz_18_sessao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3628/oficio_n80_pedro_rabelo_18_sessao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3619/oficio_n81_valdomiro_cora_18a_sessao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3294/oficio_n82_-_procuradoria_efetiva_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3359/oficio_n_83_-_valdomiro_cora_-_gov._marcos_rocha.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3360/oficio_n_84_-_paulo_roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3361/oficio_n_85_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3366/oficio_n_86_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3367/oficio_n_87_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3368/oficio_n_88_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3369/oficio_n_89_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3370/oficio_n_90_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3371/oficio_n_91_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3372/oficio_n_92_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3373/oficio_n_93_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3374/oficio_n_94_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3375/oficio_n_95_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3376/oficio_n_96_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3377/oficio_n_97_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3419/oficio_n_98_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3418/oficio_n_99_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3417/oficio_n_100_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3416/oficio_n_101_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3415/oficio_no_102_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3414/oficio_no_103_-_romeu_rodrigues_moreira..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3413/oficio_no_104_-_paulo_roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3412/oficio_n_o105_-_paulo_henrique_nota.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3411/oficio_no_107_-_paulohenrique-semosp.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3410/oficio_no_108_-_paulohenrique-semosp.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3388/oficio_n_109_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3389/oficio_no_110_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3390/oficio_no_111_-_romeu_moreira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3391/oficio_no_112_-_paulo_roberto_d._bezerra.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3392/oficio_no_114_-_vereador_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3393/oficio_no_115-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3394/oficio_no_116_-_paulohenrique-.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3409/oficio_no_118-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3395/oficio_no_119_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3396/oficio_no_120-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3397/oficio_no_121-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3398/oficio_n_122_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3399/oficio_no_123-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3400/ofcio_n_124-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3401/ofcio_n_125-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3402/oficio_n_126_-toninho_do_jesus_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3403/oficio_n_127_-_toninho_do_jesus_-_semma.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3404/oficio_n_128_-_toninho_do_jesus_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3405/oficio_n_129_-_toninho_do_jesus_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3406/oficio_n130_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3423/oficio_n131-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3424/oficio_no132_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3425/oficio_no133_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3436/oficio_n_135_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3437/oficio_n_136_-_paulohenrique.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3438/oficio_n_137_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3454/oficio_n138_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3439/oficion_139_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3447/oficio_n140_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3448/oficio_n141-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3449/oficio_n142_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3450/oficio_n143_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3460/oficio_n144_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3451/ofcio_n146_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3459/oficio_n147_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3463/oficio_n_148_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3464/oficio_n149_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3571/convocacao_n._5-cmc-2023-_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3569/convocacao_n._7-cmc-2023_convocacao_suplente_pedro_henrique_rabelo-assinada.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3570/convocao_n._08_-_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3329/convocao_n_14_extraordinaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3325/1695408122convocaon_assinado_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3326/convocacao_n._16-cmc-2023_e_errata_s.e..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3072/emenda_n._01_-_pl_186-2022_parque_universiario.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2974/p.l._1-2023_tarifa_zero_no_transporte_coletivo_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2977/p.l._3-2023_altera_a_lei_n._2.735-pmc-2010_-_ampliacao_de_vagas_nas_secretarias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2981/p.l._4-2023_convalidacao_legislativa_para_validade_do_processo_seletivo_n._2-2022-pmc-semad.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2992/p.l._9-2023_projeto_dia_municipal_do_combate_alienacao_parental_-_ver._magnison.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2991/p.l._10-2023_loteamento_residencial_machado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3003/p.l._17-2023_doacao_de_terra_para_municipes_de_baixa_renda__para_a_edificacao_de_moradia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3004/p.l._18-2023_-_protecao_as_mulheres_-_dr._paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3010/p.l._22-2023_teste_seletivo_simplificado_para_contratatacao_servidores_temporarios_semosp_e_semagri.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3027/p.l._28-2023_altera_a_lei_n._4.708-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3028/p.l._29-2023_altera_a_lei_n._4.732-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3032/p.l._32-2023_cria_cargos_amplia_gratificacoes_e_verbas_de_representacao_-_altera_l._2.735-2010_l._2.535-2010_e_l._3.481-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3033/p.l._33-2023_cria_cargo_de_secretarios_adjuntos_-_altera_l._2.543-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3034/p.l._34-2023_amplia_vagas_em_cargos_da_semosp_-_altera_l._2.735-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3038/p.l._35-2023_programa_previne_amor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3054/p.l._39-2023_altera_a_lei_n._2.554-pmc-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3055/p.l._40-2023_cria_o_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3056/p.l._41-2023_cria_programa_fossa_limpa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3057/p.l._42-2023_altera_a_lei_n._2.543-2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3061/p.l._n._43-2023_previne_amor_-_ver._ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3069/p.l._47-2023_utilidade_publica_da_asdec.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3070/p.l._48-2023_prorrogacao_do_prazo_de_execucao_da_l._3.428-pmc-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3071/p.l._49-2023_denominacao_da_praca_suami_fernanda_pereira_lima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3077/p.l._50-2023_titulo_de_cidadao_benemerito_a_davys_sleman_de_negreiros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3078/projeto_de_lei_-_revisao_ppa_2022_-_atualizacao_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3104/p.l._61-2023_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal__cef.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3106/p.l._63-2023_altera_a_lei_n._3.82517_autoriza_o_executivo_celebrar_termo_de_cooperacao_com_o_fundo_penitenciario_de_rondonia_com_interveniencia_da_secretaria_de_estado_e_justica__sejusro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3107/p.l._64-2023_institui_a_assessoria_militar_do_poder_legislativo_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3108/p.l._65-2023_altera_dispositivos_da_lei_n._2.157-pmc-2007_e_da_outras_providencias_diretoria_de_frotas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3151/p.l._68-2023_altera_a_lei_n._2.73510_que_dispoe_sobre_o_plano_de_cargo_carreira_e_remuneracao_dos_servidores_publicos_municipais__assistente_social.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3174/p.l._76-2023_reducao_das_areas_nao_edificantes_ao_longa_da_faixa_de_dominio_no_trecho_da_br_364_que_cruza_o_municipio_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3175/p.l._77-2023_altera_o_art._1o_da_lei_5.199-pmc-2023_que_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3180/p.l._79-2023_obrigatoriedade_de_afixacao_de_placa_informativa_em_obra_publica_paralisada_contendo_a_exposicao_dos_motivos_com_dados_do_orgao_responsavel.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3185/p.l._80-2023_altera_e_inclui_dispositivos_nas_leis_n.s_2.157-07_3.905-17_5.203-23_e_5.204-23_e_da_outras_providencias_-_correcao_material.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3184/p.l._84-2023_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_disposto_no_artigo_9o_da_lei_n._3.025-12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3190/p.l._87-2023_cria_o_programa_de_recuperacao_de_credito_do_servico_autonomo_de_agua_e_esgoto_de_cacoal_-_saae.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3207/p.l._102-2023_autoriza_o_poder_executivo_municipal_a_receber_em_doacao_proceder_a_afetacao_e_a_regularizacao_fundiaria_das_areas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3217/p.l._104-2023_dispoe_sobre_concessao_de_auxilios_alimentacao_e_saude_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3225/p.l._107-2023_institui_o_dia_da_cavalgada_no_calendario_oficial_de_eventos_do_municipio_de_cacoal-ro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3239/p.l._111-2023_dispoe_sobre_atendimento_prioritario_aos_advogados_no_ambito_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3240/p.l._112-2023_dispoe_sobre_contagem_processual_em_procedimentos_administrativos_suspensao_da_contagem_dos_prazos_de_procedimento_administrativos_no_ambito_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3241/p.l._113-2023_dispoe_sobre_a_autenticidade_de_documentos_por_advogados_nos_processo_em_que_patrocinam_no_ambito_da_administracao_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3257/p.l._117-2023_extincao_do_cargo_de_procurador_geral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3260/p.l._118-2023_dispoe_sobre_o_reajuste_do_piso_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_-_complementacao_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3274/projeto_de_lei_-_altera_a_lei_n._5.143-pmc-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3298/projeto_de_lei_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3344/projeto_de_lei_147_2023_protecao_animal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3352/oficio_n._523_gp_pgm_projeto_de_lei_151_produtos_e_subprodutos_de_origem_animal_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3358/plo_n._155_2023_-_projeto_de_lei_praca_digital_-_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3429/plo_163_2023_projeto_de_lei__-_retificacao_de_anexo_da_lei_no_5.256.pmc.2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3443/plo_170_2023_projeto_de_lei_-_permuta_de_imovel_-_diocese.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3445/pl_n._171_2023__leis_de_cunho_sexual_nas_escolas_e_passeios_-_ver._corazinho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3455/plo_173_2023_projeto_de_lei_-_perimetro_urbano_-_riozinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3457/pl.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3461/plo_175_2023_projeto_de_lei_-_perimetro_urbano_-_divinopolis_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3462/plo_176_2023_projeto_de_lei_-_perimetro_urbano_-_sede_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3110/projeto_de_decreto_legislativo_n._1_-_2023_regulamenta_o_sistema_de_registro_de_precos_previsto_no_artigo_15_da_lei_n._8.666-93.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto_de_decreto_legislativo_n._2_-_2023_autoriza_ao_poder_executivo_municipal_o_contingenciamento_de_despesas_publicas_do_decreto_9.380-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2266/processo_n._41-2022_-_d.l._n._2.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3281/processo_n._41-2022_-_d.l._n._2.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3319/oficio_parecer_acordao_tce_despacho_presidente.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3039/projeto_de_resoluaao_n._1-2023_-_altera_o_artigo_128_da_resoluaao_n._03-cmc-1984_-_horario_das_sessaes_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3109/projeto_de_resolucao_n._3-2023_-_dispoe_sobre_a_conducao_e_utilizacao_dos_veiculos_oficiais_da_cmc.docx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto_de_resolucao_n._4-2023_-_autoriza_o_contingenciamento_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3348/resolucao_no_2023_md_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3441/proposta_de_emenda_de_lei_organica_de_cacoal_n._01_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_n._1-cmc-23_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_n._2-cmc-23_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_n._3-cmc-23_-_minduin.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_n._4-cmc-23_-_minduin.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_n._5-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_n._6-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_n._7-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_n._8-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_n._9-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_n._10-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3018/indicacao_n._11-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_n._12-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_n._13-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3021/indicacao_n._14-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3029/indicacao_n._15-cmc-23_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_n._16-cmc-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3036/indicacao_n._17-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3040/indicacao_n._18-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3041/indicacao_n._19-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3043/indicacao_n._20-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_n._21-cmc-23_-_zivan.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_n._22-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_n._23-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3046/indicacao_n._24-cmc-23_-_kapiche.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_n._25-cmc-23_-_romeu.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3052/camscanner_04-10-2023_08.59.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_concurso_publico_saae.odt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_n._28-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_n._29-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_n._30-cmc-2023_lauro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_n._31-cmc-23_-_minduim.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_n._32-cmc-23_-_minduim.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_n._33-cmc-23_-_minduim.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_n._34-cmc-2023_kapiche.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_n._37-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_n._38-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_n._39-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_n._40-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3148/indicacao_n._43-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_n._49-cmc-2023_josisvan_coelho.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_n._51-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_n._55-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_n._59-cmc-2023_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_n._65-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_n.72_-cmc-_23_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3278/indicacao_n._73_-cmc-23_joao_picheck_assinada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_n._74-cmc-23_-_joao_picheck.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_n._75-cmc-2023_-_lauro_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3282/indicaon_76-cmc-2023_romeumoreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_77_bairrojardimeuropapodadearvores_assinado_cora.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_78_bairrojardimeuropaquebramolas_assinado_cora.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao79bairrovilageiiruafranciscopatriciorodriguescor_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_n._80_-_cmc_-_23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3314/indicacao_n._81_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_n._82_-cmc_-_23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_n._83_-_cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_n._84_-_cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_n._85_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_n._86_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_n._87_-_edimar_kaoiche.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_n._88_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3324/indicacao_n._89-cmc-23-_joao_picheck.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_n._90-cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_n._91-cmc-23-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_n._92-cmc-23-_toninho_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_n._93-cmc-23-_lauro_garcom.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_n._94-cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_n._95-cmc_-23_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao__096_gvrm_2023_ao_prefeito_sobre_recuperacao_de_solos_e_nascentes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_n._97-cmc_-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_n._98-cmc_-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3365/indicacao_n._99-cmc_-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3426/indicacao_n._100-cmc_-2323_-_lauro_garcom.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3444/indicacao_n._101-cmc-23_joao_picheck.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3453/indicacao_n._102-cmc_-23_-_lauro_garcom.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3456/indicacao_n.103-cmc-23_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_n._01-2023_urgencia_simples_-_1o_e_2o_s.e.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento_n._02-2023_-_solicitacao_de_doc._da_corregedoria_municipal_-_ver._paulo_h..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_n._03-2023_-_solicitacao_de_doc._sml_-_ver._paulo_h..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_n._04-2023_-_solicitacao_de_documentos_do_executivo_-_ver._paulo_h.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2987/requerimento_n._05-2023_-_solicitacao_de_doc_-_caminhoes_adquiridos_para_coleta_seletiva_de_lixo_-_ver.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_n._06-2023_-_solicitacao_de_doc_da_semed_-_ver._paulo_h..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_n._07-2023_urgencia_simples_-_1o_s.o._urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2996/requerimento_n._08-2023_urgencia_simples_-_2o_sessao_ordinaria_-_p.l.s_216_e_218-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3016/requerimento_n._09-2023_-_solicitacao_de_doc_da_semusa_-_ver._paulo_h.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_n._10-2023_urgencia_simples_-_6o_s.o._urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3051/requerimento_n._11-2023_urgencia_simples_-_4o_e_5o_s.e.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3058/requerimento_n._12-2023_urgencia_especial_-s.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3059/requerimento_n._13-2023_urgencia_simples_-_6a_s.e.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3060/requerimento_n._14-2023_urgencia_simples_-_8o_s.e.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3068/requerimento_n._15-2023_urgencia_simples_-_9o_s.o.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3587/requerimento_n._16-2023_inclusao_e_votacao_do_pl_186-2022_-_9o_s.o.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_n._17-2023_romeu.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_n._18-2023_urgencia_simples_10a_s.o.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento_n._20-2023_urgencia_simples_-_11a_s.o_anulacao_da_votacao_do_projeto_n._186-2022_e_inclusao_do_p.l_186-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3102/requerimento_n._21-2023_urgencia_simples_-_12a_s.o.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_n._22-2023_urgencia_simples_-_9a_e_10a_s.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3160/requerimento_n._23-2023_urgencia_simples_-_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3168/requerimento_n._24-2023_urgencia_simples_-_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_n._25-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._71-2023_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_n._26-2023_urgencia_simples_-_16a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_n._27-2023_mocao_de_aplausos_-_romeu_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_n._28-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._77-2023_17a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_n._29-2023_-_solicitacao_de_informacao_-_vereador_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_n._30-2023_urgencia_simples_-_18a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_n._31-2023_mocao_de_repudio_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3203/requerimento_n._32-2023_urgencia_simples_-_11a_e_12a_s.e.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3227/requerimento_n._33-2023_urgencia_simples_-_14a_e_15a_s.e_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_n._34-2023_urgencia_simples_-_16a_e_17a_s.e__.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_n._35-2023_urgencia_simples_-_20a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_n._36-2023_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._101-2023_20a_s.o.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3253/requerimento_n._37-2023_urgencia_simples_-_21a_s.o.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3254/requerimento_n._38-2023_mocao_de_aplausos_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3259/requerimento_n._39_-2023_urgencia_especial_-_18a_e_19a_s.e_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3261/requerimento_n._40-2023_urgencia_simples_-_22a_s.o_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3266/requerimento_n._41_-2023_urgencia_especial_-_22a_s.o_p.l._118-2023_e_p.r_4-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_n._42-2023_urgencia_simples_-_23a_s.o_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3280/requerimento_n43-2023_requer_que_seja_posto_em_votacao_a_deliberacao_do_pl_124_e_127.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3586/requerimento_n._44-2023-_cora_27aa_s.o.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_-_fritz_-_prest._contas_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3320/requerimento_n._47-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3321/requerimento_n.48-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3328/req_n._49.pdfrew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3334/requerimento_n_51-2023_dispoe_sobre_a_extincao_do_cargo_de_procurador.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3341/requerimento_n52-2023_cidadao_honorario-1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_n._53-2023-_urgencia_simples-_lauro_garcom.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3336/requerimento_n._54-2023_urgencia_simples_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_n55-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3338/requerimento_n56-2023_abertura_de_credito_adc.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3346/requerimento_57_2023_-_md.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3351/requerimento_n_58.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3357/requerimento_n59-cmc-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3631/requerimento_n._60_-2023_urgencia_simples_-_34a_s.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3588/requerimento_n._61-_2023_-_urgencia_simples-assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3440/requerimento_n._62-2023_-_urgencia_simples.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3435/requerimento__deliberacao_plenario_recebimento_destituicao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3458/requerimento_n._65-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3221/oficio_no_69_-_luiz_fritz_-_14a_sessao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3590/oficio_n_01-ezequielcamara_original.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3591/oficio_n02-valdomirocora_original.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3592/oficio_n03-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3593/oficio_n04-paulo_henrique_original.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3594/oficio_n05-edimar_kapiche_original.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3595/oficio_n06-joao_paulo_pichek_original.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3596/oficio_n07-joao_paulo_pichek_original.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3597/oficio_n08-joao_paulo_pichek_original.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3599/oficio_n10-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3600/oficio_n11-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3601/oficio_n12-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3602/oficio_n13-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3603/oficio_n14-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3604/oficio_n15-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3605/oficio_n16_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3606/oficio_n17-luiz_antonio_fritz_original.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3113/oficio_no_18_-_paulo_roberto_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3114/oficio_no_19_-_edimar_kapiche_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3115/oficio_no_20_-_edimar_kapiche_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3116/oficio_no_21_-_paulo_henrique_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3117/oficio_no_22_-_paulo_henrique_-_5a_sessao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3607/oficio_n23-paulo_henrique_original.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3118/oficio_no_24_-_romeu_moreira_-_7a_sessao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3119/oficio_no_25_-_romeu_moreira_-_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3120/oficio_no_26_-_ezequiel_camara_-_8a_sessao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3121/oficio_no_27_-__ezequiel_camara_-_8a_sessao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3122/oficio_no_28_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3123/oficio_no_29_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3124/oficio_no_30_-_vereadores_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3125/oficio_no_31_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3126/oficio_no_32_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3127/oficio_no_33_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3128/oficio_no_34_-_ezequiel_camara_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3608/oficio_n35-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3609/oficio_n36-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3610/oficio_n37-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3611/oficio_n38-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3129/oficio_no_39_-_valdomiro_cora_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3130/oficio_no_40_-_valdomiro_cora_-_9a_sessao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3131/oficio_no_41_-_edimar_kapiche_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3612/oficio_n42-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3613/oficio_n43-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3614/oficio_n44-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3132/oficio_no_45_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3133/oficio_no_46_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3134/oficio_no_47_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3135/oficio_no_48_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3136/oficio_no_49_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3137/oficio_no_50_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3138/oficio_no_51_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3139/oficio_no_52_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3140/oficio_no_53_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3141/oficio_no_54_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3142/oficio_no_55_-_valdomiro_cora_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3615/oficio_n56-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3616/oficio_n57-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3617/oficio_n58-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3143/oficio_no_60_-_joao_paulo_-_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3618/oficio_n61-valdomiro_cora_original.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3144/oficio_no_62_-_valdomiro_cora_-_11a_sessao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3145/oficio_no_63_-_romeu_moreira_-_12a_sessao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3146/oficio_no_64_-_paulo_henrique_-_12a_sessao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3220/oficio_no_65_-_romeu_moreira_-_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3155/oficio_no_66_-_edimar_kapiche_-_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3156/oficio_no_67_-_paulo_henrique_-_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3157/oficio_no_68_-_paulo_henrique_-_13a_sessao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3630/oficio_n69_luiz_fritz_14a_sessao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3222/oficio_no_70_-_ezequiel_camara_-_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3223/oficio_no_71_-_ezequiel_camara_-_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3224/oficio_no_72_-_edimar_kapiche_-_15a_sessao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3620/oficio_n73-pedro_rabelo_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3621/oficio_n74_pedro_rabelo_16a_sessao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3622/oficio_n75_pedro_rabelo_17a_sessao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3624/oficio_n_76_pedro_rabelo_17a_sessao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3625/oficio_n77_pedro_rabelo_17a_sessao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3626/oficio_n78_pedro_rabelo_17_sessao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3627/oficio_n79_luiz_fritz_18_sessao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3628/oficio_n80_pedro_rabelo_18_sessao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3619/oficio_n81_valdomiro_cora_18a_sessao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3294/oficio_n82_-_procuradoria_efetiva_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3359/oficio_n_83_-_valdomiro_cora_-_gov._marcos_rocha.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3360/oficio_n_84_-_paulo_roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3361/oficio_n_85_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3366/oficio_n_86_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3367/oficio_n_87_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3368/oficio_n_88_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3369/oficio_n_89_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3370/oficio_n_90_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3371/oficio_n_91_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3372/oficio_n_92_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3373/oficio_n_93_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3374/oficio_n_94_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3375/oficio_n_95_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3376/oficio_n_96_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3377/oficio_n_97_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3419/oficio_n_98_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3418/oficio_n_99_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3417/oficio_n_100_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3416/oficio_n_101_-_lauro_costa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3415/oficio_no_102_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3414/oficio_no_103_-_romeu_rodrigues_moreira..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3413/oficio_no_104_-_paulo_roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3412/oficio_n_o105_-_paulo_henrique_nota.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3411/oficio_no_107_-_paulohenrique-semosp.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3410/oficio_no_108_-_paulohenrique-semosp.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3388/oficio_n_109_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3389/oficio_no_110_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3390/oficio_no_111_-_romeu_moreira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3391/oficio_no_112_-_paulo_roberto_d._bezerra.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3392/oficio_no_114_-_vereador_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3393/oficio_no_115-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3394/oficio_no_116_-_paulohenrique-.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3409/oficio_no_118-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3395/oficio_no_119_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3396/oficio_no_120-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3397/oficio_no_121-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3398/oficio_n_122_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3399/oficio_no_123-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3400/ofcio_n_124-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3401/ofcio_n_125-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3402/oficio_n_126_-toninho_do_jesus_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3403/oficio_n_127_-_toninho_do_jesus_-_semma.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3404/oficio_n_128_-_toninho_do_jesus_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3405/oficio_n_129_-_toninho_do_jesus_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3406/oficio_n130_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3423/oficio_n131-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3424/oficio_no132_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3425/oficio_no133_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3436/oficio_n_135_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3437/oficio_n_136_-_paulohenrique.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3438/oficio_n_137_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3454/oficio_n138_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3439/oficion_139_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3447/oficio_n140_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3448/oficio_n141-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3449/oficio_n142_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3450/oficio_n143_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3460/oficio_n144_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3451/ofcio_n146_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3459/oficio_n147_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3463/oficio_n_148_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3464/oficio_n149_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3571/convocacao_n._5-cmc-2023-_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3569/convocacao_n._7-cmc-2023_convocacao_suplente_pedro_henrique_rabelo-assinada.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3570/convocao_n._08_-_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3329/convocao_n_14_extraordinaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3325/1695408122convocaon_assinado_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3326/convocacao_n._16-cmc-2023_e_errata_s.e..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3072/emenda_n._01_-_pl_186-2022_parque_universiario.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H359"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="252.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="251.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>