--- v0 (2026-01-02)
+++ v1 (2026-04-19)
@@ -54,228 +54,228 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_n._35-cmc-2023_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_n._35-cmc-2023_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, Que faça por meio da SEMOSP, a construção de meio fio na Av. Copacabana, Bairro Novo Cacoal, a aplicação deve ser em toda a extensão que contém asfalto, e também a projeção das calçadas para aquele setor, pois da forma que está fica difícil os moradores adentrarem em suas casas.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_n._41-cmc-2023_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_n._41-cmc-2023_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras - SEMOSP, que seja realizado patrolamento, reabertura de canais de escoamento e cascalhamento, no Bairro Cinturão Verde.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_n._42-cmc-2023_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_n._42-cmc-2023_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras –SEMOSP, que seja realizado o desentupimento do bueiro localizado na Av. Guaporé, próximo com a Rua Rui Barbosa, Centro.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_n._45-cmc-2023_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_n._45-cmc-2023_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, a pavimentação de ruas do Bairro Jardim Itália I. Sendo elas;_x000D_
 Av. Copacabana Rua Ana Lúcia / AV. Malaquita Novo Cacoal;_x000D_
 R. Piauí Av. Tiradentes/ Av. Antônio João Novo Cacoal;_x000D_
 Av. Inderval José Brasil R. Piauí até o Final Novo Cacoal._x000D_
 Tendo em vista a necessidade de melhorar a qualidade de vida dos moradores dos trechos citados a cima, sabemos que o pavimento traz muitos benefícios, começando pela diminuição de doenças provocadas por poeiras e pela água parada que se formar nas vias de chão batido, é de suma importância a pavimentação asfáltica, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_n._46-cmc-2023_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_n._46-cmc-2023_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Adailton Antunes Ferreira, a pavimentação de ruas do Bairro Jardim Itália I, sendo elas;_x000D_
 R. José Vieira do Couto 	Av. Primavera/Av. Celestino Rosalino	570 m	Jd. Itália I;_x000D_
 R. Geraldo Caetano	Av. Primavera até o final da final.	420 m	Jd. Itália I;_x000D_
 Av. das Mangueiras 	R. Anel Viário/ Beco Catarino Cardoso.	200 m	Jd. Itália I._x000D_
 Total: 1 Km e 190 m	_x000D_
 Tendo em vista a necessidade de melhorar a qualidade de vida dos moradores dos trechos citados a cima, sabemos que o pavimento traz muitos benefícios, começando pela diminuição de doenças provocadas por poeiras e pela água parada que se formar nas vias de chão batido, é de suma importância a pavimentação asfáltica, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_n._50-cmc-2023_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_n._50-cmc-2023_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, que faça por meio da Secretaria Municipal de Obras (SEMOSP), a drenagem e pavimentação da Rua DELMIRO JOÃO DA SILVA, entre o trecho da Av. Sete de Setembro até a Av. Guaporé, pois os sedimentos que descem da mesma, canalizam para dentro do Rio Pirarara ocasionando entupimentos de bueiros, contribuindo para o assoreamento do rio em época de chuvas.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3191/indicacao_n._54-cmc-2023_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3191/indicacao_n._54-cmc-2023_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que dentro da legalidade seja recuperada a Roda D’Agua da Praça Municipal de Cacoal, incluindo manutenções constantes, para seu funcionamento diário.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3235/indicacao_n._62-cmc-2023_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3235/indicacao_n._62-cmc-2023_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta indicar à Vossa Excelência a necessidade de tornar a Rua Aristides Ferreira, localizada no Bairro Incra, em uma via de mão dupla. Tal medida se faz fundamental para facilitar o acesso da Rua Uirapuru à marginal da BR 364, facilitando a vida dos motoristas em geral.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Pedro Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3236/indicacao_n._63-cmc-2023_pedro_henrique_rabelo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3236/indicacao_n._63-cmc-2023_pedro_henrique_rabelo.pdf</t>
   </si>
   <si>
     <t>Indico o Prefeito Municipal, que através da Secretaria de Obras, providencie a manutenção da iluminação pública na Rua Brilhantes n. 525, Bairro: Balneário Cristal do Arco Íris.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3237/indicacao_n._64-cmc-2023_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3237/indicacao_n._64-cmc-2023_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, que faça a construção de DOIS QUEBRA MOLAS na Av. Sete de Setembro, entre os números 4.350 e 4451 do Jardim Clodoaldo. A tal providência se faz necessária e urgente, pois ali ocorrem muitos acidentes por ser um cruzamento, ressaltando que a via da Sete de Setembro é uma via de alta velocidade, por isso a necessidade urgente de Quebra-Molas para reduzir a velocidade.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_n._66-cmc-2023_edimar_kapiche.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_n._66-cmc-2023_edimar_kapiche.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, para que seja feito abertura do canteiro central na Av. Amazonas trecho entre a rua Vinicius de Morais e a Rua Delmiro João da Silva, em frente ao mercado Martins e a igreja assembleia de Deus, para criação de vagas de estacionamentos. Tendo em vista a necessidade devido ao grande número de veículos que trafegam diuturnamente pelo local, devido ter igreja e comércios no local, e a falta de vagas de estacionamento faz com que veículos acabem estacionando em cima de calçadas e no próprio canteiro central, dificultando muito a vida daqueles que diariamente usufruem da referida avenida.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3244/indicacao_n._67-cmc-2023_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3244/indicacao_n._67-cmc-2023_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, que posso intensificar o serviço com o caminhão pipa de forma direta pela secretaria, ou se não dispuser de caminhão pipa suficiente, que então possa contratar de forma terceirizada, para poder intensificar o serviço para amenizar a poeira nos bairros onde não tem a pavimentação. Tendo em vista que o tempo seco tem causado grandes transtornos a população e prejudicando a saúde dos munícipes, como idosos, crianças e pessoas acamadas.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3245/indicacao_n._68-cmc-2023_pedro_henrique_rabelo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3245/indicacao_n._68-cmc-2023_pedro_henrique_rabelo.pdf</t>
   </si>
   <si>
     <t>Indico o Prefeito Municipal, que através da Secretaria de Obras, envie o caminhão pipa para amenizar a poeira neste período de seca, uma vez por dia na pista de atletismo/caminhada, localizada no campo do Vilage do Sol, no qual as doenças respiratórias são as mais preocupantes, principalmente entre crianças, idosos e portadores de doenças crônicas, pela fragilidade do organismo, existe uma chance maior de complicação. Por isso, o cuidado precisa ser redobrado.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3246/indicacao_n._69-cmc-2023_pedro_henrique_rabelo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3246/indicacao_n._69-cmc-2023_pedro_henrique_rabelo.pdf</t>
   </si>
   <si>
     <t>Indico o Prefeito Municipal, que através da Secretaria de Obras, providencie a instalação do Guarda Corpo em toda proteção que cerca a ponte na rua Anel Viário, próximo a escola   EMEIEF RODOLFO LUCHTENBERG, trajeto este que a uma grande circulação da comunidade principalmente crianças, cujo propósito é salvaguardar o corpo evitando acidentes._x000D_
 O guarda corpo é um dos principais itens de segurança em pontes, pois protege pessoas de quedas em função do desnível de pisos ou de ambientes mais altos em relação a outros.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -583,67 +583,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_n._35-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_n._41-cmc-2023_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_n._42-cmc-2023_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_n._45-cmc-2023_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_n._46-cmc-2023_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_n._50-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3191/indicacao_n._54-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3235/indicacao_n._62-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3236/indicacao_n._63-cmc-2023_pedro_henrique_rabelo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3237/indicacao_n._64-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_n._66-cmc-2023_edimar_kapiche.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3244/indicacao_n._67-cmc-2023_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3245/indicacao_n._68-cmc-2023_pedro_henrique_rabelo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3246/indicacao_n._69-cmc-2023_pedro_henrique_rabelo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_n._35-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_n._41-cmc-2023_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_n._42-cmc-2023_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_n._45-cmc-2023_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_n._46-cmc-2023_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_n._50-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3191/indicacao_n._54-cmc-2023_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3235/indicacao_n._62-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3236/indicacao_n._63-cmc-2023_pedro_henrique_rabelo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3237/indicacao_n._64-cmc-2023_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_n._66-cmc-2023_edimar_kapiche.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3244/indicacao_n._67-cmc-2023_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3245/indicacao_n._68-cmc-2023_pedro_henrique_rabelo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3246/indicacao_n._69-cmc-2023_pedro_henrique_rabelo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>