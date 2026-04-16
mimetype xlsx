--- v0 (2026-01-02)
+++ v1 (2026-04-16)
@@ -54,172 +54,172 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3025/p.l._26-2023_reformulacao_administrativa_por_transposicao_r_92.26452_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3025/p.l._26-2023_reformulacao_administrativa_por_transposicao_r_92.26452_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 92.264,52 SEMED)</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3050/p.l._38-2023_reformulacao_administrativa_ao_orcamento_por_transferencia_r_356.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3050/p.l._38-2023_reformulacao_administrativa_ao_orcamento_por_transferencia_r_356.00000_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.  R$ 356.000,00 SEMED</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3062/p.l._44-2023_reformulacao_administrativa_ao_orcamento_por_transposicao_r_262.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3062/p.l._44-2023_reformulacao_administrativa_ao_orcamento_por_transposicao_r_262.00000_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS. ( R$ 262.0000,00 - SEMED)</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3087/p.l._54-2023_reformulacao_administrativa_-_transposicao_-_r_1.937.03905_-_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3087/p.l._54-2023_reformulacao_administrativa_-_transposicao_-_r_1.937.03905_-_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO  ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS (R$ 1.937.039,05 - SEMED).</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3149/p.l._66-2023_reformulacao_administrativa__transposicao_r_1.186.58675_-_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3149/p.l._66-2023_reformulacao_administrativa__transposicao_r_1.186.58675_-_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS (R$ 1.186.586,75 SEMED).</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3181/p.l._81-2023_reformulacao_-_transposicao_-_r_100.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3181/p.l._81-2023_reformulacao_-_transposicao_-_r_100.00000_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (100.000,00 SEMED)</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3182/p.l._82-2023_reformulacao_-_transferencia_-_r_40.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3182/p.l._82-2023_reformulacao_-_transferencia_-_r_40.00000_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 40.000,00 SEMED)</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3264/p.l._120-2023_reformulacao_por_meio_de_transferencia_-_r_r_41.43110_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3264/p.l._120-2023_reformulacao_por_meio_de_transferencia_-_r_r_41.43110_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.  (R$ 41.431,10 SEMED)</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3268/p.l._123-2023_reformulacao_-_remanejamento_-_r_r_187.70467_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3268/p.l._123-2023_reformulacao_-_remanejamento_-_r_r_187.70467_semagri.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 187.704,67 - SEMAGRI)</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3353/oficio_526_gp_pgm_2023_ref_adm_transp._87.00000_semed_-_plo_152_2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3353/oficio_526_gp_pgm_2023_ref_adm_transp._87.00000_semed_-_plo_152_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. R$ 87.000,00 SEMED - PL OFICIO 526/GP/PGM/2023</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3407/plo_156_2023_oficio_n._539_gp_pgm_2023_-_dispoe__sobre__reformulacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3407/plo_156_2023_oficio_n._539_gp_pgm_2023_-_dispoe__sobre__reformulacao.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 539/GP/PGM/2023 - REFORMULAÇÃO ADMINISTRATIVA POR MEIO DE TRANSPOSIÇÃO R$ 123.146,29 - SEMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -526,67 +526,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3025/p.l._26-2023_reformulacao_administrativa_por_transposicao_r_92.26452_semed.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3050/p.l._38-2023_reformulacao_administrativa_ao_orcamento_por_transferencia_r_356.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3062/p.l._44-2023_reformulacao_administrativa_ao_orcamento_por_transposicao_r_262.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3087/p.l._54-2023_reformulacao_administrativa_-_transposicao_-_r_1.937.03905_-_semed.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3149/p.l._66-2023_reformulacao_administrativa__transposicao_r_1.186.58675_-_semed.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3181/p.l._81-2023_reformulacao_-_transposicao_-_r_100.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3182/p.l._82-2023_reformulacao_-_transferencia_-_r_40.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3264/p.l._120-2023_reformulacao_por_meio_de_transferencia_-_r_r_41.43110_semed.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3268/p.l._123-2023_reformulacao_-_remanejamento_-_r_r_187.70467_semagri.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3353/oficio_526_gp_pgm_2023_ref_adm_transp._87.00000_semed_-_plo_152_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3407/plo_156_2023_oficio_n._539_gp_pgm_2023_-_dispoe__sobre__reformulacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3025/p.l._26-2023_reformulacao_administrativa_por_transposicao_r_92.26452_semed.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3050/p.l._38-2023_reformulacao_administrativa_ao_orcamento_por_transferencia_r_356.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3062/p.l._44-2023_reformulacao_administrativa_ao_orcamento_por_transposicao_r_262.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3087/p.l._54-2023_reformulacao_administrativa_-_transposicao_-_r_1.937.03905_-_semed.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3149/p.l._66-2023_reformulacao_administrativa__transposicao_r_1.186.58675_-_semed.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3181/p.l._81-2023_reformulacao_-_transposicao_-_r_100.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3182/p.l._82-2023_reformulacao_-_transferencia_-_r_40.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3264/p.l._120-2023_reformulacao_por_meio_de_transferencia_-_r_r_41.43110_semed.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3268/p.l._123-2023_reformulacao_-_remanejamento_-_r_r_187.70467_semagri.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3353/oficio_526_gp_pgm_2023_ref_adm_transp._87.00000_semed_-_plo_152_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3407/plo_156_2023_oficio_n._539_gp_pgm_2023_-_dispoe__sobre__reformulacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="164" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>