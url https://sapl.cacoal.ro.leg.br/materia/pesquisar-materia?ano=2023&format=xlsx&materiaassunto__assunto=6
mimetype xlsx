--- v0 (2026-01-11)
+++ v1 (2026-04-19)
@@ -54,963 +54,963 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2975/p.l._2-2023_abertura_de_credito_especial_r_1.743.41408_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2975/p.l._2-2023_abertura_de_credito_especial_r_1.743.41408_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.743.414,08 FMS)</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2985/p.l._5-2023_abertura_de_credito_adicional_suplementar_r_194.27655_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2985/p.l._5-2023_abertura_de_credito_adicional_suplementar_r_194.27655_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 194.276,55 SEMED)</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2986/p.l._6-2023_abertura_de_credito_adicional_suplementar_r_1.298.85070_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2986/p.l._6-2023_abertura_de_credito_adicional_suplementar_r_1.298.85070_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 1.298.850,70 FMS).</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2989/p.l._7-2023_abertura_de_credito_especial_r_3.96958_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2989/p.l._7-2023_abertura_de_credito_especial_r_3.96958_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 3.969,58 FMS)</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2990/p.l._8-2023_abertura_de_credito_especial_r_88.86479_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2990/p.l._8-2023_abertura_de_credito_especial_r_88.86479_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 88.864,79 FMS)</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2997/p.l._11-2023_abertura_de_credito_especial_r_161.94500_fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2997/p.l._11-2023_abertura_de_credito_especial_r_161.94500_fmas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 161.945,00 FMAS)</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2998/p.l._12-2023_abertura_de_credito_adicional_suplementar_r_1.908.43156_saae.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2998/p.l._12-2023_abertura_de_credito_adicional_suplementar_r_1.908.43156_saae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.908.431,56 SAAE)</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2999/p.l._13-2023_abertura_de_credito_adicional_suplementar_r_825.56987_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2999/p.l._13-2023_abertura_de_credito_adicional_suplementar_r_825.56987_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 825.569,87 SEMED)</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3000/p.l._14-2023_abertura_de_credito_adicional_suplementar_r_759.85468_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3000/p.l._14-2023_abertura_de_credito_adicional_suplementar_r_759.85468_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 759.854,68 SEMED)</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3001/p.l._15-2023_abertura_de_credito_especial_r_150.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3001/p.l._15-2023_abertura_de_credito_especial_r_150.00000_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 150.000,00 FMS)</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3002/p.l._16-2023_abertura_de_credito_adicional_suplementar_r_197.64876_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3002/p.l._16-2023_abertura_de_credito_adicional_suplementar_r_197.64876_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 197.648,76 SEMED)</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3007/p.l._19-2023_credito_adicional_suplementar_r_1.298.85070_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3007/p.l._19-2023_credito_adicional_suplementar_r_1.298.85070_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.298.850,70 FMS)</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3008/p.l._20-2023_credito_adicional_suplementar_r_32.44333_semad.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3008/p.l._20-2023_credito_adicional_suplementar_r_32.44333_semad.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.  (R$ 32.443,33 SEMAD)</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3009/p.l._21-2023_credito_adicional_suplementar_r_102.35370_semttran.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3009/p.l._21-2023_credito_adicional_suplementar_r_102.35370_semttran.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 102.353,70 SEMTTRAN)</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3022/p.l._23-2023_credito_especial_r_358.27509_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3022/p.l._23-2023_credito_especial_r_358.27509_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 358.275,09 FMS)</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3023/p.l._24-2023_credito_adicional_suplementar_r_3.056.62560_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3023/p.l._24-2023_credito_adicional_suplementar_r_3.056.62560_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 3.056.625,60 FMS)</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3024/p.l._25-2023_credito_adicional_suplementar_r_100.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3024/p.l._25-2023_credito_adicional_suplementar_r_100.00000_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 100.000,00 SEMED)</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3026/p.l._27-2023_credito_adicional_suplementar_r_30.00000_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3026/p.l._27-2023_credito_adicional_suplementar_r_30.00000_semast.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 30.000,00 SEMAST)</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3030/p.l._30-2023_credito_adicional_suplementar_r_4.278.48309_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3030/p.l._30-2023_credito_adicional_suplementar_r_4.278.48309_semagri.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 4.278.483,09 SEMAGRI)</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3031/p.l._31-2023_credito_especial_r_148.86930_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3031/p.l._31-2023_credito_especial_r_148.86930_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 148.869,30 SEMED)</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3035/p.l._36-2023_credito_adicional_suplementar_r_1.700.00000_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3035/p.l._36-2023_credito_adicional_suplementar_r_1.700.00000_semosp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.700.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3042/p.l._37-2023_credito_adicional_suplementar_r_608.31202_fundeb.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3042/p.l._37-2023_credito_adicional_suplementar_r_608.31202_fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 608.312,02 FUNDEB)</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3063/p.l._45-2023_credito_adicional_especial_r_15.00000_fmia.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3063/p.l._45-2023_credito_adicional_especial_r_15.00000_fmia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 15.000,00 FMIA)</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3064/p.l._46-2023_credito_adicional_especial_r_79.65846_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3064/p.l._46-2023_credito_adicional_especial_r_79.65846_semast.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO  ESPECIAL AO ORÇAMENTO VIGENTE E DÁ  OUTRAS PROVIDÊNCIAS. ( R$ 79.658,46 - SEMAST)</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3085/p.l._52-2023_abertura_de_credito_adicional_suplementar_-_r_964.96089_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3085/p.l._52-2023_abertura_de_credito_adicional_suplementar_-_r_964.96089_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 964.960,89 - FMS).</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3086/p.l._53-2023_abertura_de_credito_especial_-_r_18.95140_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3086/p.l._53-2023_abertura_de_credito_especial_-_r_18.95140_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS ( R$ 18.951,40 FMS).</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3088/p.l._55-2023_abertura_de_credito_especial_-_r_88.86479_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3088/p.l._55-2023_abertura_de_credito_especial_-_r_88.86479_fms.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 88.864,79 FMS).</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3089/p.l._56-2023_abertura_de_credito_adicional_suplementar_-_r_3.000.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3089/p.l._56-2023_abertura_de_credito_adicional_suplementar_-_r_3.000.00000_fms.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 3.000.000,00 - FMS).</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3099/p.l._58-2023_abertura_de_credito_suplementar_-_r_3.000.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3099/p.l._58-2023_abertura_de_credito_suplementar_-_r_3.000.00000_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 3.000.000,00 FMS).</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3150/p.l._67-2023_abertura_de_credito_especial_-_r_1.519.06600_-_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3150/p.l._67-2023_abertura_de_credito_especial_-_r_1.519.06600_-_semosp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 1.519.066,00 - SEMOSP).</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3161/p.l._70-2023_abertura_de_credito_especial_-_r_100.00000_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3161/p.l._70-2023_abertura_de_credito_especial_-_r_100.00000_semast.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 100.000,00 FMAS).</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3163/p.l._72-2023_abertura_de_credito_suplementar_-_r_800.00000_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3163/p.l._72-2023_abertura_de_credito_suplementar_-_r_800.00000_semast.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 800.000,00 FMAS)</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3166/p.l._73-2023_abertura_de_credito_especial__-_r_20.27433_fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3166/p.l._73-2023_abertura_de_credito_especial__-_r_20.27433_fmas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 20.274,33 FMAS)</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3167/p.l._74-2023_abertura_de_credito_especial_-_r_4.00000_fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3167/p.l._74-2023_abertura_de_credito_especial_-_r_4.00000_fmas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 4.000,00 FMAS)</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3169/p.l._75-2023_abertura_de_credito_suplementar_-_r_250.00000_semc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3169/p.l._75-2023_abertura_de_credito_suplementar_-_r_250.00000_semc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 250.000,00 SEMC).</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3183/p.l._83-2023_abertura_de_credito_suplementar_-_r_350.00000_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3183/p.l._83-2023_abertura_de_credito_suplementar_-_r_350.00000_semagri.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (350.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3188/p.l._85-2023_abertura_de_credito_suplementar_-_r_3.950.11212_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3188/p.l._85-2023_abertura_de_credito_suplementar_-_r_3.950.11212_semosp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 3.950.112,12 - SEMOSP)</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3189/p.l._86-2023_abertura_de_credito_suplementar_-_r_315.00000_semast.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3189/p.l._86-2023_abertura_de_credito_suplementar_-_r_315.00000_semast.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 315.000,00 SEMAST)</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3194/p.l._94-2023_abertura_de_credito_suplementar_-_r_309.50000_fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3194/p.l._94-2023_abertura_de_credito_suplementar_-_r_309.50000_fmas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁOUTRAS PROVIDÊNCIAS. (R$ 309.500,00 - FMAS)</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3195/p.l._95-2023_abertura_de_credito_especial_-_r_5.50000_fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3195/p.l._95-2023_abertura_de_credito_especial_-_r_5.50000_fmas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 5.500,00 - FMAS)</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3197/p.l._97-2023_abertura_de_credito_suplementar_-_r_669.11663_fundema.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3197/p.l._97-2023_abertura_de_credito_suplementar_-_r_669.11663_fundema.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 669.116,63 FUNDEMA)</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3204/p.l._99-2023_abertura_de_credito_suplementar_-_r_729.14000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3204/p.l._99-2023_abertura_de_credito_suplementar_-_r_729.14000_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.  ( R$ 729.140,00 FMS )</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3205/p.l._100-2023_abertura_de_credito_suplementar_-_r_45.63908_fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3205/p.l._100-2023_abertura_de_credito_suplementar_-_r_45.63908_fmas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 45.639,08 FMAS)</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3206/p.l._101-2023_abertura_de_credito_suplementar_-_r_1.501.28738_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3206/p.l._101-2023_abertura_de_credito_suplementar_-_r_1.501.28738_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.501.287,38 - SEMED)</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3218/p.l._105-2023_abertura_de_credito_suplementar_-_r_98.33236_semad.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3218/p.l._105-2023_abertura_de_credito_suplementar_-_r_98.33236_semad.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 98.332,36 SEMAD)</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3219/p.l._106-2023_abertura_de_credito_especial_-_r_500.00000_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3219/p.l._106-2023_abertura_de_credito_especial_-_r_500.00000_semosp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 500.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3229/p.l._108-2023_abertura_de_credito_suplementar_-_r_27.00000__fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3229/p.l._108-2023_abertura_de_credito_suplementar_-_r_27.00000__fmas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E, DÁ OUTRAS PROVIDÊNCIAS.  (R$ 27.000,00 FMAS)</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3230/p.l._109-2023_abertura_de_credito_suplementar_-_r_r_568.00000_fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3230/p.l._109-2023_abertura_de_credito_suplementar_-_r_r_568.00000_fmas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.  (R$ 568.000,00 FMAS)</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3255/p.l._115-2023_abertura_de_credito_suplementar_-_r_60.80800_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3255/p.l._115-2023_abertura_de_credito_suplementar_-_r_60.80800_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 60.808,00 - FMS).</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3263/p.l._119-2023_abertura_de_credito_suplementar_-_r_r_400.00000_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3263/p.l._119-2023_abertura_de_credito_suplementar_-_r_r_400.00000_semed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$400.000,00 SEMED)</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3267/p.l._122-2023_abertura_de_credito_suplementar_-_r_r_1.000.00000_semagri.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3267/p.l._122-2023_abertura_de_credito_suplementar_-_r_r_1.000.00000_semagri.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.000.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3271/p.l._124-2023_abertura_de_credito_suplementar_-_r_1.086.00000_semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3271/p.l._124-2023_abertura_de_credito_suplementar_-_r_1.086.00000_semosp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.086.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3272/p.l._125-2023_abertura_de_credito_suplementar_-_r_253.15427_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3272/p.l._125-2023_abertura_de_credito_suplementar_-_r_253.15427_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 253.154,27 - FMS)</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3276/plo_n._128_2023_pl_oficio_436_gp_pgm_2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3276/plo_n._128_2023_pl_oficio_436_gp_pgm_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 28.666,87 - FMS) PL OFICIO 436 GP PGM 2023</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3275/plo_129_2024_pl_oficio_434_gp_pgm_2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3275/plo_129_2024_pl_oficio_434_gp_pgm_2023.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 434/GP/PGM/2023 - ABERT DE CRED ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE ( R$ 747.968,74 - SEMC)</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3295/p.l._2_-_2023_abertura_de_credito_especial_ao_orcamento_interno_vigente_r_10.000.00.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3295/p.l._2_-_2023_abertura_de_credito_especial_ao_orcamento_interno_vigente_r_10.000.00.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 10.000,00 FMAS)</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3301/pl_oficio_466_abert_de_cred_adic_supl._r_13.500.00000__semosp_com_anexos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3301/pl_oficio_466_abert_de_cred_adic_supl._r_13.500.00000__semosp_com_anexos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. ( 13.500.000,00 SEMOSP) PL OFICIO 466 GP PGM 2023.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3302/pl_oficio_467_abert_de_cred_adic_especial._r_1.500.00000__semosp_com_anexos.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3302/pl_oficio_467_abert_de_cred_adic_especial._r_1.500.00000__semosp_com_anexos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. ( 1.500.000,00 SEMOSP)- PL OFICIO 467 GP PGM 2023 -</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3307/oficio_472-gp-pgm-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3307/oficio_472-gp-pgm-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. R$ 1.837.692,55 FMS</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3308/plo_137_2023_oficio_471-gp-pgm-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3308/plo_137_2023_oficio_471-gp-pgm-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR A ORÇAMENTO VIGENTE , E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.019.000,00 FMS) PL OFÍCIO 471/GP/PGM/2023</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3311/oficio_478-2023_-_plo_139_2023_-_fundeb.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3311/oficio_478-2023_-_plo_139_2023_-_fundeb.pdf</t>
   </si>
   <si>
     <t>PL OFÍCIO Nº 478/GP/PGM/2023 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 203.169,34 FUNDEB)</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3312/plo_140_2023_oficio_479-2023_abertura_credito_adic_suplementar_r_108.33066.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3312/plo_140_2023_oficio_479-2023_abertura_credito_adic_suplementar_r_108.33066.pdf</t>
   </si>
   <si>
     <t>PL OFÍCIO Nº 479/GP/PGM/2023 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 108.330,66 FUNDEB)</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3313/plo_141_2023_oficio_480-2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3313/plo_141_2023_oficio_480-2023.pdf</t>
   </si>
   <si>
     <t>PL OFÍCIO Nº 480/GP/PGM/2023 - DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$397.820,00 FMAS).</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3322/pl_oficio_491_abert_de_cred_adic_suplem__semosp.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3322/pl_oficio_491_abert_de_cred_adic_suplem__semosp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 35.022,11 SEMOSP) PL OFICIO 491 GP PGM 2023</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3345/oficio_516_gp_pgm_2023_abert_cred__especial_r197.25175_fms_plo_n._148_2023.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3345/oficio_516_gp_pgm_2023_abert_cred__especial_r197.25175_fms_plo_n._148_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. R$ 197.251,75 FMS - PL OFICIO 516 GP PGM 2023.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3354/plo_153_2023_oficio_527_gp_pgm_2023_abert_de_cred_supl._158.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3354/plo_153_2023_oficio_527_gp_pgm_2023_abert_de_cred_supl._158.00000_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. R$ 158.000,00 FMS -PL OFICIO 527 GP/PGM/2023</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3355/plo_154_2023_oficio_528_gp_pgm_2023_abert_de_cred_supl._1.313.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3355/plo_154_2023_oficio_528_gp_pgm_2023_abert_de_cred_supl._1.313.00000_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. R$ 1.313.000,00 FMS - PL OFICIO 528/GP/PGM/2023.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3408/plo_no_157_2023_oficio_540_gp_pgm_2023_abertuta_de_credito_suplementar_r_62.03755_fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3408/plo_no_157_2023_oficio_540_gp_pgm_2023_abertuta_de_credito_suplementar_r_62.03755_fmas.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 540/GP/PGM/2023 - ABERTURA DE CREDITO SUPLEMENTAR R$ 62.037,55 FMAS</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3420/plo_158_2023_oficio_542_gp_pgm_2023_abertuta_de_credito_suplementar_r_161.13280_fmas.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3420/plo_158_2023_oficio_542_gp_pgm_2023_abertuta_de_credito_suplementar_r_161.13280_fmas.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 542 GP/PGM/2023 - ABERTURA DE CREDITO SUPLEMENTAR R$ 161.132,80 FMAS</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3421/plo_159_2023_oficio_543-2023_-_abertura_de_credito_suplementar_-_r_100.00000.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3421/plo_159_2023_oficio_543-2023_-_abertura_de_credito_suplementar_-_r_100.00000.pdf</t>
   </si>
   <si>
     <t>PL OFÍCIO 543/GP/PGM/2023 - ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR R$100.000,00 SEMAD</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3422/plo_160_2023_oficio_544-2023_abert._credito_adic_suplementar_r_689.22092.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3422/plo_160_2023_oficio_544-2023_abert._credito_adic_suplementar_r_689.22092.pdf</t>
   </si>
   <si>
     <t>PL OFÍCIO 544/GP/PGM/2023 - ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR R$ 689.220,92 FMS</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3427/plo_161_2023_oficio_553_gp_pgm_2023_abertuta_de_credito_suplementar_r_640.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3427/plo_161_2023_oficio_553_gp_pgm_2023_abertuta_de_credito_suplementar_r_640.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 553 GP GPM 2023 ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR R$ 640.000,00 FMS</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3430/plo_164_2023_oficio_570_gp_pgm_2023_refm._adm_transposicao_r_2.112.01837_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3430/plo_164_2023_oficio_570_gp_pgm_2023_refm._adm_transposicao_r_2.112.01837_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 570/GP/PGM/2023 - REFORMULAÇÃO ADMINISTRATIVA TRANSPOSIÇÃO R$ 2.112.018,37 SEMED</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3431/plo_165_2023_oficio_571_gp_pgm_2023_abertuta_de_credito_suplementar_r_40.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3431/plo_165_2023_oficio_571_gp_pgm_2023_abertuta_de_credito_suplementar_r_40.00000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 571 GP/PGM/2023 ABERTURA DE CREDITO ADICIONAL R$ 40.000,00 FMS</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3432/plo_166_2023_oficio_572_gp_pgm_2023_abertuta_de_credito_suplementar_r_1.128.74000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3432/plo_166_2023_oficio_572_gp_pgm_2023_abertuta_de_credito_suplementar_r_1.128.74000_fms.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 572/GP/PGM/2023 ABERTURA DE CREDITO SUPLEMENTAR R$ 1.128.740,00 FMS</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3433/plo_167_2023_oficio_573_gp_pgm_2023_abertuta_de_credito_especial__r_5.00000_semma.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3433/plo_167_2023_oficio_573_gp_pgm_2023_abertuta_de_credito_especial__r_5.00000_semma.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 573 GP/PGM/2023 ABERTURA DE CREDITO ESPECIAL R$ 5.000,00 SEMMA</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3442/plo_169_oficio_594_gp_pgm_2023_abertuta_de_credito_suplementar_r_58.19179_semed.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3442/plo_169_oficio_594_gp_pgm_2023_abertuta_de_credito_suplementar_r_58.19179_semed.pdf</t>
   </si>
   <si>
     <t>PL OFICIO 594/GP/PGM/2023 - ABERTURA DE CREDITO ADICIONAL SULEMENTAR R$ 58.191,79 - SEMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1317,67 +1317,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2975/p.l._2-2023_abertura_de_credito_especial_r_1.743.41408_fms.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2985/p.l._5-2023_abertura_de_credito_adicional_suplementar_r_194.27655_semed.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2986/p.l._6-2023_abertura_de_credito_adicional_suplementar_r_1.298.85070_fms.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2989/p.l._7-2023_abertura_de_credito_especial_r_3.96958_fms.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2990/p.l._8-2023_abertura_de_credito_especial_r_88.86479_fms.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2997/p.l._11-2023_abertura_de_credito_especial_r_161.94500_fmas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2998/p.l._12-2023_abertura_de_credito_adicional_suplementar_r_1.908.43156_saae.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2999/p.l._13-2023_abertura_de_credito_adicional_suplementar_r_825.56987_semed.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3000/p.l._14-2023_abertura_de_credito_adicional_suplementar_r_759.85468_semed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3001/p.l._15-2023_abertura_de_credito_especial_r_150.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3002/p.l._16-2023_abertura_de_credito_adicional_suplementar_r_197.64876_semed.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3007/p.l._19-2023_credito_adicional_suplementar_r_1.298.85070_fms.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3008/p.l._20-2023_credito_adicional_suplementar_r_32.44333_semad.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3009/p.l._21-2023_credito_adicional_suplementar_r_102.35370_semttran.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3022/p.l._23-2023_credito_especial_r_358.27509_fms.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3023/p.l._24-2023_credito_adicional_suplementar_r_3.056.62560_fms.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3024/p.l._25-2023_credito_adicional_suplementar_r_100.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3026/p.l._27-2023_credito_adicional_suplementar_r_30.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3030/p.l._30-2023_credito_adicional_suplementar_r_4.278.48309_semagri.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3031/p.l._31-2023_credito_especial_r_148.86930_semed.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3035/p.l._36-2023_credito_adicional_suplementar_r_1.700.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3042/p.l._37-2023_credito_adicional_suplementar_r_608.31202_fundeb.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3063/p.l._45-2023_credito_adicional_especial_r_15.00000_fmia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3064/p.l._46-2023_credito_adicional_especial_r_79.65846_semast.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3085/p.l._52-2023_abertura_de_credito_adicional_suplementar_-_r_964.96089_fms.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3086/p.l._53-2023_abertura_de_credito_especial_-_r_18.95140_fms.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3088/p.l._55-2023_abertura_de_credito_especial_-_r_88.86479_fms.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3089/p.l._56-2023_abertura_de_credito_adicional_suplementar_-_r_3.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3099/p.l._58-2023_abertura_de_credito_suplementar_-_r_3.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3150/p.l._67-2023_abertura_de_credito_especial_-_r_1.519.06600_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3161/p.l._70-2023_abertura_de_credito_especial_-_r_100.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3163/p.l._72-2023_abertura_de_credito_suplementar_-_r_800.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3166/p.l._73-2023_abertura_de_credito_especial__-_r_20.27433_fmas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3167/p.l._74-2023_abertura_de_credito_especial_-_r_4.00000_fmas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3169/p.l._75-2023_abertura_de_credito_suplementar_-_r_250.00000_semc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3183/p.l._83-2023_abertura_de_credito_suplementar_-_r_350.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3188/p.l._85-2023_abertura_de_credito_suplementar_-_r_3.950.11212_semosp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3189/p.l._86-2023_abertura_de_credito_suplementar_-_r_315.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3194/p.l._94-2023_abertura_de_credito_suplementar_-_r_309.50000_fmas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3195/p.l._95-2023_abertura_de_credito_especial_-_r_5.50000_fmas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3197/p.l._97-2023_abertura_de_credito_suplementar_-_r_669.11663_fundema.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3204/p.l._99-2023_abertura_de_credito_suplementar_-_r_729.14000_fms.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3205/p.l._100-2023_abertura_de_credito_suplementar_-_r_45.63908_fmas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3206/p.l._101-2023_abertura_de_credito_suplementar_-_r_1.501.28738_semed.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3218/p.l._105-2023_abertura_de_credito_suplementar_-_r_98.33236_semad.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3219/p.l._106-2023_abertura_de_credito_especial_-_r_500.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3229/p.l._108-2023_abertura_de_credito_suplementar_-_r_27.00000__fmas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3230/p.l._109-2023_abertura_de_credito_suplementar_-_r_r_568.00000_fmas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3255/p.l._115-2023_abertura_de_credito_suplementar_-_r_60.80800_fms.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3263/p.l._119-2023_abertura_de_credito_suplementar_-_r_r_400.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3267/p.l._122-2023_abertura_de_credito_suplementar_-_r_r_1.000.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3271/p.l._124-2023_abertura_de_credito_suplementar_-_r_1.086.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3272/p.l._125-2023_abertura_de_credito_suplementar_-_r_253.15427_fms.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3276/plo_n._128_2023_pl_oficio_436_gp_pgm_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3275/plo_129_2024_pl_oficio_434_gp_pgm_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3295/p.l._2_-_2023_abertura_de_credito_especial_ao_orcamento_interno_vigente_r_10.000.00.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3301/pl_oficio_466_abert_de_cred_adic_supl._r_13.500.00000__semosp_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3302/pl_oficio_467_abert_de_cred_adic_especial._r_1.500.00000__semosp_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3307/oficio_472-gp-pgm-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3308/plo_137_2023_oficio_471-gp-pgm-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3311/oficio_478-2023_-_plo_139_2023_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3312/plo_140_2023_oficio_479-2023_abertura_credito_adic_suplementar_r_108.33066.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3313/plo_141_2023_oficio_480-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3322/pl_oficio_491_abert_de_cred_adic_suplem__semosp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3345/oficio_516_gp_pgm_2023_abert_cred__especial_r197.25175_fms_plo_n._148_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3354/plo_153_2023_oficio_527_gp_pgm_2023_abert_de_cred_supl._158.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3355/plo_154_2023_oficio_528_gp_pgm_2023_abert_de_cred_supl._1.313.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3408/plo_no_157_2023_oficio_540_gp_pgm_2023_abertuta_de_credito_suplementar_r_62.03755_fmas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3420/plo_158_2023_oficio_542_gp_pgm_2023_abertuta_de_credito_suplementar_r_161.13280_fmas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3421/plo_159_2023_oficio_543-2023_-_abertura_de_credito_suplementar_-_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3422/plo_160_2023_oficio_544-2023_abert._credito_adic_suplementar_r_689.22092.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3427/plo_161_2023_oficio_553_gp_pgm_2023_abertuta_de_credito_suplementar_r_640.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3430/plo_164_2023_oficio_570_gp_pgm_2023_refm._adm_transposicao_r_2.112.01837_semed.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3431/plo_165_2023_oficio_571_gp_pgm_2023_abertuta_de_credito_suplementar_r_40.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3432/plo_166_2023_oficio_572_gp_pgm_2023_abertuta_de_credito_suplementar_r_1.128.74000_fms.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3433/plo_167_2023_oficio_573_gp_pgm_2023_abertuta_de_credito_especial__r_5.00000_semma.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3442/plo_169_oficio_594_gp_pgm_2023_abertuta_de_credito_suplementar_r_58.19179_semed.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2975/p.l._2-2023_abertura_de_credito_especial_r_1.743.41408_fms.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2985/p.l._5-2023_abertura_de_credito_adicional_suplementar_r_194.27655_semed.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2986/p.l._6-2023_abertura_de_credito_adicional_suplementar_r_1.298.85070_fms.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2989/p.l._7-2023_abertura_de_credito_especial_r_3.96958_fms.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2990/p.l._8-2023_abertura_de_credito_especial_r_88.86479_fms.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2997/p.l._11-2023_abertura_de_credito_especial_r_161.94500_fmas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2998/p.l._12-2023_abertura_de_credito_adicional_suplementar_r_1.908.43156_saae.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/2999/p.l._13-2023_abertura_de_credito_adicional_suplementar_r_825.56987_semed.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3000/p.l._14-2023_abertura_de_credito_adicional_suplementar_r_759.85468_semed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3001/p.l._15-2023_abertura_de_credito_especial_r_150.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3002/p.l._16-2023_abertura_de_credito_adicional_suplementar_r_197.64876_semed.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3007/p.l._19-2023_credito_adicional_suplementar_r_1.298.85070_fms.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3008/p.l._20-2023_credito_adicional_suplementar_r_32.44333_semad.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3009/p.l._21-2023_credito_adicional_suplementar_r_102.35370_semttran.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3022/p.l._23-2023_credito_especial_r_358.27509_fms.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3023/p.l._24-2023_credito_adicional_suplementar_r_3.056.62560_fms.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3024/p.l._25-2023_credito_adicional_suplementar_r_100.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3026/p.l._27-2023_credito_adicional_suplementar_r_30.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3030/p.l._30-2023_credito_adicional_suplementar_r_4.278.48309_semagri.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3031/p.l._31-2023_credito_especial_r_148.86930_semed.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3035/p.l._36-2023_credito_adicional_suplementar_r_1.700.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3042/p.l._37-2023_credito_adicional_suplementar_r_608.31202_fundeb.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3063/p.l._45-2023_credito_adicional_especial_r_15.00000_fmia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3064/p.l._46-2023_credito_adicional_especial_r_79.65846_semast.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3085/p.l._52-2023_abertura_de_credito_adicional_suplementar_-_r_964.96089_fms.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3086/p.l._53-2023_abertura_de_credito_especial_-_r_18.95140_fms.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3088/p.l._55-2023_abertura_de_credito_especial_-_r_88.86479_fms.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3089/p.l._56-2023_abertura_de_credito_adicional_suplementar_-_r_3.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3099/p.l._58-2023_abertura_de_credito_suplementar_-_r_3.000.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3150/p.l._67-2023_abertura_de_credito_especial_-_r_1.519.06600_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3161/p.l._70-2023_abertura_de_credito_especial_-_r_100.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3163/p.l._72-2023_abertura_de_credito_suplementar_-_r_800.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3166/p.l._73-2023_abertura_de_credito_especial__-_r_20.27433_fmas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3167/p.l._74-2023_abertura_de_credito_especial_-_r_4.00000_fmas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3169/p.l._75-2023_abertura_de_credito_suplementar_-_r_250.00000_semc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3183/p.l._83-2023_abertura_de_credito_suplementar_-_r_350.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3188/p.l._85-2023_abertura_de_credito_suplementar_-_r_3.950.11212_semosp.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3189/p.l._86-2023_abertura_de_credito_suplementar_-_r_315.00000_semast.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3194/p.l._94-2023_abertura_de_credito_suplementar_-_r_309.50000_fmas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3195/p.l._95-2023_abertura_de_credito_especial_-_r_5.50000_fmas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3197/p.l._97-2023_abertura_de_credito_suplementar_-_r_669.11663_fundema.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3204/p.l._99-2023_abertura_de_credito_suplementar_-_r_729.14000_fms.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3205/p.l._100-2023_abertura_de_credito_suplementar_-_r_45.63908_fmas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3206/p.l._101-2023_abertura_de_credito_suplementar_-_r_1.501.28738_semed.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3218/p.l._105-2023_abertura_de_credito_suplementar_-_r_98.33236_semad.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3219/p.l._106-2023_abertura_de_credito_especial_-_r_500.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3229/p.l._108-2023_abertura_de_credito_suplementar_-_r_27.00000__fmas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3230/p.l._109-2023_abertura_de_credito_suplementar_-_r_r_568.00000_fmas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3255/p.l._115-2023_abertura_de_credito_suplementar_-_r_60.80800_fms.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3263/p.l._119-2023_abertura_de_credito_suplementar_-_r_r_400.00000_semed.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3267/p.l._122-2023_abertura_de_credito_suplementar_-_r_r_1.000.00000_semagri.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3271/p.l._124-2023_abertura_de_credito_suplementar_-_r_1.086.00000_semosp.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3272/p.l._125-2023_abertura_de_credito_suplementar_-_r_253.15427_fms.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3276/plo_n._128_2023_pl_oficio_436_gp_pgm_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3275/plo_129_2024_pl_oficio_434_gp_pgm_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3295/p.l._2_-_2023_abertura_de_credito_especial_ao_orcamento_interno_vigente_r_10.000.00.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3301/pl_oficio_466_abert_de_cred_adic_supl._r_13.500.00000__semosp_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3302/pl_oficio_467_abert_de_cred_adic_especial._r_1.500.00000__semosp_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3307/oficio_472-gp-pgm-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3308/plo_137_2023_oficio_471-gp-pgm-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3311/oficio_478-2023_-_plo_139_2023_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3312/plo_140_2023_oficio_479-2023_abertura_credito_adic_suplementar_r_108.33066.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3313/plo_141_2023_oficio_480-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3322/pl_oficio_491_abert_de_cred_adic_suplem__semosp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3345/oficio_516_gp_pgm_2023_abert_cred__especial_r197.25175_fms_plo_n._148_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3354/plo_153_2023_oficio_527_gp_pgm_2023_abert_de_cred_supl._158.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3355/plo_154_2023_oficio_528_gp_pgm_2023_abert_de_cred_supl._1.313.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3408/plo_no_157_2023_oficio_540_gp_pgm_2023_abertuta_de_credito_suplementar_r_62.03755_fmas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3420/plo_158_2023_oficio_542_gp_pgm_2023_abertuta_de_credito_suplementar_r_161.13280_fmas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3421/plo_159_2023_oficio_543-2023_-_abertura_de_credito_suplementar_-_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3422/plo_160_2023_oficio_544-2023_abert._credito_adic_suplementar_r_689.22092.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3427/plo_161_2023_oficio_553_gp_pgm_2023_abertuta_de_credito_suplementar_r_640.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3430/plo_164_2023_oficio_570_gp_pgm_2023_refm._adm_transposicao_r_2.112.01837_semed.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3431/plo_165_2023_oficio_571_gp_pgm_2023_abertuta_de_credito_suplementar_r_40.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3432/plo_166_2023_oficio_572_gp_pgm_2023_abertuta_de_credito_suplementar_r_1.128.74000_fms.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3433/plo_167_2023_oficio_573_gp_pgm_2023_abertuta_de_credito_especial__r_5.00000_semma.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3442/plo_169_oficio_594_gp_pgm_2023_abertuta_de_credito_suplementar_r_58.19179_semed.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="158.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>