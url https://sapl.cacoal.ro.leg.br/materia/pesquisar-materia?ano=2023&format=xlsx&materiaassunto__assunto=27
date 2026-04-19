--- v0 (2026-01-03)
+++ v1 (2026-04-19)
@@ -54,142 +54,142 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Kapiche, Magnison Mota, Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3209/p.l._88-2023_auxilio-alimentacao_-_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3209/p.l._88-2023_auxilio-alimentacao_-_cmc.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 147 DA LEI N. 1.951/PMC/2006, MODIFICADO PELAS LEIS N.S 3.151/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, _x000D_
 3.797/PMC/2017, 4.039/PMC/2018 e 5.030/PMC/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3210/p.l._89-2023_auxilio_saude_-_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3210/p.l._89-2023_auxilio_saude_-_cmc.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI N. 4.429/PMC/2020, MODIFICADA PELA LEI N. 5.031/PMC/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3211/p.l._90-2023_efetivos_-_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3211/p.l._90-2023_efetivos_-_cmc.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE VENCIMENTO PREVISTA NO ANEXO V, DA LEI N. 1.950/PMC/2006, MODIFICADA PELAS LEIS N.S 2.322/PMC/2008, _x000D_
 2.493/PMC/2009, 2.581/PMC/2010, 2.739/PMC/2010, 2.939/PMC/2012, 3.199/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, 3.559/PMC/2016, 3.796/PMC/2017, 4.222/PMC/2019, 4.786/PMC/2021 E 5.032/PMC/2022E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3212/lei_5.241-pmc-23_comissionados_-_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3212/lei_5.241-pmc-23_comissionados_-_cmc.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DAS TABELAS PREVISTAS NOS ANEXOS I e II DA LEI N. 2.157/PMC/2007, MODIFICADA PELAS LEIS N.S 2.322/PMC/2008, _x000D_
 2.493/PMC/2009, 2.940/PMC/2012, 3.145/PMC/2013, 3.277/PMC/2014, 3.348/PMC/2014, 3.465/PMC/2015, 3.560/PMC/2016, 3.798/PMC/2017, 4.223/PMC/2019, 4.786/PMC/2021 E 5.033/PMC/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3213/p.l._92-2023_funcoes_gratificadas_-_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3213/p.l._92-2023_funcoes_gratificadas_-_cmc.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE FUNÇÕES GRATIFICADAS PREVISTAS NO ANEXO I DA LEI N. 3.904/PMC/2017, QUE MODIFICOU A LEI N. 1.951/PMC/2006, MODIFICADA PELAS LEIS N.S 4.225/PMC/2019, 4.786/PMC/2021 E 5.034/PMC/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3214/p.l._93-2023_procuradoria_-_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3214/p.l._93-2023_procuradoria_-_cmc.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DA TABELA DE VENCIMENTOS PREVISTOS NA TABELA I, ANEXO III, DA LEI N. 3.029/PMC/2012, MODIFICADA PELAS LEIS _x000D_
 N.S 3.375/PMC/2014, 3.466/PMC/15, 3.561/PMC/16, 3.799/PMC/2017, 4.224/PMC/2019, 4.786/PMC/2021 E 5.035/PMC/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3330/projeto_de_lei_-_reajuste_servidores_do_saae_-_of._458.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3330/projeto_de_lei_-_reajuste_servidores_do_saae_-_of._458.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.716/PMC/10 -  DISPÕE SOBRE O PLANO DE CARGOS,  CARREIRA  E  REMUNERAÇÃO  DO  SAAE  -  SERVIÇO AUTÔNOMO  DE  ÁGUA  E  ESGOTO  DE  CACOAL  E  A  LEI  Nº 3.342/PMC/2014  –  DISPÕE  SOBRE  A ESTRUTURA  POLÍTICO-ADMINISTRATIVA  E  ORGANIZACIONAL  DO  PESSOAL  DO  SERVIÇO AUTÔNOMO  DE  ÁGUA  E  ESGOTO  DE  CACOAL-RO  E  DÁ  OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3333/oficio_n._457_-_projeto_de_lei_-_reajuste_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3333/oficio_n._457_-_projeto_de_lei_-_reajuste_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A  REESTRUTURAÇÃO  DAS  CARREIRAS, MEDIANTE REFORMULAÇÃO DAS TABELAS DE VENCIMENTOS BASE, A TITULO  DE  CORREÇÃO  E  ATUALIZAÇÃO,  ALTERANDO  AS  LEIS MUNICIPAIS N. 2.735/PMC/2010; N. 2.413/PMC/2008; N. 2.964/PMC/2012; N.  3.474/PMC/2015;  N.  3.475/PMC/2015;  N.  3.611/PMC/2016,  N. _x000D_
 3.612/PMC/2016; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -497,67 +497,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3209/p.l._88-2023_auxilio-alimentacao_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3210/p.l._89-2023_auxilio_saude_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3211/p.l._90-2023_efetivos_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3212/lei_5.241-pmc-23_comissionados_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3213/p.l._92-2023_funcoes_gratificadas_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3214/p.l._93-2023_procuradoria_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3330/projeto_de_lei_-_reajuste_servidores_do_saae_-_of._458.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3333/oficio_n._457_-_projeto_de_lei_-_reajuste_dos_servidores_municipais.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3209/p.l._88-2023_auxilio-alimentacao_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3210/p.l._89-2023_auxilio_saude_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3211/p.l._90-2023_efetivos_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3212/lei_5.241-pmc-23_comissionados_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3213/p.l._92-2023_funcoes_gratificadas_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3214/p.l._93-2023_procuradoria_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3330/projeto_de_lei_-_reajuste_servidores_do_saae_-_of._458.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3333/oficio_n._457_-_projeto_de_lei_-_reajuste_dos_servidores_municipais.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>