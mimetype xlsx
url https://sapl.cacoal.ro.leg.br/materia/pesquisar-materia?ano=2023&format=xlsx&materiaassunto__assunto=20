--- v0 (2026-01-02)
+++ v1 (2026-04-12)
@@ -54,123 +54,123 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Luiz Fritz, Minduin, Romeu Moreira, Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3090/p.l._57-2023_concede_o_titulo_de_cidadao_benemerito_ao_sr._davys_sleman_de_negreiros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3090/p.l._57-2023_concede_o_titulo_de_cidadao_benemerito_ao_sr._davys_sleman_de_negreiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SR. DAVYS SLEMAN DE NEGREIROS O TÍTULO DE CIDADÃO BENEMÉRITO DA CIDADE DE CACOAL - RO</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Luiz Fritz, Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3446/plo_172_2023_projeto_na_integra_assis_canuto_-autoria_ver._luiz_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3446/plo_172_2023_projeto_na_integra_assis_canuto_-autoria_ver._luiz_fritz.pdf</t>
   </si>
   <si>
     <t>CONCEDE A ASSIS CANUTO O TITULO DE CIDADÃO HONORÁRIO DE CACOAL-RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Paulinho do Cinema</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3083/projeto_de_resolucao_n._2-2023_-_altera_o_caput_do_artigo_4o_da_resolucao_n._01-cmc-01_que_disciplina_a_tramitacao_e_define_os_titulos_honorificos.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3083/projeto_de_resolucao_n._2-2023_-_altera_o_caput_do_artigo_4o_da_resolucao_n._01-cmc-01_que_disciplina_a_tramitacao_e_define_os_titulos_honorificos.docx.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 4º DA RESOLUÇÃO N. 01/CMC/01 QUE DISCIPLINA A TRAMITAÇÃO E DEFINE OS TÍTULOS HONORÍFICOS.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3092/requerimento_n._19-2023_mocao_de_aplausos_10_anos_ifro_romeu_rodrigues.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3092/requerimento_n._19-2023_mocao_de_aplausos_10_anos_ifro_romeu_rodrigues.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal/RO O vereador subscrito nos termos dos artigos 103, § 2º, VII, do REGIMENTO INTERNO desta Casa de Leis, requer à mesa, ouvido o Plenário, a iniciativa desta casa de homenagear com Sessão Solene para entrega de Moção de Aplausos aos 10 Anos do IFRO Campus Cacoal.  A cerimônia poderá ser realizada no plenário desta Câmara Municipal dia 25/05/2023 (Quinta-feira), às 08:00h.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3303/requerimento_no_45__homenagem_futebol_feminino_-_zivan.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3303/requerimento_no_45__homenagem_futebol_feminino_-_zivan.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal, de Cacoal/RO o Vereador subscrito nos termos dos artigos 103, § 2°, VII e 150 do REGIMENTO INTERNO desta Casa de Casa de Leis, REQUER à Mesa Diretora, ouvindo o Plenário, a iniciativa desta Casa Homenagear com Sessão Solene para entrega de MOÇÃO DE APLAUSOS AS EQUIPES DE FUTEBOL FEMININO DO MUNICÍPIO CACOAL. A cerimônia será realizada no Plenário desta Câmara Municipal dia 20/10/2023 (sexta-feira), ás 19:00 hs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -477,67 +477,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3090/p.l._57-2023_concede_o_titulo_de_cidadao_benemerito_ao_sr._davys_sleman_de_negreiros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3446/plo_172_2023_projeto_na_integra_assis_canuto_-autoria_ver._luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3083/projeto_de_resolucao_n._2-2023_-_altera_o_caput_do_artigo_4o_da_resolucao_n._01-cmc-01_que_disciplina_a_tramitacao_e_define_os_titulos_honorificos.docx.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3092/requerimento_n._19-2023_mocao_de_aplausos_10_anos_ifro_romeu_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3303/requerimento_no_45__homenagem_futebol_feminino_-_zivan.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3090/p.l._57-2023_concede_o_titulo_de_cidadao_benemerito_ao_sr._davys_sleman_de_negreiros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3446/plo_172_2023_projeto_na_integra_assis_canuto_-autoria_ver._luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3083/projeto_de_resolucao_n._2-2023_-_altera_o_caput_do_artigo_4o_da_resolucao_n._01-cmc-01_que_disciplina_a_tramitacao_e_define_os_titulos_honorificos.docx.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3092/requerimento_n._19-2023_mocao_de_aplausos_10_anos_ifro_romeu_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3303/requerimento_no_45__homenagem_futebol_feminino_-_zivan.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="216.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="216" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>