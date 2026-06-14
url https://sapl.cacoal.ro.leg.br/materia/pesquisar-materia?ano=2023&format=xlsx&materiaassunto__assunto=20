--- v1 (2026-04-12)
+++ v2 (2026-06-14)
@@ -87,51 +87,51 @@
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Luiz Fritz, Romeu Moreira</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3446/plo_172_2023_projeto_na_integra_assis_canuto_-autoria_ver._luiz_fritz.pdf</t>
   </si>
   <si>
     <t>CONCEDE A ASSIS CANUTO O TITULO DE CIDADÃO HONORÁRIO DE CACOAL-RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Paulinho do Cinema</t>
+    <t>PAULINHO DO CINEMA</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3083/projeto_de_resolucao_n._2-2023_-_altera_o_caput_do_artigo_4o_da_resolucao_n._01-cmc-01_que_disciplina_a_tramitacao_e_define_os_titulos_honorificos.docx.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 4º DA RESOLUÇÃO N. 01/CMC/01 QUE DISCIPLINA A TRAMITAÇÃO E DEFINE OS TÍTULOS HONORÍFICOS.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2023/3092/requerimento_n._19-2023_mocao_de_aplausos_10_anos_ifro_romeu_rodrigues.pdf</t>
   </si>