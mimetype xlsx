--- v0 (2026-02-15)
+++ v1 (2026-04-21)
@@ -54,4816 +54,4816 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Lauro Garçom</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2238/processo_legislativo_37-2022_-_p.l._37-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2238/processo_legislativo_37-2022_-_p.l._37-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Contratação de Mulheres em situação de violência doméstica no Município de Cacoal/RO e dá outras providências.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>João Pichek, Paulinho do Cinema</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2240/processo_legislativo_39-2022_-_p.l._39-2022.pdf</t>
+    <t>João Pichek, PAULINHO DO CINEMA</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2240/processo_legislativo_39-2022_-_p.l._39-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 22 DA LEI N. 3.874/PMC/17 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2286/processo_legislativo_43-2022_-_p.l._41-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2286/processo_legislativo_43-2022_-_p.l._41-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 600.000,00 SEMED)</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2319/processo_legislativo_56-2022_-_p.l._54-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2319/processo_legislativo_56-2022_-_p.l._54-2022.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE CASTRAÇÃO ANIMAL NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2326/processo_legislativo_58-2022_-_p.l._56-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2326/processo_legislativo_58-2022_-_p.l._56-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 4.708/PMC/2021, QUE DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO ATÉ 31/12/2022, PARA REGULARIZAÇÃO FUNDIÁRIA, DESMEMBRAMENTO DE LOTES EM CONDOMÍNIO EM CARÁTER EXCEPCIONAL, REGULARIZAÇÃO DE CONSTRUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2346/processo_legislativo_59-2022_-_p.l._57-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2346/processo_legislativo_59-2022_-_p.l._57-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.017.940,00 SAAE)</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2347/processo_legislativo_60-2022_-_p.l._58-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2347/processo_legislativo_60-2022_-_p.l._58-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 100.000,00 SAAE).</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2348/processo_legislativo_61-2022_-_p.l._59-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2348/processo_legislativo_61-2022_-_p.l._59-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS  DA EDUCAÇÃO, EM CONFORMIDADE COM A LEI FEDERAL N. 11.738/2008, ALTERA A LEI 2.736/PMC/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2363/processo_legislativo_62-2022_-_p.l._60-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2363/processo_legislativo_62-2022_-_p.l._60-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO “SETEMBRO VERDE” COMO MÊS DE CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE DOAÇÃO DE ÓRGÃOS E TECIDOS NO CALENDÁRIO OFICIAL DE EVENTOS E ATIVIDADES DO MUNÍCIPIO, CRIA A CARTEIRA DE IDENTIFICAÇÃO, ESTABELECE FILAS E VAGAS PREFERENCIAIS EM ESTACIONAMENTO PARA PESSOA DOADORA DE ÓRGÃOS E TECIDOS NO ÂMBITO DO MUNÍCIPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano, João Paulo Pichek, Luiz Antônio Nascimento Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2455/processo_legislativo_89-2022_-_p.l._87-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2455/processo_legislativo_89-2022_-_p.l._87-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI N. 4.429/PMC/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Magnison Mota</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2460/processo_legislativo_96-2022_-_p.l._94-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2460/processo_legislativo_96-2022_-_p.l._94-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FORNECER FRALDAS NAS UNIDADES DE SAÚDE PÚBLICAS MUNICIPAIS, COM ATENDIMENTO PEDIÁTRICOS E GERIÁTRICOS NO MUNICÍPIO DE CACOAL – RO.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2461/processo_legislativo_97-2022_-_p.l._95-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2461/processo_legislativo_97-2022_-_p.l._95-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE ALTERA A DENOMINAÇÃO DA RUA BEIRA RIO NO BAIRRO SANTO ANTÔNIO E DÁ OUTRA AS PROVIDÊNCIAS MUNICÍPIO DE CACOAL– RO.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2613/processo_legislativo_123-2022_-_p.l._120-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2613/processo_legislativo_123-2022_-_p.l._120-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2614/processo_legislativo_124-2022_-_p.l._121-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2614/processo_legislativo_124-2022_-_p.l._121-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2615/processo_legislativo_125-2022_-_p.l._122-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2615/processo_legislativo_125-2022_-_p.l._122-2022.pdf</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2616/processo_legislativo_126-2022_-_p.l._123-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2616/processo_legislativo_126-2022_-_p.l._123-2022.pdf</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2617/processo_legislativo_127-2022_-_p.l._124-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2617/processo_legislativo_127-2022_-_p.l._124-2022.pdf</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2618/processo_legislativo_128-2022_-_p.l._125-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2618/processo_legislativo_128-2022_-_p.l._125-2022.pdf</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2619/processo_legislativo_129-2022_-_p.l._126-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2619/processo_legislativo_129-2022_-_p.l._126-2022.pdf</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2620/processo_legislativo_130-2022_-_p.l._127-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2620/processo_legislativo_130-2022_-_p.l._127-2022.pdf</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2621/processo_legislativo_131-2022_-_p.l._128-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2621/processo_legislativo_131-2022_-_p.l._128-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2622/processo_legislativo_132-2022_-_p.l._129-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2622/processo_legislativo_132-2022_-_p.l._129-2022.pdf</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2623/processo_legislativo_133-2022_-_p.l._130-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2623/processo_legislativo_133-2022_-_p.l._130-2022.pdf</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2624/processo_legislativo_134-2022_-_p.l._131-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2624/processo_legislativo_134-2022_-_p.l._131-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2625/processo_legislativo_135-2022_-_p.l._132-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2625/processo_legislativo_135-2022_-_p.l._132-2022.pdf</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2626/processo_legislativo_136-2022_-_p.l._133-20221.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2626/processo_legislativo_136-2022_-_p.l._133-20221.pdf</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2627/processo_legislativo_137-2022_-_p.l._134-20221.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2627/processo_legislativo_137-2022_-_p.l._134-20221.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2628/processo_legislativo_138-2022_-_p.l._135-20221.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2628/processo_legislativo_138-2022_-_p.l._135-20221.pdf</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2629/processo_legislativo_139-2022_-_p.l._136-20221.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2629/processo_legislativo_139-2022_-_p.l._136-20221.pdf</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2660/processo_legislativo_156-2022_-_p.l._153-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2660/processo_legislativo_156-2022_-_p.l._153-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E AFETAÇÃO DA ÁREA INSTITUCIONAL, DENOMINADA LOTE 454, QUADRA 22, SETOR 15.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2685/p.l._157-2022_revoga_o_art._3o_da_lei_n._4.585-pmc-2020_-_vedacao_a_revisao_anual_de_subsidio_dos_vereadores.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2685/p.l._157-2022_revoga_o_art._3o_da_lei_n._4.585-pmc-2020_-_vedacao_a_revisao_anual_de_subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 3º DA LEI N. 4.585/PMC/2020.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2847/processo_legislativo_190-2022_-_p.l._186-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2847/processo_legislativo_190-2022_-_p.l._186-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE EXECUÇÃO DISPOSTO NO ART. 10 DA LEI N. 4.094/PMC/2018.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2855/processo_legislativo_195-2022_-_p.l._191-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2855/processo_legislativo_195-2022_-_p.l._191-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O  PODER  EXECUTIVO  DO MUNICÍPIO  DE  CACOAL  A  DOAR,  COM BASE NO  INTERESSE  PÚBLICO,  IMÓVEL AO  GOVERNO  DO  ESTADO  DE RONDÔNIA,  PARA  INSTALAÇÃO  DA  II GERÊNCIA  REGIONAL  DE  SAÚDE  E SISTEMA NACIONAL DE EMPREGO - SINE.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2856/processo_legislativo_196-2022_-_p.l._192-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2856/processo_legislativo_196-2022_-_p.l._192-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O  PODER  EXECUTIVO  DO MUNICÍPIO  DE  CACOAL  A  DOAR,  COM BASE NO INTERESSE PÚBLICO, IMÓVEL AO  GOVERNO  DO  ESTADO  DE RONDÔNIA,  PARA  INSTALAÇÃO  DO HOSPITAL REGIONAL DE CACOAL.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2857/processo_legislativo_197-2022_-_p.l._193-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2857/processo_legislativo_197-2022_-_p.l._193-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE  A  REALIZAÇÃO  DE  TESTE SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO DE SERVIDORES TEMPORÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2867/p.l._200-2022_proibe_a_instalacao_e_o_uso_de_banheiros_multigeneros.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2867/p.l._200-2022_proibe_a_instalacao_e_o_uso_de_banheiros_multigeneros.pdf</t>
   </si>
   <si>
     <t>Proíbe a instalação e o uso de banheiros multigêneros no Município de Cacoal e dá outras Providências.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2892/p.l._202-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2892/p.l._202-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.991/PMC/2012, QUE DISPÕE  SOBRE  O  SISTEMA MUNICIPAL  DE  CULTURA  DE CACOAL/RO,  SEUS  PRINCÍPIOS, OBJETIVOS,  ESTRUTURA, ORGANIZAÇÃO,  GESTÃO,  INTER-RELAÇÕES  ENTRE  OS  SEUS COMPONENTES,  RECURSOS HUMANOS,  FINANCIAMENTO  E  DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2893/p.l._203-2022_dispoe_sobre_a_criacao_do_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2893/p.l._203-2022_dispoe_sobre_a_criacao_do_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE  A  CRIAÇÃO  DO PLANO  MUNICIPAL  DE  CULTURA  DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2894/p.l._204-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2894/p.l._204-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA  A  LEI  N.  071/PMC/1985,  QUE  DISPÕE  SOBRE  AS CONSTRUÇÕES  DO  MUNICÍPIO  DE  CACOAL-RO  E  DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2940/p.l._n._208-2022_-_rejuste_do_piso_salarial_-_agentes_comunitarios_e_de_combate_as_endemias.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2940/p.l._n._208-2022_-_rejuste_do_piso_salarial_-_agentes_comunitarios_e_de_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS, EM CONFORMIDADE COM O § 9º DO ART. 198 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2943/p.l._n._209-2022_-_gratificacao_de_desempenho_-_supervisor_escolar.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2943/p.l._n._209-2022_-_gratificacao_de_desempenho_-_supervisor_escolar.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 79, ‘CAPUT’, REVOGA A TABELA E §1º, DO ART. 79, DA LEI N. 2.736/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES DO SISTEMA DE ENSINO PÚBLICO MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2944/p.l._n._210-2022_abono_natalino_aos_servidores_da_camara_municipal_de_cacoal_-_ro.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2944/p.l._n._210-2022_abono_natalino_aos_servidores_da_camara_municipal_de_cacoal_-_ro.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE CACOAL - RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>FO - Comissão Permanente de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2265/processo_n._40-2022_-_d.l._n._1.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2265/processo_n._40-2022_-_d.l._n._1.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE CACOAL – RO, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_de_decreto_legislativo_n._2-cmc-2022_autoriza_licenca_para_ausencia_do_prefeito_do_municipio_de_cacoal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_de_decreto_legislativo_n._2-cmc-2022_autoriza_licenca_para_ausencia_do_prefeito_do_municipio_de_cacoal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A AUSENTAR-SE DO MUNICÍPIO DE CACOAL - RO NO PERÍODO DE 2 DE JANEIRO A 21 DE JANEIRO DE 2023.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2866/projeto_de_resolucao_n._2-2022_institui_o_processo_legislativo_eletronico_e_procedimentos_digitais_na_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2866/projeto_de_resolucao_n._2-2022_institui_o_processo_legislativo_eletronico_e_procedimentos_digitais_na_cmc.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROCESSO LEGISLATIVO ELETRÔNICO E PROCEDIMENTOS DIGITAIS NA CÂMARA MUNICIPAL DE CACOAL - RO.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2934/projeto_de_resolucao_n._3-2022_regula_o_regime_de_adiantamento_de_valores_para_despesas_de_viagem_a_servico_do_legislativo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2934/projeto_de_resolucao_n._3-2022_regula_o_regime_de_adiantamento_de_valores_para_despesas_de_viagem_a_servico_do_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE  A  REGULAMENTAÇÃO,  NO ÂMBITO DA CÂMARA MUNICIPAL DE  CACOAL, DO REGIME DE ADIANTAMENTO  DE  VALORES  PARA  DESPESAS  DE  VIAGEM  A  SERVIÇO  DO  LEGISLATIVO  MUNICIPAL  E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2454/veto_integral_ao_p.l._40-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2454/veto_integral_ao_p.l._40-2022.pdf</t>
   </si>
   <si>
     <t>Veto integral do autografo n. 41/CMC/2022, referente ao Projeto de Lei n. 40/2022 que "DISPÕE SOBRE A REGULAMENTAÇÃO DA PRESTAÇÃO DE ASSISTÊNCIA RELIGIOSA NOS ESTABELECIMENTOS HOSPITALARES E UNIDADES PRISIONAIS DO MUNICÍPIO E DEFINE ATIVIDADES RELIGIOSAS COMO SERVIÇOS ESSENCIAIS", de autoria do vereador João Paulo Pichek.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2782/veto_integral_ao_projeto_de_lei_n._39-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2782/veto_integral_ao_projeto_de_lei_n._39-2022.pdf</t>
   </si>
   <si>
     <t>Veto integral do autografo n. 104/CMC/2022, referente ao Projeto de Lei n. 39/2022 que "ALTERA O ART. 22 E ANEXO I DA LEI N. 1.584/PMC/2003 E DÁ OUTRAS PROVIDÊNCIAS", de autoria dos vereadores João Paulo Pichek e  Paulo Roberto Duarte Bezerra.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2798/veto_parcial_ao_p.l._74-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2798/veto_parcial_ao_p.l._74-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS N. 3.861/PMC/2017 E 2.554/PMC/2009 E INSTITUI O PROGRAMA IPTU SOCIAL NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2815/veto_integral_ao_autografo_147-2022_-_p.l._155-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2815/veto_integral_ao_autografo_147-2022_-_p.l._155-2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 1º DA LEI N. 1.644/PMC/2004 QUE DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO PARQUE INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2973/oficio_654_gp_pgm_2022_encaminha_veto_parcial_ao_autorgrafo_188_cmc_2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2973/oficio_654_gp_pgm_2022_encaminha_veto_parcial_ao_autorgrafo_188_cmc_2022.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N. 5.105/2022 E ALTERA AS LEIS MUNICIPAIS 2.554/PMC/2009 E 3.861/PMC/2017 E INSTITUI O PROGRAMA IPTU SOCIAL NO MUNICIPIO DE CACOAL.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2204/indicacao_n._14-cmc-22_-_luiz_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2204/indicacao_n._14-cmc-22_-_luiz_fritz.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal, Sr. Adailton Antunes Ferreira na forma regimental determinar através da Secretaria Municipal de Educação (SEMED), que tenha a iniciativa de exercer a ampliação do Centro de Educação Infantil Marechal Rondon, localizado na rua Basílio da Gama, nº 1078, no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2205/indicacao_n._15-cmc-22_-_luiz_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2205/indicacao_n._15-cmc-22_-_luiz_fritz.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal, senhor Adailton Antunes Ferreira na forma regimental determinar junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), que possa analisar e avaliar quanto a drenagem na rua Carmélia Pontes (da avenida Flor do Maracá, até o final da rua), e na Avenida Primavera, entre a rua Gonçalves Dias e a rua Catarino Cardoso.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2224/indicacao_n._20-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2224/indicacao_n._20-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Fazenda- SEMFAZ, o estudo e o projeto para conceder desconto especial no IPTU, para as famílias atingidas pela enchente ocorrida dia 18 de fevereiro de 2022. A indicação se faz necessária, tendo em vista a dificuldade dessas famílias que tiveram muitas perdas em suas residências, necessitando de apoio do poder público.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>Paulinho do Cinema</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_n._23-cmc-22_-_paulo_roberto_duarte_bezerra.pdf</t>
+    <t>PAULINHO DO CINEMA</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_n._23-cmc-22_-_paulo_roberto_duarte_bezerra.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos, que seja implantado uma rotatória entre a avenida Marechal Rondon e Rua Antônio Deodato Durce.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_n._24-cmc-22_-_lauro_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_n._24-cmc-22_-_lauro_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feito manutenção das calçadas ambos lados na Rua Santo Antônio no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_n._38-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_n._38-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Planejamento (SEMPLAN), para que dentro da legalidade, seja atendida nossa indicação para desenvolvimento e estudo de topografia, elaboração de projeto, na Área Verde do Bairro Paineiras, para Construção de uma Praça com  Academia de Terceira Idade, Pista de Caminhada, Espaço para Crianças com Parque Infantil e Local para Transporte Escolar.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_n._39-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_n._39-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Planejamento (SEMPLAN), para que dentro da legalidade, seja atendida nossa indicação para desenvolvimento e estudo de topografia, elaboração de projeto, na área de espaço entre a UBS – Unidade Básica de Saúde São Marcos e a Creche C.E.I. – Centro Educacional Infantil no Bairro São Marcos, para Construção de uma Praça com Academia de Terceira Idade, Pista de Caminhada, Espaço para Crianças com Parque Infantil e Local para Transporte Escolar.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_n._40-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_n._40-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMTTRAN, uma campanha educativa e de prevenção de acidentes no trânsito. Considerando que a campanha tem o foco diminuir as estatísticas de acidentes no trânsito em nossa cidade, alertando a população sobre a importância do respeito à sinalização e velocidade permitida em perímetro urbano.  A Campanha deve ser de carácter urgente, pois deve ser respeitada a velocidade, a qual, é a maior causadora de acidentes com vítimas fatais.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_n._62-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_n._62-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao Prefeito Adailton Antunes Ferreira, com extrema urgência a instalação de uma tampa no Bueiro em Céu Aberto que está localizado na rua Padre Zanoto com a estrada da linha 06 no Bairro Parque dos Lagos.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2426/indicacao_n._63-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2426/indicacao_n._63-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao Prefeito Adailton Antunes Ferreira para que possa ser feita análise e viabilidade para instalação de quebra-molas na rua Rosinéia de Souza cruzamento com a rua Bernardes da Costa e no final da curva após a Creche Municipal Expedito Macedo, no Bairro Vilage do Sol.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_n._69-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_n._69-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Planejamento – SEMPLAN, para que seja feito a elaboração de projeto para pavimentação na av. Carlos Gomes (trecho da Quinze de novembro até a rua Marechal Deodoro da Fonseca) e rua Quinze de Novembro (trecho da av. Carlos Gomes até o final da rua), tendo em vista a necessidade para captação de recursos para a pavimentação.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_n._70-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_n._70-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Procuradoria Geral do Município – PGM, para que seja enviado projeto de lei, criando o Incentivo a Função Especial desempenhada pelos servidores municipais que integram o Centro Municipal de Atendimento Educacional Especializado em Autismo no Município de Cacoal, para valorização dos servidores, melhorias nas condições de trabalho e consequentemente melhorias nas condições de atendimento à população.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2565/indicacao_n._89-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2565/indicacao_n._89-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Administração – SEMAD, a alteração da LEI N. 3.454/PMC/15, que instituiu o adicional de periculosidade, para que a base de cálculo seja a referência 1 (um) da classe B da tabela V do grupo operacional de nível superior, constante do anexo I da Lei Municipal 2.735/PMC/2010. A indicação se faz necessária, devido o valor da base de cálculo está desatualizado desde de 2010, tendo como base de cálculo a Referência 1 (um), da Classe A, da Tabela I, do Grupo de Nível Fundamental, constante do Anexo III desta Lei Municipal n. 2.735/PMC/2010, não acompanhando os reajustes necessários.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2591/indicacao_n._91-cmc-22_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2591/indicacao_n._91-cmc-22_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, determinar ao setor competente que tome providência quanto ao mau cheiro no bueiro localizado na  Rua Daniel Pires da Rocha Bairro Incra.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>Corazinho, Dr. Paulo Henrique, João Pichek, Kapiche, Lauro Garçom, Luiz Fritz, Magnison Mota, Minduin, Paulinho do Cinema, Romeu Moreira, Toninho do Jesus, Zivan Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2642/indicacao_n._96-cmc-22_-_12_vereadores.pdf</t>
+    <t>Corazinho, Dr. Paulo Henrique, João Pichek, Kapiche, Lauro Garçom, Luiz Fritz, Magnison Mota, Minduin, PAULINHO DO CINEMA, Romeu Moreira, Toninho do Jesus, Zivan Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2642/indicacao_n._96-cmc-22_-_12_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicamos a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Administração e Secretaria Municipal de Planejamento, que tome as devidas providências para a realização de Concurso Público no ano de 2023.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2644/indicacao_n._98-cmc-22_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2644/indicacao_n._98-cmc-22_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal, na forma regimental, que determine aos setores competentes que agilizem os serviços diários de Caminhão Pipa e posterior asfaltamento, nas ruas do bairro Arco Íris que ainda não receberam os serviços de pavimentação.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2645/indicacao_n._99-cmc-22_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2645/indicacao_n._99-cmc-22_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal, na forma regimental, que determine ao setor competente que viabilize com URGÊNCIA, os serviços de patrulhamento e cascalhamento do Travessão localizado entre as Linhas 9 e 10, na área rural deste município.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2650/indicacao_n._101-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2650/indicacao_n._101-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Administração – SEMAD, que seja feito a aquisição de linhas telefônicas ou telefones celulares para todos os setores de Administração Pública Municipal. A indicação se faz necessária, em razão da constante necessidade de comunicação com outros setores e com a população em geral, proporcionando aos servidores o apoio necessário para o desempenho de suas atividades rotineiras, e possibilitando a comunicação da população aos setores públicos desejados, sem precisar se deslocar até os mesmos.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2680/indicacao_n._110-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2680/indicacao_n._110-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Prefeito Adailton Antunes Ferreira, para que equipare o valor máximo da gratificação de produtividade, da lei 3481/PMC/2015, das secretarias municipais de Meio Ambiente e Educação, ao valor das Secretarias municipais de Obras e Agricultura, e ainda que possa estender à gratificação as secretarias de Administração e Saúde.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2796/indicacao_n._113-cmc-22_-_antonio_damiao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2796/indicacao_n._113-cmc-22_-_antonio_damiao.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através dos órgãos competentes, que faça um estudo para que sejam pintadas em nossas calçadas, praças, academias ao ar livre, Creches e Escolas do município de Cacoal o chamado JOGO DE AMARELINHA, com diferentes temas.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2854/indicacao_n._125-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2854/indicacao_n._125-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito do Município de Cacoal, Sr. Adailton Antunes Ferreira, por intermédio do seu gabinete, o Desmembramento do Setor de Regularização Fundiária, para criação de departamento específico com previsão orçamentária para regularização, controle e resolução dos problemas fundiários do município de Cacoal.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2938/indicacao_n._133-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2938/indicacao_n._133-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Educação - SEMED, para que dentro da legalidade, seja realizada a manutenção de estrutura física, a manutenção de rede elétrica, a manutenção de iluminação, a manutenção dos aparelhos de ar condicionado (climatização), a manutenção de bebedouros para água de boa qualidade, a contratação de vigilantes e a implementação da Lei n. 4.952/PMC/2021, para atender as demandas e necessidades da Escola Nossa Senhora do Carmo, no Distrito do Riozinho.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2942/indicacao_n._134-2022_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2942/indicacao_n._134-2022_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que faça por meio da SEMOSP, a placa de identificação do PARQUE MUNICIPAL VEREADOR CELSO ADAME, anexo a pista de caminhada do Bairro Jardim Eldorado, de acordo com a Lei municipal n. 4.758, de 15 de junho de 2021.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2104/requerimento_n._1-2022_urgencia_simples_-_1a_e_2a_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2104/requerimento_n._1-2022_urgencia_simples_-_1a_e_2a_s.e.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 2/2022, 3/2022; 4/2022, 7/2022, 9/2022, 11/2022 e 12/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2178/requerimento_n._2-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2178/requerimento_n._2-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito de Cacoal, cópia integral dos processos de reforma da Escola Municipal José de Almeida, do Prédio da Secretaria Municipal de Ação Social - SEMAST e da construção do Centro Especializado de Reabilitação - CER II.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2179/requerimento_n._3-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2179/requerimento_n._3-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito de Cacoal, cópia da abertura do processo com justificativa, notas de empenho e notas fiscais do processo vigente de manutenção de ar condicionado no âmbito de toda administração pública (Secretarias e Autarquias) da Prefeitura de Cacoal.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2184/requerimento_n._4-2022_urgencia_simples_-_3o_e_4o_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2184/requerimento_n._4-2022_urgencia_simples_-_3o_e_4o_s.e.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 5/2022, 8/2022; 10/2022, 13/2022, 14/2022, 15/2022, 16/2022, 17/2022, 18/2022, 19/2022, 20/2022, 21/2022, 22/2022, 24/2022, 25/2022 e 26/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_n._5-2022_urgencia_simples_-_2a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_n._5-2022_urgencia_simples_-_2a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 254/2021, de autoria dos vereadores Josisvan Coelho de Almeida, Paulo Henrique dos Santos Silva, Romeu Rodrigues Moreira e Valdomiro Corá; 294/2021; 296/2021 e 6/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2212/requerimento_n._6-2022_urgencia_simples_-_3a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2212/requerimento_n._6-2022_urgencia_simples_-_3a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do projeto de lei n. 300/2021, de autoria dos vereadores Edimar Kapiche Luciano e Paulo Roberto Duarte Bezerra.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_n._7-2022_solicitacao_de_informacao_-_vereador_paulo_roberto.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_n._7-2022_solicitacao_de_informacao_-_vereador_paulo_roberto.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Roberto Duarte Bezerra, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito Municipal, cópia do Projeto original da obra de pavimentação asfáltica na R. Professora Maria Lúcia da Silva Miler - Res. Parque Brizon, e cópia das modificações feitas pela Prefeitura Municipal de Cacoal no projeto original.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n._8-2022_solicitacao_de_informacao_-_vereador_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n._8-2022_solicitacao_de_informacao_-_vereador_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>O Vereador Ezequiel Câmara, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requerer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Secretária Municipal de Saúde Janaina Gomes, que seja informado as informações quanto a Pactuação Município/Estado quanto aos Servidores cedidos ao hospital Heuro sendo:_x000D_
 1.	Documento Oficial de Pactuação e possíveis atualizações;_x000D_
 2.	Lista Completa Atualizada de Servidores Cedidos e ativos atualmente;_x000D_
 3.	Documentos de Produção, folha ponto, ou qualquer documento que seja informado ao município como comprovação de trabalho para efetivação do pagamento de salário.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2230/requerimento_n._9-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2230/requerimento_n._9-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando do Senhor Prefeito de Cacoal e da Secretaria Municipal de Saúde, cópia do contrato social da empresa com as devidas alterações, que presta serviço de manutenção de ar condicionado para a Secretária de Saúde, bem como para toda Administração Pública.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_n._10-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_n._10-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando do Senhor Prefeito de Cacoal, da Secretária Municipal de Saúde e da Gestora do Fundo Municipal de Saúde, informações referente ao destino do recurso assegurado para a construção da Farmácia Central de Cacoal, que seria no prédio da antiga Unidade Mista.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_n._11-2022_urgencia_simples_-_4a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_n._11-2022_urgencia_simples_-_4a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 28/2022, 29/2022, 30/2022, 31/2022, 32/2022, 33/2022 e 35/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2239/requerimento_n._12-2022_solicitacao_de_informacao_-_vereadores_paulo_roberto_e_joao_paulo.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2239/requerimento_n._12-2022_solicitacao_de_informacao_-_vereadores_paulo_roberto_e_joao_paulo.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Roberto Duarte Bezerra e João Paulo Pichek, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requerem que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito Municipal, ESTIMATIVA DE IMPACTO ORÇAMENTÁRIO FINANCEIRO, referente a possibilidade-legalidade do projeto de lei que visa reduzir a alíquota do ISS dos serviços de oncologia e hematologia no município de Cacoal, em obediência ao artigo 14, inciso I da Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2243/requerimento_n._13-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2243/requerimento_n._13-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Prefeitura Municipal, por meio da  Secretaria Municipal de Administração;  _x000D_
 •	Cópia na íntegra do processo administrativo, onde conste o contrato, convênio, licitação, as exigências solicitadas em edital e a nota de empenho para pagamento entre a Empresa Terceirizada e a Prefeitura de Cacoal,  _x000D_
 •	Cópia da documentação da Empresa Terceirizada com as devidas alterações contratuais (até a última),_x000D_
 •	Relação com os nomes, cadastro, de todos os colaboradores, bem como a folha de ponto dos colaboradores referente aos meses de janeiro, fevereiro e março de 2022._x000D_
 •	Relação dos nomes dos colaboradores que foram demitidos (período de março até a entrega da resposta deste requerimento.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do projeto de lei n. 297/2021, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_n._16-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_n._16-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Prefeitura Municipal, por meio da  Secretaria Municipal de Transporte e Trânsito;_x000D_
 •	 CÓPIA DO PROCESSO NA ÍNTEGRA DE INSTALAÇÃO DO SEMÁFORO NA AVENIDA CUIABÁ COM A RUA 15 DE NOVEMBRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2285/requerimento_n._17-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2285/requerimento_n._17-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Prefeitura Municipal, por meio da  Secretaria Municipal de Saúde;_x000D_
 •	CÓPIA DO PROCESSO NA ÍNTEGRA DA OBRA DE REFORMA DO HMMI – HOSPITAL MUNICIPAL MATERNO INFANTIL DE CACOAL/RO.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2297/requerimento_n._18-2022_urgencia_simples_-_6a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2297/requerimento_n._18-2022_urgencia_simples_-_6a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 36/2022, 38/2022 e 41/2022, todos autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2298/requerimento_n._19-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2298/requerimento_n._19-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>O Vereador Edimar Kapiche Luciano, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando do Senhor Prefeito de Cacoal e da Secretaria Municipal de Planejamento – SEMPLAN, com copias para a secretaria Municipal de Obras- SEMOSP, da relação atualizada das ruas contempladas no Projeto Tchau Poeira.  Solicito ainda informações e as justificativas sobre a retirada de ruas indicadas e anunciadas, (divulgadas em sites e mídias sociais) no referido projeto no lançamento do projeto no primeiro semestre de 2021.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2313/requerimento_n._20-2022_urgencia_simples_-_7a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2313/requerimento_n._20-2022_urgencia_simples_-_7a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 37/2022, de autoria do vereador Lauro Costa Kloch; 40/2022, de autoria do vereador João Paulo Pichek e 47/2022, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n._22-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n._22-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>O Vereador Edimar Kapiche Luciano, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando do gabinete do Senhor Prefeito de Cacoal, informações sobre o repasse do governo do estado, anunciado no II Fórum de Prefeitos e Vereadores, onde Cacoal, na fala do Governador foi contemplado com mais de R$ 28.000.000,00 (vinte e oito milhões de reais). Solicito ainda informações aonde será investido esse recurso.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2341/requerimento_n._23-2022_urgencia_simples_-_8a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2341/requerimento_n._23-2022_urgencia_simples_-_8a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 43/2022, 44/2022, 46/2022, 50/2022, 51/2022, 52/2022, 53/2022 e 56/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 34/2022, 42/2022, 45/2022, 55/2022, 57/2022, 58/2022 e 59/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2396/requerimento_n._25-2022_solicitacao_de_informacao_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2396/requerimento_n._25-2022_solicitacao_de_informacao_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>O presidente João Paulo Pichek, requer que seja enviado para este gabinete as documentações, informações e destinação referente as verbas públicas de origem de emenda parlamentar da Deputada Federal Silvia Cristina, que através de nossa solicitação destinou ao FUNDO MUNICIPAL DE SAÚDE DE CACOAL os valores já em conta a comissão valores seguir:_x000D_
 Número 821221 em 13 outubro de 2021 R$ 300.000,00 e R$ 800.000,00.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_n._26-2022_urgencia_simples_para_inclusao_e_deliberacao_dos_p.l.s_n.s_54_61_62_63_64_65_67_68_69_e_70-2022_-_11a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_n._26-2022_urgencia_simples_para_inclusao_e_deliberacao_dos_p.l.s_n.s_54_61_62_63_64_65_67_68_69_e_70-2022_-_11a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, 122, § 2º, e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação dos projetos de lei n.s 54/2022, de autoria do vereador Valdomiro Corá; 61/2022, 62/2022, 63/2022, 64/2022, 65/2022, 67/2022, 68/2022, 69/2022 e 70/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_n._27-2022_solicitacao_de_informacao_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_n._27-2022_solicitacao_de_informacao_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>O presidente João Paulo Pichek, requer que seja enviado para este gabinete as documentações do andamento do processo que está sendo feito as vítimas atingidas pela enchente, a relação das famílias que já receberam, e das que faltam receber o auxílio emergencial, seguindo os critérios estipulados pela Lei n° 4.970 que, "DISPÕE SOBRE A AUTORIZAÇÃO DE CONCESSÃO DE AUXÍLIO EMERGENCIAL PECUNIÁRIO, ÀS FAMÍLIAS DE BAIXA RENDA AFETADAS PELAS ENCHENTES NO ANO DE 2022, NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2424/requerimento_n._28-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2424/requerimento_n._28-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>O Vereador Zivan Almeida, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando do senhor Prefeito de Cacoal, informações de quais ruas serão contempladas com a Emenda Parlamentar do Senador Marcos Rogério, nos Bairros Brizon I E II.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2440/requerimento_n._30-2022_urgencia_simples_para_inclusao_e_deliberacao_dos_p.l.s_n.s_71_72_e_73-2022_-_12a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2440/requerimento_n._30-2022_urgencia_simples_para_inclusao_e_deliberacao_dos_p.l.s_n.s_71_72_e_73-2022_-_12a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, 122, § 2º, e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação dos projetos de lei n.s 71/2022, 72/2022 e 73/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2484/requerimento_n._32-2022_urgencia_simples_-_14a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2484/requerimento_n._32-2022_urgencia_simples_-_14a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 77/2022, 79/2022, 81/2022, 82/2022, 83/2022, 85/2022, 92/2022, todos de autoria do Poder Executivo Municipal; 86/2022, 87/2022, 88/2022, 89/2022, 90/2022 e 91/2022, todos de autoria da Mesa Diretiva.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2487/requerimento_n._33-2022_mocao_aplausos_-_14a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2487/requerimento_n._33-2022_mocao_aplausos_-_14a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito nos termos dos artigos 103, § 2º, VII, do REGIMENTO INTERNO desta Casa de Leis, requer à Mesa, ouvido o Plenário, a iniciativa desta Casa de homenagear com Moção de Aplausos a torcida do ESQUADRÃO DA RAPOSA, através de sua diretoria representada pelos Ilustríssimos Senhores Wilson Rocha Neto e Jeferson Magno dos Santos, a realizar-se no plenário desta Câmara Municipal de Cacoal em 02 de junho de 2022, as 19:30 horas.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2504/requerimento_n._34-2022_urgencia_simples_-_15a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2504/requerimento_n._34-2022_urgencia_simples_-_15a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 48/2022, 84/2022 e 93/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_n._36-2022_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._107-2022_-_16a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_n._36-2022_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._107-2022_-_16a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, 122, § 2º, e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do projeto de lei n. 107/2022, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2558/requerimento_n._37-2022_urgencia_simples_-_17a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2558/requerimento_n._37-2022_urgencia_simples_-_17a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 60/2022, de autoria do vereador Paulo Henrique dos Santos Silva; 95/2022, de autoria do vereador Magnison da Silva Mota; 66/2022, 76/2022, 96/2022, 97/2022, 98/2022, 101/2022, 102/2022, 103/2022, 104/2022, 106/2022 e 108/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2583/requerimento_n._39-2022_urgencia_simples_-_18a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2583/requerimento_n._39-2022_urgencia_simples_-_18a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 100/2022, 105/2022 e 112/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2587/requerimento_n._41-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2587/requerimento_n._41-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requerer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito de Cacoal, por intermédio do Presidente do SAAE, cópia do processo na (íntegra) da empresa terceirizada que presta serviço com pessoal no referido órgão.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2588/requerimento_n._42-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2588/requerimento_n._42-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requerer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito de Cacoal, por intermédio do Presidente do SAAE cópia integral dos contratos dos veículos alugados para prestar serviço no referido órgão.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2607/requerimento_n._45-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2607/requerimento_n._45-2022.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 39/2022, de autoria dos vereadores João Paulo Pichek e Paulo Roberto Duarte Bezerra; 99/2022, 111/2022, 114/2022, 116/2022, 117/2022 e 118/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2612/requerimento_n._46-2022_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._119-2022_-_19a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2612/requerimento_n._46-2022_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._119-2022_-_19a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, 122, § 2º, e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do projeto de lei n. 119/2022, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2632/requerimento_n._47-2022_urgencia_simples_-_5o_e__6o_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2632/requerimento_n._47-2022_urgencia_simples_-_5o_e__6o_s.e.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 113/2022, 120/2022, 121/2022, 122/2022; 123/2022, 124/2022, 125/2022, 126/2022, 127/2022, 128/2022, 129/2022, 130/2022, 131/2022, 132/2022, 133/2022, 134/2022, 135/2022 e 136/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2646/requerimento_n._48-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2646/requerimento_n._48-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando informações da Prefeitura Municipal de Cacoal quanto à locação de carros pipas para atender a municipalidade. Diante do exposto requer:_x000D_
 1)	Relação de carros pipas de propriedade da Prefeitura de Cacoal;_x000D_
 2)	Relação de carros pipas terceirizados pela Prefeitura para atender a população do município em virtude de doenças respiratórias provocadas pelo clima seco; _x000D_
 3)	Cópia na íntegra do processo administrativo onde consta as empresas que prestam serviços terceirizados de carros pipas para a Prefeitura de Cacoal (doc. dos veículos, placa, nome do responsável).</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2649/requerimento_n._49-2022_urgencia_simples_-_21a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2649/requerimento_n._49-2022_urgencia_simples_-_21a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 74/2022; de autoria do vereador Ezequiel Câmara e 109/2022, de autoria do vereador Valdomiro Corá.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2659/requerimento_n._50-2022_urgencia_simples_-_22a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2659/requerimento_n._50-2022_urgencia_simples_-_22a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 137/2022, 138/2022, 139/2022, 140/2022, 141/2022, 142/2022, 144/2022 e 146/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2672/requerimento_n._51-2022_urgencia_simples_-_23a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2672/requerimento_n._51-2022_urgencia_simples_-_23a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 148/2022, 149/2022, 150/2022, 151/2022, 152/2022 e 156/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>CEA - Comissão Especial de Averiguação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2682/requerimento_n._52-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2682/requerimento_n._52-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial de Averiguação, constituída por meio de requerimento n.º 31/CMC/2022, de acordo com os artigos 40, 45 e 103, § 3°, inciso IX da Resolução n.º 3/1984- CMC, no uso de suas atribuições e, nos termos do artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando do Secretário Municipal de Obras e Serviços Públicos, relatório dos possíveis gastos irregulares do combustível que atende a frota da Secretaria Municipal de Obras e Serviços Públicos, pertinente ao mês de janeiro a maio de 2022. Vale destacar que tal documentação ficará sob sigilo e restrito aos membros da comissão, para que esta possa apurar os fatos e tomar as devidas providências no que compete a este poder legislativo.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_n._53-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_n._53-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial de Averiguação, constituída por meio de requerimento n. º 31/CMC/2022, de acordo com os artigos 40, 45 e 103, § 3°, inciso IX da Resolução n.º 3/1984- CMC, no uso de suas atribuições e, nos termos do artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da Secretária Municipal de Saúde, relatório dos possíveis gastos irregulares do combustível que atende a frota da Secretaria Municipal de Saúde, pertinentes ao mês de janeiro a maio de 2022. Vale destacar que tal documentação ficará sob sigilo e restrito aos membros da comissão, para que esta possa apurar os fatos e tomar as devidas providências no que compete a este poder legislativo.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_n._54-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_n._54-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial de Averiguação, constituída por meio de requerimento n.º 31/CMC/2022, de acordo com os artigos 40, 45 e 103, § 3°, inciso IX da Resolução n.º 3/1984- CMC, no uso de suas atribuições e, nos termos do artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito Municipal de Cacoal, através da NEO CONSULTORIA E ADMINISTRAÇÃO DE BENEFICIOS EIRELI (Administradora do Cartão de Combustível), relatório dos possíveis gastos irregulares do combustível que atende a frota da Prefeitura Municipal de Cacoal, pertinente ao mês de janeiro a maio de 2022. Vale destacar que tal documentação ficará sob sigilo e restrito aos membros da comissão, para que esta possa apurar os fatos e tomar as devidas providências no que compete a este poder legislativo.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2686/requerimento_n._55-2022_prorrogacao_do_prazo_de_90_dias_-_resolucao_n._1-2022-cmc_-_comissao_especial_de_averiguacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2686/requerimento_n._55-2022_prorrogacao_do_prazo_de_90_dias_-_resolucao_n._1-2022-cmc_-_comissao_especial_de_averiguacao.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial de Averiguação, constituída por meio da RESOLUÇÃO N. 1/CMC/2022, no uso de suas atribuições conferidas por lei e, nos termos do parágrafo único, Art. 1º da RESOLUÇÃO N. 1/CMC/2022, vem requerer a Vossa Excelência, a prorrogação do prazo de 90 (noventa) dias, para apresentação do relatório da denúncia dos possíveis gastos irregulares do combustível que atende a frota da Prefeitura Municipal de Cacoal.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2791/requerimento_n._56-2022_urgencia_simples_-_25a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2791/requerimento_n._56-2022_urgencia_simples_-_25a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 155/2022, de autoria do vereador Paulo Roberto Duarte Bezerra; 157/2022, de autoria da Mesa Diretiva; 153/2022, 161/2022 e 162/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2794/requerimento_n._57-2022_urgencia_simples_-_26a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2794/requerimento_n._57-2022_urgencia_simples_-_26a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 147/2022, 165/2022, 166/2022 e 167/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2800/requerimento_n._58-2022_mocao_de_apelo_-ver_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2800/requerimento_n._58-2022_mocao_de_apelo_-ver_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Cacoal._x000D_
 _x000D_
 O Vereador Ezequiel Câmara (Progressistas), nos termos dos artigos 103, § 2º, incisos VI e VII do Regimento Interno da Câmara de Cacoal, requer seja colocado em apreciação e votação no plenário desta Casa a presente “Moção de Apelo” conforme modelo anexo, para que o Governo do Estado de Rondônia, DER e Prefeitura Municipal de Cacoal, tomem medidas necessárias para a curto, médio e longo prazo, na Rodovia RO383, também conhecida como Linha É, no trecho que compreende o Distrito do Riozinho até o KM12 (Linha 12)._x000D_
 CURTO PRAZO: Patrolamento Imediato;_x000D_
 MÉDIO PRAZO: Pavimentação Asfáltica no trecho da BR364 até o KM12(Lh12);_x000D_
 LONGO PRAZO: Continuidade da Pavimentação até o Município de Espigão D’Oeste;</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2810/requerimento_n._59-2022_urgencia_simples_-_28a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2810/requerimento_n._59-2022_urgencia_simples_-_28a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 158/2022, de autoria do vereador Romeu Rodrigues Moreira, e 160/2022, de autoria do vereador João Paulo Pichek.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2819/requerimento_n._60-2022_solicitacao_de_informacao_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2819/requerimento_n._60-2022_solicitacao_de_informacao_magnison_mota.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito nos termos dos nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requerer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito de Cacoal, por intermédio do Presidente do SAAE, cópia integral da documentação da empresa vencedora do PREGÃO ELETRÔNICO nº 175/2021, PROCESSO LICITATÓRIO 5279, dos veículos alugados para prestar serviço no referido órgão.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2820/requerimento_n._61-2022_solicitacao_de_informacao_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2820/requerimento_n._61-2022_solicitacao_de_informacao_magnison_mota.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito nos termos dos nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requerer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito de Cacoal, por intermédio do Presidente do SAAE, cópia integral da documentação da empresa vencedora do PREGÃO ELETRÔNICO nº 15/2021, PROCESSO LICITATÓRIO 255, da empresa terceirizada que presta serviço com pessoal no referido órgão.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2824/requerimento_n._62-2022_urgencia_simples_-_29a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2824/requerimento_n._62-2022_urgencia_simples_-_29a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 163/2022 e 164/2022, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2828/requerimento_n._63-2022_urgencia_simples_-_30a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2828/requerimento_n._63-2022_urgencia_simples_-_30a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 171/2022, de autoria do vereador Romeu Rodrigues Moreira; 159/2022, 168/2022, 169/2022, 170/2022, 172/2022, 173/2022, 174/2022, 175/2022, 176/2022 e 177/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2829/requerimento_n._64-2022_solicitacao_de_informacao_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2829/requerimento_n._64-2022_solicitacao_de_informacao_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>O Vereador Romeu Rodrigues Moreira, nos termos dos artigos 103, § 3, VIII, do REGIME INTERNO desta Casa de Leis, REQUER DO GABINETE DO PREFEITO E DA SEMAGRI - Secretaria Municipal de Agricultura, que disponibilize maiores informações sobre os atendimentos do PROGRAMA PORTEIRA ADENTRO. Requeremos os dados abaixo relacionados do ano todo de 2021 até o dia 30 de setembro de 2022._x000D_
 _x000D_
 -	Nome completo do agricultor._x000D_
 -	CPF._x000D_
 -	Endereço da propriedade._x000D_
 -	Serviço solicitado._x000D_
 -	Quantidade de horas._x000D_
 -	Data da solicitação._x000D_
 -	Data da execução._x000D_
 -	Cópias das requisições de atendimentos._x000D_
 -	Cópias das autorizações ambientais.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2842/requerimento_n._65-2022_solicitacao_de_informacao_lauro_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2842/requerimento_n._65-2022_solicitacao_de_informacao_lauro_kloch.pdf</t>
   </si>
   <si>
     <t>O Vereador Lauro Costa Kloch, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da Prefeitura Municipal, por meio da Secretária Municipal de Saúde- (SEMUSA) que nos encaminhe a cópia da quantidade de cães e gatos que foram vacinados aqui no Município de Cacoal, que aconteceu no dia 08 de outubro de 2022.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2846/requerimento_n._67-2022_solicitacao_de_informacao_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2846/requerimento_n._67-2022_solicitacao_de_informacao_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>O Vereador Dr. Paulo Henrique Silva, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando da Controladoria Geral do Município, cópia na íntegra dos documentos abaixo relacionados: _x000D_
 1)	Auditoria do Controle Interno referente as denúncias apresentadas sobre o desvio de combustíveis;  _x000D_
 2)	Todos os pagamentos e empenhos referentes ao combustível, que envolvam recursos federais, para atender solicitação da Controladoria Geral da União.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2850/requerimento_n._68-2022_solicitacao_de_informacao_romeu_rodrigues.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2850/requerimento_n._68-2022_solicitacao_de_informacao_romeu_rodrigues.pdf</t>
   </si>
   <si>
     <t>O Vereador Romeu Rodrigues Moreira, nos termos dos artigos 103, § 3, VIII, do REGIME INTERNO desta Casa de Leis, REQUER DO GABINETE DO PREFEITO E DA SEMAD - Secretaria Municipal de Administração, informações sobre o cumprimento da Lei 4.367/2019, e ou prazo para o cumprimento da mesma. Solicitamos também cópias do termo e processo de doação. De acordo com Art. 9º Compete a Secretaria Municipal de Administração fiscalizar o_x000D_
 cumprimento da destinação objeto desta doação.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2858/requerimento_n._69-2022_urgencia_simples_-_33a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2858/requerimento_n._69-2022_urgencia_simples_-_33a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 180/2022, 181/2022, 182/2022, 183/2022, 187/2022, 188/2022 e 190/2022, todos de autoria do Poder Executivo Municipal; 184/2022, de autoria do vereador Paulo Roberto Duarte Bezerra.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2872/requerimento_n._70-2022_solicitacao_de_informacao_paulo_roberto.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2872/requerimento_n._70-2022_solicitacao_de_informacao_paulo_roberto.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Roberto Duarte Bezerra, nos termos dos artigos 103 do REGIMENTO INTERNO e RESOLUÇÃO N. 04/CMC/13 desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO para a realização de audiência pública, cujo objetivo é debater a possibilidade-legalidade da doação de 01 (uma) área institucional para a construção da sede em face da Associação dos Policiais Civis de Cacoal (ASPOCIC) e doação de 01 (uma) área institucional para a construção da sede da Associação dos Aposentados, Pensionistas, Idosos e Portadores de Deficiência de Cacoal. O evento acontecerá no dia 30 de novembro de 2022, às 09h30min, no Teatro Municipal Cacilda Becker, Cacoal – RO.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2929/requerimento_n._71-2022_urgencia_simples_-_35a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2929/requerimento_n._71-2022_urgencia_simples_-_35a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 195/2022, 196/2022, 197/2022, 198/2022, 199/2022, 201/2022 e 204/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2936/requerimento_n._72-2022_audiencia_publica_-_doacao_de_area_paulo_roberto.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2936/requerimento_n._72-2022_audiencia_publica_-_doacao_de_area_paulo_roberto.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Roberto Duarte Bezerra, nos termos dos artigos 103 do REGIMENTO INTERNO e RESOLUÇÃO Nº 04/CMC/13 desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO para a realização de audiência pública, cujo objetivo é debater a possibilidade-legalidade da doação de 01 (uma) área institucional para a construção da sede em face da Associação dos Policiais Civis de Cacoal (ASPOCIC), e doação de 01 (uma) área institucional para a construção da sede da Associação dos Aposentados, Pensionistas, Idosos e Portadores de Deficiência de Cacoal.   _x000D_
 O evento acontecerá no dia 14 de dezembro de 2022, às 09h30min, no prédio do antigo CineArt - Avenida Cuiabá, 1770 - Centro/Cacoal.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2935/requerimento_n._73-2022_urgencia_simples_-_36a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2935/requerimento_n._73-2022_urgencia_simples_-_36a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 202/2022 e 203/2022, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2941/requerimento_n._74-2022_urgencia_simples_-_37a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2941/requerimento_n._74-2022_urgencia_simples_-_37a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 185/2022, de autoria do Poder Executivo Municipal; e 189/2022, de autoria de todos os vereadores da 10ª Legislatura.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2948/requerimento_n._75-2022_urgencia_simples_-_38a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2948/requerimento_n._75-2022_urgencia_simples_-_38a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 205/2022, 208/2022 e 209/2022, todos de autoria do Poder Executivo Municipal; e 210/2022, de autoria da Mesa Diretora da Câmara Municipal de Cacoal.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2960/requerimento_n._76-2022_urgencia_simples_-_39a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2960/requerimento_n._76-2022_urgencia_simples_-_39a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 192/2022, 206/2022, 212/2022 e 213/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Diretoria Legislativa - DL</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2971/requerimento_n._78-2022_urgencia_simples_-_40a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2971/requerimento_n._78-2022_urgencia_simples_-_40a_s.o.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos projetos de lei n.s 211/2022 e 213/2022, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2972/requerimento_n._79-2022_urgencia_simples_-_7o_e_8o_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2972/requerimento_n._79-2022_urgencia_simples_-_7o_e_8o_s.e.pdf</t>
   </si>
   <si>
     <t>O vereador João Paulo Pichek, nos termos dos artigos 120, § 2º e 124, do Regimento Interno desta Casa de Leis, requer seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do projeto de lei n. 194/2022, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>OF DL</t>
   </si>
   <si>
     <t>Ofícios da Diretoria Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2106/oficio_n._1-2022_autografos_da_1a_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2106/oficio_n._1-2022_autografos_da_1a_s.e.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 1ª sessão extraordinária.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>Willian Ortolane Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2120/oficio_n._2-2022_retirada_e_arquivamento_do_p.l._n._158-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2120/oficio_n._2-2022_retirada_e_arquivamento_do_p.l._n._158-2022.pdf</t>
   </si>
   <si>
     <t>Retirada e arquivamento do Projeto de lei n. 158/2021.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2181/oficio_n._3-2022_indicacoes_da_1a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2181/oficio_n._3-2022_indicacoes_da_1a_s.o.pdf</t>
   </si>
   <si>
     <t>Ofício n. 3-2022 Indicações da 1ª s.o.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2203/oficio_n._4-2022_autografos_da_3a_s.e.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2203/oficio_n._4-2022_autografos_da_3a_s.e.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 3ª sessão extraordinária.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2213/oficio_n._5-2022_autografos_da_2a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2213/oficio_n._5-2022_autografos_da_2a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 2ª sessão ordinária.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2214/oficio_n._6-2022_requerimentos_da_2a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2214/oficio_n._6-2022_requerimentos_da_2a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Requerimentos da 2ª sessão ordinária.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2215/oficio_n._7-2022_indicacoes_da_2a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2215/oficio_n._7-2022_indicacoes_da_2a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 2ª sessão ordinária.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2232/oficio_n._8-2022_autografo_da_3a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2232/oficio_n._8-2022_autografo_da_3a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafo da 3ª sessão ordinária.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2233/oficio_n._9-2022_indicacoes_da_3a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2233/oficio_n._9-2022_indicacoes_da_3a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 3ª sessão ordinária.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2235/oficio_n._10-2022_retirada_e_arquivamento_do_p.l._n._301-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2235/oficio_n._10-2022_retirada_e_arquivamento_do_p.l._n._301-2021.pdf</t>
   </si>
   <si>
     <t>Retirada e arquivamento do Projeto de lei n. 301/2021.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2254/oficio_n._11-2022_autografos_da_4a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2254/oficio_n._11-2022_autografos_da_4a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 4ª sessão ordinária.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2255/oficio_n._12-2022_requerimentos_da_4a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2255/oficio_n._12-2022_requerimentos_da_4a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Requerimentos da 4ª sessão ordinária.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2256/oficio_n._13-2022_indicacao_da_4a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2256/oficio_n._13-2022_indicacao_da_4a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação da 4ª sessão ordinária.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2267/oficio_n._14-2022_retirada_e_arquivamento_do_p.l._n._1-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2267/oficio_n._14-2022_retirada_e_arquivamento_do_p.l._n._1-2022.pdf</t>
   </si>
   <si>
     <t>Retirada e arquivamento do Projeto de lei n. 1/2022.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2291/oficio_n._15-2022_autografo_da_5a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2291/oficio_n._15-2022_autografo_da_5a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafo da 5ª sessão ordinária.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2292/oficio_n._16-2022_requerimentos_da_5a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2292/oficio_n._16-2022_requerimentos_da_5a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Requerimentos da 5ª sessão ordinária.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2293/oficio_n._17-2022_indicacoes_da_5a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2293/oficio_n._17-2022_indicacoes_da_5a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 5ª sessão ordinária.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2306/oficio_n._18-2022_autografos_da_6a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2306/oficio_n._18-2022_autografos_da_6a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 6ª sessão ordinária.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2307/oficio_n._19-2022_requerimentos_da_6a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2307/oficio_n._19-2022_requerimentos_da_6a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Requerimentos da 6ª sessão ordinária.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2308/oficio_n._20-2022_indicacoes_da_6a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2308/oficio_n._20-2022_indicacoes_da_6a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 6ª sessão ordinária.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2330/oficio_n._21-2022_autografos_da_7a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2330/oficio_n._21-2022_autografos_da_7a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 7ª sessão ordinária.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2331/oficio_n._22-2022_requerimento_da_7a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2331/oficio_n._22-2022_requerimento_da_7a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Requerimento da 7ª sessão ordinária.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2332/oficio_n._23-2022_indicacoes_da_7a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2332/oficio_n._23-2022_indicacoes_da_7a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 7ª sessão ordinária.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2357/oficio_n._24-2022_retirada_e_arquivamento_do_p.l._n._49-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2357/oficio_n._24-2022_retirada_e_arquivamento_do_p.l._n._49-2022.pdf</t>
   </si>
   <si>
     <t>Retirada e arquivamento do Projeto de lei n. 49/2022.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2358/oficio_n._25-2022_relatorio_da_comissao_de_atualizacao_do_regimento_interno_-_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2358/oficio_n._25-2022_relatorio_da_comissao_de_atualizacao_do_regimento_interno_-_cmc.pdf</t>
   </si>
   <si>
     <t>Relatório das reuniões da Comissão de atualização do Regimento Interno.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2359/oficio_n._26-2022_autografos_da_8a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2359/oficio_n._26-2022_autografos_da_8a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 8ª sessão ordinária.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2360/oficio_n._27-2022_requerimentos_da_8a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2360/oficio_n._27-2022_requerimentos_da_8a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Requerimentos da 8ª sessão ordinária.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2361/oficio_n._28-2022_indicacoes_da_8a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2361/oficio_n._28-2022_indicacoes_da_8a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 8ª sessão ordinária.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2394/oficio_n._29-2022_autografos_da_9a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2394/oficio_n._29-2022_autografos_da_9a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 9ª sessão ordinária.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2395/oficio_n._30-2022_indicacoes_da_9a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2395/oficio_n._30-2022_indicacoes_da_9a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 9ª sessão ordinária.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2402/oficio_n._31-2022_indicacoes_da_10a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2402/oficio_n._31-2022_indicacoes_da_10a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 10ª sessão ordinária.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2420/oficio_n._32-2022_autografos_da_11a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2420/oficio_n._32-2022_autografos_da_11a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 11ª sessão ordinária.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2421/oficio_n._33-2022_requerimento_da_11a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2421/oficio_n._33-2022_requerimento_da_11a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Requerimento da 11ª sessão ordinária.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2422/oficio_n._34-2022_indicacoes_da_11a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2422/oficio_n._34-2022_indicacoes_da_11a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 11ª sessão ordinária.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2445/oficio_n._35-2022_relatorio_da_comissao_de_atualizacao_do_regimento_interno_-_cmc.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2445/oficio_n._35-2022_relatorio_da_comissao_de_atualizacao_do_regimento_interno_-_cmc.pdf</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2446/oficio_n._36-2022_autografos_da_12a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2446/oficio_n._36-2022_autografos_da_12a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 12ª sessão ordinária.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2447/oficio_n._37-2022_indicacoes_da_12a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2447/oficio_n._37-2022_indicacoes_da_12a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 12ª sessão ordinária.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2448/oficio_n._38-2022_retirada_e_arquivamento_do_p.l._n._80-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2448/oficio_n._38-2022_retirada_e_arquivamento_do_p.l._n._80-2022.pdf</t>
   </si>
   <si>
     <t>Retirada e arquivamento do Projeto de lei n. 80/2022.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2472/oficio_n._39-2022_rejeicao_do_veto_da_13a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2472/oficio_n._39-2022_rejeicao_do_veto_da_13a_s.o.pdf</t>
   </si>
   <si>
     <t>Rejeição do veto integral ao autógrafo n. 41/CMC/2022.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2473/oficio_n._40-2022_requerimentos_da_13a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2473/oficio_n._40-2022_requerimentos_da_13a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Requerimentos da 13ª sessão ordinária.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2474/oficio_n._41-2022_indicacoes_da_13a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2474/oficio_n._41-2022_indicacoes_da_13a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 13ª sessão ordinária.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2475/oficio_n._42-2022_retirada_e_arquivamento_do_p.l._n._246-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2475/oficio_n._42-2022_retirada_e_arquivamento_do_p.l._n._246-2021.pdf</t>
   </si>
   <si>
     <t>Retirada e arquivamento do Projeto de lei n. 246/2021.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2488/oficio_n._43-2022_autografos_da_14a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2488/oficio_n._43-2022_autografos_da_14a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 14ª sessão ordinária.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2489/oficio_n._44-2022_indicacoes_da_14a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2489/oficio_n._44-2022_indicacoes_da_14a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 14ª sessão ordinária.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2503/oficio_n._45-2022_constituicao_de_comissao_especial_de_averiguacao_14a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2503/oficio_n._45-2022_constituicao_de_comissao_especial_de_averiguacao_14a_s.o.pdf</t>
   </si>
   <si>
     <t>Constituição de Comissão Especial de Averiguação.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2538/oficio_n._46-2022_autografos_da_15a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2538/oficio_n._46-2022_autografos_da_15a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 15ª sessão ordinária.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2539/oficio_n._47-2022_indicacoes_da_15a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2539/oficio_n._47-2022_indicacoes_da_15a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 15ª sessão ordinária.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2553/oficio_n._49-2022_autografo_da_16a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2553/oficio_n._49-2022_autografo_da_16a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafo da 16ª sessão ordinária.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2554/oficio_n._50-2022_requerimento_da_16a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2554/oficio_n._50-2022_requerimento_da_16a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Requerimento da 16ª sessão ordinária.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2555/oficio_n._51-2022_indicacoes_da_16a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2555/oficio_n._51-2022_indicacoes_da_16a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 16ª sessão ordinária.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2568/oficio_n._52-2022_autografos_da_17a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2568/oficio_n._52-2022_autografos_da_17a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 17ª sessão ordinária.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2569/oficio_n._53-2022_indicacoes_da_17a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2569/oficio_n._53-2022_indicacoes_da_17a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 17ª sessão ordinária.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2599/oficio_n._54-2022_autografos_da_18a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2599/oficio_n._54-2022_autografos_da_18a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de autógrafos da 18ª sessão ordinária.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2600/oficio_n._55-2022_indicacoes_da_18a_s.o.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2600/oficio_n._55-2022_indicacoes_da_18a_s.o.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações da 18ª sessão ordinária.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>OF 1ª</t>
   </si>
   <si>
     <t>Ofícios solicitados em Plenário</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2244/oficio_no_1-2022_cora_1a_sessao_ordinaria_21.02.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2244/oficio_no_1-2022_cora_1a_sessao_ordinaria_21.02.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 1ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2245/oficio_no_2-2022_paulo_henrique_3a_sessao_extraordinaria_23.02.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2245/oficio_no_2-2022_paulo_henrique_3a_sessao_extraordinaria_23.02.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 3ª Sessão Extraordinária.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2246/oficio_no_3-2022_paulo_henrique_2a_sessao_ordinaria_03.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2246/oficio_no_3-2022_paulo_henrique_2a_sessao_ordinaria_03.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2247/oficio_no_4-2022_paulo_henrique_2a_sessao_ordinaria_03.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2247/oficio_no_4-2022_paulo_henrique_2a_sessao_ordinaria_03.03.2022.pdf</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2248/oficio_no_5-2022_cora_2a_sessao_ordinaria_03.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2248/oficio_no_5-2022_cora_2a_sessao_ordinaria_03.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2249/oficio_no_6-2022_kapiche_2a_sessao_ordinaria_03.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2249/oficio_no_6-2022_kapiche_2a_sessao_ordinaria_03.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2250/oficio_no_7-2022_kapiche_2a_sessao_ordinaria_03.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2250/oficio_no_7-2022_kapiche_2a_sessao_ordinaria_03.03.2022.pdf</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2251/oficio_no_8-2022_romeu_3a_sessao_ordinaria_07.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2251/oficio_no_8-2022_romeu_3a_sessao_ordinaria_07.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Romeu Rodrigues Moreira na 3ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2252/oficio_no_9-2022_zivan_3a_sessao_ordinaria_07.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2252/oficio_no_9-2022_zivan_3a_sessao_ordinaria_07.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Josisvan Coelho de Almeida na 3ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2253/oficio_no_10-2022_paulo_henrique_3a_sessao_ordinaria_07.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2253/oficio_no_10-2022_paulo_henrique_3a_sessao_ordinaria_07.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 3ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2269/oficio_no_11-2022_paulo_henrique_4a_sessao_ordinaria_14.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2269/oficio_no_11-2022_paulo_henrique_4a_sessao_ordinaria_14.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 4ª Sessão Ordinária</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2270/oficio_no_12-2022_cora_4a_sessao_ordinaria_0143.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2270/oficio_no_12-2022_cora_4a_sessao_ordinaria_0143.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 4ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2271/oficio_no_13-2021_pichek_4a_sessao_ordinaria_14.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2271/oficio_no_13-2021_pichek_4a_sessao_ordinaria_14.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek na 4ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2272/oficio_no_14-2021_pichek_4a_sessao_ordinaria_14.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2272/oficio_no_14-2021_pichek_4a_sessao_ordinaria_14.03.2022.pdf</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2333/oficio_no_15-2022_romeu_6a_sessao_ordinaria_28.03.2022_recuperado.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2333/oficio_no_15-2022_romeu_6a_sessao_ordinaria_28.03.2022_recuperado.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Romeu Rodrigues Moreira na 6ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2335/oficio_no_16-2022_kapiche_7a_sessao_ordinaria_28.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2335/oficio_no_16-2022_kapiche_7a_sessao_ordinaria_28.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 7ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2336/oficio_no_17-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2336/oficio_no_17-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 7ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2337/oficio_no_18-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2337/oficio_no_18-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2338/oficio_no_19-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2338/oficio_no_19-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2339/oficio_no_20-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2339/oficio_no_20-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2372/oficio_no_21-2022_ezequiel_camara_8a_sessao_ordinaria_11.04.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2372/oficio_no_21-2022_ezequiel_camara_8a_sessao_ordinaria_11.04.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Ezequiel Câmara na 8ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2373/oficio_no_22-2022_zivan_8a_sessao_ordinaria_11.04.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2373/oficio_no_22-2022_zivan_8a_sessao_ordinaria_11.04.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Josisvan Coelho de Almeida na 8ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2374/oficio_no_23-2022_cora_8a_sessao_ordinaria_11.04.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2374/oficio_no_23-2022_cora_8a_sessao_ordinaria_11.04.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 8ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2404/oficio_no_24-2022_cora_10a_sessao_ordinaria_25.04.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2404/oficio_no_24-2022_cora_10a_sessao_ordinaria_25.04.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 10ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2405/oficio_no_25-2022_cora_10a_sessao_ordinaria_25.04.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2405/oficio_no_25-2022_cora_10a_sessao_ordinaria_25.04.2022.pdf</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2466/oficio_no_26-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2466/oficio_no_26-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 12ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2467/oficio_no_27-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2467/oficio_no_27-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2468/oficio_no_28-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2468/oficio_no_28-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2469/oficio_no_29-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2469/oficio_no_29-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2470/oficio_no_30-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2470/oficio_no_30-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2477/oficio_no_31-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2477/oficio_no_31-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 13ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2478/oficio_no_32-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2478/oficio_no_32-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2479/oficio_no_33-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2479/oficio_no_33-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2480/oficio_no_34-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2480/oficio_no_34-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2481/oficio_no_35-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2481/oficio_no_35-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2482/oficio_no_36-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2482/oficio_no_36-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2483/oficio_no_37-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2483/oficio_no_37-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2513/oficio_no_38-2022_romeu_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2513/oficio_no_38-2022_romeu_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Romeu Rodrigues Moreira na 14ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2514/oficio_no_39-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2514/oficio_no_39-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 14ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2515/oficio_no_40-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2515/oficio_no_40-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2516/oficio_no_41-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2516/oficio_no_41-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2517/oficio_no_42-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2517/oficio_no_42-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2518/oficio_no_43-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2518/oficio_no_43-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2519/oficio_no_44-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2519/oficio_no_44-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2520/oficio_no_45-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2520/oficio_no_45-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2521/oficio_no_46-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2521/oficio_no_46-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2522/oficio_no_47-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2522/oficio_no_47-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2523/oficio_no_48-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2523/oficio_no_48-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2524/oficio_no_49-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2524/oficio_no_49-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2525/oficio_no_50-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2525/oficio_no_50-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2601/oficio_no_51-2022_paulindo_do_cinema_15a_sessao_ordinaria_30.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2601/oficio_no_51-2022_paulindo_do_cinema_15a_sessao_ordinaria_30.05.2022.pdf</t>
   </si>
   <si>
     <t>Assunto: Ofício solicitado pelo vereador Paulo Roberto Duarte Bezerra na 15ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2602/oficio_no_52-2022_zivan_15a_sessao_ordinaria_30.05.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2602/oficio_no_52-2022_zivan_15a_sessao_ordinaria_30.05.2022.pdf</t>
   </si>
   <si>
     <t>Assunto: Ofício solicitado pelo vereador Josisvan Coelho de Almeida na 15ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2603/oficio_no_53-2022_paulo_henrique_16a_sessao_ordinaria_06.06.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2603/oficio_no_53-2022_paulo_henrique_16a_sessao_ordinaria_06.06.2022.pdf</t>
   </si>
   <si>
     <t>Assunto: Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 16ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2604/oficio_no_54-2022_paulo_henrique_17a_sessao_ordinaria_13.06.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2604/oficio_no_54-2022_paulo_henrique_17a_sessao_ordinaria_13.06.2022.pdf</t>
   </si>
   <si>
     <t>Assunto: Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 17ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2605/oficio_no_55-2022_kapiche_17a_sessao_ordinaria_13.06.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2605/oficio_no_55-2022_kapiche_17a_sessao_ordinaria_13.06.2022.pdf</t>
   </si>
   <si>
     <t>Assunto: Ofício solicitado pelo vereador Edimar Kapiche Luciano na 17ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2673/oficio_no_56-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2673/oficio_no_56-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 21ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2674/oficio_no_57-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2674/oficio_no_57-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2675/oficio_no_58-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2675/oficio_no_58-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2676/oficio_no_59-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2676/oficio_no_59-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2677/oficio_no_60-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2677/oficio_no_60-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2678/oficio_no_61-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2678/oficio_no_61-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2688/oficio_no_62-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2688/oficio_no_62-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 22ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2689/oficio_no_63-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2689/oficio_no_63-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2690/oficio_no_64-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2690/oficio_no_64-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2691/oficio_no_65-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2691/oficio_no_65-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2692/oficio_no_66-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2692/oficio_no_66-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2693/oficio_no_67-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2693/oficio_no_67-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2694/oficio_no_68-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2694/oficio_no_68-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2695/oficio_no_69-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2695/oficio_no_69-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2696/oficio_no_70-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2696/oficio_no_70-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2697/oficio_no_71-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2697/oficio_no_71-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2698/oficio_no_72-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2698/oficio_no_72-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2699/oficio_no_73-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2699/oficio_no_73-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2700/oficio_no_74-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2700/oficio_no_74-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2701/oficio_no_75-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2701/oficio_no_75-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2702/oficio_no_76-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2702/oficio_no_76-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2703/oficio_no_77-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2703/oficio_no_77-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2704/oficio_no_78-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2704/oficio_no_78-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2705/oficio_no_79-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2705/oficio_no_79-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2706/oficio_no_80-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2706/oficio_no_80-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2707/oficio_no_81-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2707/oficio_no_81-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2708/oficio_no_82-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2708/oficio_no_82-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2709/oficio_no_83-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2709/oficio_no_83-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2710/oficio_no_84-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2710/oficio_no_84-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2711/oficio_no_85-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2711/oficio_no_85-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2712/oficio_no_86-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2712/oficio_no_86-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2713/oficio_no_87-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2713/oficio_no_87-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2714/oficio_no_88-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2714/oficio_no_88-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2715/oficio_no_89-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2715/oficio_no_89-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2716/oficio_no_90-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2716/oficio_no_90-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2717/oficio_no_91-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2717/oficio_no_91-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2718/oficio_no_92-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2718/oficio_no_92-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2719/oficio_no_93-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2719/oficio_no_93-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2720/oficio_no_94-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2720/oficio_no_94-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2721/oficio_no_95-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2721/oficio_no_95-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2722/oficio_no_96-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2722/oficio_no_96-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2723/oficio_no_97-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2723/oficio_no_97-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2724/oficio_no_98-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2724/oficio_no_98-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2725/oficio_no_99-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2725/oficio_no_99-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2726/oficio_no_100-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2726/oficio_no_100-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2727/oficio_no_101-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2727/oficio_no_101-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2728/oficio_no_102-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2728/oficio_no_102-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2729/oficio_no_103-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2729/oficio_no_103-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2730/oficio_no_104-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2730/oficio_no_104-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2731/oficio_no_105-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2731/oficio_no_105-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2732/oficio_no_106-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2732/oficio_no_106-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2733/oficio_no_107-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2733/oficio_no_107-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2734/oficio_no_108-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2734/oficio_no_108-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2735/oficio_no_109-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2735/oficio_no_109-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2736/oficio_no_110-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2736/oficio_no_110-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2737/oficio_no_111-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2737/oficio_no_111-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2738/oficio_no_112-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2738/oficio_no_112-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2739/oficio_no_113-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2739/oficio_no_113-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2740/oficio_no_114-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2740/oficio_no_114-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2741/oficio_no_115-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2741/oficio_no_115-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2742/oficio_no_116-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2742/oficio_no_116-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2743/oficio_no_117-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2743/oficio_no_117-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2744/oficio_no_118-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2744/oficio_no_118-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2745/oficio_no_119-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2745/oficio_no_119-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2746/oficio_no_120-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2746/oficio_no_120-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2747/oficio_no_121-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2747/oficio_no_121-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2748/oficio_no_122-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2748/oficio_no_122-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2749/oficio_no_123-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2749/oficio_no_123-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2750/oficio_no_124-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2750/oficio_no_124-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2751/oficio_no_125-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2751/oficio_no_125-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2752/oficio_no_126-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2752/oficio_no_126-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2753/oficio_no_127-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2753/oficio_no_127-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2754/oficio_no_128-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2754/oficio_no_128-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2755/oficio_no_129-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2755/oficio_no_129-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2756/oficio_no_130-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2756/oficio_no_130-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2757/oficio_no_131-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2757/oficio_no_131-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2758/oficio_no_132-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2758/oficio_no_132-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2759/oficio_no_133-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2759/oficio_no_133-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2760/oficio_no_134-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2760/oficio_no_134-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2761/oficio_no_135-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2761/oficio_no_135-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2762/oficio_no_136-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2762/oficio_no_136-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2763/oficio_no_137-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2763/oficio_no_137-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2764/oficio_no_138-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2764/oficio_no_138-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2765/oficio_no_139-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2765/oficio_no_139-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2766/oficio_no_140-2022_kapiche_21a_sessao_ordinaria_15.08.2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2766/oficio_no_140-2022_kapiche_21a_sessao_ordinaria_15.08.2022_qr_code.pdf</t>
   </si>
   <si>
     <t>: Ofício solicitado pelo vereador Edimar Kapiche Luciano na 22ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2767/oficio_no_141-2022_paulo_roberto_22a_sessao_ordinaria_15.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2767/oficio_no_141-2022_paulo_roberto_22a_sessao_ordinaria_15.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Roberto Duarte Bezerra na 22ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2768/oficio_no_142-2022_paulo_henrique_22a_sessao_ordinaria_15.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2768/oficio_no_142-2022_paulo_henrique_22a_sessao_ordinaria_15.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 22ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2769/oficio_no_143-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2769/oficio_no_143-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche na 22ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2770/oficio_no_144-2022_pichek_22a_sessao_ordinaria_15.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2770/oficio_no_144-2022_pichek_22a_sessao_ordinaria_15.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek na 22ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2771/oficio_no_145-2022_pichek_22a_sessao_ordinaria_15.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2771/oficio_no_145-2022_pichek_22a_sessao_ordinaria_15.08.2022.pdf</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2772/oficio_no_146-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2772/oficio_no_146-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2773/oficio_no_147-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2773/oficio_no_147-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2774/oficio_no_148-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2774/oficio_no_148-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2775/oficio_no_149-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2775/oficio_no_149-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Ezequiel Câmara na 23ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2776/oficio_no_150-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2776/oficio_no_150-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2777/oficio_no_151-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2777/oficio_no_151-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2778/oficio_no_152-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2778/oficio_no_152-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2779/oficio_no_153-2022_cora_23a_sessao_ordinaria_22.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2779/oficio_no_153-2022_cora_23a_sessao_ordinaria_22.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Valdomiro Corá na 23ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2780/oficio_no_154-2022_kapiche_23a_sessao_ordinaria_22.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2780/oficio_no_154-2022_kapiche_23a_sessao_ordinaria_22.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche na 23ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2789/oficio_no_155-2022_paulo_henrique_24a_sessao_ordinaria_29.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2789/oficio_no_155-2022_paulo_henrique_24a_sessao_ordinaria_29.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 24ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2790/oficio_no_156-2022_pichek_24a_sessao_ordinaria_29.08.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2790/oficio_no_156-2022_pichek_24a_sessao_ordinaria_29.08.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek na 24ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2806/oficio_no_158-2022_magnison_26a_sessao_ordinaria_12.09.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2806/oficio_no_158-2022_magnison_26a_sessao_ordinaria_12.09.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Magnison da Silva Mota na 26ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2807/oficio_no_159-2022_pichek_26a_sessao_ordinaria_12.09.2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2807/oficio_no_159-2022_pichek_26a_sessao_ordinaria_12.09.2022_qr_code.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek na 26ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2808/oficio_no_160-2022_pichek_26a_sessao_ordinaria_12.09.2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2808/oficio_no_160-2022_pichek_26a_sessao_ordinaria_12.09.2022_qr_code.pdf</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2809/oficio_no_161-2022_romeu_moreira_27a_sessao_ordinaria_19.09.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2809/oficio_no_161-2022_romeu_moreira_27a_sessao_ordinaria_19.09.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Romeu Moreira Rodrigues na 27ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2817/oficio_no_162-2022_pichek_28a_sessao_ordinaria_26.09.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2817/oficio_no_162-2022_pichek_28a_sessao_ordinaria_26.09.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador João Paulo Pichek na 28ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2818/oficio_no_163-2022_pichek_28a_sessao_ordinaria_26.09.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2818/oficio_no_163-2022_pichek_28a_sessao_ordinaria_26.09.2022.pdf</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2874/oficio_no_164-2022_kapiche_28a_sessao_ordinaria_26.09.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2874/oficio_no_164-2022_kapiche_28a_sessao_ordinaria_26.09.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 28ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2875/oficio_no_165-2022_kapiche_28a_sessao_ordinaria_26.09.2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2875/oficio_no_165-2022_kapiche_28a_sessao_ordinaria_26.09.2021.pdf</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2876/oficio_no_166-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2876/oficio_no_166-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 29ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2877/oficio_no_167-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2877/oficio_no_167-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx_1.pdf</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2878/oficio_no_168-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2878/oficio_no_168-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2879/oficio_no_169-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2879/oficio_no_169-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2880/oficio_no_170-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2880/oficio_no_170-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2881/oficio_no_171-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2881/oficio_no_171-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2882/oficio_no_172-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2882/oficio_no_172-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2883/oficio_no_173-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2883/oficio_no_173-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2884/oficio_no_174-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2884/oficio_no_174-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2885/oficio_no_175-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2885/oficio_no_175-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2886/oficio_no_176-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2886/oficio_no_176-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2887/oficio_no_177-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2887/oficio_no_177-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2888/oficio_no_178-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2888/oficio_no_178-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2889/oficio_no_179-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2889/oficio_no_179-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2890/oficio_no_180-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2890/oficio_no_180-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2891/oficio_no_181-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2891/oficio_no_181-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2895/oficio_no_182-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2895/oficio_no_182-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2896/oficio_no_183-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2896/oficio_no_183-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2897/oficio_no_184-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2897/oficio_no_184-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2898/oficio_no_185-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2898/oficio_no_185-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2899/oficio_no_186-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2899/oficio_no_186-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2900/oficio_no_187-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2900/oficio_no_187-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2901/oficio_no_188-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2901/oficio_no_188-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2902/oficio_no_189-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2902/oficio_no_189-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2903/oficio_no_190-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2903/oficio_no_190-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2904/oficio_no_191-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2904/oficio_no_191-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2905/oficio_no_192-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2905/oficio_no_192-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2906/oficio_no_193-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2906/oficio_no_193-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2907/oficio_no_194-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2907/oficio_no_194-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2908/oficio_no_195-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2908/oficio_no_195-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2909/oficio_no_196-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2909/oficio_no_196-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2910/oficio_no_197-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2910/oficio_no_197-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2911/oficio_no_198-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2911/oficio_no_198-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2912/oficio_no_199-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2912/oficio_no_199-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2913/oficio_no_200-2022_paulinho_30a_sessao_ordinaria_10.10.2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2913/oficio_no_200-2022_paulinho_30a_sessao_ordinaria_10.10.2022_qr_code.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Roberto Duarte Bezerra na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2914/oficio_no_201-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2914/oficio_no_201-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 30ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2915/oficio_no_202-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2915/oficio_no_202-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2916/oficio_no_203-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2916/oficio_no_203-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2917/oficio_no_204-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2917/oficio_no_204-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2918/oficio_no_205-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2918/oficio_no_205-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2919/oficio_no_206-2022_kapiche_30a_sessao_ordinaria_10.10.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2919/oficio_no_206-2022_kapiche_30a_sessao_ordinaria_10.10.2022.docx.pdf</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2920/oficio_no_207-2022_kapiche_31a_sessao_ordinaria_17.10.2022.docx_1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2920/oficio_no_207-2022_kapiche_31a_sessao_ordinaria_17.10.2022.docx_1.pdf</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2922/oficio_no_208-2022_paulo_henrique_33a_sessao_ordinaria_31.10.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2922/oficio_no_208-2022_paulo_henrique_33a_sessao_ordinaria_31.10.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Paulo Henrique dos Santos Silva na 33ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2923/oficio_no_209-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2923/oficio_no_209-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 33ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2924/oficio_no_210-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2924/oficio_no_210-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano Silva na 33ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2925/oficio_no_211-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2925/oficio_no_211-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf</t>
   </si>
   <si>
     <t>: Ofício solicitado pelo vereador Edimar Kapiche Luciano na 33ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2926/oficio_no_212-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2926/oficio_no_212-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2927/oficio_no_213-2022_cora_34a_sessao_ordinaria_07.11.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2927/oficio_no_213-2022_cora_34a_sessao_ordinaria_07.11.2022.docx.pdf</t>
   </si>
   <si>
     <t>: Ofício solicitado pelo vereador Valdomiro Corá na 34ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2928/oficio_no_214-2022_kapiche_34a_sessao_ordinaria_07.11.2022.docx.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2928/oficio_no_214-2022_kapiche_34a_sessao_ordinaria_07.11.2022.docx.pdf</t>
   </si>
   <si>
     <t>Ofício solicitado pelo vereador Edimar Kapiche Luciano na 34ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2107/autografo_n._1-2022_abertura_de_credito_especial_-_r_600.00000_fmas_p.l_2-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2107/autografo_n._1-2022_abertura_de_credito_especial_-_r_600.00000_fmas_p.l_2-2022.pdf</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2108/autografo_n._2-2022_abertura_de_credito_especial_-_r_415.00000_fundeb_p.l_3-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2108/autografo_n._2-2022_abertura_de_credito_especial_-_r_415.00000_fundeb_p.l_3-2022.pdf</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2109/autografo_n._3-2022_abertura_de_credito_especial_-_r_635.80000_semed_p.l_4-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2109/autografo_n._3-2022_abertura_de_credito_especial_-_r_635.80000_semed_p.l_4-2022.pdf</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2110/autografo_n._4-2022_abertura_de_credito_suplementar_-_r_4.755.98309__semagri_p.l_7-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2110/autografo_n._4-2022_abertura_de_credito_suplementar_-_r_4.755.98309__semagri_p.l_7-2022.pdf</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2111/autografo_n._5-2022_abertura_de_credito_suplementar_-_r_86.16960_fms_p.l_9-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2111/autografo_n._5-2022_abertura_de_credito_suplementar_-_r_86.16960_fms_p.l_9-2022.pdf</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2112/autografo_n._6-2022_abertura_de_credito_especial_-_r_777.07700_fms_p.l_11-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2112/autografo_n._6-2022_abertura_de_credito_especial_-_r_777.07700_fms_p.l_11-2022.pdf</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2113/autografo_n._7-2022_abertura_de_credito_suplementar_-_r_1.509.29000_fms_p.l_12-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2113/autografo_n._7-2022_abertura_de_credito_suplementar_-_r_1.509.29000_fms_p.l_12-2022.pdf</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2187/autografo_n._8-2022_abertura_de_credito_suplementar_-_r_1.965.00000_fundeb_p.l_5-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2187/autografo_n._8-2022_abertura_de_credito_suplementar_-_r_1.965.00000_fundeb_p.l_5-2022.pdf</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2188/autografo_n._9-2022_reformulacao_-_transferencia_-_r_253.51691_semagri_p.l_8-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2188/autografo_n._9-2022_reformulacao_-_transferencia_-_r_253.51691_semagri_p.l_8-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2189/autografo_n._10-2022_abertura_de_credito_especial_-_r_699.16685_semma_p.l_10-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2189/autografo_n._10-2022_abertura_de_credito_especial_-_r_699.16685_semma_p.l_10-2022.pdf</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2190/autografo_n._11-2022_abertura_de_credito_suplementar_-_r_60.00000_fms_p.l_13-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2190/autografo_n._11-2022_abertura_de_credito_suplementar_-_r_60.00000_fms_p.l_13-2022.pdf</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2191/autografo_n._12-2022_abertura_de_credito_especial_-_r_311.07600_fms_p.l_14-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2191/autografo_n._12-2022_abertura_de_credito_especial_-_r_311.07600_fms_p.l_14-2022.pdf</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2192/autografo_n._13-2022_abertura_de_credito_suplementar_-_r_811.96700_fms_p.l_15-2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2192/autografo_n._13-2022_abertura_de_credito_suplementar_-_r_811.96700_fms_p.l_15-2022_qr_code.pdf</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2193/autografo_n._14-2022_abertura_de_credito_suplementar_-_r_1.170.77390_fundeb_p.l_16-2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2193/autografo_n._14-2022_abertura_de_credito_suplementar_-_r_1.170.77390_fundeb_p.l_16-2022_qr_code.pdf</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2194/autografo_n._15-2022_abertura_de_credito_especial_-_r_850.00000_semosp_p.l_17-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2194/autografo_n._15-2022_abertura_de_credito_especial_-_r_850.00000_semosp_p.l_17-2022.pdf</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2195/autografo_n._16-2022_abertura_de_credito_suplementar_-_r_1.258.59337_semed_p.l_18-2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2195/autografo_n._16-2022_abertura_de_credito_suplementar_-_r_1.258.59337_semed_p.l_18-2022_qr_code.pdf</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2196/autografo_n._17-2022_abertura_de_credito_especial_-_r_1.073.86914_semosp_p.l_19-2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2196/autografo_n._17-2022_abertura_de_credito_especial_-_r_1.073.86914_semosp_p.l_19-2022_qr_code.pdf</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2197/autografo_n._18-2022_dispoe_sobre_a_autorizacao_de_concessao_de_auxilio_emergencial_pecuniario_as_familias_de_baixa_renda_afetadas_pelas_enchentes_no_ano_2022_p.l_20-2022_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2197/autografo_n._18-2022_dispoe_sobre_a_autorizacao_de_concessao_de_auxilio_emergencial_pecuniario_as_familias_de_baixa_renda_afetadas_pelas_enchentes_no_ano_2022_p.l_20-2022_qr_code.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONCESSÃO DE AUXÍLIO EMERGENCIAL PECUNIÁRIO ÀS FAMÍLIAS DE BAIXA RENDA AFETADAS PELAS ENCHENTES (FEVEREIRO/2022), NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2198/autografo_n._19-2022_abertura_de_credito_especial_-_r_600.00000_fmas_p.l_21-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2198/autografo_n._19-2022_abertura_de_credito_especial_-_r_600.00000_fmas_p.l_21-2022.pdf</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2199/autografo_n._20-2022_abertura_de_credito_suplementar_-_r_296.71529_semosp_p.l_22-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2199/autografo_n._20-2022_abertura_de_credito_suplementar_-_r_296.71529_semosp_p.l_22-2022.pdf</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2200/autografo_n._21-2022_abertura_de_credito_especial_-_r_12.29182_fms_p.l_24-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2200/autografo_n._21-2022_abertura_de_credito_especial_-_r_12.29182_fms_p.l_24-2022.pdf</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2201/autografo_n._22-2022_reformulacao_-_transposicao_-_r_350.00000_semed_p.l_25-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2201/autografo_n._22-2022_reformulacao_-_transposicao_-_r_350.00000_semed_p.l_25-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2202/autografo_n._23-2022__abertura_de_credito_especial_-_r_415.00000_fundeb_p.l_26-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2202/autografo_n._23-2022__abertura_de_credito_especial_-_r_415.00000_fundeb_p.l_26-2022.pdf</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2216/autografo_n._24-2022__acrescenta_o_artigo_14_a_lei_n._4.721-2021_p.l_254-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2216/autografo_n._24-2022__acrescenta_o_artigo_14_a_lei_n._4.721-2021_p.l_254-2021.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 14 À LEI N. 4.721/PMC/2021 QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL EM PARCERIA COM O PODER LEGISLATIVO MUNICIPAL, PODER JUDICIÁRIO, COMANDO DA POLÍCIA MILITAR, DELEGACIA ESPECIALIZADA NO ATENDIMENTO À MULHER, CONSEG E SOCIEDADE CIVIL ORGANIZADA IMPLEMENTAREM O PROGRAMA DE MEDIDAS PARA A EFETIVAÇÃO DA LEI MARIA DA PENHA NO MUNICÍPIO DE CACOAL/RO.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2217/autografo_n._25-2022__desafetacao_da_rua_suami_fernanda_pereira_lima_do_bairro_jardim_eldorado_e_unificacao_a_quadra_102a_p.l_294-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2217/autografo_n._25-2022__desafetacao_da_rua_suami_fernanda_pereira_lima_do_bairro_jardim_eldorado_e_unificacao_a_quadra_102a_p.l_294-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DA RUA SUAMI FERNANDA PEREIRA LIMA DO BAIRRO JARDIM ELDORADO, A REAFETAÇÃO E UNIFICAÇÃO A QUADRA 102A E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2218/autografo_n._26-2022__altera_a_lei_n._2.543-09_extingue_a_funccal_e_cria_a_secretaria_de_cultura_p.l_296-2021_qr_code.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2218/autografo_n._26-2022__altera_a_lei_n._2.543-09_extingue_a_funccal_e_cria_a_secretaria_de_cultura_p.l_296-2021_qr_code.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DA FUNDAÇÃO CULTURAL DE CACOAL - FUNCCAL, CRIAÇÃO DA SECRETARIA MUNICIPAL DE CULTURA DE CACOAL - SEMC, ALTERA A LEI N. 2.543/PMC/2009 QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2219/autografo_n._27-2022__altera_o_artigo_93_da_lei_n._2.554-2009_-_taxa_de_vistoria_-_loteamentos_p.l_6-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2219/autografo_n._27-2022__altera_o_artigo_93_da_lei_n._2.554-2009_-_taxa_de_vistoria_-_loteamentos_p.l_6-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.554/PMC/2009 QUE INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE CACOAL – CTM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2231/autografo_n._28-2022__institui_o_dia_mundial_da_conscientizacao_e_enfrentamento_a_fibromialgia_no_calendario_oficial_cria_carteira_de_identificacao_e_estabelece_preferencias_p.l_300-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2231/autografo_n._28-2022__institui_o_dia_mundial_da_conscientizacao_e_enfrentamento_a_fibromialgia_no_calendario_oficial_cria_carteira_de_identificacao_e_estabelece_preferencias_p.l_300-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA CONSCIENTIZAÇÃO E ENFRENTAMENTO A FIBROMIALGIA NO CALENDÁRIO OFICIAL DE DATAS DO MUNICÍPIO, CRIA A CARTEIRA DE IDENTIFICAÇÃO, ESTABELECE FILAS E VAGAS PREFERENCIAIS DE ESTACIONAMENTO PARA PESSOA COM SÍNDROME FIBROMIÁLGICA NO ÂMBITO DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2258/autografo_n._29-2022__prorroga_o_prazo_do_refis_-_lei_n._4.737-pmc-2021_-_p.l_28-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2258/autografo_n._29-2022__prorroga_o_prazo_do_refis_-_lei_n._4.737-pmc-2021_-_p.l_28-2022.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PARA ADESÃO AO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE CACOAL – REFIS INSTITUÍDO PELA LEI N. 4.737/PMC/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2259/autografo_n._30-2022__abertura_de_credito_suplementar_-_r_72.00523_fms_p.l_29-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2259/autografo_n._30-2022__abertura_de_credito_suplementar_-_r_72.00523_fms_p.l_29-2022.pdf</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2260/autografo_n._31-2022__abertura_de_credito_suplementar_-_r_650.00000_fms_p.l_30-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2260/autografo_n._31-2022__abertura_de_credito_suplementar_-_r_650.00000_fms_p.l_30-2022.pdf</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2261/autografo_n._32-2022__abertura_de_credito_especial_-_r_554.00000_semosp_p.l_31-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2261/autografo_n._32-2022__abertura_de_credito_especial_-_r_554.00000_semosp_p.l_31-2022.pdf</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2262/autografo_n._33-2022__abertura_de_credito_especial_-_r_70.00000_fms_p.l_32-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2262/autografo_n._33-2022__abertura_de_credito_especial_-_r_70.00000_fms_p.l_32-2022.pdf</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2263/autografo_n._34-2022__abertura_de_credito_suplementar_-_r_559.70000_fms_p.l_33-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2263/autografo_n._34-2022__abertura_de_credito_suplementar_-_r_559.70000_fms_p.l_33-2022.pdf</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2264/autografo_n._35-2022__institui_homenagem_ao_imperador_dom_pedro_i_e_demais_familiares_em_razao_do_bicentenario_da_proclamacao_do_brasil_em_07-09-182_p.l_35-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2264/autografo_n._35-2022__institui_homenagem_ao_imperador_dom_pedro_i_e_demais_familiares_em_razao_do_bicentenario_da_proclamacao_do_brasil_em_07-09-182_p.l_35-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI HOMENAGEM AO IMPERADOR DOM PEDRO I E DEMAIS FAMILIARES, EM RAZÃO DO BICENTENÁRIO DA PROCLAMAÇÃO DA INDEPENDÊNCIA DO BRASIL EM 07/09/1822 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2290/autografo_n._36-2022__revogacao_da_lei_n._569-95_doacao_de_area_a_associacao_dos_bairros_bandeirantes_e_vista_alegre_p.l_297-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2290/autografo_n._36-2022__revogacao_da_lei_n._569-95_doacao_de_area_a_associacao_dos_bairros_bandeirantes_e_vista_alegre_p.l_297-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 569/PMC/1995 – QUE AUTORIZOU O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA À ASSOCIAÇÃO DOS BAIRROS BANDEIRANTES E VISTA ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2309/autografo_n._37-2022__reformulacao_-_transposicao_-_r_207.00000_fundeb_p.l_36-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2309/autografo_n._37-2022__reformulacao_-_transposicao_-_r_207.00000_fundeb_p.l_36-2022.pdf</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2310/autografo_n._38-2022__abertura_de_credito_suplementar_-_r_1.958.69000_fms_p.l_38-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2310/autografo_n._38-2022__abertura_de_credito_suplementar_-_r_1.958.69000_fms_p.l_38-2022.pdf</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2311/autografo_n._39-2022__reformulacao_administrativa_-_transposicao_-_r_600.00000_semed_p.l_41-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2311/autografo_n._39-2022__reformulacao_administrativa_-_transposicao_-_r_600.00000_semed_p.l_41-2022.pdf</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2327/autografo_n._40-2022__institui_programa_de_incentivo_de_contratacao_de_mulheres_em_situacao_de_violencia_domestica_p.l_37-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2327/autografo_n._40-2022__institui_programa_de_incentivo_de_contratacao_de_mulheres_em_situacao_de_violencia_domestica_p.l_37-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À CONTRATAÇÃO DE MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA NO MUNICÍPIO DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2328/autografo_n._41-2022__regulamentacao_da_prestacao_de_assistencia_religiosa_nos_estabelecimentos_hospitalares_e_ambientes_prisionais_p.l_40-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2328/autografo_n._41-2022__regulamentacao_da_prestacao_de_assistencia_religiosa_nos_estabelecimentos_hospitalares_e_ambientes_prisionais_p.l_40-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA PRESTAÇÃO DE ASSISTÊNCIA RELIGIOSA NOS ESTABELECIMENTOS HOSPITALARES E UNIDADES PRISIONAIS DO MUNICÍPIO E DEFINE ATIVIDADES RELIGIOSAS COMO SERVIÇOS ESSENCIAIS.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2329/autografo_n._42-2022__altera_a_lei_n._2.735-pmc-2010_que_dispoe_sobre_o_pccr_dos_servidores_publicos_-_cuidador_p.l_47-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2329/autografo_n._42-2022__altera_a_lei_n._2.735-pmc-2010_que_dispoe_sobre_o_pccr_dos_servidores_publicos_-_cuidador_p.l_47-2022.pdf</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2349/autografo_n._43-2022__reformulacao_-_transposicao_-_r_32.20649_semagri_p.l_43-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2349/autografo_n._43-2022__reformulacao_-_transposicao_-_r_32.20649_semagri_p.l_43-2022.pdf</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2350/autografo_n._44-2022__reformulacao_-_transferencia_-_r_30.00000_semagri_p.l_44-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2350/autografo_n._44-2022__reformulacao_-_transferencia_-_r_30.00000_semagri_p.l_44-2022.pdf</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2351/autografo_n._45-2022__abertura_de_credito_especial_-_r_100.00000_fmas_p.l_46-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2351/autografo_n._45-2022__abertura_de_credito_especial_-_r_100.00000_fmas_p.l_46-2022.pdf</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2352/autografo_n._46-2022__institui_gratificacao_de_incentivo_a_funcao_especial_desempenhada_pelos_servidores_municipais_que_integram_a_atencao_ambulatorial_especializada_p.l_50-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2352/autografo_n._46-2022__institui_gratificacao_de_incentivo_a_funcao_especial_desempenhada_pelos_servidores_municipais_que_integram_a_atencao_ambulatorial_especializada_p.l_50-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE INCENTIVO A FUNÇÃO ESPECIAL DESEMPENHADA PELOS SERVIDORES MUNICIPAIS QUE INTEGRAM A ATENÇÃO AMBULATORIAL ESPECIALIZADA.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2353/autografo_n._47-2022__altera_a_lei_n._2.735-10_que_dispoe_sobre_o_pccr_dos_servidores_publicos_municipais_-_aumento_de_vagas_supervisor_escolar_40h_e_cuidador_p.l_51-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2353/autografo_n._47-2022__altera_a_lei_n._2.735-10_que_dispoe_sobre_o_pccr_dos_servidores_publicos_municipais_-_aumento_de_vagas_supervisor_escolar_40h_e_cuidador_p.l_51-2022.pdf</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2354/autografo_n._48-2022__abertura_de_credito_suplementar_-_r_223.00000_semict_p.l_52-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2354/autografo_n._48-2022__abertura_de_credito_suplementar_-_r_223.00000_semict_p.l_52-2022.pdf</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2355/autografo_n._49-2022__abertura_de_credito_especial_r_15.00000_semma_p.l_53-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2355/autografo_n._49-2022__abertura_de_credito_especial_r_15.00000_semma_p.l_53-2022.pdf</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2356/autografo_n._50-2022__altera_a_lei_n._4.708-pmc-21_prorrogacao_de_prazo_ate_31-12-22_p.l_56-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2356/autografo_n._50-2022__altera_a_lei_n._4.708-pmc-21_prorrogacao_de_prazo_ate_31-12-22_p.l_56-2022.pdf</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2387/autografo_n._51-2022__revogacao_da_lei_n._3.388-2014_direito_real_de_uso_a_cocical_p.l_34-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2387/autografo_n._51-2022__revogacao_da_lei_n._3.388-2014_direito_real_de_uso_a_cocical_p.l_34-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 3.388/PMC/2014 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS PÚBLICOS À EMPRESA CONSTRUTORA E INCORPORADORA COCICAL LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2388/autografo_n._52-2022__altera_as_leis_municipais_n.s_2.413-2008_e_2.543-2009_estrutura_da_procuradoria_geral_do_municipio_-_criacao_de_cargos_e_funcao_gratificadas_p.l_42-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2388/autografo_n._52-2022__altera_as_leis_municipais_n.s_2.413-2008_e_2.543-2009_estrutura_da_procuradoria_geral_do_municipio_-_criacao_de_cargos_e_funcao_gratificadas_p.l_42-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 2.413/2008 QUE DISPÕE SOBRE A CARREIRA DE PROCURADOR DO MUNICÍPIO E A ESTRUTURA ORGANIZACIONAL E COMPETÊNCIA DA PROCURADORIA GERAL DO MUNICÍPIO E A LEI N. 2.543/PMC/2009 QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2389/autografo_n._53-2022__abertura_de_credito_suplementar_-_r_1.322.00000_fmas_p.l_45-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2389/autografo_n._53-2022__abertura_de_credito_suplementar_-_r_1.322.00000_fmas_p.l_45-2022.pdf</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2390/autografo_n._54-2022__altera_o_artigo_153_da_lei_n._2.735-2010_ausencia_do_servidor_por_motivo_de_falecimento_dos_avos_avos_e_sogros_p.l_55-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2390/autografo_n._54-2022__altera_o_artigo_153_da_lei_n._2.735-2010_ausencia_do_servidor_por_motivo_de_falecimento_dos_avos_avos_e_sogros_p.l_55-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 153 DA LEI N. 2.735/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2391/autografo_n._55-2022__abertura_de_credito_suplementar_-_r_1.017.94000_saae_p.l_57-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2391/autografo_n._55-2022__abertura_de_credito_suplementar_-_r_1.017.94000_saae_p.l_57-2022.pdf</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2392/autografo_n._56-2022__abertura_de_credito_suplementar_-_r_100.00000_saae_p.l_58-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2392/autografo_n._56-2022__abertura_de_credito_suplementar_-_r_100.00000_saae_p.l_58-2022.pdf</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2393/autografo_n._57-2022__dispoe_sobre_o_reajuste_do_piso_salarial_dos_profissinais_da_educacao_e_altera_a_lei_n._2.736-2010_-_semed_p.l_59-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2393/autografo_n._57-2022__dispoe_sobre_o_reajuste_do_piso_salarial_dos_profissinais_da_educacao_e_altera_a_lei_n._2.736-2010_-_semed_p.l_59-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO, EM CONFORMIDADE COM A LEI FEDERAL N. 11.738/2008, ALTERA A LEI N. 2.736/PMC/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2410/autografo_n._58-2022__cria_o_programa_de_castracao_animal_no_municipio_de_cacoal_e_da_outras_providencias_p.l_54-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2410/autografo_n._58-2022__cria_o_programa_de_castracao_animal_no_municipio_de_cacoal_e_da_outras_providencias_p.l_54-2022.pdf</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2411/autografo_n._59-2022__altera_a_lei_n._3.972-pmc-18_denomina_as_vias_publicas_localizadas_no_loteamento_jardim_vitoria_p.l_61-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2411/autografo_n._59-2022__altera_a_lei_n._3.972-pmc-18_denomina_as_vias_publicas_localizadas_no_loteamento_jardim_vitoria_p.l_61-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 3.972/PMC/2018 QUE DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO JARDIM VITÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2412/autografo_n._60-2022__dispoe_sobre_a_revogacao_da_lei_n._2.232-07_-_direito_real_de_uso_de_imovel_de_imovel_publico_a_arpacre_p.l_62-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2412/autografo_n._60-2022__dispoe_sobre_a_revogacao_da_lei_n._2.232-07_-_direito_real_de_uso_de_imovel_de_imovel_publico_a_arpacre_p.l_62-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 2.232/PMC/2007 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO À ASSOCIAÇÃO ARPACRE – ASSOCIAÇÃO DAS REVENDAS DE PRODUTOS AGROQUÍMICOS DE CACOAL E REGIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2413/autografo_n._61-2022__dispoe_sobre_revogacao_da_lei_n._598-1995_-_doacao_para_igreja_adventista_da_promessa_p.l_63-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2413/autografo_n._61-2022__dispoe_sobre_revogacao_da_lei_n._598-1995_-_doacao_para_igreja_adventista_da_promessa_p.l_63-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 598/PMC/1995 – AUTORIZA O EXECUTIVO MUNICIPAL A FAZER DOAÇÃO PARA A IGREJA ADVENTISTA DA PROMESSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2414/autografo_n._62-2022__dispoe_sobre_a_revogacao_da_lei_n._716-1996_-_doacao_de_area_a_associacao_dos_servidores_da_justica_do_trabalho_de_cacoal_p.l_64-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2414/autografo_n._62-2022__dispoe_sobre_a_revogacao_da_lei_n._716-1996_-_doacao_de_area_a_associacao_dos_servidores_da_justica_do_trabalho_de_cacoal_p.l_64-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 716/PMC/1996 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE ÁREA A ASSOCIAÇÃO DOS SERVIDORES DA JUSTIÇA DO TRABALHO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2415/autografo_n._63-2022__dispoe_sobre_revogacao_da_lei_n._723-1996_doacao_de_area_a_oab-ro_p.l_65-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2415/autografo_n._63-2022__dispoe_sobre_revogacao_da_lei_n._723-1996_doacao_de_area_a_oab-ro_p.l_65-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 723/PMC/1996 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE ÁREA A ORDEM DOS ADVOGADOS DO BRASIL – SUBSEÇÃO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2416/autografo_n._64-2022__reformulacao_-_remanejamento_-_r_390.00000_cmc_p.l_67-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2416/autografo_n._64-2022__reformulacao_-_remanejamento_-_r_390.00000_cmc_p.l_67-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2417/autografo_n._65-2022__reformulacao_-_remanejamento_-_r_710.00000_cmc_p.l_68-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2417/autografo_n._65-2022__reformulacao_-_remanejamento_-_r_710.00000_cmc_p.l_68-2022.pdf</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2418/autografo_n._66-2022__abertura_de_credito_suplementar_-_r_1.100.00000_semma_p.l_69-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2418/autografo_n._66-2022__abertura_de_credito_suplementar_-_r_1.100.00000_semma_p.l_69-2022.pdf</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2419/autografo_n._67-2022__reformulacao_-_remanejamento_-_r_320.00000_semad_p.l_70-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2419/autografo_n._67-2022__reformulacao_-_remanejamento_-_r_320.00000_semad_p.l_70-2022.pdf</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2442/autografo_n._68-2022__reformulacao_-_remanejamento_-_r_70.00000_semad_p.l_71-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2442/autografo_n._68-2022__reformulacao_-_remanejamento_-_r_70.00000_semad_p.l_71-2022.pdf</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2443/autografo_n._69-2022__abertura_de_credito_especial_-_r_607.51570_defesa_civil_p.l_72-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2443/autografo_n._69-2022__abertura_de_credito_especial_-_r_607.51570_defesa_civil_p.l_72-2022.pdf</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2444/autografo_n._70-2022__altera_a_lei_n._4.997-2022_-_gratificacao_especializadas_p.l_73-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2444/autografo_n._70-2022__altera_a_lei_n._4.997-2022_-_gratificacao_especializadas_p.l_73-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 4.997/PMC/2022 - QUE INSTITUI GRATIFICAÇÃO DE INCENTIVO A FUNÇÃO ESPECIAL DESEMPENHADA PELOS SERVIDORES MUNICIPAIS QUE INTEGRAM A ATENÇÃO AMBULATORIAL ESPECIALIZADA.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2490/autografo_n._71-2022__abertura_de_credito_suplementar_-_r_111.42022_amec_p.l_77-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2490/autografo_n._71-2022__abertura_de_credito_suplementar_-_r_111.42022_amec_p.l_77-2022.pdf</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2491/autografo_n._72-2022__altera_a_lei_n._2.296-08_-_comodato_posto_de_saude_no_bairro_industrial_p.l_79-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2491/autografo_n._72-2022__altera_a_lei_n._2.296-08_-_comodato_posto_de_saude_no_bairro_industrial_p.l_79-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.296/PMC/2008 – QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM COMODATO PARTE DO IMÓVEL DENOMINADO LOTE 152, QUADRA 37, SETOR 05 DA LOJA MAÇONICA GONÇALVES LEDO DE CACOAL PARA O FIM DE IMPLANTAÇÃO DE POSTO DE SAÚDE NO BAIRRO INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2492/autografo_n._73-2022__altera_a_lei_n._2.735-10_-_pccr-pmc_altera_a_carga_horaria_dos_servidores_da_semusa_p.l_81-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2492/autografo_n._73-2022__altera_a_lei_n._2.735-10_-_pccr-pmc_altera_a_carga_horaria_dos_servidores_da_semusa_p.l_81-2022.pdf</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2493/autografo_n._74-2022__reformulacao_por_meio_de_transposicao_-_r_36.40854_semed_p.l_82-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2493/autografo_n._74-2022__reformulacao_por_meio_de_transposicao_-_r_36.40854_semed_p.l_82-2022.pdf</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2494/autografo_n._75-2022__abertura_de_credito_suplementar_-_r_200.00000_semed_p.l_83-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2494/autografo_n._75-2022__abertura_de_credito_suplementar_-_r_200.00000_semed_p.l_83-2022.pdf</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2495/autografo_n._76-2022__altera_a_lei_n._4.732-21_regularizacao_de_obras_em_carater_excepcional_prorrogando_sua_vigencia_ate_31-12-22_p.l_85-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2495/autografo_n._76-2022__altera_a_lei_n._4.732-21_regularizacao_de_obras_em_carater_excepcional_prorrogando_sua_vigencia_ate_31-12-22_p.l_85-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 4.732/PMC/2021, QUE DISPÕE SOBRE A REGULARIZAÇÃO DE OBRAS EM CARÁTER EXCEPCIONAL, PRORROGANDO SUA VIGÊNCIA ATÉ 31/12/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2496/autografo_n._77-2022__auxilio-alimentacao_-_cmc_p.l_86-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2496/autografo_n._77-2022__auxilio-alimentacao_-_cmc_p.l_86-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 147 DA LEI 1.951/PMC/2006, MODIFICADO PELAS LEIS 3.151/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, 3.797/PMC/2017 E 4.039/PMC/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2497/autografo_n._78-2022__auxilio_saude_-_cmc_p.l_87-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2497/autografo_n._78-2022__auxilio_saude_-_cmc_p.l_87-2022.pdf</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2498/autografo_n._79-2022__efetivos_-_cmc_p.l_88-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2498/autografo_n._79-2022__efetivos_-_cmc_p.l_88-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE VENCIMENTO PREVISTA NO ANEXO V, DA LEI N. 1.950/PMC/2006, MODIFICADA PELAS LEIS N.S 2.322/PMC/2008, 2.493/PMC/2009, 2.581/PMC/2010, 2.739/PMC/2010, 2.939/PMC/2012, 3.199/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, 3.559/PMC/2016, 3.796/PMC/2017, 4.222/PMC/2019 E 4.786/PMC/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2499/autografo_n._80-2022__comissionados_-_cmc_p.l_89-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2499/autografo_n._80-2022__comissionados_-_cmc_p.l_89-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DAS TABELAS PREVISTAS NOS ANEXOS I e II DA LEI N. 2.157/PMC/2007, MODIFICADA PELAS LEIS 2.322/PMC/2008, 2.493/PMC/2009, 2.940/PMC/2012, 3.145/PMC/2013, 3.277/PMC/2014, 3.348/PMC/2014, 3.465/PMC/2015, 3.560/PMC/2016, 3.798/PMC/2017, 4.223/PMC/2019 E 4.786/PMC/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2500/autografo_n._81-2022__funcoes_gratificadas_-_cmc_p.l_90-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2500/autografo_n._81-2022__funcoes_gratificadas_-_cmc_p.l_90-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE FUNÇÕES GRATIFICADAS PREVISTAS NO ANEXO I DA LEI N. 3.904/PMC/2017, QUE MODIFICOU A LEI N. 1.951/PMC/2006, MODIFICADA PELAS LEIS 4.225/PMC/2019 E 4.786/PMC/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2501/autografo_n._82-2022__procuradoria_-_cmc_p.l_91-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2501/autografo_n._82-2022__procuradoria_-_cmc_p.l_91-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DA TABELA DE VENCIMENTOS PREVISTOS NA TABELA I, ANEXO III, DA LEI 3.029/PMC/2012, MODIFICADA PELAS LEIS 3.375/PMC/2014, 3.466/PMC/15, 3.561/PMC/16, 3.799/PMC/2017, 4.224/PMC/2019 e 4.786/PMC/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2502/autografo_n._83-2022__abertura_de_credito_suplementar_-_r_112.00000_semfaz_p.l_92-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2502/autografo_n._83-2022__abertura_de_credito_suplementar_-_r_112.00000_semfaz_p.l_92-2022.pdf</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2535/autografo_n._84-2022__revisao_2021_-_ppa_2018-2021_p.l_48-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2535/autografo_n._84-2022__revisao_2021_-_ppa_2018-2021_p.l_48-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AVALIAÇÃO DAS METAS FÍSICAS E FINANCEIRAS EXECUTADAS NO EXERCÍCIO 2021 DO PLANO PLURIANUAL DO MUNICÍPIO DE CACOAL PARA O PERÍODO DE 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2536/autografo_n._85-2022__reformulacao_por_meio_de_transferencia_-_r_140.00000_semosp_p.l_84-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2536/autografo_n._85-2022__reformulacao_por_meio_de_transferencia_-_r_140.00000_semosp_p.l_84-2022.pdf</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2537/autografo_n._86-2022__abertura_de_credito_especial_-_r_72.00000_semfaz_p.l_93-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2537/autografo_n._86-2022__abertura_de_credito_especial_-_r_72.00000_semfaz_p.l_93-2022.pdf</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2570/autografo_n._88-2022__dispoe_sobre_a_instituicao_do_setembro_verde_no_calendario_oficial_cria_carteira_de_identificacao_e_estabelece_vagas_preferenciais_p.l_60-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2570/autografo_n._88-2022__dispoe_sobre_a_instituicao_do_setembro_verde_no_calendario_oficial_cria_carteira_de_identificacao_e_estabelece_vagas_preferenciais_p.l_60-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO “SETEMBRO VERDE” COMO MÊS DE CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE DOAÇÃO DE ÓRGÃOS E TECIDOS NO CALENDÁRIO OFICIAL DE EVENTOS E ATIVIDADES DO MUNICÍPIO, CRIA A CARTEIRA DE IDENTIFICAÇÃO E ESTABELECE BENEFÍCIOS PARA A PESSOA DOADORA DE ÓRGÃOS E TECIDOS NO ÂMBITO DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2571/autografo_n._89-2022__altera_as_leis_n.s_4.040-18_4.234-19_4.475-20_e_4.754-21_-_baixa_de_bens__moveis_inserviveis_p.l_66-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2571/autografo_n._89-2022__altera_as_leis_n.s_4.040-18_4.234-19_4.475-20_e_4.754-21_-_baixa_de_bens__moveis_inserviveis_p.l_66-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS N.S 4.040/PMC/2018, 4.234/PMC/2019, 4.475/PMC/2020 E 4.754/PMC/2021, QUE DISPÕE SOBRE A BAIXA DE BENS MÓVEIS INSERVÍVEIS AO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2572/autografo_n._90-2022__institui_diario_oficial_eletronico_do_municipio_de_cacoal_-_dioc_p.l_76-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2572/autografo_n._90-2022__institui_diario_oficial_eletronico_do_municipio_de_cacoal_-_dioc_p.l_76-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE CACOAL – DIOC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2573/autografo_n._91-2022__altera_a_denominacao_da_rua_beira_rio_no_bairro_santo_antonio_p.l_95-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2573/autografo_n._91-2022__altera_a_denominacao_da_rua_beira_rio_no_bairro_santo_antonio_p.l_95-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA BEIRA RIO NO BAIRRO SANTO ANTÔNIO E DÁ OUTRAS PROVIDÊNCIAS NO MUNICÍPIO DE CACOAL - RO.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2574/autografo_n._92-2022__abertura_de_credito_adicional_suplementar_-_r_200.00000_semagri_p.l_96-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2574/autografo_n._92-2022__abertura_de_credito_adicional_suplementar_-_r_200.00000_semagri_p.l_96-2022.pdf</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2575/autografo_n._93-2022__reformulacao_-_transposicao_-_r_184.00000_fundeb__p.l_97-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2575/autografo_n._93-2022__reformulacao_-_transposicao_-_r_184.00000_fundeb__p.l_97-2022.pdf</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2576/autografo_n._94-2022__abertura_de_credito_suplementar_-_r_415.50885_semed_p.l_98-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2576/autografo_n._94-2022__abertura_de_credito_suplementar_-_r_415.50885_semed_p.l_98-2022.pdf</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2577/autografo_n._95-2022__abertura_de_credito_adicional_suplementar_-_r_20.00000_fmas__p.l_101-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2577/autografo_n._95-2022__abertura_de_credito_adicional_suplementar_-_r_20.00000_fmas__p.l_101-2022.pdf</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2578/autografo_n._96-2022__abertura_de_credito_adicional_suplementar_-_r_657.22739_fmas_p.l_102-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2578/autografo_n._96-2022__abertura_de_credito_adicional_suplementar_-_r_657.22739_fmas_p.l_102-2022.pdf</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2579/autografo_n._97-2022__abertura_de_credito_especial_r_57.41441_fmas_p.l_103-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2579/autografo_n._97-2022__abertura_de_credito_especial_r_57.41441_fmas_p.l_103-2022.pdf</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2580/autografo_n._98-2022__abertura_de_credito_adicional_suplementar_r_74.55299_fms_p.l_104-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2580/autografo_n._98-2022__abertura_de_credito_adicional_suplementar_r_74.55299_fms_p.l_104-2022.pdf</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2581/autografo_n._99-2022__abertura_de_credito_adicional_suplementar_r_287.09439_fms_p.l_106-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2581/autografo_n._99-2022__abertura_de_credito_adicional_suplementar_r_287.09439_fms_p.l_106-2022.pdf</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2582/autografo_n._100-2022_altera_a_lei_n._2.543-pmc-2009_estrutura_politico-administrativa_do_municipio_revoga_os__1o_e_2o_do_art._18_da_lei_n.__4.083-pmc-2018__p.l_108-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2582/autografo_n._100-2022_altera_a_lei_n._2.543-pmc-2009_estrutura_politico-administrativa_do_municipio_revoga_os__1o_e_2o_do_art._18_da_lei_n.__4.083-pmc-2018__p.l_108-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO; REVOGA OS §§ 1º E 2º DO ART. 18 DA LEI N. 4.083/PMC/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2596/autografo_n._101-2022_abertura_de_credito_suplementar_-_r_516.00000_semma_p.l_100-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2596/autografo_n._101-2022_abertura_de_credito_suplementar_-_r_516.00000_semma_p.l_100-2022.pdf</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2597/autografo_n._102-2022_abertura_de_credito_suplementar_-_r_634.98295_fms__p.l_105-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2597/autografo_n._102-2022_abertura_de_credito_suplementar_-_r_634.98295_fms__p.l_105-2022.pdf</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2598/autografo_n._103-2022_abertura_de_credito_especial_-_r_100.00000_fms_p.l_112-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2598/autografo_n._103-2022_abertura_de_credito_especial_-_r_100.00000_fms_p.l_112-2022.pdf</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2093/convocacao_n._1-cmc-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2093/convocacao_n._1-cmc-2022.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, conferidas pelo artigo 150 da Resolução n. 3/CMC/1984, de 29 de novembro de 1984 (Regimento Interno da Câmara Municipal de Cacoal-RO), CONVOCA os Senhores Vereadores desta Casa de Leis para sessão solene de entrega de Moção de Aplausos aos soldados do 4º Batalhão de Polícia Militar, vítimas da explosão do quartel em 1982 na cidade de Cacoal, conforme Requerimento n. 67/2021-CMC, de autoria do vereador Romeu Rodrigues Moreira, a ser realizada no dia 3 de fevereiro do corrente, às 19h.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2103/convocacao_n._2-cmc-2022_dig.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2103/convocacao_n._2-cmc-2022_dig.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, conferidas pelo artigo 28, inciso XIV, alínea “a”, da Resolução n. 03/CMC/84, de 29 de novembro de 1984 (Regimento Interno), CONVOCA os Senhores Vereadores desta Casa de Leis para Sessões Extraordinárias a serem realizadas no dia 7 de fevereiro do corrente, às 10h e 13h, respectivamente, para deliberar sobre os Projetos de Lei n.s 2/2022, 3/2022, 4/2022, 7/2022, 9/2022, 11/2022 e 12/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2183/convocacao_n._3-cmc-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2183/convocacao_n._3-cmc-2022.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, conferidas pelo artigo 28, inciso XIV, alínea “a”, da Resolução n. 03/CMC/84, de 29 de novembro de 1984 (Regimento Interno), CONVOCA os Senhores Vereadores desta Casa de Leis para Sessões Extraordinárias a serem realizadas no dia 25 de fevereiro do corrente, às 9h e 12h, respectivamente, para deliberar sobre os Projetos de Lei n.s 5/2022, 8/2022, 10/2022, 13/2022, 14/2022, 15/2022, 16/2022, 17/2022, 18/2022, 19/2022, 20/2022, 21/2022, 22/2022, 24/2022, 25/2022 e 26/2022, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2534/convocacao_n._4-cmc-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2534/convocacao_n._4-cmc-2022.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, conferidas pelo artigo 150 da Resolução n. 3/CMC/1984, de 29 de novembro de 1984 (Regimento Interno da Câmara Municipal de Cacoal-RO), CONVOCA os Senhores Vereadores desta Casa de Leis para sessão solene de entrega de Moção de Aplausos a torcida do ESQUADRÃO DA RAPOSA, através de sua diretoria representada pelos Ilustríssimos Senhores Wilson Rocha Neto e Jeferson Magno dos Santos, conforme Requerimento n. 33/CMC/2022, de autoria do vereador Edimar Kapiche Luciano, a ser realizada no dia 2 de junho do corrente, às 19h30min.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2630/convocacao_n._5-cmc-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2630/convocacao_n._5-cmc-2022.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, conferidas pelo artigo 150 da Resolução n. 3/CMC/1984, de 29 de novembro de 1984 (Regimento Interno da Câmara Municipal de Cacoal-RO), CONVOCA os Senhores Vereadores desta Casa de Leis para sessão solene de entrega de Moção de Aplausos, a ser realizada no dia 1º de julho do corrente, às 19h30min, aos bombeiros militares da unidade de resgate UR 110, 2° SGT BM GLEYSON LEÃO AYALA e 2° SGT BM MESSIAS DE ALMEIDA SILVA, e da unidade ABT-010, 1° SGT BM CAMILO SANTOS e 2° SGT BM RENAN CORRÊA DE ABREU, pelo atendimento à ocorrência de combate ao incêndio n. 419173 do CBM, no dia 28/05/2022, às 10h32min, na rua Professor_x000D_
 Íris José Duarte, Jardim Itália II, e demais bombeiros tendo em vista o dia Nacional do Bombeiro Militar, a ser comemorado anualmente no dia 2 de julho, conforme o Requerimento n. 38/CMC/2022, de autoria do vereador Edimar Kapiche Luciano.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2631/convocacao_n._6-cmc-2022_scaneada.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2631/convocacao_n._6-cmc-2022_scaneada.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Cacoal-RO, no uso de suas atribuições legais, conferidas pelo artigo 28, inciso XIV, alínea “a”, da Resolução n. 03/CMC/84, de 29 de novembro de 1984 (Regimento Interno), CONVOCA os Senhores Vereadores desta Casa de Leis para Sessões Extraordinárias a serem realizadas no dia 20 de julho do corrente, às 13h30 e 16h30, respectivamente, para deliberar sobre os Projetos de Lei n.s 113/2022, 120/2022, 121/2022, 122/2022, 123/2022, 124/2022, 125/2022, 126/2022, 127/2022, 128/2022, 129/2022, 130/2022, 131/2022, 132/2022, 133/2022, 134/2022, 135/2022 e 136/2022 todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>CB</t>
   </si>
   <si>
     <t>Chapa da Mesa Diretora para novo biênio</t>
   </si>
   <si>
     <t>Corazinho, João Pichek, Lauro Garçom, Toninho do Jesus</t>
   </si>
   <si>
     <t>Chapa "Harmonia e Independência continuam".</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>Kapiche, Luiz Fritz, Minduin, Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2950/registro_da_chapa_-_fidelidade_e_compromisso_-_bienio_2023-24.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2950/registro_da_chapa_-_fidelidade_e_compromisso_-_bienio_2023-24.pdf</t>
   </si>
   <si>
     <t>Chapa "Fidelidade e compromisso".</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>REPRE</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>Paulinho do Cinema, Zivan Almeida</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2978/representacao_n._1-2022.pdf</t>
+    <t>PAULINHO DO CINEMA, Zivan Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2978/representacao_n._1-2022.pdf</t>
   </si>
   <si>
     <t>Impugnação à candidatura do Vereador Valdomiro Corá à Eleição da Mesa Diretora - biênio 2023/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5170,67 +5170,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2238/processo_legislativo_37-2022_-_p.l._37-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2240/processo_legislativo_39-2022_-_p.l._39-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2286/processo_legislativo_43-2022_-_p.l._41-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2319/processo_legislativo_56-2022_-_p.l._54-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2326/processo_legislativo_58-2022_-_p.l._56-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2346/processo_legislativo_59-2022_-_p.l._57-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2347/processo_legislativo_60-2022_-_p.l._58-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2348/processo_legislativo_61-2022_-_p.l._59-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2363/processo_legislativo_62-2022_-_p.l._60-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2455/processo_legislativo_89-2022_-_p.l._87-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2460/processo_legislativo_96-2022_-_p.l._94-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2461/processo_legislativo_97-2022_-_p.l._95-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2613/processo_legislativo_123-2022_-_p.l._120-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2614/processo_legislativo_124-2022_-_p.l._121-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2615/processo_legislativo_125-2022_-_p.l._122-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2616/processo_legislativo_126-2022_-_p.l._123-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2617/processo_legislativo_127-2022_-_p.l._124-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2618/processo_legislativo_128-2022_-_p.l._125-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2619/processo_legislativo_129-2022_-_p.l._126-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2620/processo_legislativo_130-2022_-_p.l._127-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2621/processo_legislativo_131-2022_-_p.l._128-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2622/processo_legislativo_132-2022_-_p.l._129-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2623/processo_legislativo_133-2022_-_p.l._130-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2624/processo_legislativo_134-2022_-_p.l._131-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2625/processo_legislativo_135-2022_-_p.l._132-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2626/processo_legislativo_136-2022_-_p.l._133-20221.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2627/processo_legislativo_137-2022_-_p.l._134-20221.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2628/processo_legislativo_138-2022_-_p.l._135-20221.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2629/processo_legislativo_139-2022_-_p.l._136-20221.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2660/processo_legislativo_156-2022_-_p.l._153-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2685/p.l._157-2022_revoga_o_art._3o_da_lei_n._4.585-pmc-2020_-_vedacao_a_revisao_anual_de_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2847/processo_legislativo_190-2022_-_p.l._186-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2855/processo_legislativo_195-2022_-_p.l._191-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2856/processo_legislativo_196-2022_-_p.l._192-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2857/processo_legislativo_197-2022_-_p.l._193-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2867/p.l._200-2022_proibe_a_instalacao_e_o_uso_de_banheiros_multigeneros.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2892/p.l._202-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2893/p.l._203-2022_dispoe_sobre_a_criacao_do_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2894/p.l._204-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2940/p.l._n._208-2022_-_rejuste_do_piso_salarial_-_agentes_comunitarios_e_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2943/p.l._n._209-2022_-_gratificacao_de_desempenho_-_supervisor_escolar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2944/p.l._n._210-2022_abono_natalino_aos_servidores_da_camara_municipal_de_cacoal_-_ro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2265/processo_n._40-2022_-_d.l._n._1.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_de_decreto_legislativo_n._2-cmc-2022_autoriza_licenca_para_ausencia_do_prefeito_do_municipio_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2866/projeto_de_resolucao_n._2-2022_institui_o_processo_legislativo_eletronico_e_procedimentos_digitais_na_cmc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2934/projeto_de_resolucao_n._3-2022_regula_o_regime_de_adiantamento_de_valores_para_despesas_de_viagem_a_servico_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2454/veto_integral_ao_p.l._40-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2782/veto_integral_ao_projeto_de_lei_n._39-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2798/veto_parcial_ao_p.l._74-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2815/veto_integral_ao_autografo_147-2022_-_p.l._155-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2973/oficio_654_gp_pgm_2022_encaminha_veto_parcial_ao_autorgrafo_188_cmc_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2204/indicacao_n._14-cmc-22_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2205/indicacao_n._15-cmc-22_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2224/indicacao_n._20-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_n._23-cmc-22_-_paulo_roberto_duarte_bezerra.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_n._24-cmc-22_-_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_n._38-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_n._39-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_n._40-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_n._62-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2426/indicacao_n._63-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_n._69-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_n._70-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2565/indicacao_n._89-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2591/indicacao_n._91-cmc-22_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2642/indicacao_n._96-cmc-22_-_12_vereadores.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2644/indicacao_n._98-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2645/indicacao_n._99-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2650/indicacao_n._101-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2680/indicacao_n._110-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2796/indicacao_n._113-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2854/indicacao_n._125-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2938/indicacao_n._133-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2942/indicacao_n._134-2022_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2104/requerimento_n._1-2022_urgencia_simples_-_1a_e_2a_s.e.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2178/requerimento_n._2-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2179/requerimento_n._3-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2184/requerimento_n._4-2022_urgencia_simples_-_3o_e_4o_s.e.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_n._5-2022_urgencia_simples_-_2a_s.o.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2212/requerimento_n._6-2022_urgencia_simples_-_3a_s.o.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_n._7-2022_solicitacao_de_informacao_-_vereador_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n._8-2022_solicitacao_de_informacao_-_vereador_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2230/requerimento_n._9-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_n._10-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_n._11-2022_urgencia_simples_-_4a_s.o.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2239/requerimento_n._12-2022_solicitacao_de_informacao_-_vereadores_paulo_roberto_e_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2243/requerimento_n._13-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_n._16-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2285/requerimento_n._17-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2297/requerimento_n._18-2022_urgencia_simples_-_6a_s.o.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2298/requerimento_n._19-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2313/requerimento_n._20-2022_urgencia_simples_-_7a_s.o.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n._22-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2341/requerimento_n._23-2022_urgencia_simples_-_8a_s.o.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2396/requerimento_n._25-2022_solicitacao_de_informacao_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_n._26-2022_urgencia_simples_para_inclusao_e_deliberacao_dos_p.l.s_n.s_54_61_62_63_64_65_67_68_69_e_70-2022_-_11a_s.o.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_n._27-2022_solicitacao_de_informacao_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2424/requerimento_n._28-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2440/requerimento_n._30-2022_urgencia_simples_para_inclusao_e_deliberacao_dos_p.l.s_n.s_71_72_e_73-2022_-_12a_s.o.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2484/requerimento_n._32-2022_urgencia_simples_-_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2487/requerimento_n._33-2022_mocao_aplausos_-_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2504/requerimento_n._34-2022_urgencia_simples_-_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_n._36-2022_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._107-2022_-_16a_s.o.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2558/requerimento_n._37-2022_urgencia_simples_-_17a_s.o.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2583/requerimento_n._39-2022_urgencia_simples_-_18a_s.o.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2587/requerimento_n._41-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2588/requerimento_n._42-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2607/requerimento_n._45-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2612/requerimento_n._46-2022_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._119-2022_-_19a_s.o.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2632/requerimento_n._47-2022_urgencia_simples_-_5o_e__6o_s.e.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2646/requerimento_n._48-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2649/requerimento_n._49-2022_urgencia_simples_-_21a_s.o.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2659/requerimento_n._50-2022_urgencia_simples_-_22a_s.o.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2672/requerimento_n._51-2022_urgencia_simples_-_23a_s.o.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2682/requerimento_n._52-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_n._53-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_n._54-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2686/requerimento_n._55-2022_prorrogacao_do_prazo_de_90_dias_-_resolucao_n._1-2022-cmc_-_comissao_especial_de_averiguacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2791/requerimento_n._56-2022_urgencia_simples_-_25a_s.o.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2794/requerimento_n._57-2022_urgencia_simples_-_26a_s.o.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2800/requerimento_n._58-2022_mocao_de_apelo_-ver_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2810/requerimento_n._59-2022_urgencia_simples_-_28a_s.o.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2819/requerimento_n._60-2022_solicitacao_de_informacao_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2820/requerimento_n._61-2022_solicitacao_de_informacao_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2824/requerimento_n._62-2022_urgencia_simples_-_29a_s.o.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2828/requerimento_n._63-2022_urgencia_simples_-_30a_s.o.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2829/requerimento_n._64-2022_solicitacao_de_informacao_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2842/requerimento_n._65-2022_solicitacao_de_informacao_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2846/requerimento_n._67-2022_solicitacao_de_informacao_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2850/requerimento_n._68-2022_solicitacao_de_informacao_romeu_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2858/requerimento_n._69-2022_urgencia_simples_-_33a_s.o.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2872/requerimento_n._70-2022_solicitacao_de_informacao_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2929/requerimento_n._71-2022_urgencia_simples_-_35a_s.o.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2936/requerimento_n._72-2022_audiencia_publica_-_doacao_de_area_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2935/requerimento_n._73-2022_urgencia_simples_-_36a_s.o.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2941/requerimento_n._74-2022_urgencia_simples_-_37a_s.o.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2948/requerimento_n._75-2022_urgencia_simples_-_38a_s.o.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2960/requerimento_n._76-2022_urgencia_simples_-_39a_s.o.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2971/requerimento_n._78-2022_urgencia_simples_-_40a_s.o.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2972/requerimento_n._79-2022_urgencia_simples_-_7o_e_8o_s.e.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2106/oficio_n._1-2022_autografos_da_1a_s.e.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2120/oficio_n._2-2022_retirada_e_arquivamento_do_p.l._n._158-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2181/oficio_n._3-2022_indicacoes_da_1a_s.o.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2203/oficio_n._4-2022_autografos_da_3a_s.e.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2213/oficio_n._5-2022_autografos_da_2a_s.o.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2214/oficio_n._6-2022_requerimentos_da_2a_s.o.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2215/oficio_n._7-2022_indicacoes_da_2a_s.o.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2232/oficio_n._8-2022_autografo_da_3a_s.o.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2233/oficio_n._9-2022_indicacoes_da_3a_s.o.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2235/oficio_n._10-2022_retirada_e_arquivamento_do_p.l._n._301-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2254/oficio_n._11-2022_autografos_da_4a_s.o.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2255/oficio_n._12-2022_requerimentos_da_4a_s.o.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2256/oficio_n._13-2022_indicacao_da_4a_s.o.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2267/oficio_n._14-2022_retirada_e_arquivamento_do_p.l._n._1-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2291/oficio_n._15-2022_autografo_da_5a_s.o.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2292/oficio_n._16-2022_requerimentos_da_5a_s.o.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2293/oficio_n._17-2022_indicacoes_da_5a_s.o.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2306/oficio_n._18-2022_autografos_da_6a_s.o.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2307/oficio_n._19-2022_requerimentos_da_6a_s.o.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2308/oficio_n._20-2022_indicacoes_da_6a_s.o.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2330/oficio_n._21-2022_autografos_da_7a_s.o.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2331/oficio_n._22-2022_requerimento_da_7a_s.o.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2332/oficio_n._23-2022_indicacoes_da_7a_s.o.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2357/oficio_n._24-2022_retirada_e_arquivamento_do_p.l._n._49-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2358/oficio_n._25-2022_relatorio_da_comissao_de_atualizacao_do_regimento_interno_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2359/oficio_n._26-2022_autografos_da_8a_s.o.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2360/oficio_n._27-2022_requerimentos_da_8a_s.o.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2361/oficio_n._28-2022_indicacoes_da_8a_s.o.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2394/oficio_n._29-2022_autografos_da_9a_s.o.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2395/oficio_n._30-2022_indicacoes_da_9a_s.o.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2402/oficio_n._31-2022_indicacoes_da_10a_s.o.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2420/oficio_n._32-2022_autografos_da_11a_s.o.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2421/oficio_n._33-2022_requerimento_da_11a_s.o.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2422/oficio_n._34-2022_indicacoes_da_11a_s.o.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2445/oficio_n._35-2022_relatorio_da_comissao_de_atualizacao_do_regimento_interno_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2446/oficio_n._36-2022_autografos_da_12a_s.o.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2447/oficio_n._37-2022_indicacoes_da_12a_s.o.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2448/oficio_n._38-2022_retirada_e_arquivamento_do_p.l._n._80-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2472/oficio_n._39-2022_rejeicao_do_veto_da_13a_s.o.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2473/oficio_n._40-2022_requerimentos_da_13a_s.o.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2474/oficio_n._41-2022_indicacoes_da_13a_s.o.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2475/oficio_n._42-2022_retirada_e_arquivamento_do_p.l._n._246-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2488/oficio_n._43-2022_autografos_da_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2489/oficio_n._44-2022_indicacoes_da_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2503/oficio_n._45-2022_constituicao_de_comissao_especial_de_averiguacao_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2538/oficio_n._46-2022_autografos_da_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2539/oficio_n._47-2022_indicacoes_da_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2553/oficio_n._49-2022_autografo_da_16a_s.o.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2554/oficio_n._50-2022_requerimento_da_16a_s.o.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2555/oficio_n._51-2022_indicacoes_da_16a_s.o.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2568/oficio_n._52-2022_autografos_da_17a_s.o.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2569/oficio_n._53-2022_indicacoes_da_17a_s.o.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2599/oficio_n._54-2022_autografos_da_18a_s.o.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2600/oficio_n._55-2022_indicacoes_da_18a_s.o.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2244/oficio_no_1-2022_cora_1a_sessao_ordinaria_21.02.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2245/oficio_no_2-2022_paulo_henrique_3a_sessao_extraordinaria_23.02.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2246/oficio_no_3-2022_paulo_henrique_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2247/oficio_no_4-2022_paulo_henrique_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2248/oficio_no_5-2022_cora_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2249/oficio_no_6-2022_kapiche_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2250/oficio_no_7-2022_kapiche_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2251/oficio_no_8-2022_romeu_3a_sessao_ordinaria_07.03.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2252/oficio_no_9-2022_zivan_3a_sessao_ordinaria_07.03.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2253/oficio_no_10-2022_paulo_henrique_3a_sessao_ordinaria_07.03.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2269/oficio_no_11-2022_paulo_henrique_4a_sessao_ordinaria_14.03.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2270/oficio_no_12-2022_cora_4a_sessao_ordinaria_0143.03.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2271/oficio_no_13-2021_pichek_4a_sessao_ordinaria_14.03.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2272/oficio_no_14-2021_pichek_4a_sessao_ordinaria_14.03.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2333/oficio_no_15-2022_romeu_6a_sessao_ordinaria_28.03.2022_recuperado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2335/oficio_no_16-2022_kapiche_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2336/oficio_no_17-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2337/oficio_no_18-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2338/oficio_no_19-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2339/oficio_no_20-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2372/oficio_no_21-2022_ezequiel_camara_8a_sessao_ordinaria_11.04.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2373/oficio_no_22-2022_zivan_8a_sessao_ordinaria_11.04.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2374/oficio_no_23-2022_cora_8a_sessao_ordinaria_11.04.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2404/oficio_no_24-2022_cora_10a_sessao_ordinaria_25.04.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2405/oficio_no_25-2022_cora_10a_sessao_ordinaria_25.04.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2466/oficio_no_26-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2467/oficio_no_27-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2468/oficio_no_28-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2469/oficio_no_29-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2470/oficio_no_30-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2477/oficio_no_31-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2478/oficio_no_32-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2479/oficio_no_33-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2480/oficio_no_34-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2481/oficio_no_35-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2482/oficio_no_36-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2483/oficio_no_37-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2513/oficio_no_38-2022_romeu_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2514/oficio_no_39-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2515/oficio_no_40-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2516/oficio_no_41-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2517/oficio_no_42-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2518/oficio_no_43-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2519/oficio_no_44-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2520/oficio_no_45-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2521/oficio_no_46-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2522/oficio_no_47-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2523/oficio_no_48-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2524/oficio_no_49-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2525/oficio_no_50-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2601/oficio_no_51-2022_paulindo_do_cinema_15a_sessao_ordinaria_30.05.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2602/oficio_no_52-2022_zivan_15a_sessao_ordinaria_30.05.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2603/oficio_no_53-2022_paulo_henrique_16a_sessao_ordinaria_06.06.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2604/oficio_no_54-2022_paulo_henrique_17a_sessao_ordinaria_13.06.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2605/oficio_no_55-2022_kapiche_17a_sessao_ordinaria_13.06.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2673/oficio_no_56-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2674/oficio_no_57-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2675/oficio_no_58-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2676/oficio_no_59-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2677/oficio_no_60-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2678/oficio_no_61-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2688/oficio_no_62-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2689/oficio_no_63-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2690/oficio_no_64-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2691/oficio_no_65-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2692/oficio_no_66-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2693/oficio_no_67-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2694/oficio_no_68-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2695/oficio_no_69-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2696/oficio_no_70-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2697/oficio_no_71-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2698/oficio_no_72-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2699/oficio_no_73-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2700/oficio_no_74-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2701/oficio_no_75-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2702/oficio_no_76-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2703/oficio_no_77-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2704/oficio_no_78-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2705/oficio_no_79-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2706/oficio_no_80-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2707/oficio_no_81-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2708/oficio_no_82-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2709/oficio_no_83-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2710/oficio_no_84-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2711/oficio_no_85-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2712/oficio_no_86-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2713/oficio_no_87-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2714/oficio_no_88-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2715/oficio_no_89-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2716/oficio_no_90-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2717/oficio_no_91-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2718/oficio_no_92-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2719/oficio_no_93-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2720/oficio_no_94-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2721/oficio_no_95-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2722/oficio_no_96-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2723/oficio_no_97-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2724/oficio_no_98-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2725/oficio_no_99-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2726/oficio_no_100-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2727/oficio_no_101-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2728/oficio_no_102-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2729/oficio_no_103-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2730/oficio_no_104-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2731/oficio_no_105-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2732/oficio_no_106-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2733/oficio_no_107-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2734/oficio_no_108-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2735/oficio_no_109-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2736/oficio_no_110-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2737/oficio_no_111-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2738/oficio_no_112-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2739/oficio_no_113-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2740/oficio_no_114-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2741/oficio_no_115-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2742/oficio_no_116-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2743/oficio_no_117-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2744/oficio_no_118-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2745/oficio_no_119-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2746/oficio_no_120-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2747/oficio_no_121-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2748/oficio_no_122-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2749/oficio_no_123-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2750/oficio_no_124-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2751/oficio_no_125-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2752/oficio_no_126-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2753/oficio_no_127-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2754/oficio_no_128-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2755/oficio_no_129-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2756/oficio_no_130-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2757/oficio_no_131-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2758/oficio_no_132-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2759/oficio_no_133-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2760/oficio_no_134-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2761/oficio_no_135-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2762/oficio_no_136-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2763/oficio_no_137-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2764/oficio_no_138-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2765/oficio_no_139-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2766/oficio_no_140-2022_kapiche_21a_sessao_ordinaria_15.08.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2767/oficio_no_141-2022_paulo_roberto_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2768/oficio_no_142-2022_paulo_henrique_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2769/oficio_no_143-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2770/oficio_no_144-2022_pichek_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2771/oficio_no_145-2022_pichek_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2772/oficio_no_146-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2773/oficio_no_147-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2774/oficio_no_148-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2775/oficio_no_149-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2776/oficio_no_150-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2777/oficio_no_151-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2778/oficio_no_152-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2779/oficio_no_153-2022_cora_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2780/oficio_no_154-2022_kapiche_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2789/oficio_no_155-2022_paulo_henrique_24a_sessao_ordinaria_29.08.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2790/oficio_no_156-2022_pichek_24a_sessao_ordinaria_29.08.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2806/oficio_no_158-2022_magnison_26a_sessao_ordinaria_12.09.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2807/oficio_no_159-2022_pichek_26a_sessao_ordinaria_12.09.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2808/oficio_no_160-2022_pichek_26a_sessao_ordinaria_12.09.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2809/oficio_no_161-2022_romeu_moreira_27a_sessao_ordinaria_19.09.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2817/oficio_no_162-2022_pichek_28a_sessao_ordinaria_26.09.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2818/oficio_no_163-2022_pichek_28a_sessao_ordinaria_26.09.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2874/oficio_no_164-2022_kapiche_28a_sessao_ordinaria_26.09.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2875/oficio_no_165-2022_kapiche_28a_sessao_ordinaria_26.09.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2876/oficio_no_166-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2877/oficio_no_167-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx_1.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2878/oficio_no_168-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2879/oficio_no_169-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2880/oficio_no_170-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2881/oficio_no_171-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2882/oficio_no_172-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2883/oficio_no_173-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2884/oficio_no_174-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2885/oficio_no_175-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2886/oficio_no_176-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2887/oficio_no_177-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2888/oficio_no_178-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2889/oficio_no_179-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2890/oficio_no_180-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2891/oficio_no_181-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2895/oficio_no_182-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2896/oficio_no_183-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2897/oficio_no_184-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2898/oficio_no_185-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2899/oficio_no_186-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2900/oficio_no_187-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2901/oficio_no_188-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2902/oficio_no_189-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2903/oficio_no_190-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2904/oficio_no_191-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2905/oficio_no_192-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2906/oficio_no_193-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2907/oficio_no_194-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2908/oficio_no_195-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2909/oficio_no_196-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2910/oficio_no_197-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2911/oficio_no_198-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2912/oficio_no_199-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2913/oficio_no_200-2022_paulinho_30a_sessao_ordinaria_10.10.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2914/oficio_no_201-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2915/oficio_no_202-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2916/oficio_no_203-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2917/oficio_no_204-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2918/oficio_no_205-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2919/oficio_no_206-2022_kapiche_30a_sessao_ordinaria_10.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2920/oficio_no_207-2022_kapiche_31a_sessao_ordinaria_17.10.2022.docx_1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2922/oficio_no_208-2022_paulo_henrique_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2923/oficio_no_209-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2924/oficio_no_210-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2925/oficio_no_211-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2926/oficio_no_212-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2927/oficio_no_213-2022_cora_34a_sessao_ordinaria_07.11.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2928/oficio_no_214-2022_kapiche_34a_sessao_ordinaria_07.11.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2107/autografo_n._1-2022_abertura_de_credito_especial_-_r_600.00000_fmas_p.l_2-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2108/autografo_n._2-2022_abertura_de_credito_especial_-_r_415.00000_fundeb_p.l_3-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2109/autografo_n._3-2022_abertura_de_credito_especial_-_r_635.80000_semed_p.l_4-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2110/autografo_n._4-2022_abertura_de_credito_suplementar_-_r_4.755.98309__semagri_p.l_7-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2111/autografo_n._5-2022_abertura_de_credito_suplementar_-_r_86.16960_fms_p.l_9-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2112/autografo_n._6-2022_abertura_de_credito_especial_-_r_777.07700_fms_p.l_11-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2113/autografo_n._7-2022_abertura_de_credito_suplementar_-_r_1.509.29000_fms_p.l_12-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2187/autografo_n._8-2022_abertura_de_credito_suplementar_-_r_1.965.00000_fundeb_p.l_5-2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2188/autografo_n._9-2022_reformulacao_-_transferencia_-_r_253.51691_semagri_p.l_8-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2189/autografo_n._10-2022_abertura_de_credito_especial_-_r_699.16685_semma_p.l_10-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2190/autografo_n._11-2022_abertura_de_credito_suplementar_-_r_60.00000_fms_p.l_13-2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2191/autografo_n._12-2022_abertura_de_credito_especial_-_r_311.07600_fms_p.l_14-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2192/autografo_n._13-2022_abertura_de_credito_suplementar_-_r_811.96700_fms_p.l_15-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2193/autografo_n._14-2022_abertura_de_credito_suplementar_-_r_1.170.77390_fundeb_p.l_16-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2194/autografo_n._15-2022_abertura_de_credito_especial_-_r_850.00000_semosp_p.l_17-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2195/autografo_n._16-2022_abertura_de_credito_suplementar_-_r_1.258.59337_semed_p.l_18-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2196/autografo_n._17-2022_abertura_de_credito_especial_-_r_1.073.86914_semosp_p.l_19-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2197/autografo_n._18-2022_dispoe_sobre_a_autorizacao_de_concessao_de_auxilio_emergencial_pecuniario_as_familias_de_baixa_renda_afetadas_pelas_enchentes_no_ano_2022_p.l_20-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2198/autografo_n._19-2022_abertura_de_credito_especial_-_r_600.00000_fmas_p.l_21-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2199/autografo_n._20-2022_abertura_de_credito_suplementar_-_r_296.71529_semosp_p.l_22-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2200/autografo_n._21-2022_abertura_de_credito_especial_-_r_12.29182_fms_p.l_24-2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2201/autografo_n._22-2022_reformulacao_-_transposicao_-_r_350.00000_semed_p.l_25-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2202/autografo_n._23-2022__abertura_de_credito_especial_-_r_415.00000_fundeb_p.l_26-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2216/autografo_n._24-2022__acrescenta_o_artigo_14_a_lei_n._4.721-2021_p.l_254-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2217/autografo_n._25-2022__desafetacao_da_rua_suami_fernanda_pereira_lima_do_bairro_jardim_eldorado_e_unificacao_a_quadra_102a_p.l_294-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2218/autografo_n._26-2022__altera_a_lei_n._2.543-09_extingue_a_funccal_e_cria_a_secretaria_de_cultura_p.l_296-2021_qr_code.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2219/autografo_n._27-2022__altera_o_artigo_93_da_lei_n._2.554-2009_-_taxa_de_vistoria_-_loteamentos_p.l_6-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2231/autografo_n._28-2022__institui_o_dia_mundial_da_conscientizacao_e_enfrentamento_a_fibromialgia_no_calendario_oficial_cria_carteira_de_identificacao_e_estabelece_preferencias_p.l_300-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2258/autografo_n._29-2022__prorroga_o_prazo_do_refis_-_lei_n._4.737-pmc-2021_-_p.l_28-2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2259/autografo_n._30-2022__abertura_de_credito_suplementar_-_r_72.00523_fms_p.l_29-2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2260/autografo_n._31-2022__abertura_de_credito_suplementar_-_r_650.00000_fms_p.l_30-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2261/autografo_n._32-2022__abertura_de_credito_especial_-_r_554.00000_semosp_p.l_31-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2262/autografo_n._33-2022__abertura_de_credito_especial_-_r_70.00000_fms_p.l_32-2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2263/autografo_n._34-2022__abertura_de_credito_suplementar_-_r_559.70000_fms_p.l_33-2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2264/autografo_n._35-2022__institui_homenagem_ao_imperador_dom_pedro_i_e_demais_familiares_em_razao_do_bicentenario_da_proclamacao_do_brasil_em_07-09-182_p.l_35-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2290/autografo_n._36-2022__revogacao_da_lei_n._569-95_doacao_de_area_a_associacao_dos_bairros_bandeirantes_e_vista_alegre_p.l_297-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2309/autografo_n._37-2022__reformulacao_-_transposicao_-_r_207.00000_fundeb_p.l_36-2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2310/autografo_n._38-2022__abertura_de_credito_suplementar_-_r_1.958.69000_fms_p.l_38-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2311/autografo_n._39-2022__reformulacao_administrativa_-_transposicao_-_r_600.00000_semed_p.l_41-2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2327/autografo_n._40-2022__institui_programa_de_incentivo_de_contratacao_de_mulheres_em_situacao_de_violencia_domestica_p.l_37-2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2328/autografo_n._41-2022__regulamentacao_da_prestacao_de_assistencia_religiosa_nos_estabelecimentos_hospitalares_e_ambientes_prisionais_p.l_40-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2329/autografo_n._42-2022__altera_a_lei_n._2.735-pmc-2010_que_dispoe_sobre_o_pccr_dos_servidores_publicos_-_cuidador_p.l_47-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2349/autografo_n._43-2022__reformulacao_-_transposicao_-_r_32.20649_semagri_p.l_43-2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2350/autografo_n._44-2022__reformulacao_-_transferencia_-_r_30.00000_semagri_p.l_44-2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2351/autografo_n._45-2022__abertura_de_credito_especial_-_r_100.00000_fmas_p.l_46-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2352/autografo_n._46-2022__institui_gratificacao_de_incentivo_a_funcao_especial_desempenhada_pelos_servidores_municipais_que_integram_a_atencao_ambulatorial_especializada_p.l_50-2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2353/autografo_n._47-2022__altera_a_lei_n._2.735-10_que_dispoe_sobre_o_pccr_dos_servidores_publicos_municipais_-_aumento_de_vagas_supervisor_escolar_40h_e_cuidador_p.l_51-2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2354/autografo_n._48-2022__abertura_de_credito_suplementar_-_r_223.00000_semict_p.l_52-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2355/autografo_n._49-2022__abertura_de_credito_especial_r_15.00000_semma_p.l_53-2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2356/autografo_n._50-2022__altera_a_lei_n._4.708-pmc-21_prorrogacao_de_prazo_ate_31-12-22_p.l_56-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2387/autografo_n._51-2022__revogacao_da_lei_n._3.388-2014_direito_real_de_uso_a_cocical_p.l_34-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2388/autografo_n._52-2022__altera_as_leis_municipais_n.s_2.413-2008_e_2.543-2009_estrutura_da_procuradoria_geral_do_municipio_-_criacao_de_cargos_e_funcao_gratificadas_p.l_42-2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2389/autografo_n._53-2022__abertura_de_credito_suplementar_-_r_1.322.00000_fmas_p.l_45-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2390/autografo_n._54-2022__altera_o_artigo_153_da_lei_n._2.735-2010_ausencia_do_servidor_por_motivo_de_falecimento_dos_avos_avos_e_sogros_p.l_55-2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2391/autografo_n._55-2022__abertura_de_credito_suplementar_-_r_1.017.94000_saae_p.l_57-2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2392/autografo_n._56-2022__abertura_de_credito_suplementar_-_r_100.00000_saae_p.l_58-2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2393/autografo_n._57-2022__dispoe_sobre_o_reajuste_do_piso_salarial_dos_profissinais_da_educacao_e_altera_a_lei_n._2.736-2010_-_semed_p.l_59-2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2410/autografo_n._58-2022__cria_o_programa_de_castracao_animal_no_municipio_de_cacoal_e_da_outras_providencias_p.l_54-2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2411/autografo_n._59-2022__altera_a_lei_n._3.972-pmc-18_denomina_as_vias_publicas_localizadas_no_loteamento_jardim_vitoria_p.l_61-2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2412/autografo_n._60-2022__dispoe_sobre_a_revogacao_da_lei_n._2.232-07_-_direito_real_de_uso_de_imovel_de_imovel_publico_a_arpacre_p.l_62-2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2413/autografo_n._61-2022__dispoe_sobre_revogacao_da_lei_n._598-1995_-_doacao_para_igreja_adventista_da_promessa_p.l_63-2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2414/autografo_n._62-2022__dispoe_sobre_a_revogacao_da_lei_n._716-1996_-_doacao_de_area_a_associacao_dos_servidores_da_justica_do_trabalho_de_cacoal_p.l_64-2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2415/autografo_n._63-2022__dispoe_sobre_revogacao_da_lei_n._723-1996_doacao_de_area_a_oab-ro_p.l_65-2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2416/autografo_n._64-2022__reformulacao_-_remanejamento_-_r_390.00000_cmc_p.l_67-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2417/autografo_n._65-2022__reformulacao_-_remanejamento_-_r_710.00000_cmc_p.l_68-2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2418/autografo_n._66-2022__abertura_de_credito_suplementar_-_r_1.100.00000_semma_p.l_69-2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2419/autografo_n._67-2022__reformulacao_-_remanejamento_-_r_320.00000_semad_p.l_70-2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2442/autografo_n._68-2022__reformulacao_-_remanejamento_-_r_70.00000_semad_p.l_71-2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2443/autografo_n._69-2022__abertura_de_credito_especial_-_r_607.51570_defesa_civil_p.l_72-2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2444/autografo_n._70-2022__altera_a_lei_n._4.997-2022_-_gratificacao_especializadas_p.l_73-2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2490/autografo_n._71-2022__abertura_de_credito_suplementar_-_r_111.42022_amec_p.l_77-2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2491/autografo_n._72-2022__altera_a_lei_n._2.296-08_-_comodato_posto_de_saude_no_bairro_industrial_p.l_79-2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2492/autografo_n._73-2022__altera_a_lei_n._2.735-10_-_pccr-pmc_altera_a_carga_horaria_dos_servidores_da_semusa_p.l_81-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2493/autografo_n._74-2022__reformulacao_por_meio_de_transposicao_-_r_36.40854_semed_p.l_82-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2494/autografo_n._75-2022__abertura_de_credito_suplementar_-_r_200.00000_semed_p.l_83-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2495/autografo_n._76-2022__altera_a_lei_n._4.732-21_regularizacao_de_obras_em_carater_excepcional_prorrogando_sua_vigencia_ate_31-12-22_p.l_85-2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2496/autografo_n._77-2022__auxilio-alimentacao_-_cmc_p.l_86-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2497/autografo_n._78-2022__auxilio_saude_-_cmc_p.l_87-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2498/autografo_n._79-2022__efetivos_-_cmc_p.l_88-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2499/autografo_n._80-2022__comissionados_-_cmc_p.l_89-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2500/autografo_n._81-2022__funcoes_gratificadas_-_cmc_p.l_90-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2501/autografo_n._82-2022__procuradoria_-_cmc_p.l_91-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2502/autografo_n._83-2022__abertura_de_credito_suplementar_-_r_112.00000_semfaz_p.l_92-2022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2535/autografo_n._84-2022__revisao_2021_-_ppa_2018-2021_p.l_48-2022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2536/autografo_n._85-2022__reformulacao_por_meio_de_transferencia_-_r_140.00000_semosp_p.l_84-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2537/autografo_n._86-2022__abertura_de_credito_especial_-_r_72.00000_semfaz_p.l_93-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2570/autografo_n._88-2022__dispoe_sobre_a_instituicao_do_setembro_verde_no_calendario_oficial_cria_carteira_de_identificacao_e_estabelece_vagas_preferenciais_p.l_60-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2571/autografo_n._89-2022__altera_as_leis_n.s_4.040-18_4.234-19_4.475-20_e_4.754-21_-_baixa_de_bens__moveis_inserviveis_p.l_66-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2572/autografo_n._90-2022__institui_diario_oficial_eletronico_do_municipio_de_cacoal_-_dioc_p.l_76-2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2573/autografo_n._91-2022__altera_a_denominacao_da_rua_beira_rio_no_bairro_santo_antonio_p.l_95-2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2574/autografo_n._92-2022__abertura_de_credito_adicional_suplementar_-_r_200.00000_semagri_p.l_96-2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2575/autografo_n._93-2022__reformulacao_-_transposicao_-_r_184.00000_fundeb__p.l_97-2022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2576/autografo_n._94-2022__abertura_de_credito_suplementar_-_r_415.50885_semed_p.l_98-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2577/autografo_n._95-2022__abertura_de_credito_adicional_suplementar_-_r_20.00000_fmas__p.l_101-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2578/autografo_n._96-2022__abertura_de_credito_adicional_suplementar_-_r_657.22739_fmas_p.l_102-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2579/autografo_n._97-2022__abertura_de_credito_especial_r_57.41441_fmas_p.l_103-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2580/autografo_n._98-2022__abertura_de_credito_adicional_suplementar_r_74.55299_fms_p.l_104-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2581/autografo_n._99-2022__abertura_de_credito_adicional_suplementar_r_287.09439_fms_p.l_106-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2582/autografo_n._100-2022_altera_a_lei_n._2.543-pmc-2009_estrutura_politico-administrativa_do_municipio_revoga_os__1o_e_2o_do_art._18_da_lei_n.__4.083-pmc-2018__p.l_108-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2596/autografo_n._101-2022_abertura_de_credito_suplementar_-_r_516.00000_semma_p.l_100-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2597/autografo_n._102-2022_abertura_de_credito_suplementar_-_r_634.98295_fms__p.l_105-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2598/autografo_n._103-2022_abertura_de_credito_especial_-_r_100.00000_fms_p.l_112-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2093/convocacao_n._1-cmc-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2103/convocacao_n._2-cmc-2022_dig.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2183/convocacao_n._3-cmc-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2534/convocacao_n._4-cmc-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2630/convocacao_n._5-cmc-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2631/convocacao_n._6-cmc-2022_scaneada.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2950/registro_da_chapa_-_fidelidade_e_compromisso_-_bienio_2023-24.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2978/representacao_n._1-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2238/processo_legislativo_37-2022_-_p.l._37-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2240/processo_legislativo_39-2022_-_p.l._39-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2286/processo_legislativo_43-2022_-_p.l._41-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2319/processo_legislativo_56-2022_-_p.l._54-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2326/processo_legislativo_58-2022_-_p.l._56-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2346/processo_legislativo_59-2022_-_p.l._57-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2347/processo_legislativo_60-2022_-_p.l._58-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2348/processo_legislativo_61-2022_-_p.l._59-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2363/processo_legislativo_62-2022_-_p.l._60-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2455/processo_legislativo_89-2022_-_p.l._87-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2460/processo_legislativo_96-2022_-_p.l._94-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2461/processo_legislativo_97-2022_-_p.l._95-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2613/processo_legislativo_123-2022_-_p.l._120-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2614/processo_legislativo_124-2022_-_p.l._121-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2615/processo_legislativo_125-2022_-_p.l._122-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2616/processo_legislativo_126-2022_-_p.l._123-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2617/processo_legislativo_127-2022_-_p.l._124-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2618/processo_legislativo_128-2022_-_p.l._125-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2619/processo_legislativo_129-2022_-_p.l._126-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2620/processo_legislativo_130-2022_-_p.l._127-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2621/processo_legislativo_131-2022_-_p.l._128-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2622/processo_legislativo_132-2022_-_p.l._129-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2623/processo_legislativo_133-2022_-_p.l._130-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2624/processo_legislativo_134-2022_-_p.l._131-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2625/processo_legislativo_135-2022_-_p.l._132-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2626/processo_legislativo_136-2022_-_p.l._133-20221.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2627/processo_legislativo_137-2022_-_p.l._134-20221.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2628/processo_legislativo_138-2022_-_p.l._135-20221.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2629/processo_legislativo_139-2022_-_p.l._136-20221.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2660/processo_legislativo_156-2022_-_p.l._153-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2685/p.l._157-2022_revoga_o_art._3o_da_lei_n._4.585-pmc-2020_-_vedacao_a_revisao_anual_de_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2847/processo_legislativo_190-2022_-_p.l._186-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2855/processo_legislativo_195-2022_-_p.l._191-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2856/processo_legislativo_196-2022_-_p.l._192-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2857/processo_legislativo_197-2022_-_p.l._193-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2867/p.l._200-2022_proibe_a_instalacao_e_o_uso_de_banheiros_multigeneros.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2892/p.l._202-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2893/p.l._203-2022_dispoe_sobre_a_criacao_do_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2894/p.l._204-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2940/p.l._n._208-2022_-_rejuste_do_piso_salarial_-_agentes_comunitarios_e_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2943/p.l._n._209-2022_-_gratificacao_de_desempenho_-_supervisor_escolar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2944/p.l._n._210-2022_abono_natalino_aos_servidores_da_camara_municipal_de_cacoal_-_ro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2265/processo_n._40-2022_-_d.l._n._1.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_de_decreto_legislativo_n._2-cmc-2022_autoriza_licenca_para_ausencia_do_prefeito_do_municipio_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2866/projeto_de_resolucao_n._2-2022_institui_o_processo_legislativo_eletronico_e_procedimentos_digitais_na_cmc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2934/projeto_de_resolucao_n._3-2022_regula_o_regime_de_adiantamento_de_valores_para_despesas_de_viagem_a_servico_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2454/veto_integral_ao_p.l._40-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2782/veto_integral_ao_projeto_de_lei_n._39-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2798/veto_parcial_ao_p.l._74-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2815/veto_integral_ao_autografo_147-2022_-_p.l._155-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2973/oficio_654_gp_pgm_2022_encaminha_veto_parcial_ao_autorgrafo_188_cmc_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2204/indicacao_n._14-cmc-22_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2205/indicacao_n._15-cmc-22_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2224/indicacao_n._20-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_n._23-cmc-22_-_paulo_roberto_duarte_bezerra.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_n._24-cmc-22_-_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_n._38-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_n._39-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_n._40-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2425/indicacao_n._62-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2426/indicacao_n._63-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_n._69-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_n._70-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2565/indicacao_n._89-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2591/indicacao_n._91-cmc-22_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2642/indicacao_n._96-cmc-22_-_12_vereadores.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2644/indicacao_n._98-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2645/indicacao_n._99-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2650/indicacao_n._101-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2680/indicacao_n._110-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2796/indicacao_n._113-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2854/indicacao_n._125-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2938/indicacao_n._133-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2942/indicacao_n._134-2022_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2104/requerimento_n._1-2022_urgencia_simples_-_1a_e_2a_s.e.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2178/requerimento_n._2-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2179/requerimento_n._3-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2184/requerimento_n._4-2022_urgencia_simples_-_3o_e_4o_s.e.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_n._5-2022_urgencia_simples_-_2a_s.o.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2212/requerimento_n._6-2022_urgencia_simples_-_3a_s.o.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_n._7-2022_solicitacao_de_informacao_-_vereador_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n._8-2022_solicitacao_de_informacao_-_vereador_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2230/requerimento_n._9-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2236/requerimento_n._10-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_n._11-2022_urgencia_simples_-_4a_s.o.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2239/requerimento_n._12-2022_solicitacao_de_informacao_-_vereadores_paulo_roberto_e_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2243/requerimento_n._13-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2284/requerimento_n._16-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2285/requerimento_n._17-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2297/requerimento_n._18-2022_urgencia_simples_-_6a_s.o.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2298/requerimento_n._19-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2313/requerimento_n._20-2022_urgencia_simples_-_7a_s.o.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n._22-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2341/requerimento_n._23-2022_urgencia_simples_-_8a_s.o.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2396/requerimento_n._25-2022_solicitacao_de_informacao_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_n._26-2022_urgencia_simples_para_inclusao_e_deliberacao_dos_p.l.s_n.s_54_61_62_63_64_65_67_68_69_e_70-2022_-_11a_s.o.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_n._27-2022_solicitacao_de_informacao_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2424/requerimento_n._28-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2440/requerimento_n._30-2022_urgencia_simples_para_inclusao_e_deliberacao_dos_p.l.s_n.s_71_72_e_73-2022_-_12a_s.o.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2484/requerimento_n._32-2022_urgencia_simples_-_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2487/requerimento_n._33-2022_mocao_aplausos_-_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2504/requerimento_n._34-2022_urgencia_simples_-_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_n._36-2022_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._107-2022_-_16a_s.o.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2558/requerimento_n._37-2022_urgencia_simples_-_17a_s.o.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2583/requerimento_n._39-2022_urgencia_simples_-_18a_s.o.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2587/requerimento_n._41-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2588/requerimento_n._42-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2607/requerimento_n._45-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2612/requerimento_n._46-2022_urgencia_simples_para_inclusao_e_deliberacao_do_p.l._n._119-2022_-_19a_s.o.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2632/requerimento_n._47-2022_urgencia_simples_-_5o_e__6o_s.e.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2646/requerimento_n._48-2022_solicitacao_de_informacao_-_vereador_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2649/requerimento_n._49-2022_urgencia_simples_-_21a_s.o.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2659/requerimento_n._50-2022_urgencia_simples_-_22a_s.o.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2672/requerimento_n._51-2022_urgencia_simples_-_23a_s.o.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2682/requerimento_n._52-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_n._53-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_n._54-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2686/requerimento_n._55-2022_prorrogacao_do_prazo_de_90_dias_-_resolucao_n._1-2022-cmc_-_comissao_especial_de_averiguacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2791/requerimento_n._56-2022_urgencia_simples_-_25a_s.o.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2794/requerimento_n._57-2022_urgencia_simples_-_26a_s.o.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2800/requerimento_n._58-2022_mocao_de_apelo_-ver_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2810/requerimento_n._59-2022_urgencia_simples_-_28a_s.o.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2819/requerimento_n._60-2022_solicitacao_de_informacao_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2820/requerimento_n._61-2022_solicitacao_de_informacao_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2824/requerimento_n._62-2022_urgencia_simples_-_29a_s.o.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2828/requerimento_n._63-2022_urgencia_simples_-_30a_s.o.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2829/requerimento_n._64-2022_solicitacao_de_informacao_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2842/requerimento_n._65-2022_solicitacao_de_informacao_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2846/requerimento_n._67-2022_solicitacao_de_informacao_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2850/requerimento_n._68-2022_solicitacao_de_informacao_romeu_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2858/requerimento_n._69-2022_urgencia_simples_-_33a_s.o.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2872/requerimento_n._70-2022_solicitacao_de_informacao_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2929/requerimento_n._71-2022_urgencia_simples_-_35a_s.o.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2936/requerimento_n._72-2022_audiencia_publica_-_doacao_de_area_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2935/requerimento_n._73-2022_urgencia_simples_-_36a_s.o.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2941/requerimento_n._74-2022_urgencia_simples_-_37a_s.o.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2948/requerimento_n._75-2022_urgencia_simples_-_38a_s.o.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2960/requerimento_n._76-2022_urgencia_simples_-_39a_s.o.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2971/requerimento_n._78-2022_urgencia_simples_-_40a_s.o.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2972/requerimento_n._79-2022_urgencia_simples_-_7o_e_8o_s.e.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2106/oficio_n._1-2022_autografos_da_1a_s.e.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2120/oficio_n._2-2022_retirada_e_arquivamento_do_p.l._n._158-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2181/oficio_n._3-2022_indicacoes_da_1a_s.o.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2203/oficio_n._4-2022_autografos_da_3a_s.e.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2213/oficio_n._5-2022_autografos_da_2a_s.o.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2214/oficio_n._6-2022_requerimentos_da_2a_s.o.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2215/oficio_n._7-2022_indicacoes_da_2a_s.o.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2232/oficio_n._8-2022_autografo_da_3a_s.o.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2233/oficio_n._9-2022_indicacoes_da_3a_s.o.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2235/oficio_n._10-2022_retirada_e_arquivamento_do_p.l._n._301-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2254/oficio_n._11-2022_autografos_da_4a_s.o.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2255/oficio_n._12-2022_requerimentos_da_4a_s.o.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2256/oficio_n._13-2022_indicacao_da_4a_s.o.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2267/oficio_n._14-2022_retirada_e_arquivamento_do_p.l._n._1-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2291/oficio_n._15-2022_autografo_da_5a_s.o.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2292/oficio_n._16-2022_requerimentos_da_5a_s.o.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2293/oficio_n._17-2022_indicacoes_da_5a_s.o.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2306/oficio_n._18-2022_autografos_da_6a_s.o.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2307/oficio_n._19-2022_requerimentos_da_6a_s.o.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2308/oficio_n._20-2022_indicacoes_da_6a_s.o.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2330/oficio_n._21-2022_autografos_da_7a_s.o.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2331/oficio_n._22-2022_requerimento_da_7a_s.o.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2332/oficio_n._23-2022_indicacoes_da_7a_s.o.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2357/oficio_n._24-2022_retirada_e_arquivamento_do_p.l._n._49-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2358/oficio_n._25-2022_relatorio_da_comissao_de_atualizacao_do_regimento_interno_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2359/oficio_n._26-2022_autografos_da_8a_s.o.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2360/oficio_n._27-2022_requerimentos_da_8a_s.o.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2361/oficio_n._28-2022_indicacoes_da_8a_s.o.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2394/oficio_n._29-2022_autografos_da_9a_s.o.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2395/oficio_n._30-2022_indicacoes_da_9a_s.o.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2402/oficio_n._31-2022_indicacoes_da_10a_s.o.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2420/oficio_n._32-2022_autografos_da_11a_s.o.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2421/oficio_n._33-2022_requerimento_da_11a_s.o.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2422/oficio_n._34-2022_indicacoes_da_11a_s.o.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2445/oficio_n._35-2022_relatorio_da_comissao_de_atualizacao_do_regimento_interno_-_cmc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2446/oficio_n._36-2022_autografos_da_12a_s.o.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2447/oficio_n._37-2022_indicacoes_da_12a_s.o.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2448/oficio_n._38-2022_retirada_e_arquivamento_do_p.l._n._80-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2472/oficio_n._39-2022_rejeicao_do_veto_da_13a_s.o.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2473/oficio_n._40-2022_requerimentos_da_13a_s.o.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2474/oficio_n._41-2022_indicacoes_da_13a_s.o.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2475/oficio_n._42-2022_retirada_e_arquivamento_do_p.l._n._246-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2488/oficio_n._43-2022_autografos_da_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2489/oficio_n._44-2022_indicacoes_da_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2503/oficio_n._45-2022_constituicao_de_comissao_especial_de_averiguacao_14a_s.o.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2538/oficio_n._46-2022_autografos_da_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2539/oficio_n._47-2022_indicacoes_da_15a_s.o.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2553/oficio_n._49-2022_autografo_da_16a_s.o.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2554/oficio_n._50-2022_requerimento_da_16a_s.o.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2555/oficio_n._51-2022_indicacoes_da_16a_s.o.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2568/oficio_n._52-2022_autografos_da_17a_s.o.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2569/oficio_n._53-2022_indicacoes_da_17a_s.o.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2599/oficio_n._54-2022_autografos_da_18a_s.o.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2600/oficio_n._55-2022_indicacoes_da_18a_s.o.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2244/oficio_no_1-2022_cora_1a_sessao_ordinaria_21.02.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2245/oficio_no_2-2022_paulo_henrique_3a_sessao_extraordinaria_23.02.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2246/oficio_no_3-2022_paulo_henrique_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2247/oficio_no_4-2022_paulo_henrique_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2248/oficio_no_5-2022_cora_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2249/oficio_no_6-2022_kapiche_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2250/oficio_no_7-2022_kapiche_2a_sessao_ordinaria_03.03.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2251/oficio_no_8-2022_romeu_3a_sessao_ordinaria_07.03.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2252/oficio_no_9-2022_zivan_3a_sessao_ordinaria_07.03.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2253/oficio_no_10-2022_paulo_henrique_3a_sessao_ordinaria_07.03.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2269/oficio_no_11-2022_paulo_henrique_4a_sessao_ordinaria_14.03.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2270/oficio_no_12-2022_cora_4a_sessao_ordinaria_0143.03.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2271/oficio_no_13-2021_pichek_4a_sessao_ordinaria_14.03.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2272/oficio_no_14-2021_pichek_4a_sessao_ordinaria_14.03.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2333/oficio_no_15-2022_romeu_6a_sessao_ordinaria_28.03.2022_recuperado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2335/oficio_no_16-2022_kapiche_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2336/oficio_no_17-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2337/oficio_no_18-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2338/oficio_no_19-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2339/oficio_no_20-2022_paulo_henrique_7a_sessao_ordinaria_28.03.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2372/oficio_no_21-2022_ezequiel_camara_8a_sessao_ordinaria_11.04.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2373/oficio_no_22-2022_zivan_8a_sessao_ordinaria_11.04.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2374/oficio_no_23-2022_cora_8a_sessao_ordinaria_11.04.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2404/oficio_no_24-2022_cora_10a_sessao_ordinaria_25.04.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2405/oficio_no_25-2022_cora_10a_sessao_ordinaria_25.04.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2466/oficio_no_26-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2467/oficio_no_27-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2468/oficio_no_28-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2469/oficio_no_29-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2470/oficio_no_30-2022_paulo_henrique_12a_sessao_ordinaria_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2477/oficio_no_31-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2478/oficio_no_32-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2479/oficio_no_33-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2480/oficio_no_34-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2481/oficio_no_35-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2482/oficio_no_36-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2483/oficio_no_37-2022_kapiche_13a_sessao_ordinaria_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2513/oficio_no_38-2022_romeu_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2514/oficio_no_39-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2515/oficio_no_40-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2516/oficio_no_41-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2517/oficio_no_42-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2518/oficio_no_43-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2519/oficio_no_44-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2520/oficio_no_45-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2521/oficio_no_46-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2522/oficio_no_47-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2523/oficio_no_48-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2524/oficio_no_49-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2525/oficio_no_50-2022_kapiche_14a_sessao_ordinaria_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2601/oficio_no_51-2022_paulindo_do_cinema_15a_sessao_ordinaria_30.05.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2602/oficio_no_52-2022_zivan_15a_sessao_ordinaria_30.05.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2603/oficio_no_53-2022_paulo_henrique_16a_sessao_ordinaria_06.06.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2604/oficio_no_54-2022_paulo_henrique_17a_sessao_ordinaria_13.06.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2605/oficio_no_55-2022_kapiche_17a_sessao_ordinaria_13.06.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2673/oficio_no_56-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2674/oficio_no_57-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2675/oficio_no_58-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2676/oficio_no_59-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2677/oficio_no_60-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2678/oficio_no_61-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2688/oficio_no_62-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2689/oficio_no_63-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2690/oficio_no_64-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2691/oficio_no_65-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2692/oficio_no_66-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2693/oficio_no_67-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2694/oficio_no_68-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2695/oficio_no_69-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2696/oficio_no_70-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2697/oficio_no_71-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2698/oficio_no_72-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2699/oficio_no_73-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2700/oficio_no_74-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2701/oficio_no_75-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2702/oficio_no_76-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2703/oficio_no_77-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2704/oficio_no_78-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2705/oficio_no_79-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2706/oficio_no_80-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2707/oficio_no_81-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2708/oficio_no_82-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2709/oficio_no_83-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2710/oficio_no_84-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2711/oficio_no_85-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2712/oficio_no_86-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2713/oficio_no_87-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2714/oficio_no_88-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2715/oficio_no_89-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2716/oficio_no_90-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2717/oficio_no_91-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2718/oficio_no_92-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2719/oficio_no_93-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2720/oficio_no_94-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2721/oficio_no_95-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2722/oficio_no_96-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2723/oficio_no_97-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2724/oficio_no_98-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2725/oficio_no_99-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2726/oficio_no_100-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2727/oficio_no_101-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2728/oficio_no_102-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2729/oficio_no_103-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2730/oficio_no_104-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2731/oficio_no_105-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2732/oficio_no_106-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2733/oficio_no_107-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2734/oficio_no_108-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2735/oficio_no_109-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2736/oficio_no_110-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2737/oficio_no_111-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2738/oficio_no_112-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2739/oficio_no_113-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2740/oficio_no_114-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2741/oficio_no_115-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2742/oficio_no_116-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2743/oficio_no_117-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2744/oficio_no_118-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2745/oficio_no_119-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2746/oficio_no_120-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2747/oficio_no_121-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2748/oficio_no_122-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2749/oficio_no_123-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2750/oficio_no_124-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2751/oficio_no_125-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2752/oficio_no_126-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2753/oficio_no_127-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2754/oficio_no_128-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2755/oficio_no_129-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2756/oficio_no_130-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2757/oficio_no_131-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2758/oficio_no_132-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2759/oficio_no_133-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2760/oficio_no_134-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2761/oficio_no_135-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2762/oficio_no_136-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2763/oficio_no_137-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2764/oficio_no_138-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2765/oficio_no_139-2022_kapiche_21a_sessao_ordinaria_08.08.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2766/oficio_no_140-2022_kapiche_21a_sessao_ordinaria_15.08.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2767/oficio_no_141-2022_paulo_roberto_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2768/oficio_no_142-2022_paulo_henrique_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2769/oficio_no_143-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2770/oficio_no_144-2022_pichek_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2771/oficio_no_145-2022_pichek_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2772/oficio_no_146-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2773/oficio_no_147-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2774/oficio_no_148-2022_kapiche_22a_sessao_ordinaria_15.08.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2775/oficio_no_149-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2776/oficio_no_150-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2777/oficio_no_151-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2778/oficio_no_152-2022_ezequiel_camara_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2779/oficio_no_153-2022_cora_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2780/oficio_no_154-2022_kapiche_23a_sessao_ordinaria_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2789/oficio_no_155-2022_paulo_henrique_24a_sessao_ordinaria_29.08.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2790/oficio_no_156-2022_pichek_24a_sessao_ordinaria_29.08.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2806/oficio_no_158-2022_magnison_26a_sessao_ordinaria_12.09.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2807/oficio_no_159-2022_pichek_26a_sessao_ordinaria_12.09.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2808/oficio_no_160-2022_pichek_26a_sessao_ordinaria_12.09.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2809/oficio_no_161-2022_romeu_moreira_27a_sessao_ordinaria_19.09.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2817/oficio_no_162-2022_pichek_28a_sessao_ordinaria_26.09.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2818/oficio_no_163-2022_pichek_28a_sessao_ordinaria_26.09.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2874/oficio_no_164-2022_kapiche_28a_sessao_ordinaria_26.09.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2875/oficio_no_165-2022_kapiche_28a_sessao_ordinaria_26.09.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2876/oficio_no_166-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2877/oficio_no_167-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx_1.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2878/oficio_no_168-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2879/oficio_no_169-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2880/oficio_no_170-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2881/oficio_no_171-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2882/oficio_no_172-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2883/oficio_no_173-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2884/oficio_no_174-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2885/oficio_no_175-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2886/oficio_no_176-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2887/oficio_no_177-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2888/oficio_no_178-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2889/oficio_no_179-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2890/oficio_no_180-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2891/oficio_no_181-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2895/oficio_no_182-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2896/oficio_no_183-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2897/oficio_no_184-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2898/oficio_no_185-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2899/oficio_no_186-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2900/oficio_no_187-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2901/oficio_no_188-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2902/oficio_no_189-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2903/oficio_no_190-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2904/oficio_no_191-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2905/oficio_no_192-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2906/oficio_no_193-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2907/oficio_no_194-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2908/oficio_no_195-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2909/oficio_no_196-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2910/oficio_no_197-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2911/oficio_no_198-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2912/oficio_no_199-2022_kapiche_29a_sessao_ordinaria_03.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2913/oficio_no_200-2022_paulinho_30a_sessao_ordinaria_10.10.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2914/oficio_no_201-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2915/oficio_no_202-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2916/oficio_no_203-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2917/oficio_no_204-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2918/oficio_no_205-2022_paulo_henrique_30a_sessao_ordinaria_10.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2919/oficio_no_206-2022_kapiche_30a_sessao_ordinaria_10.10.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2920/oficio_no_207-2022_kapiche_31a_sessao_ordinaria_17.10.2022.docx_1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2922/oficio_no_208-2022_paulo_henrique_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2923/oficio_no_209-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2924/oficio_no_210-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2925/oficio_no_211-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2926/oficio_no_212-2022_kapiche_33a_sessao_ordinaria_31.10.2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2927/oficio_no_213-2022_cora_34a_sessao_ordinaria_07.11.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2928/oficio_no_214-2022_kapiche_34a_sessao_ordinaria_07.11.2022.docx.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2107/autografo_n._1-2022_abertura_de_credito_especial_-_r_600.00000_fmas_p.l_2-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2108/autografo_n._2-2022_abertura_de_credito_especial_-_r_415.00000_fundeb_p.l_3-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2109/autografo_n._3-2022_abertura_de_credito_especial_-_r_635.80000_semed_p.l_4-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2110/autografo_n._4-2022_abertura_de_credito_suplementar_-_r_4.755.98309__semagri_p.l_7-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2111/autografo_n._5-2022_abertura_de_credito_suplementar_-_r_86.16960_fms_p.l_9-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2112/autografo_n._6-2022_abertura_de_credito_especial_-_r_777.07700_fms_p.l_11-2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2113/autografo_n._7-2022_abertura_de_credito_suplementar_-_r_1.509.29000_fms_p.l_12-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2187/autografo_n._8-2022_abertura_de_credito_suplementar_-_r_1.965.00000_fundeb_p.l_5-2022.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2188/autografo_n._9-2022_reformulacao_-_transferencia_-_r_253.51691_semagri_p.l_8-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2189/autografo_n._10-2022_abertura_de_credito_especial_-_r_699.16685_semma_p.l_10-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2190/autografo_n._11-2022_abertura_de_credito_suplementar_-_r_60.00000_fms_p.l_13-2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2191/autografo_n._12-2022_abertura_de_credito_especial_-_r_311.07600_fms_p.l_14-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2192/autografo_n._13-2022_abertura_de_credito_suplementar_-_r_811.96700_fms_p.l_15-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2193/autografo_n._14-2022_abertura_de_credito_suplementar_-_r_1.170.77390_fundeb_p.l_16-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2194/autografo_n._15-2022_abertura_de_credito_especial_-_r_850.00000_semosp_p.l_17-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2195/autografo_n._16-2022_abertura_de_credito_suplementar_-_r_1.258.59337_semed_p.l_18-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2196/autografo_n._17-2022_abertura_de_credito_especial_-_r_1.073.86914_semosp_p.l_19-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2197/autografo_n._18-2022_dispoe_sobre_a_autorizacao_de_concessao_de_auxilio_emergencial_pecuniario_as_familias_de_baixa_renda_afetadas_pelas_enchentes_no_ano_2022_p.l_20-2022_qr_code.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2198/autografo_n._19-2022_abertura_de_credito_especial_-_r_600.00000_fmas_p.l_21-2022.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2199/autografo_n._20-2022_abertura_de_credito_suplementar_-_r_296.71529_semosp_p.l_22-2022.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2200/autografo_n._21-2022_abertura_de_credito_especial_-_r_12.29182_fms_p.l_24-2022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2201/autografo_n._22-2022_reformulacao_-_transposicao_-_r_350.00000_semed_p.l_25-2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2202/autografo_n._23-2022__abertura_de_credito_especial_-_r_415.00000_fundeb_p.l_26-2022.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2216/autografo_n._24-2022__acrescenta_o_artigo_14_a_lei_n._4.721-2021_p.l_254-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2217/autografo_n._25-2022__desafetacao_da_rua_suami_fernanda_pereira_lima_do_bairro_jardim_eldorado_e_unificacao_a_quadra_102a_p.l_294-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2218/autografo_n._26-2022__altera_a_lei_n._2.543-09_extingue_a_funccal_e_cria_a_secretaria_de_cultura_p.l_296-2021_qr_code.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2219/autografo_n._27-2022__altera_o_artigo_93_da_lei_n._2.554-2009_-_taxa_de_vistoria_-_loteamentos_p.l_6-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2231/autografo_n._28-2022__institui_o_dia_mundial_da_conscientizacao_e_enfrentamento_a_fibromialgia_no_calendario_oficial_cria_carteira_de_identificacao_e_estabelece_preferencias_p.l_300-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2258/autografo_n._29-2022__prorroga_o_prazo_do_refis_-_lei_n._4.737-pmc-2021_-_p.l_28-2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2259/autografo_n._30-2022__abertura_de_credito_suplementar_-_r_72.00523_fms_p.l_29-2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2260/autografo_n._31-2022__abertura_de_credito_suplementar_-_r_650.00000_fms_p.l_30-2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2261/autografo_n._32-2022__abertura_de_credito_especial_-_r_554.00000_semosp_p.l_31-2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2262/autografo_n._33-2022__abertura_de_credito_especial_-_r_70.00000_fms_p.l_32-2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2263/autografo_n._34-2022__abertura_de_credito_suplementar_-_r_559.70000_fms_p.l_33-2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2264/autografo_n._35-2022__institui_homenagem_ao_imperador_dom_pedro_i_e_demais_familiares_em_razao_do_bicentenario_da_proclamacao_do_brasil_em_07-09-182_p.l_35-2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2290/autografo_n._36-2022__revogacao_da_lei_n._569-95_doacao_de_area_a_associacao_dos_bairros_bandeirantes_e_vista_alegre_p.l_297-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2309/autografo_n._37-2022__reformulacao_-_transposicao_-_r_207.00000_fundeb_p.l_36-2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2310/autografo_n._38-2022__abertura_de_credito_suplementar_-_r_1.958.69000_fms_p.l_38-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2311/autografo_n._39-2022__reformulacao_administrativa_-_transposicao_-_r_600.00000_semed_p.l_41-2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2327/autografo_n._40-2022__institui_programa_de_incentivo_de_contratacao_de_mulheres_em_situacao_de_violencia_domestica_p.l_37-2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2328/autografo_n._41-2022__regulamentacao_da_prestacao_de_assistencia_religiosa_nos_estabelecimentos_hospitalares_e_ambientes_prisionais_p.l_40-2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2329/autografo_n._42-2022__altera_a_lei_n._2.735-pmc-2010_que_dispoe_sobre_o_pccr_dos_servidores_publicos_-_cuidador_p.l_47-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2349/autografo_n._43-2022__reformulacao_-_transposicao_-_r_32.20649_semagri_p.l_43-2022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2350/autografo_n._44-2022__reformulacao_-_transferencia_-_r_30.00000_semagri_p.l_44-2022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2351/autografo_n._45-2022__abertura_de_credito_especial_-_r_100.00000_fmas_p.l_46-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2352/autografo_n._46-2022__institui_gratificacao_de_incentivo_a_funcao_especial_desempenhada_pelos_servidores_municipais_que_integram_a_atencao_ambulatorial_especializada_p.l_50-2022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2353/autografo_n._47-2022__altera_a_lei_n._2.735-10_que_dispoe_sobre_o_pccr_dos_servidores_publicos_municipais_-_aumento_de_vagas_supervisor_escolar_40h_e_cuidador_p.l_51-2022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2354/autografo_n._48-2022__abertura_de_credito_suplementar_-_r_223.00000_semict_p.l_52-2022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2355/autografo_n._49-2022__abertura_de_credito_especial_r_15.00000_semma_p.l_53-2022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2356/autografo_n._50-2022__altera_a_lei_n._4.708-pmc-21_prorrogacao_de_prazo_ate_31-12-22_p.l_56-2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2387/autografo_n._51-2022__revogacao_da_lei_n._3.388-2014_direito_real_de_uso_a_cocical_p.l_34-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2388/autografo_n._52-2022__altera_as_leis_municipais_n.s_2.413-2008_e_2.543-2009_estrutura_da_procuradoria_geral_do_municipio_-_criacao_de_cargos_e_funcao_gratificadas_p.l_42-2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2389/autografo_n._53-2022__abertura_de_credito_suplementar_-_r_1.322.00000_fmas_p.l_45-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2390/autografo_n._54-2022__altera_o_artigo_153_da_lei_n._2.735-2010_ausencia_do_servidor_por_motivo_de_falecimento_dos_avos_avos_e_sogros_p.l_55-2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2391/autografo_n._55-2022__abertura_de_credito_suplementar_-_r_1.017.94000_saae_p.l_57-2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2392/autografo_n._56-2022__abertura_de_credito_suplementar_-_r_100.00000_saae_p.l_58-2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2393/autografo_n._57-2022__dispoe_sobre_o_reajuste_do_piso_salarial_dos_profissinais_da_educacao_e_altera_a_lei_n._2.736-2010_-_semed_p.l_59-2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2410/autografo_n._58-2022__cria_o_programa_de_castracao_animal_no_municipio_de_cacoal_e_da_outras_providencias_p.l_54-2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2411/autografo_n._59-2022__altera_a_lei_n._3.972-pmc-18_denomina_as_vias_publicas_localizadas_no_loteamento_jardim_vitoria_p.l_61-2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2412/autografo_n._60-2022__dispoe_sobre_a_revogacao_da_lei_n._2.232-07_-_direito_real_de_uso_de_imovel_de_imovel_publico_a_arpacre_p.l_62-2022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2413/autografo_n._61-2022__dispoe_sobre_revogacao_da_lei_n._598-1995_-_doacao_para_igreja_adventista_da_promessa_p.l_63-2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2414/autografo_n._62-2022__dispoe_sobre_a_revogacao_da_lei_n._716-1996_-_doacao_de_area_a_associacao_dos_servidores_da_justica_do_trabalho_de_cacoal_p.l_64-2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2415/autografo_n._63-2022__dispoe_sobre_revogacao_da_lei_n._723-1996_doacao_de_area_a_oab-ro_p.l_65-2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2416/autografo_n._64-2022__reformulacao_-_remanejamento_-_r_390.00000_cmc_p.l_67-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2417/autografo_n._65-2022__reformulacao_-_remanejamento_-_r_710.00000_cmc_p.l_68-2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2418/autografo_n._66-2022__abertura_de_credito_suplementar_-_r_1.100.00000_semma_p.l_69-2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2419/autografo_n._67-2022__reformulacao_-_remanejamento_-_r_320.00000_semad_p.l_70-2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2442/autografo_n._68-2022__reformulacao_-_remanejamento_-_r_70.00000_semad_p.l_71-2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2443/autografo_n._69-2022__abertura_de_credito_especial_-_r_607.51570_defesa_civil_p.l_72-2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2444/autografo_n._70-2022__altera_a_lei_n._4.997-2022_-_gratificacao_especializadas_p.l_73-2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2490/autografo_n._71-2022__abertura_de_credito_suplementar_-_r_111.42022_amec_p.l_77-2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2491/autografo_n._72-2022__altera_a_lei_n._2.296-08_-_comodato_posto_de_saude_no_bairro_industrial_p.l_79-2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2492/autografo_n._73-2022__altera_a_lei_n._2.735-10_-_pccr-pmc_altera_a_carga_horaria_dos_servidores_da_semusa_p.l_81-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2493/autografo_n._74-2022__reformulacao_por_meio_de_transposicao_-_r_36.40854_semed_p.l_82-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2494/autografo_n._75-2022__abertura_de_credito_suplementar_-_r_200.00000_semed_p.l_83-2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2495/autografo_n._76-2022__altera_a_lei_n._4.732-21_regularizacao_de_obras_em_carater_excepcional_prorrogando_sua_vigencia_ate_31-12-22_p.l_85-2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2496/autografo_n._77-2022__auxilio-alimentacao_-_cmc_p.l_86-2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2497/autografo_n._78-2022__auxilio_saude_-_cmc_p.l_87-2022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2498/autografo_n._79-2022__efetivos_-_cmc_p.l_88-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2499/autografo_n._80-2022__comissionados_-_cmc_p.l_89-2022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2500/autografo_n._81-2022__funcoes_gratificadas_-_cmc_p.l_90-2022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2501/autografo_n._82-2022__procuradoria_-_cmc_p.l_91-2022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2502/autografo_n._83-2022__abertura_de_credito_suplementar_-_r_112.00000_semfaz_p.l_92-2022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2535/autografo_n._84-2022__revisao_2021_-_ppa_2018-2021_p.l_48-2022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2536/autografo_n._85-2022__reformulacao_por_meio_de_transferencia_-_r_140.00000_semosp_p.l_84-2022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2537/autografo_n._86-2022__abertura_de_credito_especial_-_r_72.00000_semfaz_p.l_93-2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2570/autografo_n._88-2022__dispoe_sobre_a_instituicao_do_setembro_verde_no_calendario_oficial_cria_carteira_de_identificacao_e_estabelece_vagas_preferenciais_p.l_60-2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2571/autografo_n._89-2022__altera_as_leis_n.s_4.040-18_4.234-19_4.475-20_e_4.754-21_-_baixa_de_bens__moveis_inserviveis_p.l_66-2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2572/autografo_n._90-2022__institui_diario_oficial_eletronico_do_municipio_de_cacoal_-_dioc_p.l_76-2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2573/autografo_n._91-2022__altera_a_denominacao_da_rua_beira_rio_no_bairro_santo_antonio_p.l_95-2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2574/autografo_n._92-2022__abertura_de_credito_adicional_suplementar_-_r_200.00000_semagri_p.l_96-2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2575/autografo_n._93-2022__reformulacao_-_transposicao_-_r_184.00000_fundeb__p.l_97-2022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2576/autografo_n._94-2022__abertura_de_credito_suplementar_-_r_415.50885_semed_p.l_98-2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2577/autografo_n._95-2022__abertura_de_credito_adicional_suplementar_-_r_20.00000_fmas__p.l_101-2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2578/autografo_n._96-2022__abertura_de_credito_adicional_suplementar_-_r_657.22739_fmas_p.l_102-2022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2579/autografo_n._97-2022__abertura_de_credito_especial_r_57.41441_fmas_p.l_103-2022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2580/autografo_n._98-2022__abertura_de_credito_adicional_suplementar_r_74.55299_fms_p.l_104-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2581/autografo_n._99-2022__abertura_de_credito_adicional_suplementar_r_287.09439_fms_p.l_106-2022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2582/autografo_n._100-2022_altera_a_lei_n._2.543-pmc-2009_estrutura_politico-administrativa_do_municipio_revoga_os__1o_e_2o_do_art._18_da_lei_n.__4.083-pmc-2018__p.l_108-2022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2596/autografo_n._101-2022_abertura_de_credito_suplementar_-_r_516.00000_semma_p.l_100-2022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2597/autografo_n._102-2022_abertura_de_credito_suplementar_-_r_634.98295_fms__p.l_105-2022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2598/autografo_n._103-2022_abertura_de_credito_especial_-_r_100.00000_fms_p.l_112-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2093/convocacao_n._1-cmc-2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2103/convocacao_n._2-cmc-2022_dig.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2183/convocacao_n._3-cmc-2022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2534/convocacao_n._4-cmc-2022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2630/convocacao_n._5-cmc-2022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2631/convocacao_n._6-cmc-2022_scaneada.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2950/registro_da_chapa_-_fidelidade_e_compromisso_-_bienio_2023-24.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2978/representacao_n._1-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H522"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="155.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="248" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="157.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="247.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>