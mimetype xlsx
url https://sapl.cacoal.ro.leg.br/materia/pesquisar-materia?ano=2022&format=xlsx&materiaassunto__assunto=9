--- v0 (2026-01-01)
+++ v1 (2026-04-15)
@@ -54,1030 +54,1030 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2117/processo_legislativo_17-2022_-_p.l._17-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2117/processo_legislativo_17-2022_-_p.l._17-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 850.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2164/processo_legislativo_19-2022_-_p.l._19-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2164/processo_legislativo_19-2022_-_p.l._19-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.073.869,14 SEMOSP)</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2173/processo_legislativo_22-2022_-_p.l._22-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2173/processo_legislativo_22-2022_-_p.l._22-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 296.715,29 SEMOSP)</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2208/processo_legislativo_31-2022_-_p.l._31-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2208/processo_legislativo_31-2022_-_p.l._31-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 554.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2437/processo_legislativo_86-2022_-_p.l._84-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2437/processo_legislativo_86-2022_-_p.l._84-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 140.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2438/processo_legislativo_87-2022_-_p.l._85-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2438/processo_legislativo_87-2022_-_p.l._85-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 4.732/PMC/2021, QUE DISPÕE SOBRE A REGULARIZAÇÃO DE OBRAS EM CARÁTER EXCEPCIONAL, PRORROGANDO SUA VIGÊNCIA ATÉ 31/12/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2593/processo_legislativo_120-2022_-_p.l._117-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2593/processo_legislativo_120-2022_-_p.l._117-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 166.780,00 SEMOSP)</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2594/processo_legislativo_121-2022_-_p.l._118-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2594/processo_legislativo_121-2022_-_p.l._118-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 229.492,46 SEMOSP)</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2118/indicacao_n._1-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2118/indicacao_n._1-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMOSP, a instalação de um parque infantil junto a praça do bairro JARDIM ELDORADO, o referido parque vai atender as crianças tanto daquela localidade quanto bairros vizinhos, como bairro do INCRA e FLORESTA.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2134/indicacao_n._2-cmc-22_-_ezequiel_camara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2134/indicacao_n._2-cmc-22_-_ezequiel_camara.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras - SEMOSP, que seja realizado o tapa buraco na Rua Municipal, em frente à residência n° 1166, Bairro Teixeirão. A indicação se faz necessária tendo em vista que o asfalto do local mencionado cedeu formando um enorme buraco, que está causando perigo a todos que ali transitam, principalmente os veículos.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2135/indicacao_n._3-cmc-22_-_ezequiel_camara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2135/indicacao_n._3-cmc-22_-_ezequiel_camara.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras - SEMOSP, que seja refeito a entrada do bueiro localizado na Rua Monteiro Lobato, esquina com a Escola Luiz Lenzi. A indicação se faz necessária tendo em vista que o endereço citado há muitas crianças que transitam e correm o risco de caírem e se machucarem, também há risco para quem trafega pelo local.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n._4-cmc-22_-_ezequiel_camara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n._4-cmc-22_-_ezequiel_camara.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras - SEMOSP, que seja realizado o tapa buraco na Rua Jacob Moreira Lima, entre as Ruas Suruí e Leonardo da Vince no Bairro Jardim Saúde. A indicação se faz necessária uma vez que a referida via se encontra em estado degradante, com muitos buracos ocasionados pela ação do tempo. Desta maneira o bom e correto tráfego de veículos fica prejudicado, colocando em risco os motoristas e pedestres que se utilizam da rua.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2137/indicacao_n._5-cmc-22_-_ezequiel_camara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2137/indicacao_n._5-cmc-22_-_ezequiel_camara.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras - SEMOSP, que seja feito reparo imediato na boca de lobo frente à Escola Pedro Kemper no Bairro Teixeirão. A presente indicação justifica – se devido a erosão que causou abertura de um enorme buraco colocando em risco os condutores e alunos da escola.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_n._6-cmc-22_-_ezequiel_camara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_n._6-cmc-22_-_ezequiel_camara.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras - SEMOSP, que seja substituído a lâmpada do poste de iluminação localizando na Rua Rio Grande, n°1135 (esquina com Rua Florianópolis) no Bairro Liberdade. A presente indicação justifica – se pela necessidade de troca das lâmpadas que estão queimadas no local acima citado proporcionando mais segurança e qualidade de vida aos usuários.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2139/indicacao_n._7-cmc-22_-_ezequiel_camara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2139/indicacao_n._7-cmc-22_-_ezequiel_camara.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras - SEMOSP, que seja refeito as entradas das bocas de lobo da Rua Ademar Bento da Silva (esquina com Rua dos Marinheiros) no Bairro Floresta. Considerando o ângulo de entrada atual prejudica a correta coleta da água causando erosão na parte baixa da via.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_n._9-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_n._9-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço de tapa buraco em toda a extensão do Bairro Alpha Parque. Indicação se faz necessário tendo em vista que há muitos buracos na pavimentação do local, causando transtornos e risco de acidentes aos munícipes que trafegam pelo local.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_n._10-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_n._10-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria Municipal de Trânsito e Transportes – SEMTTRAN, em parceria com a Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja construído pontos de apoio com cobertura, banheiros, tomadas e bancos, para os motoboys entregadores delivery do município de Cacoal. A ação se faz necessária para melhorar as condições de trabalho destes profissionais, que ficam no centro da cidade próximos aos estabelecimentos comerciais ou em canteiros centrais, sem o mínimo de condições de trabalho, aguardando as entregas por chamada de aplicativos.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_n._11-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_n._11-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja realizado serviço para melhorar o escoamento da água na capitação na rede pluvial na Av. das Mangueiras, cruzamento com a rua Graça Aranha, e que seja feito o estudo para melhorar a capitação na rede pluvial em toda a extensão na Av. das Mangueiras.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_n._13-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_n._13-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: PEDIDO DE PROVIDÊNCIA PARA INSTALAÇÃO DE GUARD RAIL (DEFENSA METÁLICA) OU MURETAS DE CONCRETO OU BARRAS DE FERRO PARA PROTEÇÃO, NAS LATERAIS DE DIVERSAS PONTES DA CIDADE, NO BAIRRO FLORESTA, BAIRRO VILLAGE DO SOL I, BAIRRO JOSINO BRITO, BAIRRO PRINCESA ISABEL, BAIRRO FORTALEZA._x000D_
 _x000D_
  	Indico a Prefeitura Municipal de Cacoal, ao Gabinete do Prefeito, ao Prefeito Adailton Antunes Ferreira, a Secretaria Municipal de Obras (SEMOSP) e ao Secretário Paulo Henrique Carvais Pimentel, para que dentro da legalidade, seja atendido nosso pedido de providência para instalação de guard rail ou muretas de concreto ou barras de ferro para proteção nas laterais de pontes nos seguintes Bairros, Floresta, Village do Sol I, Josino Brito, Princesa Isabel, Fortaleza. Segue fotos em anexo.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_n._17-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_n._17-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, setor de iluminação pública, para que seja feito a instalação da iluminação pública no Bairro Linha 06 (Hospital Regional), entrada para a igreja assembleia de Deus (Congregação Caná). A Indicação é necessária, tendo em vista que há um grande número de residências na localidade, e a falta de iluminação propicia não apenas o expressivo aumento da criminalidade como também prejudica o tráfego no local.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n._18-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n._18-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço de tapa buraco na Av. Porto Alegre, trecho entre a rua Almirante Barroso e Av. Belo Horizonte, em toda sua extensão, bairro Novo Cacoal. Indicação se faz necessário devido ser um trecho de grande trafegabilidade e ligação de bairros, e os buracos vêm causando transtornos aos munícipes que trafegam pelo local.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_n._19-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_n._19-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço de tapa buraco na rua Padre José de Anchieta, rua Jose Cassimiro Lopes e rua Gonçalves Dias, em toda sua extensão, as ruas citadas, são as principais vias de ligação a vários Bairros, como: Bairro Nova Esperança, Parque Fortaleza, Conjunto Halley, Vista Alegre, Bela Vista entre outros.  Indicação se faz necessário por serem vias bastante movimentadas, necessitando urgentemente de reparos, a fim de melhorar a trafegabilidade e garantir segurança aos munícipes.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_n._21-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_n._21-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMAGRI, a recuperação do bueiro e do carreador da (LINHA 6, LOTE 18, GLEBA 6), será necessário fazer o cascalhamento e nivelamento daquele local. Informamos que naquele setor moram criadores de galinhas poedeiras e produtores de leite. Desde de já os moradores agradecem.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>Paulinho do Cinema</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_n._22-cmc-22_-_paulo_roberto_duarte_bezerra.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_n._22-cmc-22_-_paulo_roberto_duarte_bezerra.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através do Diretor de Iluminação Pública, a instalação de postes de luz e manutenção da iluminação da quadra de areia, localizada na Avenida Cuiabá, atrás do Ginásio Poliesportivo Senador Ronaldo Aragão.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_n._25-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_n._25-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal Obras, que seja feito o bloqueteamento na Rua Topázio – Balneário Arco Íris.  _x000D_
 Justifica-se a presente indicação pela necessidade de se oferecer aos moradores da localidade, condições dignas de transitar na referida rua que atualmente se encontra em estado precário prejudicando o tráfego dos moradores e veículos.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2275/indicacao_n._26-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2275/indicacao_n._26-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito a pavimentação asfáltica na Rua Advogado Valter Nunes de Almeida, entre a Avenida Porto Velho e Avenida Marechal Rondon._x000D_
 A indicação é justificada pela necessidade de se oferecer aos empresários da localidade, condições dignas de transitar na referida rua que atualmente se encontra em estado precário prejudicando o tráfego veículos. Além de trazerem benefícios para a população com a melhoria do fluxo diário, também valoriza e engrandece o município.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2276/indicacao_n._27-cmc-22_-_toninho_do_jesus.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2276/indicacao_n._27-cmc-22_-_toninho_do_jesus.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito Municipal de Cacoal, Adailton Furia, obedecendo aos termos regimentais vigentes, dentro das formalidades legais, que proceda a estudos e tome as legais e cabíveis providências, objetivando-se a construção de dois (02) banheiros na quadra municipal do bairro Paineiras._x000D_
  _x000D_
 JUSTIFICATIVA:_x000D_
 Tal solicitação se faz necessária, em virtude de que precisamos adequar a quadra Municipal do bairro Paineiras, de acordo com as reais necessidades dos seus usuários, pois visa a comodidade das pessoas que ali frequentam. Trata- se de uma praça frequentada pela população para a realização de caminhadas, academia ao ar livre e futebol com implantação dos banheiros aumentará à frequência da população.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2278/indicacao_n._29-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2278/indicacao_n._29-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Obras (SEMOSP), para que, dentro da legalidade, seja atendida nossa indicação para limpeza, manilhamento para canalização de água pluvial, aterro de toda área do terreno, para que a Secretaria de Planejamento possa fazer topografia para produção de projeto da Praça, no Bairro Residencial Paineiras, no quarteirão das Ruas Jatobá e Café.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2322/indicacao_n._42-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2322/indicacao_n._42-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja feito a operação “tapa buracos” na rua Inglaterra no bairro Jardim Europa. A ação se faz necessária, para garantir a segurança na trafegabilidade no local.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Lauro Garçom</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_n._44-cmc-22_-_lauro_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_n._44-cmc-22_-_lauro_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feito o serviço de tapa-buraco, patrolamento e cascalhamento na Rua Florianópolis Bairro Liberdade.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_n._45-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_n._45-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, setor de iluminação pública, para que seja feito a manutenção da iluminação pública em todo o Bairro São Marcos, em especial na rua I. Informo que o bairro está todo mapeado por nossa equipe, com marcação nos postes com problemas na iluminação Pública.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2343/indicacao_n._46-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2343/indicacao_n._46-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja feito a recuperação e operação tapa buracos na rua Alexandria, trecho entre a Av. Primavera e rua Flor do Maracá, no bairro Jardim Itália III. A ação se faz necessária, para garantir a segurança na trafegabilidade no local.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_n._47-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_n._47-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço de “tapa buraco” na Av. Primavera em toda sua extensão, onde liga aos Bairro Vista Alegre, Conjunto Harlley e Jardim Itália. Indicação se faz necessário devido ser um trecho de grande trafegabilidade e via principal de acesso ao PAM 01 24H, e os buracos vêm causando transtornos aos munícipes que trafegam pelo local, deixando o local propício a acidentes.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n._48-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n._48-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP-Setor de Iluminação pública, a elaboração de projeto para instalação de iluminação pública no canteiro central na Av. Porto Alegre, trecho entre a rua Almirante Barroso e Av. Malaquita, Bairro Novo Cacoal. Considerando a grande necessidade da elaboração de projeto na intenção de captação de recurso. Devido ser uma via de mão dupla, tendo grande necessidade de ser instalado no canteiro central, com o objetivo de melhorar a trafegabilidade e a segurança no local.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_n._49-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_n._49-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por intermédio da Secretaria Municipal de Obras, para que dentro da legalidade, atenda em caráter de urgência nossa indicação para pavimentação asfáltica ou bloqueteamento na zona rural do município, a saber, do início da Linha 06 (Fundiária) até a sede da Associação Beneficente São Camilo.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2378/indicacao_n._54-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2378/indicacao_n._54-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, setor de iluminação pública, para que seja feito a implantação da iluminação pública na entrada do bairro Colina Park. Tendo em vista que a iluminação tem como função e objetivo melhorar e garantir a segurança dos munícipes que por ali trafegam.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2379/indicacao_n._55-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2379/indicacao_n._55-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, setor de iluminação pública, para que seja feito a manutenção da iluminação pública em todo o bairro Paineiras. Informo que o bairro está todo mapeado por nossa equipe, com marcações em 12 postes com problemas na iluminação Pública.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2380/indicacao_n._56-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2380/indicacao_n._56-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP-Setor de Iluminação pública, a instalação de iluminação pública na av. Adinei Emídio de Almeida, ao lado da Mega Bom Sorvetes, bairro Industrial, solicito ainda que seja feito o serviço de limpeza e roçagem do mato na lateral da via. Tendo em vista que a via se encontra escura e com mato alto, dificultando a visibilidade e a trafegabilidade pela mesma, causando insegurança aos munícipes.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2397/indicacao_n._58-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2397/indicacao_n._58-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, que seja feito o reparo na calçada da Rua Monteiro Lobato enfrente a Escola Luiz Lenzi. A indicação é necessária pois as rebarbas presentes geram riscos para as crianças que ali transitam.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2398/indicacao_n._59-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2398/indicacao_n._59-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMOSP, o asfalto da RUA ADVOGADO VALTER NUNES DE ALMEIDA, sendo que essa rua é de alta trafegabilidade e encontra-se em péssimas condições. Fica aqui, o desafio à administração atual, pois a mesma indicação já foi feita por vereadores nas administrações passadas e nada aconteceu até o momento.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_n._64-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_n._64-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao Prefeito Adailton Antunes juntamente com a Secretaria Municipal de Obras Públicas –SEMOSP, para que possa ser feito um serviço de roçagem, retirada de entulhos e limpeza em frente à Escola Frei Caneca localizada na AV. Luiz Carlos Ubeda, 4372, Bairro Vilage do Sol.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2449/indicacao_n._65-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2449/indicacao_n._65-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas – SEMOSP, para que seja feita a recuperação e operação de bloqueteamento das ruas Yolanda de Oliveira e Raimundo Gomes no Bairro Morada do Bosque.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_n._67-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_n._67-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas –SEMOSP, para que possa ser feito o serviço de escoamento da água que fica empoçada em frente a residência nº3437, rua Lourival Martins Vieira, Bairro Teixeirão.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_n._68-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_n._68-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, para que seja feito patrolamento e cascalhamento da av. Carlos Gomes (trecho da rua Quinze de novembro até rua Marechal Deodoro da Fonseca), e patrolamento da Quinze de Novembro (trecho da Av. Carlos Gomes até o final da rua.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2485/indicacao_n._71-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2485/indicacao_n._71-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas –SEMOSP, para que possa ser feito o serviço de patrolamento e cascalhamento no residencial Alto da Boa Vista I, Bairro 7 de Setembro.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Luiz Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2486/indicacao_n._72-cmc-22_-_luiz_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2486/indicacao_n._72-cmc-22_-_luiz_fritz.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, Sr. Adailton Antunes Ferreira, e ao Secretário Municipal de Obras e Serviços Públicos, Paulo Henrique Carvais Pimentel, na forma regimental determinar junto ao setor competente, que tome providencias quanto a falta de iluminação pública, na AV. Adínei Emídio De Almeida, no bairro Parque Industrial (Mega Bom Sorvetes Ltda). Onde no momento se encontra uma parte sem iluminação.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2505/indicacao_n._73-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2505/indicacao_n._73-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMOSP, a pavimentação asfáltica na MARGINAL DA BR 364, Nº 488, FRENTE A FIRENZE ESTOFADOS, extensão da Av. B - PARQUE INDUSTRIAL GOVERNADOR JERÔNIMO SANTANA. Essa é uma Av. de grande trafegabilidade que dá acesso às indústrias daquele bairro, e também dá acesso aos moradores do Bairro Colina Park.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Magnison Mota</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2511/indicacao_n._74-cmc-22_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2511/indicacao_n._74-cmc-22_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP em caráter de urgência, a pavimentação asfáltica E drenagem da Rua Martins Frederico bairro Jardim São Pedro.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_n._75-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_n._75-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, em parceria com a Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, que seja feito estudo para implantação de lombadas na rua Rosinéia de Souza (trecho próximo à Escola Municipal Expedito Alves de Macedo e Escola Ângela Maria Da Mata Perdoncini).</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2542/indicacao_n._77-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2542/indicacao_n._77-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas – SEMOSP, para que seja feita a instalação de iluminação pública na Rua luís Carlos Ubeda (rua da Feira de segunda – feira), Bairro Vilage do Sol II.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_n._82-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_n._82-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas – SEMOSP, para que realize serviços de podas de árvores que fica localizada no pátio da Creche CEI Expedito Alves de Macedo, rua Olinto Foli, Bairro Vilage Do Sol.  E também implantação de areia fina em todo o parquinho da creche.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2549/indicacao_n._83-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2549/indicacao_n._83-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas – SEMOSP, para que realize serviço de patrolamento nas ruas PROJETADA A e PROJETADA C, no Bairro Morada do Bosque.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2557/indicacao_n._85-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2557/indicacao_n._85-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMOSP, a vazão do grande volume de água que desce na Av. Amazonas, próximo ao n. 3463 no Bairro Jardim Clodoaldo. As providências devem ser definitivas e devem ser executadas antes da próxima chuva forte, assim evitaremos maiores prejuízos aos moradores daquele setor.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2562/indicacao_n._87-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2562/indicacao_n._87-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas-SEMOSP, em caráter de urgência que realize serviço de fechamento de um buraco enorme na calçada da AV. Carlos Gomes esquina com a Duque de Caxias.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2590/indicacao_n._90-cmc-22_-_luiz_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2590/indicacao_n._90-cmc-22_-_luiz_fritz.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos SEMOSP, que seja realizado serviços de pavimentação asfáltica nas ruas e avenidas a seguir: av. Celestino Rosalino, rua Jorge Amado, rua Catarino Cardoso, rua Graciliano Ramos, av das mangueiras, rua cinco (Habitar Brasil), rua quatro (Habitar Brasil), rua seis (Habitar Brasil), rua sete (Habitar Brasil), rua nove (Habitar Brasil), rua Pedro Rodrigues, rua Diamante, rua Brilhantes, rua Travessa Cristal, rua Topázio, rua Algas Marinhas, rua Basílio da Gama, rua Bom Jardim,  rua Guilherme de Almeida, rua A (Morada Digna) e rua B (Morada Digna).</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2608/indicacao_n._92-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2608/indicacao_n._92-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja feito a recuperação com operação tapa buraco na Rua Pastor Heleno Jose de Oliveira no bairro Greenville. A ação se faz necessária, para garantir a segurança na trafegabilidade no local.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2610/indicacao_n._94-cmc-22_-_antonio_damiao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2610/indicacao_n._94-cmc-22_-_antonio_damiao.pdf</t>
   </si>
   <si>
     <t>INDICO ao excelentíssimo Prefeito Municipal através da Secretaria Municipal de Obras – SEMOSP, que se proceda a manutenção e trocas de lâmpadas no Feirão do Produtor Rural.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2643/indicacao_n._97-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2643/indicacao_n._97-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, que seja feito o serviço de tapa buraco na Avenida Sete de Setembro, N° 3185. A tal indicação se faz necessária para o melhoramento do tráfego de veículos, evitando assim futuros acidentes.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_n._100-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_n._100-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao Prefeito Adailton Antunes Ferreira, juntamente com a Secretaria Municipal de Obras Públicas - SEMOSP com extrema urgência a restauração de um bueiro quebrado que fica localizado no semáforo da rua Padre Ezequiel Ramim esquina da Avenida. Das Comunicações, Bairro Teixeirão.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2651/indicacao_n._102-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2651/indicacao_n._102-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da secretária Municipal de Obras Públicas – SEMOSP, que faz necessário o serviço de restauração e reforma de todos os Pontos de Táxi e Moto Taxistas de Cacoal.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2652/indicacao_n._103-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2652/indicacao_n._103-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da secretária Municipal de Obras Públicas – SEMOSP, que faz necessário o serviço de roçagem do mato ao lado da Escola Paulo Freire, Rua Silvio Aparecido Pereira ,1417, Bairro Teixeirão.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_n._105-cmc-22_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_n._105-cmc-22_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal viabilize junto ao SAAE - Serviço Autônomo de Água e Esgoto, a instalação de um poço artesiano para atender as famílias do bairro Canelinha I.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2664/indicacao_n._106-cmc-22_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2664/indicacao_n._106-cmc-22_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal viabilize junto à Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a instalação de quebra-molas nas 1ª e 2ª ruas do bairro Canelinha I.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2666/indicacao_n._108-cmc-22_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2666/indicacao_n._108-cmc-22_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal viabilize junto à Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a iluminação da 1ª rua do bairro Canelinha I.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_n._116-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_n._116-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja feito a recuperação na pavimentação asfáltica na rua José Cassemiro Lopes no bairro Nova Esperança e Rua José Mendes Filho, próximo à rua Pedro Kemper no bairro Josino Brito. A recuperação na pavimentação se faz necessário, após o SAAE ter feito a manutenção da rede de distribuição de água, deixando as vias em péssimas condições de trafegabilidade, necessitando assim do serviço de recuperação asfáltica.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_n._117-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_n._117-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja feito a recuperação na pavimentação asfáltica na AV. Recife entre a rua Niterói e rua Almirante Barroso no bairro Novo Cacoal. A ação se faz necessária, para garantir a segurança na trafegabilidade no local.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_n._118-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_n._118-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, para que providencie a colocação de sinalização de trânsito no cruzamento da Rua Quintino Bocaiúva com as Avenidas Amazonas e Guaporé. Considerando que o local não apresenta sinalização de trânsito adequada, sem indicação de placas que indique o sentido da via, sendo esta necessária para segurança do trânsito no local, causando transtornos e prejudicando a fluidez do trânsito.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_n._119-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_n._119-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, para que providencie a limpeza e manutenção de boca de lobo localizada na esquina entre a Rua Quintino Bocaiúva e Av. Amazonas. Considerando que a boca de lobo da referida rua necessita de limpeza e manutenção, pois se encontram entupidas, impedindo assim, a passagem de água da chuva.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_n._120-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_n._120-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, para que providencie a construção de meio fio e sarjeta na Rua Quintino Bocaiúva entre as Avs. Amazonas e Guaporé. Considerando que o asfalto recente construído pode ser danificado por causa das águas das chuvas e, além disso, essa situação impede que os moradores construam suas calçadas para evitar águas empossadas.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2838/indicacao_n._121-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2838/indicacao_n._121-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMOSP, a reposição das manilhas dos bueiros da Av. Porto Velho, 3928 - Jardim Clodoaldo, precisamente em frente a ALUCAL VIDROS E ESQUADRIAS DE ALUMÍNIO. As manilhas que lá estão, não vencem o volume de água das chuvas e acaba invadindo casas e estabelecimentos comerciais daquela baixada, causando prejuízos maiores a todos.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_n._122-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_n._122-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMOSP, a substituição da Ponte do Rio do Ouro, da linha 09, Zona Rural de Cacoal, por uma ponte de concreto. A mesma está em má situação de trafegabilidade, pois é uma ponte muito antiga e o madeiramento está todo comprometido.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_n._123-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_n._123-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, juntamente com a Secretaria Municipal de Obras Públicas – SEMOSP para que possa ser feita a implantação de abrigo (Ponto de Ônibus) no Bairro Paineiras e também no Bairro Parque dos Lagos.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_n._128-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_n._128-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas-SEMOSP, em caráter de urgência que realize serviço de restauração de um Bueiro que fica localizado na rua Ana Lúcia, Bairro Novo Horizonte esquina com o posto Petrobrás.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_n._131-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_n._131-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas-SEMOSP, em caráter de urgência que realize a substituição da Ponte do Rio do Ouro da linha 09, Zona Rural por uma ponte de concreto. A mesma se encontra em má situação de trafegabilidade, pois é uma ponte muito antiga e o madeiramento está todo danificado.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_n._132-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_n._132-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja elaborado um projeto para substituição de ponte de madeira por galeria de concreto, na rua Catarino Cardoso trecho entre Av. Primavera e Av. Dorzorio Gomes da Silva, Bairro Conjunto Halley. Tendo em vista que a ponte de madeira está em péssimas condições, oferecendo risco ao que trafegam pela localidade.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2958/indicacao_n._137-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2958/indicacao_n._137-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras – SEMOSP, que seja asfaltado a entrada do Bairro Colina Park.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2963/indicacao_n._138-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2963/indicacao_n._138-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas-SEMOSP, para que realize serviço de roçagem e limpeza de um terreno institucional da Prefeitura que fica localizado na Rua Vanguardei, Bairro Bandeirantes. E também na mesma localidade necessita de restauração de um bueiro que está aberto.                    Ocorre que o bueiro mencionado está danificado, e vem apresentando risco de acidente.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2962/indicacao_n._139-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2962/indicacao_n._139-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas-SEMOSP, as devidas providências para limpeza de terreno institucional (da Prefeitura) localizada aos fundos da residência na Rua Mario Quintana, 740, bairro Vista Alegre.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2961/indicacao_n._140-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2961/indicacao_n._140-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras Públicas-SEMOSP, para que realize serviço de restauração da via na Av. Celestino Rosalino, Nº 1685, Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_n._21-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_n._21-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>O Vereador Edimar Kapiche Luciano, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando do Senhor Prefeito de Cacoal e da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, informações do projeto aprovado com relação atualizada das ruas contempladas no Projeto Tchau Poeira.  Solicito ainda informações e as justificativas sobre a retirada de ruas indicadas e anunciadas, (divulgadas em sites e mídias sociais) no referido projeto no lançamento do projeto no primeiro semestre de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1384,67 +1384,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2117/processo_legislativo_17-2022_-_p.l._17-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2164/processo_legislativo_19-2022_-_p.l._19-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2173/processo_legislativo_22-2022_-_p.l._22-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2208/processo_legislativo_31-2022_-_p.l._31-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2437/processo_legislativo_86-2022_-_p.l._84-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2438/processo_legislativo_87-2022_-_p.l._85-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2593/processo_legislativo_120-2022_-_p.l._117-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2594/processo_legislativo_121-2022_-_p.l._118-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2118/indicacao_n._1-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2134/indicacao_n._2-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2135/indicacao_n._3-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n._4-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2137/indicacao_n._5-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_n._6-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2139/indicacao_n._7-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_n._9-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_n._10-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_n._11-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_n._13-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_n._17-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n._18-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_n._19-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_n._21-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_n._22-cmc-22_-_paulo_roberto_duarte_bezerra.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_n._25-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2275/indicacao_n._26-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2276/indicacao_n._27-cmc-22_-_toninho_do_jesus.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2278/indicacao_n._29-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2322/indicacao_n._42-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_n._44-cmc-22_-_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_n._45-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2343/indicacao_n._46-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_n._47-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n._48-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_n._49-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2378/indicacao_n._54-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2379/indicacao_n._55-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2380/indicacao_n._56-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2397/indicacao_n._58-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2398/indicacao_n._59-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_n._64-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2449/indicacao_n._65-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_n._67-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_n._68-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2485/indicacao_n._71-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2486/indicacao_n._72-cmc-22_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2505/indicacao_n._73-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2511/indicacao_n._74-cmc-22_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_n._75-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2542/indicacao_n._77-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_n._82-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2549/indicacao_n._83-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2557/indicacao_n._85-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2562/indicacao_n._87-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2590/indicacao_n._90-cmc-22_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2608/indicacao_n._92-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2610/indicacao_n._94-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2643/indicacao_n._97-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_n._100-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2651/indicacao_n._102-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2652/indicacao_n._103-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_n._105-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2664/indicacao_n._106-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2666/indicacao_n._108-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_n._116-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_n._117-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_n._118-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_n._119-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_n._120-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2838/indicacao_n._121-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_n._122-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_n._123-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_n._128-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_n._131-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_n._132-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2958/indicacao_n._137-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2963/indicacao_n._138-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2962/indicacao_n._139-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2961/indicacao_n._140-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_n._21-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2117/processo_legislativo_17-2022_-_p.l._17-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2164/processo_legislativo_19-2022_-_p.l._19-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2173/processo_legislativo_22-2022_-_p.l._22-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2208/processo_legislativo_31-2022_-_p.l._31-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2437/processo_legislativo_86-2022_-_p.l._84-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2438/processo_legislativo_87-2022_-_p.l._85-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2593/processo_legislativo_120-2022_-_p.l._117-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2594/processo_legislativo_121-2022_-_p.l._118-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2118/indicacao_n._1-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2134/indicacao_n._2-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2135/indicacao_n._3-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2136/indicacao_n._4-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2137/indicacao_n._5-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_n._6-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2139/indicacao_n._7-cmc-22_-_ezequiel_camara.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_n._9-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_n._10-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_n._11-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_n._13-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2221/indicacao_n._17-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2222/indicacao_n._18-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2223/indicacao_n._19-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2226/indicacao_n._21-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_n._22-cmc-22_-_paulo_roberto_duarte_bezerra.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_n._25-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2275/indicacao_n._26-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2276/indicacao_n._27-cmc-22_-_toninho_do_jesus.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2278/indicacao_n._29-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2322/indicacao_n._42-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_n._44-cmc-22_-_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_n._45-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2343/indicacao_n._46-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_n._47-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_n._48-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_n._49-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2378/indicacao_n._54-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2379/indicacao_n._55-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2380/indicacao_n._56-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2397/indicacao_n._58-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2398/indicacao_n._59-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_n._64-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2449/indicacao_n._65-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_n._67-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_n._68-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2485/indicacao_n._71-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2486/indicacao_n._72-cmc-22_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2505/indicacao_n._73-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2511/indicacao_n._74-cmc-22_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_n._75-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2542/indicacao_n._77-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_n._82-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2549/indicacao_n._83-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2557/indicacao_n._85-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2562/indicacao_n._87-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2590/indicacao_n._90-cmc-22_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2608/indicacao_n._92-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2610/indicacao_n._94-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2643/indicacao_n._97-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_n._100-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2651/indicacao_n._102-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2652/indicacao_n._103-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_n._105-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2664/indicacao_n._106-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2666/indicacao_n._108-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_n._116-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_n._117-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_n._118-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_n._119-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_n._120-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2838/indicacao_n._121-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_n._122-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_n._123-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_n._128-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_n._131-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_n._132-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2958/indicacao_n._137-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2963/indicacao_n._138-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2962/indicacao_n._139-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2961/indicacao_n._140-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_n._21-2022_solicitacao_de_informacao_-_vereador_edimar_kapiche.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>