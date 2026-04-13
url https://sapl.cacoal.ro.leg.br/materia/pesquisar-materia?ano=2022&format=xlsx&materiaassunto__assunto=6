--- v0 (2026-01-02)
+++ v1 (2026-04-13)
@@ -54,636 +54,636 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2082/processo_legislativo_2-2022_-_p.l._2-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2082/processo_legislativo_2-2022_-_p.l._2-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 600.000,00 FMAS)</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2083/processo_legislativo_3-2022_-_p.l._3-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2083/processo_legislativo_3-2022_-_p.l._3-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 415.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2084/processo_legislativo_4-2022_-_p.l._4-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2084/processo_legislativo_4-2022_-_p.l._4-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 635.800,00 SEMED)</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2085/processo_legislativo_5-2022_-_p.l._5-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2085/processo_legislativo_5-2022_-_p.l._5-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.965.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2091/processo_legislativo_10-2022_-_p.l._10-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2091/processo_legislativo_10-2022_-_p.l._10-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 699.166,85 SEMMA)</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2172/processo_legislativo_21-2022_-_p.l._21-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2172/processo_legislativo_21-2022_-_p.l._21-2022.pdf</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2385/processo_legislativo_71-2022_-_p.l._69-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2385/processo_legislativo_71-2022_-_p.l._69-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.100.000,00 SEMMA)</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2400/processo_legislativo_74-2022_-_p.l._72-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2400/processo_legislativo_74-2022_-_p.l._72-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 607.515,70 DEFESA CIVIL)</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2429/processo_legislativo_79-2022_-_p.l._77-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2429/processo_legislativo_79-2022_-_p.l._77-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 111.420,22 AMEC)</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2451/processo_legislativo_94-2022_-_p.l._92-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2451/processo_legislativo_94-2022_-_p.l._92-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 112.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2452/processo_legislativo_95-2022_-_p.l._93-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2452/processo_legislativo_95-2022_-_p.l._93-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 72.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2559/processo_legislativo_114-2022_-_p.l._111-20221.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2559/processo_legislativo_114-2022_-_p.l._111-20221.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 6.712,19 SEMAST)</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2560/processo_legislativo_115-2022_-_p.l._112-20221.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2560/processo_legislativo_115-2022_-_p.l._112-20221.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 100.000,00 FMS)</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2566/processo_legislativo_116-2022_-_p.l._113-20221.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2566/processo_legislativo_116-2022_-_p.l._113-20221.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 600.000,00 IMPRENSA)</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2633/processo_legislativo_140-2022_-_p.l._137-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2633/processo_legislativo_140-2022_-_p.l._137-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 215.175,70 FMS).</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2634/processo_legislativo_141-2022_-_p.l._138-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2634/processo_legislativo_141-2022_-_p.l._138-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 797.667,65 SEMAD).</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2635/processo_legislativo_142-2022_-_p.l._139-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2635/processo_legislativo_142-2022_-_p.l._139-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS (R$ 397.000,00 SEMTTRAN).</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2636/processo_legislativo_143-2022_-_p.l._140-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2636/processo_legislativo_143-2022_-_p.l._140-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 44.614,97 SEMTTRAN).</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2637/processo_legislativo_144-2022_-_p.l._141-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2637/processo_legislativo_144-2022_-_p.l._141-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 2.200.000,00 SEMED).</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2638/processo_legislativo_145-2022_-_p.l._142-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2638/processo_legislativo_145-2022_-_p.l._142-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 2.711.405,87 SEMED).</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2639/processo_legislativo_146-2022_-_p.l._143-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2639/processo_legislativo_146-2022_-_p.l._143-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 800.000,00 SEMED).</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2654/processo_legislativo_151-2022_-_p.l._148-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2654/processo_legislativo_151-2022_-_p.l._148-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 800.000,00 SEMED)</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2657/processo_legislativo_154-2022_-_p.l._151-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2657/processo_legislativo_154-2022_-_p.l._151-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 250.000,00 SEMAD)</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2658/processo_legislativo_155-2022_-_p.l._152-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2658/processo_legislativo_155-2022_-_p.l._152-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 7.850.000,00 PGM-SEMAGRI-SEMC)</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2784/processo_legislativo_164-2022_-_p.l._161-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2784/processo_legislativo_164-2022_-_p.l._161-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$  701.921,01 SAAEC).</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2785/processo_legislativo_165-2022_-_p.l._162-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2785/processo_legislativo_165-2022_-_p.l._162-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 578.078,99 SAAEC)</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2786/processo_legislativo_166-2022_-_p.l._163-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2786/processo_legislativo_166-2022_-_p.l._163-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 118.308,00 SEMED).</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2787/processo_legislativo_167-2022_-_p.l._164-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2787/processo_legislativo_167-2022_-_p.l._164-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 800.000,00 SEMED).</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2788/processo_legislativo_168-2022_-_p.l._165-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2788/processo_legislativo_168-2022_-_p.l._165-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.000.000,00 SEMOSP).</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2792/processo_legislativo_169-2022_-_p.l._166-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2792/processo_legislativo_169-2022_-_p.l._166-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 450.000,00 FMS)</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2793/processo_legislativo_170-2022_-_p.l._167-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2793/processo_legislativo_170-2022_-_p.l._167-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 309.462,80 FMS)</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2804/processo_legislativo_172-2022_-_p.l._169-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2804/processo_legislativo_172-2022_-_p.l._169-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$350.000,00 SEMED )</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2812/processo_legislativo_175-2022_-_p.l._172-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2812/processo_legislativo_175-2022_-_p.l._172-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 598.201,12 FMS)</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2813/processo_legislativo_176-2022_-_p.l._173-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2813/processo_legislativo_176-2022_-_p.l._173-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 253.000,00 FMS)</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2825/processo_legislativo_179-2022_-_p.l._176-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2825/processo_legislativo_179-2022_-_p.l._176-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 498.263,66 SEMED )</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2833/processo_legislativo_183-2022_-_p.l._179-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2833/processo_legislativo_183-2022_-_p.l._179-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 130.000,00 FMS)</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2834/processo_legislativo_184-2022_-_p.l._180-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2834/processo_legislativo_184-2022_-_p.l._180-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 606.983,22 FMS).</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2835/processo_legislativo_185-2022_-_p.l._181-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2835/processo_legislativo_185-2022_-_p.l._181-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 426.452,24 SEMOSP)</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2836/processo_legislativo_186-2022_-_p.l._182-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2836/processo_legislativo_186-2022_-_p.l._182-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.140.000,00 SEMED/FUNDEB)</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2848/processo_legislativo_191-2022_-_p.l._187-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2848/processo_legislativo_191-2022_-_p.l._187-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 472.984,41 FUNDEB)</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2852/processo_legislativo_194-2022_-_p.l._190-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2852/processo_legislativo_194-2022_-_p.l._190-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 288.822,18 FUNDEB)</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2861/processo_legislativo_199-2022_-_p.l._195-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2861/processo_legislativo_199-2022_-_p.l._195-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.080.932,59 FMS)</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2862/processo_legislativo_200-2022_-_p.l._196-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2862/processo_legislativo_200-2022_-_p.l._196-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 217.384,44 FMS)</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2863/processo_legislativo_201-2022_-_p.l._197-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2863/processo_legislativo_201-2022_-_p.l._197-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 13.519,49 FMS)</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2864/processo_legislativo_202-2022_-_p.l._198-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2864/processo_legislativo_202-2022_-_p.l._198-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 252.534,55 FMS)</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2865/processo_legislativo_203-2022_-_p.l._199-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2865/processo_legislativo_203-2022_-_p.l._199-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 60.419,70 FMS)</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2932/processo_legislativo_210-2022_-_p.l._205-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2932/processo_legislativo_210-2022_-_p.l._205-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 161.945,00 FMAS)</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2933/processo_legislativo_211-2022_-_p.l._206-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2933/processo_legislativo_211-2022_-_p.l._206-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 286.579,22 SEMMA)</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2946/p.l._212-2022_abertura_de_credito_adicional_suplementar_r_500.00000_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2946/p.l._212-2022_abertura_de_credito_adicional_suplementar_r_500.00000_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS (R$ 500.000,00 FMS).</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2947/p.l._213-2022_abertura_de_credito_adicional_suplementar_r_127.10498_fms.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2947/p.l._213-2022_abertura_de_credito_adicional_suplementar_r_127.10498_fms.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 127.104,98 FMS)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -990,67 +990,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2082/processo_legislativo_2-2022_-_p.l._2-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2083/processo_legislativo_3-2022_-_p.l._3-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2084/processo_legislativo_4-2022_-_p.l._4-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2085/processo_legislativo_5-2022_-_p.l._5-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2091/processo_legislativo_10-2022_-_p.l._10-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2172/processo_legislativo_21-2022_-_p.l._21-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2385/processo_legislativo_71-2022_-_p.l._69-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2400/processo_legislativo_74-2022_-_p.l._72-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2429/processo_legislativo_79-2022_-_p.l._77-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2451/processo_legislativo_94-2022_-_p.l._92-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2452/processo_legislativo_95-2022_-_p.l._93-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2559/processo_legislativo_114-2022_-_p.l._111-20221.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2560/processo_legislativo_115-2022_-_p.l._112-20221.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2566/processo_legislativo_116-2022_-_p.l._113-20221.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2633/processo_legislativo_140-2022_-_p.l._137-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2634/processo_legislativo_141-2022_-_p.l._138-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2635/processo_legislativo_142-2022_-_p.l._139-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2636/processo_legislativo_143-2022_-_p.l._140-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2637/processo_legislativo_144-2022_-_p.l._141-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2638/processo_legislativo_145-2022_-_p.l._142-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2639/processo_legislativo_146-2022_-_p.l._143-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2654/processo_legislativo_151-2022_-_p.l._148-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2657/processo_legislativo_154-2022_-_p.l._151-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2658/processo_legislativo_155-2022_-_p.l._152-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2784/processo_legislativo_164-2022_-_p.l._161-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2785/processo_legislativo_165-2022_-_p.l._162-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2786/processo_legislativo_166-2022_-_p.l._163-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2787/processo_legislativo_167-2022_-_p.l._164-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2788/processo_legislativo_168-2022_-_p.l._165-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2792/processo_legislativo_169-2022_-_p.l._166-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2793/processo_legislativo_170-2022_-_p.l._167-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2804/processo_legislativo_172-2022_-_p.l._169-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2812/processo_legislativo_175-2022_-_p.l._172-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2813/processo_legislativo_176-2022_-_p.l._173-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2825/processo_legislativo_179-2022_-_p.l._176-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2833/processo_legislativo_183-2022_-_p.l._179-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2834/processo_legislativo_184-2022_-_p.l._180-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2835/processo_legislativo_185-2022_-_p.l._181-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2836/processo_legislativo_186-2022_-_p.l._182-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2848/processo_legislativo_191-2022_-_p.l._187-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2852/processo_legislativo_194-2022_-_p.l._190-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2861/processo_legislativo_199-2022_-_p.l._195-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2862/processo_legislativo_200-2022_-_p.l._196-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2863/processo_legislativo_201-2022_-_p.l._197-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2864/processo_legislativo_202-2022_-_p.l._198-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2865/processo_legislativo_203-2022_-_p.l._199-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2932/processo_legislativo_210-2022_-_p.l._205-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2933/processo_legislativo_211-2022_-_p.l._206-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2946/p.l._212-2022_abertura_de_credito_adicional_suplementar_r_500.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2947/p.l._213-2022_abertura_de_credito_adicional_suplementar_r_127.10498_fms.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2082/processo_legislativo_2-2022_-_p.l._2-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2083/processo_legislativo_3-2022_-_p.l._3-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2084/processo_legislativo_4-2022_-_p.l._4-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2085/processo_legislativo_5-2022_-_p.l._5-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2091/processo_legislativo_10-2022_-_p.l._10-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2172/processo_legislativo_21-2022_-_p.l._21-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2385/processo_legislativo_71-2022_-_p.l._69-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2400/processo_legislativo_74-2022_-_p.l._72-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2429/processo_legislativo_79-2022_-_p.l._77-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2451/processo_legislativo_94-2022_-_p.l._92-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2452/processo_legislativo_95-2022_-_p.l._93-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2559/processo_legislativo_114-2022_-_p.l._111-20221.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2560/processo_legislativo_115-2022_-_p.l._112-20221.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2566/processo_legislativo_116-2022_-_p.l._113-20221.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2633/processo_legislativo_140-2022_-_p.l._137-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2634/processo_legislativo_141-2022_-_p.l._138-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2635/processo_legislativo_142-2022_-_p.l._139-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2636/processo_legislativo_143-2022_-_p.l._140-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2637/processo_legislativo_144-2022_-_p.l._141-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2638/processo_legislativo_145-2022_-_p.l._142-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2639/processo_legislativo_146-2022_-_p.l._143-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2654/processo_legislativo_151-2022_-_p.l._148-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2657/processo_legislativo_154-2022_-_p.l._151-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2658/processo_legislativo_155-2022_-_p.l._152-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2784/processo_legislativo_164-2022_-_p.l._161-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2785/processo_legislativo_165-2022_-_p.l._162-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2786/processo_legislativo_166-2022_-_p.l._163-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2787/processo_legislativo_167-2022_-_p.l._164-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2788/processo_legislativo_168-2022_-_p.l._165-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2792/processo_legislativo_169-2022_-_p.l._166-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2793/processo_legislativo_170-2022_-_p.l._167-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2804/processo_legislativo_172-2022_-_p.l._169-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2812/processo_legislativo_175-2022_-_p.l._172-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2813/processo_legislativo_176-2022_-_p.l._173-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2825/processo_legislativo_179-2022_-_p.l._176-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2833/processo_legislativo_183-2022_-_p.l._179-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2834/processo_legislativo_184-2022_-_p.l._180-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2835/processo_legislativo_185-2022_-_p.l._181-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2836/processo_legislativo_186-2022_-_p.l._182-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2848/processo_legislativo_191-2022_-_p.l._187-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2852/processo_legislativo_194-2022_-_p.l._190-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2861/processo_legislativo_199-2022_-_p.l._195-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2862/processo_legislativo_200-2022_-_p.l._196-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2863/processo_legislativo_201-2022_-_p.l._197-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2864/processo_legislativo_202-2022_-_p.l._198-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2865/processo_legislativo_203-2022_-_p.l._199-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2932/processo_legislativo_210-2022_-_p.l._205-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2933/processo_legislativo_211-2022_-_p.l._206-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2946/p.l._212-2022_abertura_de_credito_adicional_suplementar_r_500.00000_fms.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2947/p.l._213-2022_abertura_de_credito_adicional_suplementar_r_127.10498_fms.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="140.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>