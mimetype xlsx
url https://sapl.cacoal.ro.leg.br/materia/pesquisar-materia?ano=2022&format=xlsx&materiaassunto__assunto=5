--- v0 (2026-01-01)
+++ v1 (2026-04-13)
@@ -54,186 +54,186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2088/processo_legislativo_7-2022_-_p.l._7-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2088/processo_legislativo_7-2022_-_p.l._7-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 4.755.983,09 SEMAGRI)</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2089/processo_legislativo_8-2022_-_p.l._8-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2089/processo_legislativo_8-2022_-_p.l._8-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 253.516,91 SEMAGRI)</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2301/processo_legislativo_45-2022_-_p.l._43-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2301/processo_legislativo_45-2022_-_p.l._43-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 32.206,49 SEMAGRI)</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2302/processo_legislativo_46-2022_-_p.l._44-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2302/processo_legislativo_46-2022_-_p.l._44-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 30.000,00 SEMAGRI )</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2476/processo_legislativo_98-2022_-_p.l._96-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2476/processo_legislativo_98-2022_-_p.l._96-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 200.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_n._37-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_n._37-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que se faça através da SEMAGRI o reparo das manilhas, que por conta da erosão está desbarrancando a estrada formando uma imensa grota. O serviço a ser executado é na LINHA 13, a 300 DA RODOVIA DO CAFÉ, SENTIDO LINHA E, o serviço é de caráter de urgência, pois corre risco de acidentes.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2381/indicacao_n._57-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2381/indicacao_n._57-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI, a recuperação com patrolamento e cascalhamento de pontos críticos na Linha 09 em toda sua extensão, principalmente acima do travessão C.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2561/indicacao_n._86-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2561/indicacao_n._86-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Agricultura – SEMAGRI, a pedido do senhor Natan que seja feito serviço de patrolamento do carreador e alguns locais aterragem, que fica localizado na linha 06 motocross, lote 67-D, Gleba 05 – setor Ji-Paraná.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2853/indicacao_n._126-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2853/indicacao_n._126-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Agricultura (SEMAGRI), para que dentro da legalidade, seja atendida essa indicação para recuperação e manutenção no bueiro na Linha 09, KM 01, próximo à Rodovia do Café, em frente ao Pesque Pague Boa Vista, Zona Rural de Cacoal.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2280/requerimento_n._15-2022_solicitacao_de_informacao_-_vereador_toninho_do_jesus.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2280/requerimento_n._15-2022_solicitacao_de_informacao_-_vereador_toninho_do_jesus.pdf</t>
   </si>
   <si>
     <t>O Vereador Antonio Damião Martins, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da Prefeitura Municipal, por meio da Secretaria de Municipal de Agricultura de Cacoal (SEMAGRI) que nos encaminhe a relação com os nomes, endereços e o tipo de produto cultivado de todos os feirantes que estão cadastrados nas feiras livres de Cacoal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -540,67 +540,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2088/processo_legislativo_7-2022_-_p.l._7-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2089/processo_legislativo_8-2022_-_p.l._8-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2301/processo_legislativo_45-2022_-_p.l._43-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2302/processo_legislativo_46-2022_-_p.l._44-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2476/processo_legislativo_98-2022_-_p.l._96-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_n._37-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2381/indicacao_n._57-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2561/indicacao_n._86-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2853/indicacao_n._126-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2280/requerimento_n._15-2022_solicitacao_de_informacao_-_vereador_toninho_do_jesus.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2088/processo_legislativo_7-2022_-_p.l._7-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2089/processo_legislativo_8-2022_-_p.l._8-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2301/processo_legislativo_45-2022_-_p.l._43-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2302/processo_legislativo_46-2022_-_p.l._44-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2476/processo_legislativo_98-2022_-_p.l._96-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_n._37-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2381/indicacao_n._57-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2561/indicacao_n._86-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2853/indicacao_n._126-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2280/requerimento_n._15-2022_solicitacao_de_informacao_-_vereador_toninho_do_jesus.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>