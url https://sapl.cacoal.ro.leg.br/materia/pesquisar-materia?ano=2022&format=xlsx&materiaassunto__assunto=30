--- v0 (2026-01-02)
+++ v1 (2026-04-12)
@@ -54,328 +54,328 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2180/p.l._27-2022_regulamentacao_da_prestacao_de_assistencia_religiosa_nos_estabelecimentos_hospitalares_e_ambientes_prisionais_-_vereador_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2180/p.l._27-2022_regulamentacao_da_prestacao_de_assistencia_religiosa_nos_estabelecimentos_hospitalares_e_ambientes_prisionais_-_vereador_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA PRESTAÇÃO DE ASSISTÊNCIA RELIGIOSA NOS ESTABELECIMENTOS HOSPITALARES E UNIDADES PRISIONAIS DO MUNICÍPIO E DEFINE ATIVIDADES RELIGIOSAS COMO SERVIÇOS ESSENCIAIS.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2211/processo_legislativo_34-2022_-_p.l._34-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2211/processo_legislativo_34-2022_-_p.l._34-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 3.388/PMC/2014 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS PÚBLICOS À EMPRESA CONSTRUTORA E INCORPORADORA COCICAL LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2257/processo_legislativo_42-2022_-_p.l._40-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2257/processo_legislativo_42-2022_-_p.l._40-2022.pdf</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2366/processo_legislativo_64-2022_-_p.l._62-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2366/processo_legislativo_64-2022_-_p.l._62-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 2.232/PMC/2007 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO À ASSOCIAÇÃO ARPACRE – ASSOCIAÇÃO DAS REVENDAS DE PRODUTOS AGROQUÍMICOS DE CACOAL E REGIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2367/processo_legislativo_65-2022_-_p.l._63-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2367/processo_legislativo_65-2022_-_p.l._63-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 598/PMC/1995 – AUTORIZA O EXECUTIVO MUNICIPAL A FAZER DOAÇÃO PARA A IGREJA ADVENTISTA DA PROMESSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2368/processo_legislativo_66-2022_-_p.l._64-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2368/processo_legislativo_66-2022_-_p.l._64-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 716/PMC/1996 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE ÁREA A ASSOCIAÇÃO DOS SERVIDORES DA JUSTIÇA DO TRABALHO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2369/processo_legislativo_67-2022_-_p.l._65-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2369/processo_legislativo_67-2022_-_p.l._65-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 723/PMC/1996 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE ÁREA A ORDEM DOS ADVOGADOS DO BRASIL – SUBSEÇÃO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2382/processo_legislativo_68-2022_-_p.l._66-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2382/processo_legislativo_68-2022_-_p.l._66-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS N.s 4.040/PMC/2018, 4.234/PMC/2019, 4.475/PMC/2020 E 4.754/PMC/2021, QUE DISPÕE SOBRE A BAIXA DE BENS MÓVEIS INSERVÍVEIS AO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2423/processo_legislativo_77-2022_-_p.l._75-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2423/processo_legislativo_77-2022_-_p.l._75-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 2.373/PMC/2008 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO À EMPRESA ARMAZENS GERAIS BORGHI LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2428/processo_legislativo_78-2022_-_p.l._76-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2428/processo_legislativo_78-2022_-_p.l._76-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE CACOAL – DIOC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2430/processo_legislativo_80-2022_-_p.l._78-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2430/processo_legislativo_80-2022_-_p.l._78-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DAS LEIS N. 2.045/PMC/2006 E 2.623/PMC/2010 QUE DISPÕEM SOBRE A CONCESSÃO DE DIREITO REAL DE USO, A EMPRESA INDUSTRIA E COMÉRCIO DE ESTOFADOS LINDOFLEX LTDA - ME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2431/processo_legislativo_81-2022_-_p.l._79-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2431/processo_legislativo_81-2022_-_p.l._79-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.296/PMC/2008 – QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM COMODATO PARTE DO IMÓVEL DENOMINADO LOTE 152, QUADRA 37, SETOR 05 DA LOJA MAÇONICA GONÇALVES LEDO DE CACOAL PARA O FIM DE IMPLANTAÇÃO DE POSTO DE SAÚDE NO BAIRRO INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2432/processo_legislativo_82-2022_-_p.l._80-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2432/processo_legislativo_82-2022_-_p.l._80-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.543/PMC/2009, QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO, REVOGA O ARTIGO 5° DA LEI N. 4.083/PMC/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2433/processo_legislativo_83-2022_-_p.l._81-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2433/processo_legislativo_83-2022_-_p.l._81-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010, QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2783/p.l._160-2022_declara_utilidade_publica_a_associacao_dos_esportes_equinos_de_cacoal.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2783/p.l._160-2022_declara_utilidade_publica_a_associacao_dos_esportes_equinos_de_cacoal.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA DA ASSOCIAÇÃO DOS ESPORTES EQUINOS DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2811/processo_legislativo_174-2022_-_p.l._171-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2811/processo_legislativo_174-2022_-_p.l._171-2022.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA DA ASSOCIAÇÃO CASA DE APOIO NOVA ESPERANÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Paulinho do Cinema</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2955/p.l._214-2022_declara_utilidade_publica_a_comunidade_terapeutica_amor_maior.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2955/p.l._214-2022_declara_utilidade_publica_a_comunidade_terapeutica_amor_maior.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COMUNIDADE TERAPÊUTICA AMOR MAIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2550/indicacao_n._84-cmc-22_-_antonio_damiao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2550/indicacao_n._84-cmc-22_-_antonio_damiao.pdf</t>
   </si>
   <si>
     <t>INDICO ao excelentíssimo Prefeito Municipal através da Secretaria de Administração – SEMAD que sejam construídos banheiros na Praça Municipal para que os frequentadores daquele espaço público possam utilizar, haja visto que os banheiros existentes ao lado do Prédio da Prefeitura estão fechados, e não estão em condições adequadas de uso.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._29-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._29-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Claudemar Littig - Secretário da Autarquia Municipal de Esportes Cacoal - AMEC _x000D_
 _x000D_
 O Vereador Zivan Almeida, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando as Informações referente ao Servidor GABRIEL RODRIGUES PINHEIRO. Solicito que apresente os seguintes documentos ao vereador Zivan Almeida. Cópias abaixo: _x000D_
 1.	Folha de ponto do servidor do mês de abril de 2022._x000D_
 2.	Relatório de viagem referente ao evento._x000D_
 3.	Fotografias no referido evento (fotografia pessoal)._x000D_
 E qualquer outro documento que comprove a viagem, fazendo constar a autorização para que o servidor representa a AMEC referente as viagens das Cidades Rio Branco-AC e Foz do Iguaçu-PR decorrente nos dias 24 de abril a 01 de maio de 2022.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>João Pichek, Kapiche, Lauro Garçom, Luiz Fritz, Magnison Mota, Minduin, Paulinho do Cinema, Romeu Moreira, Toninho do Jesus, Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2471/processo_legislativo_103-2022_-_r.e._1-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2471/processo_legislativo_103-2022_-_r.e._1-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, nos termos do art. 40, 45 e 103, § 3°, inciso IX da Resolução n. 3/1984 - CMC (Regimento Interno da Câmara Municipal de Cacoal-RO), no uso de suas atribuições conferidas por lei, vem requerer à Vossa Excelência a instauração de uma COMISSÃO ESPECIAL DE AVERIGUAÇÃO, com a finalidade de verificar e acompanhar as supostas irregularidades na destinação de combustível que atende a frota da prefeitura municipal de Cacoal, conforme notícias em anexo. Solicitamos ainda o prazo de 90 (noventa) dias para apresentação do relatório, prorrogável uma única vez por igual_x000D_
 período, desde que aprovado pelo Plenário.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Paulinho do Cinema, Toninho do Jesus, Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_n._35-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_n._35-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial de Averiguação, constituída por meio de requerimento n.º 31/CMC/2022, de acordo com os artigos 40, 45 e 103, § 3°, inciso IX da Resolução n.º 3/1984- CMC, no uso de suas atribuições e, nos termos do artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito Municipal, cópia das denúncias apresentadas pelo prefeito de Cacoal, Adailton Fúria, no Ministério Público e Policia Civil, referente as supostas irregularidades na destinação de combustível que atende a frota da Prefeitura Municipal de Cacoal. Vale destacar que tal documentação ficará sob sigilo e restrito aos membros da comissão, para que esta possa apurar os fatos e tomar as devidas providências no que compete a este poder legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -682,67 +682,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2180/p.l._27-2022_regulamentacao_da_prestacao_de_assistencia_religiosa_nos_estabelecimentos_hospitalares_e_ambientes_prisionais_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2211/processo_legislativo_34-2022_-_p.l._34-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2257/processo_legislativo_42-2022_-_p.l._40-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2366/processo_legislativo_64-2022_-_p.l._62-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2367/processo_legislativo_65-2022_-_p.l._63-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2368/processo_legislativo_66-2022_-_p.l._64-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2369/processo_legislativo_67-2022_-_p.l._65-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2382/processo_legislativo_68-2022_-_p.l._66-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2423/processo_legislativo_77-2022_-_p.l._75-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2428/processo_legislativo_78-2022_-_p.l._76-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2430/processo_legislativo_80-2022_-_p.l._78-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2431/processo_legislativo_81-2022_-_p.l._79-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2432/processo_legislativo_82-2022_-_p.l._80-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2433/processo_legislativo_83-2022_-_p.l._81-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2783/p.l._160-2022_declara_utilidade_publica_a_associacao_dos_esportes_equinos_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2811/processo_legislativo_174-2022_-_p.l._171-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2955/p.l._214-2022_declara_utilidade_publica_a_comunidade_terapeutica_amor_maior.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2550/indicacao_n._84-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._29-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2471/processo_legislativo_103-2022_-_r.e._1-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_n._35-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2180/p.l._27-2022_regulamentacao_da_prestacao_de_assistencia_religiosa_nos_estabelecimentos_hospitalares_e_ambientes_prisionais_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2211/processo_legislativo_34-2022_-_p.l._34-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2257/processo_legislativo_42-2022_-_p.l._40-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2366/processo_legislativo_64-2022_-_p.l._62-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2367/processo_legislativo_65-2022_-_p.l._63-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2368/processo_legislativo_66-2022_-_p.l._64-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2369/processo_legislativo_67-2022_-_p.l._65-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2382/processo_legislativo_68-2022_-_p.l._66-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2423/processo_legislativo_77-2022_-_p.l._75-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2428/processo_legislativo_78-2022_-_p.l._76-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2430/processo_legislativo_80-2022_-_p.l._78-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2431/processo_legislativo_81-2022_-_p.l._79-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2432/processo_legislativo_82-2022_-_p.l._80-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2433/processo_legislativo_83-2022_-_p.l._81-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2783/p.l._160-2022_declara_utilidade_publica_a_associacao_dos_esportes_equinos_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2811/processo_legislativo_174-2022_-_p.l._171-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2955/p.l._214-2022_declara_utilidade_publica_a_comunidade_terapeutica_amor_maior.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2550/indicacao_n._84-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._29-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2471/processo_legislativo_103-2022_-_r.e._1-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_n._35-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="218" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="217.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>