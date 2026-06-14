--- v1 (2026-04-12)
+++ v2 (2026-06-14)
@@ -249,51 +249,51 @@
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA DA ASSOCIAÇÃO DOS ESPORTES EQUINOS DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2811/processo_legislativo_174-2022_-_p.l._171-2022.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA DA ASSOCIAÇÃO CASA DE APOIO NOVA ESPERANÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>Paulinho do Cinema</t>
+    <t>PAULINHO DO CINEMA</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2955/p.l._214-2022_declara_utilidade_publica_a_comunidade_terapeutica_amor_maior.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COMUNIDADE TERAPÊUTICA AMOR MAIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2550/indicacao_n._84-cmc-22_-_antonio_damiao.pdf</t>
   </si>
@@ -312,67 +312,67 @@
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._29-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Claudemar Littig - Secretário da Autarquia Municipal de Esportes Cacoal - AMEC _x000D_
 _x000D_
 O Vereador Zivan Almeida, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO, solicitando as Informações referente ao Servidor GABRIEL RODRIGUES PINHEIRO. Solicito que apresente os seguintes documentos ao vereador Zivan Almeida. Cópias abaixo: _x000D_
 1.	Folha de ponto do servidor do mês de abril de 2022._x000D_
 2.	Relatório de viagem referente ao evento._x000D_
 3.	Fotografias no referido evento (fotografia pessoal)._x000D_
 E qualquer outro documento que comprove a viagem, fazendo constar a autorização para que o servidor representa a AMEC referente as viagens das Cidades Rio Branco-AC e Foz do Iguaçu-PR decorrente nos dias 24 de abril a 01 de maio de 2022.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>João Pichek, Kapiche, Lauro Garçom, Luiz Fritz, Magnison Mota, Minduin, Paulinho do Cinema, Romeu Moreira, Toninho do Jesus, Zivan Almeida</t>
+    <t>João Pichek, Kapiche, Lauro Garçom, Luiz Fritz, Magnison Mota, Minduin, PAULINHO DO CINEMA, Romeu Moreira, Toninho do Jesus, Zivan Almeida</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2471/processo_legislativo_103-2022_-_r.e._1-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, nos termos do art. 40, 45 e 103, § 3°, inciso IX da Resolução n. 3/1984 - CMC (Regimento Interno da Câmara Municipal de Cacoal-RO), no uso de suas atribuições conferidas por lei, vem requerer à Vossa Excelência a instauração de uma COMISSÃO ESPECIAL DE AVERIGUAÇÃO, com a finalidade de verificar e acompanhar as supostas irregularidades na destinação de combustível que atende a frota da prefeitura municipal de Cacoal, conforme notícias em anexo. Solicitamos ainda o prazo de 90 (noventa) dias para apresentação do relatório, prorrogável uma única vez por igual_x000D_
 período, desde que aprovado pelo Plenário.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>Paulinho do Cinema, Toninho do Jesus, Zivan Almeida</t>
+    <t>PAULINHO DO CINEMA, Toninho do Jesus, Zivan Almeida</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_n._35-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf</t>
   </si>
   <si>
     <t>A Comissão Especial de Averiguação, constituída por meio de requerimento n.º 31/CMC/2022, de acordo com os artigos 40, 45 e 103, § 3°, inciso IX da Resolução n.º 3/1984- CMC, no uso de suas atribuições e, nos termos do artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito Municipal, cópia das denúncias apresentadas pelo prefeito de Cacoal, Adailton Fúria, no Ministério Público e Policia Civil, referente as supostas irregularidades na destinação de combustível que atende a frota da Prefeitura Municipal de Cacoal. Vale destacar que tal documentação ficará sob sigilo e restrito aos membros da comissão, para que esta possa apurar os fatos e tomar as devidas providências no que compete a este poder legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -697,51 +697,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2180/p.l._27-2022_regulamentacao_da_prestacao_de_assistencia_religiosa_nos_estabelecimentos_hospitalares_e_ambientes_prisionais_-_vereador_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2211/processo_legislativo_34-2022_-_p.l._34-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2257/processo_legislativo_42-2022_-_p.l._40-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2366/processo_legislativo_64-2022_-_p.l._62-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2367/processo_legislativo_65-2022_-_p.l._63-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2368/processo_legislativo_66-2022_-_p.l._64-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2369/processo_legislativo_67-2022_-_p.l._65-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2382/processo_legislativo_68-2022_-_p.l._66-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2423/processo_legislativo_77-2022_-_p.l._75-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2428/processo_legislativo_78-2022_-_p.l._76-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2430/processo_legislativo_80-2022_-_p.l._78-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2431/processo_legislativo_81-2022_-_p.l._79-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2432/processo_legislativo_82-2022_-_p.l._80-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2433/processo_legislativo_83-2022_-_p.l._81-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2783/p.l._160-2022_declara_utilidade_publica_a_associacao_dos_esportes_equinos_de_cacoal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2811/processo_legislativo_174-2022_-_p.l._171-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2955/p.l._214-2022_declara_utilidade_publica_a_comunidade_terapeutica_amor_maior.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2550/indicacao_n._84-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._29-2022_solicitacao_de_informacao_-_vereador_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2471/processo_legislativo_103-2022_-_r.e._1-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2510/requerimento_n._35-2022_solicitacao_de_informacao_-_comissao_de_averiguacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="127.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="129.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="217.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>