--- v0 (2026-01-01)
+++ v1 (2026-04-18)
@@ -54,415 +54,415 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2567/processo_legislativo_117-2022_-_p.l._114-20221.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2567/processo_legislativo_117-2022_-_p.l._114-20221.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 4.946/PMC/2021, QUE AUTORIZA A CONCESSÃO DE SUBSÍDIO TARIFÁRIO AO TRANSPORTE PÚBLICO COLETIVO URBANO DE PASSAGEIROS NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2592/processo_legislativo_119-2022_-_p.l._116-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2592/processo_legislativo_119-2022_-_p.l._116-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 105.000,00 SEMTTRAN)</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2966/p.l._215-2022_altera_a_lei_n._3.027-13_e_lei_n._3.557-16_dispoe_sobre_o_transporte_escolar_para_atendimento_a_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2966/p.l._215-2022_altera_a_lei_n._3.027-13_e_lei_n._3.557-16_dispoe_sobre_o_transporte_escolar_para_atendimento_a_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS N. 3.027/PMC/2013 E 3.557/PMC/2016 QUE DISPÕEM SOBRE O TRANSPORTE ESCOLAR PARA ATENDIMENTO DA REDE MUNICIPAL DE ENSINO NO MUNICÍPIO DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_n._16-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_n._16-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que faça o estudo para implantação de lombadas na rua Rosinéia de Souza, trecho entre a rua Antônio de Santana e a rua Luiz Fernandes Alexandre, no bairro Vilage do Sol. A indicação se faz necessária considerando que as vias são de mão dupla, onde tem um grande fluxo de veículos e pedestres, e o fato de não existir nenhuma lombada, torna o local mais vulnerável a acidentes.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_n._34-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_n._34-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que seja feito a instalação de sinalização, marcas no pavimento, elementos auxiliares, lombadas e a sinalização horizontal e vertical no Bairro Paineiras, em especial na rua Jequitibá, onde há pratica de excesso de velocidade por parte de condutores, e o local é ponto de espera de crianças pelo transporte escolar, a ação se faz necessária, devido não ter as sinalizações adequadas para garantir a segurança na trafegabilidade no local.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_n._43-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_n._43-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo para implantação de sinalização, marcas no pavimento, elementos auxiliares, lombadas e a sinalização horizontal e vertical na rua Pioneiro Pastor Heleno, bairro Green Ville. A ação se faz necessária, devido não ter as sinalizações adequadas para garantir a segurança na trafegabilidade no local.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2364/indicacao_n._50-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2364/indicacao_n._50-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que, faça através da SEMTTRAN a implantação de sinalização  de sentido único no final da Rua Uirapuru, onde a mesma faz encontro com a Av. das Comunicações no Bairro Teixeirão. É importante ressaltar que essa rua seja mão única somente no final dela, para evitar possíveis acidentes que acontecem com frequência naquele local.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2375/indicacao_n._51-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2375/indicacao_n._51-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito, que seja instalado redutor de velocidade (ondulação transversal), na Avenida Porto Velho esquina com José Bonifácio. A indicação é justificada tendo em vista a grande velocidade nesse trajeto, que coloca em risco a integridade física dos moradores e de quem transitam naquele local.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2376/indicacao_n._52-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2376/indicacao_n._52-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito, que seja instalado redutor de velocidade (ondulação transversal), na Avenida Porto Velho esquina com Rua Presidente Artur da Costa e Silva e Rua Dom Pedro II. A indicação é justificada tendo em vista a grande velocidade nesse trajeto, que coloca em risco a integridade física dos moradores e de quem transitam naquele local.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2377/indicacao_n._53-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2377/indicacao_n._53-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Obras e Serviços Públicos – SEMOSP, em parceria com a Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, que seja feito adequação e acessibilidade para faixas de pedestres em todas os pontos onde existe faixa de pedestres no município, em especial na Escola José de Almeida e Silva – EMEIEF, na av. Amazonas, bairro Centro. Tendo em vista a necessidade de adequação e acessibilidade, devido a maioria das faixas de pedestres em Cacoal serem interrompidas por canteiros centrais ou por meio fio nas calçadas, atrapalhando totalmente a acessibilidade.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Que, faça através da SEMTTRAN a implantação de sinalização de vagas para estacionar automóveis na AV. PORTO VELHO, 2291 - Centro, frente a Casa do Chinelo e Caixa Econômica Federal, pois ali está marcado para estacionamento de motos. Justificamos que para estacionar motos já tem as vagas na extensão inteira do canteiro central das avenidas.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Lauro Garçom</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2450/indicacao_n._66-cmc-22_-_lauro_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2450/indicacao_n._66-cmc-22_-_lauro_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Trânsito e Transporte (SEMTTRAN) que seja feito pinturas de faixas e quebra-molas na Rodovia do Café, entre o Bairro Teixeirão até Linha a 14.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_n._76-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_n._76-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Trânsito – SEMTTRAN, que seja feita estudo para implantação de faixa de pedestre em frente à Igreja Assembleia de Deus, na Av. Amazonas, Bairro Brizon.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_n._78-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_n._78-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Trânsito – SEMTTRAN, que seja feito estudo para implantação de faixa de pedestre em frente à Igreja Assembleia de Deus perto do mercado pague menos, Rua Luís Carlos Ubeda, Bairro Vilage do Sol III.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_n._79-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_n._79-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de trânsito – SEMTTRAN, que seja feito estudo para implantação de faixa de pedestre em frente da igreja Assembleia de Deus na AV. Copacabana, Bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_n._80-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_n._80-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Trânsito – SEMTTRAN, que seja feito estudo para implantação de uma faixa de pedestre em frente à Igreja Assembleia de Deus, Rua Rosinéia de Souza, Bairro Vilage do Sol.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_n._81-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_n._81-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Trânsito – SEMTTRAN, que seja feito estudo para implantação de um quebra-mola e faixa de pedestre perto do Rancho Caipira, Rua luís Carlos Ubeda (rua da Feira de segunda – feira), Bairro Vilage do Sol II.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2609/indicacao_n._93-cmc-22_-_antonio_damiao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2609/indicacao_n._93-cmc-22_-_antonio_damiao.pdf</t>
   </si>
   <si>
     <t>INDICO ao excelentíssimo Prefeito Municipal através da Secretaria de Municipal de Transito e Transportes – SEMTTRAN que sejam colocados em todas as feiras livres de Cacoal, CAVALETES no início e no final da feira para impedir o trânsito de pessoas com motos e carros, dentro perímetro estipulado para a feira.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2611/indicacao_n._95-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2611/indicacao_n._95-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMTTRAN, a mudança do sentido da AV. MARECHAL RONDON, aquele pequeno trecho que dá acesso a AV. CASTELO BRANCO. Desta forma desafogaria o tráfego daquele setor, pois antes de chegar no semáforo o condutor terá a oportunidade de desviá-lo para se dirigir ao centro de Cacoal. Sabemos que o trânsito é uma das preocupações do executivo.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2795/indicacao_n._112-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2795/indicacao_n._112-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, juntamente com a Secretaria Municipal de Trânsito - SEMTRAM para que possa ser feita análise e viabilidade para instalação de quebra-molas na Rua Café, entre a Rua Figueira e Juazeiro, Bairro Paineiras.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2797/indicacao_n._114-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2797/indicacao_n._114-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo para implantação de lombadas, Av. Primavera, (trecho da Marginal da BR 364 até a rua Pedro Kemper), entre o Bairro Jardim Bandeirantes e Bairro Jardim Itália. Avenida esta que dá acesso a vários Bairros, ao Pronto Atendimento Municipal 24hs-PAM e a E.M.E.I.E.F Prof° Escola Agustinho Gois de Oliveira.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_n._115-cmc-22_-_antonio_damiao.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_n._115-cmc-22_-_antonio_damiao.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo para a implantação de lombadas na Avenida Malaquita em frente ao Hospital Regional.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2851/indicacao_n._124-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2851/indicacao_n._124-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça por meio da SEMTTRAN, a mudança do sentido da AV. MARECHAL RONDON, aquele pequeno trecho que dá acesso a AV. CASTELO_x000D_
 BRANCO. Desta forma desafogaria o tráfego daquele setor, pois antes de chegar no semáforo o condutor terá a oportunidade de desviá-lo para se dirigir ao centro de Cacoal. Sabemos que o trânsito é uma das preocupações do executivo.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2860/indicacao_n._127-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2860/indicacao_n._127-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo para implantação de faixa de pedestre, na rua Profª Maria Lucia da Silva Miller, bairro Parque Brizon, em frente à escola E.M.E.I.E.F Graciliano Ramos. Tal indicação faz se necessária devido ao grande número de crianças que por ali trafegam ao adentrarem e saírem da escola, tornando se necessário a implantação da faixa de pedestres, para deixar o local mais seguro e diminuindo os riscos de acidentes.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_n._129-cmc-22_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_n._129-cmc-22_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Planejamento - SEMPLAN, um projeto levantamento de custo para reforma, manutenção e revitalização, para o Ginásio Ronaldo Aragão e quadra Parque Alvorada próximo ao condomínio Araçá.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2921/indicacao_n._130-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2921/indicacao_n._130-cmc-22_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça, por meio da SEMTTRAN, a construção de quebra-molas ou faixa de pedestre na RUA MARECHAL RONDON, PRÓXIMO AO ATACAREJO RONDÔNIA. Aquela via está causando muitos acidentes, devido ao grande fluxo de veículos, motocicletas e pedestres. Pedido este, feito pelos moradores daquele setor.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2957/indicacao_n._136-cmc-22_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2957/indicacao_n._136-cmc-22_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito - SEMTTRAN, que seja realizado Estudo de Trânsito para Instalação de lombada transversal e faixa de pedestre, na Rua Almirante Barroso próximo à Avenida Inderval José Brasil.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2964/indicacao_n._141-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2964/indicacao_n._141-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo para implantação de lombadas na rua Pedro Kemper, trecho entre Av. Malaquita e a rua Jose Mendes Filho, na altura do n° 3459, próximo a distribuído de bebida Oxente, no Bairro Residencial Parque Alvorada.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2606/requerimento_n._44-2022_solicitacao_de_informacao_-_vereador_lauro_garcom.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2606/requerimento_n._44-2022_solicitacao_de_informacao_-_vereador_lauro_garcom.pdf</t>
   </si>
   <si>
     <t>O Vereador Lauro Costa Kloch, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da Prefeitura Municipal, por meio da Secretária Municipal de Trânsito (SEMTTRAN) que nos encaminhe a cópia da Ata da reunião com trabalhadores Moto Aplicativo de Cacoal, que aconteceu no dia 22 de junho de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -769,67 +769,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2567/processo_legislativo_117-2022_-_p.l._114-20221.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2592/processo_legislativo_119-2022_-_p.l._116-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2966/p.l._215-2022_altera_a_lei_n._3.027-13_e_lei_n._3.557-16_dispoe_sobre_o_transporte_escolar_para_atendimento_a_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_n._16-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_n._34-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_n._43-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2364/indicacao_n._50-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2375/indicacao_n._51-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2376/indicacao_n._52-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2377/indicacao_n._53-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2450/indicacao_n._66-cmc-22_-_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_n._76-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_n._78-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_n._79-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_n._80-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_n._81-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2609/indicacao_n._93-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2611/indicacao_n._95-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2795/indicacao_n._112-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2797/indicacao_n._114-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_n._115-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2851/indicacao_n._124-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2860/indicacao_n._127-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_n._129-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2921/indicacao_n._130-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2957/indicacao_n._136-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2964/indicacao_n._141-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2606/requerimento_n._44-2022_solicitacao_de_informacao_-_vereador_lauro_garcom.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2567/processo_legislativo_117-2022_-_p.l._114-20221.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2592/processo_legislativo_119-2022_-_p.l._116-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2966/p.l._215-2022_altera_a_lei_n._3.027-13_e_lei_n._3.557-16_dispoe_sobre_o_transporte_escolar_para_atendimento_a_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2220/indicacao_n._16-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2287/indicacao_n._34-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_n._43-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2364/indicacao_n._50-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2375/indicacao_n._51-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2376/indicacao_n._52-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2377/indicacao_n._53-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2450/indicacao_n._66-cmc-22_-_lauro_kloch.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_n._76-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2544/indicacao_n._78-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2545/indicacao_n._79-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_n._80-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_n._81-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2609/indicacao_n._93-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2611/indicacao_n._95-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2795/indicacao_n._112-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2797/indicacao_n._114-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_n._115-cmc-22_-_antonio_damiao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2851/indicacao_n._124-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2860/indicacao_n._127-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_n._129-cmc-22_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2921/indicacao_n._130-cmc-22_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2957/indicacao_n._136-cmc-22_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2964/indicacao_n._141-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2606/requerimento_n._44-2022_solicitacao_de_informacao_-_vereador_lauro_garcom.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>