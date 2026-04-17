--- v0 (2026-01-01)
+++ v1 (2026-04-17)
@@ -54,102 +54,102 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2087/processo_legislativo_6-2022_-_p.l._6-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2087/processo_legislativo_6-2022_-_p.l._6-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.554/PMC/2009 QUE INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICIPIO DE CACOAL – CTM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2174/processo_legislativo_23-2022_-_p.l._23-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2174/processo_legislativo_23-2022_-_p.l._23-2022.pdf</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2182/processo_legislativo_28-2022_-_p.l._28-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2182/processo_legislativo_28-2022_-_p.l._28-2022.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PARA ADESÃO AO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE CACOAL – REFIS INSTITUÍDO PELA LEI N. 4.737/PMC/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2403/processo_legislativo_76-2022_-_p.l._74-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2403/processo_legislativo_76-2022_-_p.l._74-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), SOBRE IMÓVEL INTEGRANTE DO PATRIMÔNIO DE PORTADORES DE NEOPLASIA MALIGNA (CÂNCER), ALZHEIMER, PARKINSON, ESCLEROSE MÚLTIPLA OU LATERAL AMIOTRÓFICA, OU SEU CÔNJUGE, DEPEDENTE LEGAL, ASCENDENTE OU DESCENDENTE EM LINHA RETA DE PRIMEIRO GRAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Minduin, Corazinho, Dr. Paulo Henrique, João Pichek, Kapiche, Lauro Garçom, Luiz Fritz, Magnison Mota, Paulinho do Cinema, Romeu Moreira, Toninho do Jesus, Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2868/p.l._189-2022_revoga_a_lei_n._5.105-22_e_altera_as_leis_municipais_n.s_3.861-17_e_2.554-09_e_institui_o_programa_iptu_social.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2868/p.l._189-2022_revoga_a_lei_n._5.105-22_e_altera_as_leis_municipais_n.s_3.861-17_e_2.554-09_e_institui_o_programa_iptu_social.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI 5.105 E ALTERA AS LEIS MUNICIPAIS N. 3.861/PMC/2017 E 2.554/PMC/2009 E INSTITUI O PROGRAMA IPTU SOCIAL NO MUNICÍPIO DE CACOAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -456,67 +456,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2087/processo_legislativo_6-2022_-_p.l._6-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2174/processo_legislativo_23-2022_-_p.l._23-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2182/processo_legislativo_28-2022_-_p.l._28-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2403/processo_legislativo_76-2022_-_p.l._74-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2868/p.l._189-2022_revoga_a_lei_n._5.105-22_e_altera_as_leis_municipais_n.s_3.861-17_e_2.554-09_e_institui_o_programa_iptu_social.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2087/processo_legislativo_6-2022_-_p.l._6-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2174/processo_legislativo_23-2022_-_p.l._23-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2182/processo_legislativo_28-2022_-_p.l._28-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2403/processo_legislativo_76-2022_-_p.l._74-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2868/p.l._189-2022_revoga_a_lei_n._5.105-22_e_altera_as_leis_municipais_n.s_3.861-17_e_2.554-09_e_institui_o_programa_iptu_social.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="155.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="188.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="187.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>