--- v0 (2026-01-09)
+++ v1 (2026-04-13)
@@ -54,276 +54,276 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2116/processo_legislativo_16-2022_-_p.l._16-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2116/processo_legislativo_16-2022_-_p.l._16-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.170.773,90 FUNDEB)</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2119/processo_legislativo_18-2022_-_p.l._18-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2119/processo_legislativo_18-2022_-_p.l._18-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.258.593,37 SEMED)</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2176/processo_legislativo_25-2022_-_p.l._25-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2176/processo_legislativo_25-2022_-_p.l._25-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 350.000,00 SEMED)</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2177/processo_legislativo_26-2022_-_p.l._26-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2177/processo_legislativo_26-2022_-_p.l._26-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 415.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2234/processo_legislativo_36-2022_-_p.l._36-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2234/processo_legislativo_36-2022_-_p.l._36-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 207.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2314/processo_legislativo_51-2022_-_p.l._49-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2314/processo_legislativo_51-2022_-_p.l._49-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO, EM CONFORMIDADE COM A LEI FEDERAL N. 11.738/2008, ALTERA A LEI 2.736/PMC/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2435/processo_legislativo_84-2022_-_p.l._82-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2435/processo_legislativo_84-2022_-_p.l._82-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 36.408,54 SEMED)</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2436/processo_legislativo_85-2022_-_p.l._83-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2436/processo_legislativo_85-2022_-_p.l._83-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 200.000,00 SEMED)</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2506/processo_legislativo_99-2022_-_p.l._97-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2506/processo_legislativo_99-2022_-_p.l._97-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 184.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2507/processo_legislativo_100-2022_-_p.l._98-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2507/processo_legislativo_100-2022_-_p.l._98-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 415.508,85 SEMED)</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2647/processo_legislativo_149-2022_-_p.l._146-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2647/processo_legislativo_149-2022_-_p.l._146-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 716.201,58 SEMED)</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2799/processo_legislativo_171-2022_-_p.l._168-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2799/processo_legislativo_171-2022_-_p.l._168-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 4.835/PMC/2021, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE ESTÍMULO AO APRENDIZADO E RECONHECIMENTO EDUCACIONAL ‘JOVENS GÊNIOS APRENDIZAGEM CRIATIVA ’ NO ÂMBITO DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_n._30-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_n._30-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Educação, para que dentro da legalidade, seja atendido nosso pedido de doação de móveis escolares (carteiras e cadeiras), as que estão sendo substituídas nas escolas municipais, para a Associação Beneficente São Camilo e Associações Rurais do Município.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2289/indicacao_n._36-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2289/indicacao_n._36-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Educação - SEMED, em parceria com a Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, para que seja criado ponto para embarque e desembarque dos alunos que utilizam o transporte escolar no bairro Paineiras. Tendo em vista que neste período chuvoso os alunos não têm um local adequado para esperar o ônibus.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_n._104-cmc-22_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_n._104-cmc-22_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal viabilize junto à Secretaria Municipal de Educação (SEMED) o tráfego do Transporte Escolar dentro do bairro Canelinha I.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2665/indicacao_n._107-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2665/indicacao_n._107-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Educação - SEMED, que seja feito a construção de um pátio coberto na Creche Municipal Marechal Rondon no Bairro Vista Alegre. A indicação se faz necessário, devido a necessidade de um espaço amplo e coberto para a realização de atividades recreativas com as crianças.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2586/requerimento_n._40-2022_solicitacao_de_informacao_-_vereador_toninho_do_jesus.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2586/requerimento_n._40-2022_solicitacao_de_informacao_-_vereador_toninho_do_jesus.pdf</t>
   </si>
   <si>
     <t>O Vereador Antonio Damião Martins, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da Prefeitura Municipal, por meio da Secretaria de Municipal de Educação de Cacoal (SEMED) que nos encaminhe a Ata da reunião da Escola Jose Mauro de Vasconcelos que aconteceu no dia 07 de junho de 2022 as 14:30hs, que tinha como pauta a entrega de boletins do 1º bimestre dos estudantes do 3º ao 9º ano e outros assuntos de interesse da comunidade.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2589/requerimento_n._43-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2589/requerimento_n._43-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requerer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito, que nos informe a destinação dos livros didáticos fornecidos pelo Ministério da Educação e Cultura - MEC por meio do Programa Nacional do Livro Didático - PNLD para os alunos do ensino fundamental recebidos pela SEMED a partir do ano de 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -630,67 +630,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2116/processo_legislativo_16-2022_-_p.l._16-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2119/processo_legislativo_18-2022_-_p.l._18-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2176/processo_legislativo_25-2022_-_p.l._25-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2177/processo_legislativo_26-2022_-_p.l._26-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2234/processo_legislativo_36-2022_-_p.l._36-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2314/processo_legislativo_51-2022_-_p.l._49-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2435/processo_legislativo_84-2022_-_p.l._82-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2436/processo_legislativo_85-2022_-_p.l._83-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2506/processo_legislativo_99-2022_-_p.l._97-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2507/processo_legislativo_100-2022_-_p.l._98-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2647/processo_legislativo_149-2022_-_p.l._146-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2799/processo_legislativo_171-2022_-_p.l._168-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_n._30-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2289/indicacao_n._36-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_n._104-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2665/indicacao_n._107-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2586/requerimento_n._40-2022_solicitacao_de_informacao_-_vereador_toninho_do_jesus.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2589/requerimento_n._43-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2116/processo_legislativo_16-2022_-_p.l._16-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2119/processo_legislativo_18-2022_-_p.l._18-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2176/processo_legislativo_25-2022_-_p.l._25-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2177/processo_legislativo_26-2022_-_p.l._26-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2234/processo_legislativo_36-2022_-_p.l._36-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2314/processo_legislativo_51-2022_-_p.l._49-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2435/processo_legislativo_84-2022_-_p.l._82-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2436/processo_legislativo_85-2022_-_p.l._83-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2506/processo_legislativo_99-2022_-_p.l._97-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2507/processo_legislativo_100-2022_-_p.l._98-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2647/processo_legislativo_149-2022_-_p.l._146-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2799/processo_legislativo_171-2022_-_p.l._168-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_n._30-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2289/indicacao_n._36-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_n._104-cmc-22_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2665/indicacao_n._107-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2586/requerimento_n._40-2022_solicitacao_de_informacao_-_vereador_toninho_do_jesus.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2589/requerimento_n._43-2022_solicitacao_de_informacao_-_vereador_valdomiro_cora.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>