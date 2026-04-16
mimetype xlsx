--- v0 (2026-01-02)
+++ v1 (2026-04-16)
@@ -54,300 +54,300 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2090/processo_legislativo_9-2022_-_p.l._9-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2090/processo_legislativo_9-2022_-_p.l._9-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 86.169,60  FMS)</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2092/processo_legislativo_11-2022_-_p.l._11-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2092/processo_legislativo_11-2022_-_p.l._11-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 777.077,00 FMS)</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2094/processo_legislativo_12-2022_-_p.l._12-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2094/processo_legislativo_12-2022_-_p.l._12-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.509.290,00 FMS)</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2105/processo_legislativo_13-2022_-_p.l._13-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2105/processo_legislativo_13-2022_-_p.l._13-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 60.000,00 FMS)</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2114/processo_legislativo_14-2022_-_p.l._14-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2114/processo_legislativo_14-2022_-_p.l._14-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 311.076,00 FMS)</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2115/processo_legislativo_15-2022_-_p.l._15-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2115/processo_legislativo_15-2022_-_p.l._15-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 811.967,00 FMS)</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2175/processo_legislativo_24-2022_-_p.l._24-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2175/processo_legislativo_24-2022_-_p.l._24-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 12.291,82 FMS)</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2206/processo_legislativo_29-2022_-_p.l._29-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2206/processo_legislativo_29-2022_-_p.l._29-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 72.005,23 FMS)</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2207/processo_legislativo_30-2022_-_p.l._30-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2207/processo_legislativo_30-2022_-_p.l._30-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 650.000,00 FMS)</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2209/processo_legislativo_32-2022_-_p.l._32-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2209/processo_legislativo_32-2022_-_p.l._32-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 70.000,00 FMS)</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2210/processo_legislativo_33-2022_-_p.l._33-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2210/processo_legislativo_33-2022_-_p.l._33-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 559.700,00 FMS)</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2242/processo_legislativo_38-2022_-_p.l._38-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2242/processo_legislativo_38-2022_-_p.l._38-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.958.690,00 FMS)</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2529/processo_legislativo_107-2022_-_p.l._104-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2529/processo_legislativo_107-2022_-_p.l._104-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 74.552,99 FMS)</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2530/processo_legislativo_108-2022_-_p.l._105-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2530/processo_legislativo_108-2022_-_p.l._105-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 634.982,95 FMS)</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2531/processo_legislativo_109-2022_-_p.l._106-2022.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2531/processo_legislativo_109-2022_-_p.l._106-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 287.094,39 FMS)</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_n._8-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_n._8-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da secretaria Municipal de Saúde - SEMUSA, que seja feito melhorais na pintura e instalação dos ar-condicionado na Unidade Básica de Saúde - UBS, do Bairro Alpha Parque. Tendo em vista que com estas ações deixará o local em boas condições estruturais para os munícipes que utilizam a unidade básica de saúde.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao_n._12-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao_n._12-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde- SEMUSA, para que seja feito a contratação de dentistas para atuarem na atenção básica, tendo em vista que assim como a UBS do Bairro Alpha Parque, várias unidades estão sem atendimentos destes profissionais.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2277/indicacao_n._28-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2277/indicacao_n._28-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Saúde (SEMUSA), para que dentro da legalidade, seja atendido nosso pedido de providência para instalação de câmeras de monitoramento eletrônico e contratação de segurança armada, para atender o HMMI – Hospital Municipal Materno Infantil, Pronto Socorro Infantil 24 Horas, Policlínica, todas as UBS’S – Unidades Básicas de Saúde, PAM 1 – Pronto Atendimento Municipal 1, CAPS – Centro de Atenção Psicossocial, CER – Centro Especializado em Reabilitação, CREAMI – Centro Regional Especializado de Atenção Materno Infantil.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao_n._31-cmc-22_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao_n._31-cmc-22_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por meio da Secretaria Municipal de Saúde (SEMUSA), para que dentro da legalidade, seja atendido nosso pedido de providência para instalação de câmeras de monitoramento eletrônico para atender a Farmácia Central do município de Cacoal/RO.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>João Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2282/indicacao_n._32-cmc-22_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2282/indicacao_n._32-cmc-22_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal para que através da Secretaria Municipal de Saúde, reformule a organização dos atendimentos nas unidades básicas de saúde, definindo ao menos uma unidade para o atendimento exclusivo dos munícipes que residem na zona rural.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_n._61-cmc-22_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_n._61-cmc-22_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde – SEMUSA, para que seja enviado o projeto de lei regulamentando a carga horária e a jornada de trabalho de 30 horas semanais, assim como prevê a Lei Federal n. 8.856, de 1° março de 1994, onde os profissionais Fisioterapeutas e Terapeuta ocupacional ficarão sujeitos a prestação de serviços máxima de 30 horas semanais de trabalho, como prevê a Lei Federal. Segue em anexo a Lei Federal e minuta do projeto para regulamentação municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -654,67 +654,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2090/processo_legislativo_9-2022_-_p.l._9-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2092/processo_legislativo_11-2022_-_p.l._11-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2094/processo_legislativo_12-2022_-_p.l._12-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2105/processo_legislativo_13-2022_-_p.l._13-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2114/processo_legislativo_14-2022_-_p.l._14-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2115/processo_legislativo_15-2022_-_p.l._15-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2175/processo_legislativo_24-2022_-_p.l._24-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2206/processo_legislativo_29-2022_-_p.l._29-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2207/processo_legislativo_30-2022_-_p.l._30-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2209/processo_legislativo_32-2022_-_p.l._32-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2210/processo_legislativo_33-2022_-_p.l._33-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2242/processo_legislativo_38-2022_-_p.l._38-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2529/processo_legislativo_107-2022_-_p.l._104-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2530/processo_legislativo_108-2022_-_p.l._105-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2531/processo_legislativo_109-2022_-_p.l._106-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_n._8-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao_n._12-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2277/indicacao_n._28-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao_n._31-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2282/indicacao_n._32-cmc-22_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_n._61-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2090/processo_legislativo_9-2022_-_p.l._9-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2092/processo_legislativo_11-2022_-_p.l._11-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2094/processo_legislativo_12-2022_-_p.l._12-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2105/processo_legislativo_13-2022_-_p.l._13-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2114/processo_legislativo_14-2022_-_p.l._14-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2115/processo_legislativo_15-2022_-_p.l._15-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2175/processo_legislativo_24-2022_-_p.l._24-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2206/processo_legislativo_29-2022_-_p.l._29-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2207/processo_legislativo_30-2022_-_p.l._30-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2209/processo_legislativo_32-2022_-_p.l._32-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2210/processo_legislativo_33-2022_-_p.l._33-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2242/processo_legislativo_38-2022_-_p.l._38-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2529/processo_legislativo_107-2022_-_p.l._104-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2530/processo_legislativo_108-2022_-_p.l._105-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2531/processo_legislativo_109-2022_-_p.l._106-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_n._8-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao_n._12-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2277/indicacao_n._28-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao_n._31-cmc-22_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2282/indicacao_n._32-cmc-22_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_n._61-cmc-22_-_edimar_kapiche.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>