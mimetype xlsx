--- v0 (2026-01-12)
+++ v1 (2026-04-18)
@@ -54,3430 +54,3430 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/136/processo_legislativo_152-2021_-_p.l._152-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/136/processo_legislativo_152-2021_-_p.l._152-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.428/PMC/2015 QUE APROVA O LOTEAMENTO DENOMINADO RESIDENCIAL SETE DE SETEMBRO NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/50/processo_legislativo_156-2021_-_p.l._156-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/50/processo_legislativo_156-2021_-_p.l._156-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 48.900,44 SEMOSP)</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1573/processo_legislativo_244-2021_-_p.l._241-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1573/processo_legislativo_244-2021_-_p.l._241-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 312.957,21 SEMOSP)</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1831/processo_legislativo_278-2021_-_p.l._275-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1831/processo_legislativo_278-2021_-_p.l._275-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 605.000,00 SEMOSP).</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1832/processo_legislativo_279-2021_-_p.l._276-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1832/processo_legislativo_279-2021_-_p.l._276-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 230.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1833/processo_legislativo_280-2021_-_p.l._277-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1833/processo_legislativo_280-2021_-_p.l._277-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 42.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1835/processo_legislativo_282-2021_-_p.l._279-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1835/processo_legislativo_282-2021_-_p.l._279-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 1.118.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_n._1-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_n._1-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que seja feito o serviço de pavimentação asfáltica com devida atenção ao escoamento pluvial na rua Daniel Pires da Rocha no bairro Incra.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_n._2-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_n._2-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que seja feito a construção de Boca de Lobo para captação de água na Rua _x000D_
 Joaquim Rangel, esquina com a Rua Capitão Rui Teixeira no Bairro Jardim Bandeirantes.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_n._3-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_n._3-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que seja feito o desentupimento das galerias da Rua Leonardo da Vince, frente _x000D_
 a residência 222 e na Rua Marginal, esquina com Rua Floriano Peixoto no Bairro Jardim Saúde.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_n._4-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_n._4-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que seja feito a instalação de manilhas canalizando o escoamento de Água _x000D_
 Pluvial da Rua Mário Quintana em todo trecho entre a Av. das Mangueiras e Av. Primavera, no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_n._7-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_n._7-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Agricultura (SEMAGRI), que seja feito o reparo urgente do bueiro localizado na Linha 10, _x000D_
 entre o Cristo e a Comunidade Santa Terezinha.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_n._8-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_n._8-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que seja feito limpeza e retirada de terra, areia e pedra acumulada devido a _x000D_
 enxurrada, localizados em diversos pontos na Avenida 2 de Junho.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_n._9-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_n._9-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que seja feito o serviço de pavimentação asfáltica na Avenida Celestino _x000D_
 Rosalino, frente a quadra 167 e Rua Habitar Brasil, na divisa do Residencial Green Ville com Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_n._10-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_n._10-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que realize o tapa buraco na Avenida Amazonas com Rua Padre Adolfo.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_n._11-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_n._11-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>A via recém asfaltada já apresenta erosão considerável. Para não destruir ainda mais a via, pedimos ação urgente.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_n._12-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_n._12-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_n._13-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_n._13-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que seja direcionado a equipe de meio fio e sarjeta para reparos urgentes na _x000D_
 Avenida Inderval José Brasil com Rua Piauí.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_n._14-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_n._14-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que realize o tapa buracos na Rua Gonçalves Dias, divisa entre os Bairros BNH _x000D_
 e Conjunto Halley.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_n._15-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_n._15-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que seja feito construção de galeria para escoamento de águas pluviais na _x000D_
 Avenida Celestino Rosalino, no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_n._16-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_n._16-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal, através da Secretaria de Obras (SEMOSP), que realize o tapa buraco na Rua Uirapuru com a Rua Pedro José de Brito e na _x000D_
 Rua Antônio Virgílio, no Bairro Eldorado.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_n._17-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_n._17-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito recuperação com patrolamento e cascalhamento da local Linha 04, Setor Prosperidade.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Lauro Garçom</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_n._19-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_n._19-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de cascalhamento na Rua José Lins do Rego Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_n._20-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_n._20-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Meio Ambiente (SEMMA) para que seja colocado no Bairro Santo Antônio e no Bairro São Marcos nos locais onde estão jogando lixo na rua, que seja colocado um container nos Bairros sugerido acima, que possa atender o Bairro Paineiras também.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_n._21-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_n._21-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de cascalhamento na Rua Blumenau e na Rua Daniel Pinheiro da Rocha no Bairro Eldorado.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_n._22-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_n._22-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras (SEMOSP) para fazer um trabalho em conjunto com as secretárias, fazendo uma limpeza urbana removendo todo entulho, galhos e demais materiais.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_n._23-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_n._23-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de tapa buracos na Rua Uirapuru em geral.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_n._24-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_n._24-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de limpeza do mato que está invadindo a via na Rua Albino Vago de acesso o Bairro Liberdade ao Santo Antônio.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_n._25-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_n._25-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de obras, que realize o tapa buraco em toda extensão do Bairro Alpha Park.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_n._26-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_n._26-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de obras, que realize a limpeza de todos os canais de escoamento de águas pluviais do Bairro Alpha Park.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_n._27-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_n._27-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de obras, que seja feito o patrolamento e cascalhamento, na rua Sucupira no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_n._28-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_n._28-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito recuperação de todo o Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_n._35-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_n._35-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de obras, que seja feita a intervenção urgente no escoamento de águas pluviais na Rua Antônio Virgílio esquina com Uirapuru.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_n._36-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_n._36-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_n._37-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_n._37-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_n._40-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_n._40-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Administração, que providencie com urgência a conclusão da obra de reforma e reparos necessários em banheiros, elétrica e estrutura da cobertura da Rodoviária dos Colonos, no Município de Cacoal.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_n._44-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_n._44-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras (SEMOSP) para instalar iluminação na Rua Prata que fica ao lado _x000D_
 do Posto de combustível entre a Rua Mercúrio e Jequitibá no início do Bairro Paineiras.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_n._45-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_n._45-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretária Municipal de Agricultura (SEMAGRI) que seja feito serviço de cascalhamento nos _x000D_
 trechos críticos da Linha 06, principalmente no início do asfalto</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_n._46-cmc-21_-_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_n._46-cmc-21_-_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>Que se faça a demolição do antigo prédio da UNIDADE MISTA DE CACOAL, localizado na Av. Dois de Junho 2143 Centro Cacoal-Ro, prédio este que está obsoleto e condenado pelo tempo.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_n._48-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_n._48-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao Secretário Municipal de Obras Públicas Sr. Paulo Henrique Carvais Pimental, a instalação de luminárias, patrolamento e cascalhamento no bairro Centurão Verde.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO ao Secretário Municipal de Obras Públicas Sr. Paulo Henrique Carvais Pimental, o Patrolamento e Cascalhamento na Rua Mario Quintana no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>João Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_n._51-cmc-21_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_n._51-cmc-21_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito a instalação de braços _x000D_
 completo de luminárias na linha 11, na Rodovia do Café, em frente ao bar Amazon Tur.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_n._52-cmc-21_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_n._52-cmc-21_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o patrolamento e cascalhamento da rua Luiz Fernandes Alexandre — Bairro Village Sol II.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_n._53-cmc-21_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_n._53-cmc-21_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o tapa buraco na rua _x000D_
 Uirapuru — Bairro Floresta.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_n._55-cmc-21_-_joao_paulo_pichek_lauro_costa_kloch_e_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_n._55-cmc-21_-_joao_paulo_pichek_lauro_costa_kloch_e_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, a realização de limpeza urgente no Parque Industrial.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_n._56-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_n._56-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o reparo urgente na boca de lobo, na Rua Tiradentes com Niterói, Bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_n._57-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_n._57-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência o escoamento da água empossada e inclusão do trecho na pavimentação asfáltica, localizado na Avenida São Paulo entre a Rua Ji Paraná e a Rua Delmiro João da Silva, no Bairro Jardim Clodoaldo.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_n._58-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_n._58-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura, que seja feito o patrolamento e cascalhamento do Travessão da Linha 11, à 1 km de distância da Rodovia do Café sentido final da linha.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_n._59-cmc-21_-_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_n._59-cmc-21_-_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça a recuperação e acabamentos nas cabeceiras das manilhas, e também o cascalhamento em torno delas para contenção da erosão, serviço _x000D_
 este na Linha-E, Km 5 Sentido à água mineral da Amazônia, frente a fazenda Jordão</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_n._61-cmc-21_-_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_n._61-cmc-21_-_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>Que se faça o patrolamento e cascalhamento das ruas do bairro LAVRAMA, situado em frente ao Indústria Piarara, saída para Pimenta Bueno. Demanda esta feita pelo representante daquele bairro, o Sr. João Carlos Alexandre.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_n._62-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_n._62-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, que reivindique junto ao Governo do Estado, através da Secretaria Estadual de Saúde (Sesau), que sejam adotas medidas para o retorno do Drive Thru de testes para diagnóstico da Covid-19 ao município de Cacoal.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_n._63-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_n._63-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito com urgência reposição de lâmpadas queimadas na iluminação pública, no Bairro Buritis.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_n._65-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_n._65-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, que solicite à Secretaria Municipal de Trânsito (Semtran), a implantação de um quebra-molas na rua Projetada A 5291 localizada no Loteamento Vale Verde.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_n._67-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_n._67-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal 111, de Obras (SEMOSP) que seja feito uma limpeza retirando entulhos e lixos em todo Bairro Habitar Brasil, principalmente próximo a Escola Maria do Socorro e UBS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_n._68-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_n._68-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretária Municipal de Obras (SEMOSP) que seja feito serviço de recuperação das ruas com cascalha mento em todo Bairro Habitar Brasil.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_n._69-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_n._69-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, a construção de um muro para o cemitério da linha 06.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_n._70-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_n._70-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, uma análise técnica e projeto de pavimentação asfáltica para Rua Delmiro João da Silva, no bairro Jardim Clodoaldo com o bairro Residencial Parque Brizon.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_n._71-cmc-21_-_paulo_henrique_silva.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_n._71-cmc-21_-_paulo_henrique_silva.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por intermédio da Secretaria Municipal de Saúde e do prefeito Adailton Antunes Ferreira, para que, dentro da  _x000D_
 legalidade, façam estudos de análise financeira e posteriormente a aquisição (compra) de 2000 doses de vacinas contra a covid-19 para os profissionais de educação do município de Cacoal — RO, além de incluir os profissionais no grupo de prioridade no comitê de vacinas do município de Cacoal.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_n._72-cmc-21_-_paulo_henrique_silva.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_n._72-cmc-21_-_paulo_henrique_silva.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por intermédio da Secretaria Municipal de Obras Saúde e ao prefeito Adailton Antunes Ferreira, para que, dentro _x000D_
 da legalidade, atenda o nosso pedido de providência para que seja retirado o canteiro central da Avenida Marechal Rondon, nas proximidades do novo _x000D_
 empreendimento (Atacarejo Rondônia).</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_n._73-cmc-21_-_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_n._73-cmc-21_-_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>Que se faça o patrolamento, cascalhamento e a recuperação da rua DOM PEDRO PRIMEIRO, BAIRRO LIBERDADE, situação crítica desde as gestões _x000D_
 passadas. Demanda solicitada pelo Professor Roberto.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/741/indicacao_n._74-cmc-21_-_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/741/indicacao_n._74-cmc-21_-_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>Que se faça através da SEMAGRI o cascalhamento de imediato, e posteriormente a recuperação e patrolamento do travessão da linha 06 até sua fundiária, situação crítica impossibilitando o tráfego naquele trecho, Solicitação do morador FABIANO.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_n._75-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_n._75-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito a troca de lâmpadas em toda extensão do Bairro Liberdade.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_n._76-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_n._76-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento da Rua Floriano Peixoto, entre as Avenidas Dois de Junho e Porto Velho.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_n._77-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_n._77-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja concluído a explosão da pedra que impede o tráfego da Rua Quintino Bocaiúva entre a Avenida Guaporé.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_n._78-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_n._78-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito uma limpeza e cascalhamento em todo Bairro _x000D_
 110 Limoeiro.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_n._80-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_n._80-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito o serviço de cascalhamento na Rua Graça Aranha no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_n._81-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_n._81-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal 10 de Obras (SEMOSP) que seja feito o serviço de cascalhamento na Rua Mario Quintana no Bairro Mutirão.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Magnison Mota</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_n._82-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_n._82-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feito em caráter de urgência os serviços de patrolamento e cascalhamento na rua José Lins Do Rego bairro vista alegre, mais precisamente entre as avenidas primavera e mangueiras.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_n._83-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_n._83-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de meio ambiente — SEMMA, solicitando-lhe a poda de árvores na Rua Antônio _x000D_
 Deodato Durce bairro Princesa Isabel, próxima a próxima a Escola Bernardo Guimaraes.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_n._84-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_n._84-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI, para que sejam realizados em caráter de _x000D_
 urência os serviços de patrolamento e cascalhamento na Linha 32, setor tatu.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_n._85-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_n._85-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de saúde — SEMUSA, para o Excelentíssimo Sr. JOSÉ PEREIRA DAS NEVES FILHO, _x000D_
 Que seja observado sobre a disponibilidade de insumos para atendimento de paci_x0002_entes em estado grave da COVID-19, tais como Oxigênio, materiais de entubação, anestésicos e afins na rede municipal de saúde. Que seja analisado o estoque de oxigênio presente na rede municipal, seja verificada _x000D_
 sua compatibilidade em relação a demanda, bem como a existência da possibilidade de fornecimento emergencial por parte do atual fornecedor de oxigênio.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_n._86-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_n._86-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que sejam realizados em caráter de _x000D_
 o Patrolamento e cascalhamento de todas as ruas do bairro Embratel. urgência.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_n._87-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_n._87-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito a limpeza da galeria de água pluvial, localizado na marginal em frente a Honda Motos.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_n._89-cmc-21_-_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_n._89-cmc-21_-_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMAGRI o manilhamento, cascalhamento e contenção da erosão na Linha 3 Km 11, ZONA RURAL DE CACOAL, frente a propriedade do Sr. Jurandir Frese.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_n._90-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_n._90-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>ndico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Meio Ambiente - SEMMA, para que seja feito limpeza do canal no córrego no bairro Conjunto Halley, entre as ruas Graciliano Ramos e Catarino Cardoso e entre a Av. Primavera e Dorsorio Gomes da Silva.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_n._91-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_n._91-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que seja feito recuperação da ponte, na rua Catarino Cardoso, no trecho entre a Av. Primavera e Dorsório Gomes da Silva no Bairro Conjunto Halley.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_n._93-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_n._93-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Paulo Henrique Carvais Pimentel secretário Municipal de obras e serviços públicos (SEMOSP) a construção de uma galeria na Avenida Almirante Barroso entre a rua Juscimeira e a rua Espirito Santo no Bairro novo Cacoal para escoamento de esgoto.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_n._94-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_n._94-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de patrolamento e encascalhamento na Rua le) Presidente Epitácio Bairro Industrial.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_n._96-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_n._96-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura, que seja feito a limpeza do carreador, único acesso próprio, localizado na Aldeia Tikãn - LH 11 Terra Indígena Sete de Setembro Paite Surui. Solicitação: Sr. Cacique Gatoia Surui.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_n._97-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_n._97-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito a limpeza de canais e bueiros de escoamento de águas pluviais, no Distrito de Riozinho.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_n._98-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_n._98-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que realiza o Programa Cidade Limpa no Distrito de Riozinho.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_n._99-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_n._99-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito a limpeza, cascalhamento e pavimentação na Rua Ademar Bento da Silva, no Bairro Floresta. Solicitação: Senhores João Raasch, Ivanildo Raasch e moradores do local.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_n._100-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_n._100-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito a limpeza da Rua José Marques de Oliveira, no Distrito de Riozinho.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_n._101-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_n._101-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de tapa buracos na AV Brasil no Bairro  Liberdade.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_n._102-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_n._102-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através dá Autarquia Municipal de Esportes (AMEC) que seja instalado banheiros químicos no espaço alternativo.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_n._103-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_n._103-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito reparos na ponte do Rio Pirarara que liga o Bairro Santo Antônio e Bairro Liberdade. A ponte fica entre Rua das Graças e Rua Albino Vago.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_n._104-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_n._104-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através dá Secretária Municipal de Trânsito (SEMTTRAN) que providencia urgente a construção de quebra mola na AV das Comunicações no Bairro Teixeirão, esquina com a Rua Rural.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_n._105-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_n._105-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de tapa buracos na Rua José Bonifácio entre Bairro Village e o Teixeirão.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_n._109-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_n._109-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que realize o patrolamento e cascalhamento doTV. F, Bairro Industrial. _x000D_
 Solicitação: Moradores do local</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_n._110-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_n._110-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que realize o patrolamento e cascalhamento da Rua Machado de Assis, Bairro Industrial.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_n._111-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_n._111-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, seja feito a instalação de manilhas canalizando o escoamento de Água Pluvial da Rua Machado de Assis, Bairro Industrial. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_n._112-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_n._112-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento na Rua Flamingos, Bairro Industrial. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_n._113-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_n._113-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento da Av. Brasil, Bairro Industrial.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_n._114-cmc-21_-_paulo_henrique_silva.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_n._114-cmc-21_-_paulo_henrique_silva.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por intermédio da Secretaria Municipal de Obras, Gabinete do Prefeito e ao Prefeito Adailton Antunes Ferreira, _x000D_
 para que, dentro da legalidade, seja atendido nosso pedido de providência de pavimentação asfáltica na zona rural do município, a saber, na fundiária da Linha 06, do Hospital Regional de Cacoal até a Associação Beneficente São Camilo, seguindo até a Fundação Vida Nova (Casa de Apoio para recuperação de dependentes químicos), atendendo a população que transita naquela localidade.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_n._115-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_n._115-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte - SEMTTRAM, a implantação de lombadas, na rua José do Patrocínio, no trecho entre a rua Uirapuru e Escola SESI, Loteamento Pichek.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_n._116-cmc-21_-_edimar_kapiche.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_n._116-cmc-21_-_edimar_kapiche.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte - SEMTTRAM, a implantação de uma rotatória, na rua Dos Vanguardeiros entroncamento com as ruas Capitão Rui Luiz Teixeira e Antônio Moreira Lima, no Bairro Jardim Bandeirantes.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_n._117-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_n._117-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que seja feito o levantamento da via, patrolamento, cascalhamento e construção de um retorno na Rua. Ademir Bento da Silva no Bairro Floresta.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_n._118-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_n._118-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMAGRI o serviço de cascalhamento e patrolamento na linha 6 Km 15 no carreador do VIVEIRO DOIS IRMÃOS, produtores com registro de mudas de café clonal. A solicitação foi feita por Elias e Luciano Peterd.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_n._119-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_n._119-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMAGRI o cascalhamento e patrolamento da LINHA 2 ZONA RURAL DE CACOAL, e também o carreador e duas propriedades produtoras de frango de corte localizado logo na entrada da linha. Sendo a Granja Dimas José Cavallhieri e Granja Vitor Pires Aran.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_n._120-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_n._120-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMICT a criação e implantação de um Programa Municipal de Incentivo e Estímulo ao Turismo, no âmbito do município de Cacoal, _x000D_
 para fomento das atividades turísticas como alternativa econômica e desenvolvimento local.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_n._121-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_n._121-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feito em caráter de urgência os serviços de patrolamento e cascalhamento do Travessão Ferreira que liga o Cinturão Verde ao Bairro Vilage do Sol II.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_n._123-cmc-21_-_valdormiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_n._123-cmc-21_-_valdormiro_cora.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Paulo Henrique Carvais Pimentel secretário Municipal de obras e serviços públicos (SEMOSP) a construção de um quebra- molas na rua Felisberto Antônio Topan no bairro Alfa Park .</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_n._124-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_n._124-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de encascalhamento na Av. dos Lírios entre a Rua Heitor Olsen que dá acesso ao Bairro Embratel e ao Alpha Park.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_n._125-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_n._125-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_n._126-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_n._126-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de drenagem e limpeza com máxima urgência, nas 411 laterais das ruas, direcionando a água dentro das bocas de lobo, em todo Bairro Parque dos Lagos. E se possível encascalhamento nas ruas e outras melhorias.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_n._127-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_n._127-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de encascalhamento na Rua Antônio de Paula Nunes, no Bairro Eldorado.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_n._128-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_n._128-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito uma limpeza retirando entulhos e lixos em todo 4, Bairro Habitar Brasil, principalmente próximo Escola Maria do Socorro e a UBS.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_n._129-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_n._129-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito abertura do canteiro central na Rua Pioneiro Euclides Garcia 411 Bairro Greenville.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_n._130-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_n._130-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_n._131-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_n._131-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de encascalhamento na Rua Topázio, Rua Brilhantes, Rua Tv. Cristal, Rua Diamante e Rua Algas Marinhas no Bairro Arcos Íris.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_n._133-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_n._133-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o bloqueteamento da lateral do estacionamento do Feirão do Produtor e da Rua Safira.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_n._134-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_n._134-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que realize o tapa buraco nas Ruas do Distrito de Riozinho.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_n._136-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_n._136-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de tapa-buraco e recapeamento na Rua Santo Antônio 4111 no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_n._137-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_n._137-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Saúde (SEMUSA) contratação urgente de médicos Psiquiatras e psicólogos para atender no Centro de Atenção Psicossocial (CAPS II). E um carro que fique a disposição dá equipe.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_n._138-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_n._138-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da ENDEMIAS a pulverização com o intuito de combater o Mosquito da Dengue (Aedes Aegypti). E também uma campanha de informação e conscientização a população sobre os cuidados básicos para combater o mosquito.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_n._139-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_n._139-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMAGRI, o patrolamento e cascalhamento em toda extensão da LINHA 1 ZONA RURAL DE CACOAL, e também faça a avaliação de quem é a competência no final dela, depois do entroncamento sentido a Ministro Andreazza, trecho esquecido e abandonado.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_n._141-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_n._141-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que seja feito pavimentação, na rua _x000D_
 Raimundo Faustino Filho entroncamento com a rua Eitor Ozias Schimdt, Rua Rural no Bairro Vilage do Sol II, trecho de ligação ao bairro Teixeirão.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que seja feito pavimentação, na rua _x000D_
 Joaquim Rangel entroncamento com a rua Antônio Moreira Lima no Bairro Jardim Bandeirantes, trecho de ligação entre o Vista Alegre e Vários outros Bairros.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_n._143-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_n._143-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_n._144-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_n._144-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde- SEMUSA, para que seja feito a contratação de vacinadores para atuar nas UBS - Unidades Básicas de Saúde de Cacoal, onde não há disponibilidade deste servidor.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_n._145-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_n._145-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP em caráter de urgência, o manilhamento na rua asberon, mais precisamente em frente ao clube asberon, pois ali esta se formando uma grande erosão.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_n._146-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_n._146-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP em caráter de urgência, A recuperação da _x000D_
 cabeceira da ponte que interliga o bairro santo Antônio ao bairro liberdade.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_n._147-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_n._147-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP em caráter de urgência, o patrolamento e o cascalhamento da Rua Pioneira Maria Aparecida Scher da Silva N° 5133, mais precisamente em frente a UBS Morada do Bosque.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_n._148-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_n._148-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP em caráter de urgência, o patrolamento e o cascalhamento da Rua Ravena , bairro Jardim Itália 3 e também e toda a extensão do bairro.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Luiz Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/830/indicacao_n._149-cmc-21_-_luiz_antonio_nascimento_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/830/indicacao_n._149-cmc-21_-_luiz_antonio_nascimento_fritz.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos que seja realizado serviços de asfaltamento nas seguintes ruas do bairro Vista Alegre: rua Fagundes Varela, da avenida Primavera até a Unidade Básica de Saúde Luiz Moreira de Freitas; rua Tristão de Ataíde entre a avenida das Mangueiras e avenida Primavera; rua Graça Aranha entre a avenida das Mangueiras e avenida Primavera; rua José Lins do Rego entre a avenida das Mangueiras e avenida Primavera.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_n._150-cmc-21_-_luiz_antonio_nascimento_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_n._150-cmc-21_-_luiz_antonio_nascimento_fritz.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos que seja realizado serviços de asfaltamento da rua Professor Alzira até o bairro Green Ville, passando em frente a Unidade Básica de Saúde do bairro Habitar Brasil.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_n._151-cmc-21_-_luiz_antonio_nascimento_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_n._151-cmc-21_-_luiz_antonio_nascimento_fritz.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos que seja realizado serviços de asfaltamento nas seguintes ruas: rua Aluízio de Azevedo entre a avenida Primavera e rua Dorzório Gomes, no bairro Fortaleza. E a continuação do asfalto da rua Antônio Pereira de Figueiredo no bairro Fortaleza.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_n._152-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_n._152-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP setor de iluminação pública, para que seja feito manutenção da iluminação pública em toda a extensão da Av. Sete de Setembro, desde o bairro Centro ao bairro Residencial Sete de Setembro.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_n._153-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_n._153-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feito a operação "tapa buracos" em toda a extensão da Av. Sete de Setembro, desde o bairro Jardim Clodoaldo ao bairro Residencial Sete de Setembro.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_n._154-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_n._154-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento em toda extensão da Rua Projetada K, Bairro Village do Sol II. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_n._155-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_n._155-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento da esquina da Rua Luís _x000D_
 Fernandes Alexandre até o final da Rua José Barbosa da Silva, Bairro Village do Sol II. Solicitação: os moradores do local.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_n._156-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_n._156-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento da Rua E, Bairro Village do Sol III. Solicitação: Senhores Ivo e Zé Roberto.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_n._157-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_n._157-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento da Rua C, Bairro Village do Sol III. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_n._159-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_n._159-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento da Rua A, Bairro Village do Sol III. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_n._160-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_n._160-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento da Rua Joaquim Pinheiro Filho entre o entroncamento da Rua Projetada K até a Rua Eitor Ozias Schuindt, Bairro Village do Sol II. Solicitação: Moradores do local</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_n._161-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_n._161-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento da Rua B, Bairro Village do Sol III. Solicitação: Dona lane e demais moradores.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_n._162-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_n._162-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito a reconstituição do asfalto deteriorado na reforma de galeria da Rua Luís Fernandes Alexandre com a Rua Francisco Patrício Rodrigues, no Bairro Village do Sol II.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_n._163-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_n._163-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Saúde (SEMUSA) que seja feito urgente compras de insumos, (curativos) pois encontra-se em • faltas nas UBS para atender a população em geral. Na oportunidade peço que contrate profissionais na área de vacinação.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_n._164-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_n._164-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito limpeza e poda de grama na praça do Bairro Paineiras e em volta dos pátios de órgãos públicos, nas vias urbanas que dá acesso aos Bairros. E tendo como sugestão que faça pintura no meio fio.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_n._165-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_n._165-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito serviço de recapeamento de toda Rua Santo Antônio e se possível também substituição de lâmpadas comum por lâmpadas de Led, pois muitas estão queimadas.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_n._169-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_n._169-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMPLAN um estudo para implantar banheiros definitivos nos pontos de táxi de Cacoal. Localizados na Avenida Belo Horizonte (próximo ao Peninha), Avenida Sete de Setembro (próximo ao Supermercado Rodrigues) e Avenida Porto Velho.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_n._170-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_n._170-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI, o patrolamento e encascalhamento, abertura das saídas de água, construção e reconstrução de bueiros, troca de bueiros de madeiras por manilhas ou tubos e limpeza das laterais da via na linha 09, em toda extensão, principalmente acima do travessão C, que se encontra em condição intransitável.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_n._174-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_n._174-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, para que estabeleça um estudo de trânsito para implantação de rotatória na Avenida Belo Horizonte na esquina com o Açougue Boa Esperança.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_n._175-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_n._175-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, para que estabeleça um estudo de trânsito para implantação de rotatória no encontro da Avenida Rio de Janeiro com Avenida Malaquita.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_n._176-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_n._176-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência o cascalhamento e patrolamento na Rua Domingos Catelnac esquina com Rua Dorvi Gomes de Freitas, Bairro Conjunto Halley. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_n._177-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_n._177-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência o cascalhamento e patrolamento na Rua Ismael de Souza Martiniano, Bairro Limoeiro. Solicitação: Dona Clemência.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_n._178-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_n._178-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência o cascalhamento e patrolamento na Rua Dorvi Gomes de Freitas, Bairro Conjunto Halley. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_n._179-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_n._179-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Trânsito (SEMTTRAN), que seja feito uma vistoria para análise, se possível a implantação de um ou mais quebra-molas na Av. Afonso Pena, próximo a ponte que liga o Bairro Teixeirão, Bairro Floresta, e Jardim Saúde.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_n._180-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_n._180-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito o serviço de patrolamento e encascalhamento na Rua Machado de Assis entre Av. Juscelino Kubitscheck e Av. Paraná no Bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_n._181-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_n._181-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito o serviço de patrolamento e encascalhamento na Rua Luís Fernandes Alexandre entre Rua José Bonifácio e Rua Luiz Lenzi no Bairro Village do Sol.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_n._182-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_n._182-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito a conclusão de asfalto na Rua Florianópolis no Bairro Liberdade, 111, entre Formosa Madeira até o final da rua.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_n._183-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_n._183-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito uma limpeza em volta do campo no Village do Sol.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_n._184-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_n._184-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Trânsito (SEMTRAN) que seja feito pinturas de todos os quebra-molas das ruas e Avenidas, e instalação placas de sinalização.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/2441/indicacao_n._185-cmc-21_-_lauro_costa_klock.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/2441/indicacao_n._185-cmc-21_-_lauro_costa_klock.docx</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito o serviço de encascalhamento na Rua B entre a Rua Olinto Foli e a Rua Lemuel Silva Dantas no Village Do Sol.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_n._186-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_n._186-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Agricultura (SEMAGRI) que seja feito o serviço de patrolamento e encascalhamento em todas as Linhas, travessões e carreadores com saída de água das chuvas e limpeza de barrancos, recuperação de bueiros e serviço de drenagem.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_n._187-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_n._187-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Obras (SEMOSP) que seja feito uma limpeza no bueiro e canalização com urgência, na Av. Castelo Branco em frente a Empresa Mega Bom.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_n._188-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_n._188-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_n._189-cmc-21_-_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_n._189-cmc-21_-_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>Que se implante através da SEMAGRI em parceria com órgãos estaduais e federais um Programa Municipal de Incentivo ao Plantio de Cacau, onde será _x000D_
 disponibilizado as mudas, equipamentos, recursos, e orientações técnicas às famílias de produtores rurais que, queiram trabalhar no cultivo do cacaueiro.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_n._190-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_n._190-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, para que estabeleça a implantação de placa de sinalização de trânsito na Rua Raquel de Queiroz, Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_n._191-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_n._191-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, que seja feito a reforma de sinalização e pintura do Centro de Especialidades Odontológicas (CEO) em conjunto com a UBS do Village do Sol.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_n._192-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_n._192-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência a limpeza em geral no Centro de Especialidades Odontológicas (CEO), Bairro Village do Sol.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_n._193-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_n._193-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Educação - SEMED, que retorne com a distribuição dos kits de merenda escolar na rede municipal de educação, assim como em 2020.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_n._194-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_n._194-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feito patrolamento e _x000D_
 encascalhamento no Bairro Conjunto Halley.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_n._195-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_n._195-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretária de Obras (SEMOSP) que seja feita uma vistoria nas cabeceiras da ponte na Av. das Comunicações no Bairro Teixeirão. E a manutenção com urgência do bueiro, na Rua Pedro Rodrigues, 559 no Bairro Arco-íris.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_n._196-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_n._196-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretária Municipal de Trânsito (SEMTTRAN) solicitar que seja feito um estudo na Rua Prata próximo á Rua Jequitibá sentido o Bairro Paineiras, colocando placas e quebra-molas.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_n._197-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_n._197-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretária de Meio Ambiente (SEMMA) e a Secretária de Agricultura (SEMAGRI) que seja plantado mudas de café nos principais pontos da Cidade.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_n._198-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_n._198-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretária Municipal de Trânsito (SEMTTRAN) solicitar que seja feito um estudo na Rua dos Vanguardeiros, Rua Henrique dos Santos Mota, Rua Cap. Rui Teixeira no Bairro Jardim Bandeirante.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_n._199-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_n._199-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que se faça através da SEMOSP ou SEMAGRI o patrolamento, cascalhamento e abertura de carreadores das aldeias indígenas das comunidades SURUÍ da terra indígena SETE DE SETEMBRO, nas Linhas 09, 10, 11, 12, 14 e 15</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_n._200-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_n._200-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que amplie a publicidade dos direitos do cidadão em relação a remissão dos créditos tributários e isenção do Imposto Territorial Predial Urbano - IPTU, dispostos no artigo 7°, inciso IV da Lei Municipal 3.861/PMC/2017, artigo 172, incisos I e IV do Código Tributário Nacional e artigo 249, incisos I e IV do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_n._202-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_n._202-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência o patrolamento, cascalhamento e manilhamento em toda extensão da Rua Nove, Bairro Habitar Brasil. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_n._203-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_n._203-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência o patrolamento e cascalhamento na Rua Seis, Bairro Habitar Brasil.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_n._204-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_n._204-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência o patrolamento e cascalhamento na Rua Sete, Bairro Habitar Brasil.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_n._205-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_n._205-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência a limpeza e manutenção da Rua Laércio Rodrigues Simão, Habitar Brasil.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_n._206-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_n._206-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência o patrolamento e cascalhamento na Rua Quatro, Bairro Habitar Brasil.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_n._207-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_n._207-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita operação tapa buraco na Rua Florianópolis, Bairro Liberdade, bem como patrolamento e encascalhamento onde não há pavimentação na via.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_n._208-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_n._208-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita a recuperação asfáltica em alguns pontos da rua Almirante Barroso trecho entre Avenida Rio de janeiro e Avenida Porto Alegre.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_n._209-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_n._209-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde - SEMUSA, para que seja providenciado o conserto da impressora de Raio X da Policlínica Municipal, tendo em vista que a mesma está com problemas técnicos desde novembro de 2020.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_n._210-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_n._210-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito a pavimentação asfáltica na Rua Blumenau, Bairro Incra. _x000D_
 Solicitação: José Ramos.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_n._212-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_n._212-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretária de Obras (SEMOSP) que seja feito o serviço de patrolamento e encascalhamento no final dá Rua José Bonifácio Bairro Village do Sol 1 e na Rua José Barbosa da Silva no Bairro Village do Sol 2.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_n._215-cmc-21_-_paulo_henrique.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_n._215-cmc-21_-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por intermédio da Secretaria Municipal de Obras, Gabinete do Prefeito e ao Prefeito Adailton Antunes Ferreira, _x000D_
 para que, dentro da legalidade, seja atendido nosso pedido de providência de pavimentação asfáltica na zona urbana do município, a saber, no Parque Fortaleza, Rua Aluísio de Azevedo, Rua Fagundes Varela e Av. Antônio P. Figueiredo.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_n._216-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_n._216-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência patrolamento e cascalhamento na Rua Doze, Bairro Habitar Brasil.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_n._217-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_n._217-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o patrolamento e cascalhamento na Rua José Tomás de Aquino, próximo à Rua Domingos Catelnac, Bairro Conjunto Halley. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_n._218-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_n._218-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito com urgência o patrolamento e cascalhamento na Rua Cinco, Bairro Habitar Brasil. Solicitação: Moradores do local.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_n._219-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_n._219-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita patrolamento e _x000D_
 encascalhamento na Rua Graciliano Ramos em toda sua extensão, bairro Vista Alegre.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_n._220-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_n._220-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita patrolamento e _x000D_
 encascalhamento na Rua Catarino Cardoso trecho entre a Av. Flor do Maraca e Av. Das Mangueiras, bairro Vista Alegre.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_n._221-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_n._221-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feito patrolamento e _x000D_
 encascalhamento no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_n._222-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_n._222-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através do Senhor Presidente do (SAAE) Thiago Tezzari com estrema urgência venho lhe pedir providencias na Av. Celestino Rosalino 2159 Bairro Vista Alegre. A referida rua não tem asfalto nem rede de esgoto.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_n._223-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_n._223-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através dá Secretária Municipal de Trânsito (SEMTTRAN) que seja feito uma vistoria para análise, se possível a colocação de placas de trânsito nos cruzamentos das vias do Bairro Gren Ville.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_n._224-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_n._224-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através dá Secretária de Saúde (SEMUSA) um veículo e um motorista a disposição da UBS Nova Esperança.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_n._227-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_n._227-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através do Serviço Autônomo de Água de Esgoto de Cacoal — SAAE, para que realize o fornecimento de água no Bairro Lavrama.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_n._228-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_n._228-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, para que realize o patrolamento e cascalhamento em toda extensão do Bairro Lavrama. Solicitação: Sr. Nelson Pereira da Silva</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_n._229-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_n._229-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura, para que realize o patrolamento e cascalhamento na Linha 32.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_n._230-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_n._230-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, para que realize o tapa buraco na Rua Aluísio Ferreira, Bairro Incra.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que sejam realizados em caráter de _x000D_
 urgência, os serviços de patrolamento e cascalhamento da Rua Jorge Amado, no Bairro Conjunto Halley.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_n._232-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_n._232-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI, para que seja feito patrolamento e cascalhamento na linha E, no trecho entre a linha 208 e Aeroporto Capital do Café.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_n._233-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_n._233-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI, para que seja feito patrolamento e cascalhamento na linha 10, trecho entre a linha E e Rodovia do Café, e manutenção da ponte no Km 01 na linha 10, próximo a linha E.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_n._234-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_n._234-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feito patrolamento e _x000D_
 encascalhamento no Bairro Habitar Brasil.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_n._237-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_n._237-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretária de Obras — SEMOSP que seja feito serviço de tapa-buraco na Rua Carajás nós fundo dá quadra do Parque Sábia.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_n._242-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_n._242-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita a pavimentação na Rua Benício José Pinto trecho entre a Rua Professora Maria Alzira Selere Barbosa e Av. Pedro Stecca, bairro Habitar Brasil, com recurso de emenda parlamentar do Deputado Estadual Alan Queiroz.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_n._243-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_n._243-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita a pavimentação na Rua Dorzorio Gomes da Silva trecho entre a Rua Maria Quintana e Rua Catarino Cardoso, bairro Conjunto Halley, com recurso de emenda parlamentar do Deputado Estadual Alan Queiroz</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_n._244-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_n._244-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita a pavimentação na Rua João Rodrigues Jorge trecho entre a Rua Catarino Cardoso e Rua Professora Maria Lúcia da Silva Miler, bairro Jardim Itália II, com recurso de emenda parlamentar do Deputado Estadual Alan Queiroz.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_n._245-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_n._245-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita a pavimentação na Rua Capitão Rui Luiz Teixeira trecho entre a Rua Marfim e Rua Joaquim Rangel, bairro Jardim Bandeirantes, com recurso de emenda parlamentar do Deputado Estadual Alan Queiroz.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_n._246-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_n._246-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita a pavimentação na Rua Dorzorio Gomes da Silva trecho entre a Rua Catarino Cardoso e Rua Anel Viário, bairro Jardim Itália II, com recurso de emenda parlamentar do Deputado Estadual Alan Queiroz.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_n._249-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_n._249-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMOSP a abertura e pavimentação da rua DOMINGOS PERIN, do bairro teixeirão, ligando a mesma a RUA JOAQUIM DIAS PEREIRA no bairro ALPHA PARK demanda solicitada pela comunidade do bairro, através do presidente Izaias Ribeiro Costa (Presidente), Raquel de Matos e Luciane F. da Cruz, membros da diretoria.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Paulinho do Cinema</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_n._250-cmc-21_-_paulo_roberto_duarte_bezerra.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_n._250-cmc-21_-_paulo_roberto_duarte_bezerra.pdf</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo Senhor Prefeito que seja retirado os canteiros na Av. Sete de Setembro no trecho entre as ruas Rio Branco e Rui Barbosa, e no lugar seja construído estacionamentos para o melhor fluxo de pedestres e veículos automotores.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_n._251-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_n._251-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através da Secretária Municipal de Obras Públicas — SEMOSP, o Patrolamento e o Cascalhamento em todo o bairro Alto da Boa Vista I.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_n._252-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_n._252-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através do projeto de pavimentação asfáltica do Governo do Estado, juntamente com do deputado estadual Cirone Deiró, que realizou a interlocução ao programa "Tchau Poeira" para o município de Cacoal, que seja executado o projeto na Rua Francisco de Freitas, no bairro Eldorado.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_n._253-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_n._253-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através da Secretária Municipal de Agricultura — SEMAGRI, o Patrolamento, Cascalhamento em toda linha e a Restauração da Ponte que fica localizada na Linha 32, Lote 37 no Setor Tatu.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_n._254-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_n._254-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através do projeto de pavimentação asfáltica do Governo do Estado, juntamente com do deputado estadual Cirone Deiró, que realizou a interlocução ao programa "Tchau Poeira" para o município de Cacoal, que seja executado o projeto na Rua Machado de Assis, entre a Av. JK e Av. Paraná no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_n._255-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_n._255-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através do projeto de pavimentação asfáltica do Governo do Estado, juntamente com do deputado estadual Cirone Deiró, que realizou a interlocução ao programa "Tchau Poeira" para o município de Cacoal, que seja executado o projeto nas Ruas Projetada A, Projetada B, Projetada C, Projetada D e Projetada F, no bairro Morada do Bosque.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_n._256-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_n._256-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através do projeto de pavimentação asfáltica do Governo do Estado, juntamente com do deputado estadual Cirone Deiró, que realizou a interlocução ao programa "Tchau Poeira" para o município de Cacoal, que seja executado o projeto na Rua Aluízio de Azevedo, no bairro Parque Fortaleza.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_n._257-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_n._257-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através do projeto de pavimentação asfáltica do Governo do Estado, juntamente com do deputado estadual Cirone Deiró, que realizou a interlocução ao programa "Tchau Poeira" para o município de Cacoal, que seja executado o projeto na Rua Delmiro João da Silva e final da Av. Dois de Junho, no bairro Brizon 2.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_n._258-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_n._258-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através do projeto de pavimentação asfáltica do Governo do Estado, juntamente com do deputado estadual Cirone Deiró, que realizou a interlocução ao programa "Tchau Poeira" para o município de Cacoal, que seja executado o projeto nas Ruas Brilhante, Travessa Diamante, Rua Pedro Rodrigues, Travessa Cristal, Rua Topázio e Rua Algas Marinhas, no bairro Arco-íris.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_n._259-cmc-21_-_zivan_almeida.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_n._259-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através do projeto de pavimentação asfáltica do Governo do Estado, juntamente com do deputado estadual Cirone Deiró, que realizou a interlocução ao programa "Tchau Poeira" para o município de Cacoal, que seja executado o projeto nas Ruas Marcos de Jesus Crispim, Rua Arthur Gomes de França, Joaquim Turine, Antônio Evaristo Pereira e a Rua Joaquim Antônio de Lima, no bairro Limoeiro.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_n._260-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_n._260-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal por meio da Secretaria" Municipal de Agricultura - SEMAGRI para que sejam realizados em caráter de urgência, os _x000D_
 serviços de patrolamento e cascalhamento na estrada do travessão Santana, linha 14 e ainda realizar reparos nas ruas do Distrito de Divinópolis.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_n._261-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_n._261-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras — SEMOSP, o patrolamento em toda extensão do Bairro Cinturão Verde. _x000D_
 Solicitação: Moradores do local</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_n._262-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_n._262-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI, o patrolamento da Rua Miguel Arcanjo, lateral do Parque de Exposição.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_n._263-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_n._263-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feito reparo e asfalto na Av. B Setor Industrial em frente a Empresa Mega Poste.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_n._264-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_n._264-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feito reparos na iluminação pública do distrito do Riozinho na AV. Francisco Leite de Oliveira Rua Pedro de Souza Lima, Rua Da Comemoração e Rua Vinícius de Morais com BR 364.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_n._265-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_n._265-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feito reparos no prédio do teatro municipal e abertura da porta lateral em dias de eventos, exposições etc.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_n._266-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_n._266-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feito patrolamento e _x000D_
 encascalhamento no Bairro Josino Brito.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_n._267-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_n._267-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras —SEMOSP, para reparar depressão que se encontra no asfalto da Rua Rafael Scardine próximo à Rua Capitão Rui Luiz Teixeira e na Av. Clodoaldo Nunes de Almeida próximo à Rua José Marques de Oliveira, no Distrito de Riozinho.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_n._268-cmc-21_-_romeu_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_n._268-cmc-21_-_romeu_moreira.pdf</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_n._270-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_n._270-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que sejam realizados em caráter de urgência o serviço de Limpeza, Patrolamento e cascalhamento de todas as ruas do bairro Embratel.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_n._271-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_n._271-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja feito o recapeamento asfáltico das Ruas Rafael Scardine, João Paulo I, Pedro de Souza Lima, Vinicius de Morais e Avs. Francisco Leite de Oliveira e JK, no Distrito de Riozinho, através do "Programa Tchau Poeira" que será executado pelo Prefeito Adailton Fúria, Chefe do Poder Executivo de Município de Cacoal.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_n._275-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_n._275-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feita uma nova limpeza as margens da BR 364 no Riozinho.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_n._276-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_n._276-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja finalizado a pavimentação asfáltica através do programa "tchau poeira" na Av. Copacabana no Bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_n._277-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_n._277-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Administração (SEMAD) que seja feita uma limpeza na Praça Municipal do Riozinho, _x000D_
 instalação de novas lixeiras em pontos estratégicos da praça e também manutenção ou troca dos equipamentos de academia instalados na praça.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_n._278-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_n._278-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que mantenha o planejamento original sobre a construção da nova sede da prefeitura de Cacoal, no local pré estabelecido, onde hoje funciona a atual sede da administração municipal, na Rua Anísio Serrão frente a praça municipal. A população de Cacoal, em especial os idosos, entendem que o local _x000D_
 acima citado é a melhor opção para a sede da administração municipal, em virtude de sua localização central e fácil interação e proximidade com demais _x000D_
 órgãos públicos e privados, tais como cartórios, bancos e câmara municipal.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_n._279-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_n._279-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que avance com os serviços para a contenção da erosão e recuperação da Rua Antônio Vergílio do bairro do Incra, a mesma que faz ligação com a Rua _x000D_
 Uirapurú, somos sabedores que este serviço já está no planejamento da prefeitura para a execução.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_n._287-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_n._287-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal por meio da Secretaria Municipal de Obras e Serviço — SEMOSP, a necessidade de realizar a pavimentação asfáltica da Rua Napoleão Bonaparte, no Bairro Liberdade.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_n._289-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_n._289-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, que sejam feitos serviços de roçagem, limpeza, e retirada de lixo e entulho, na marginal da BR 364 no Setor Industrial, iniciando em frente à Megabom Sorvetes.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_n._291-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_n._291-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI, para que seja feito patrolamento e cascalhamento da linha 04/ Faixa Verde, tendo em vista que a linha não recebe um serviço efetivo de qualidade desde o ano de 2019.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_n._292-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_n._292-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Administração — SEMAD, a implantação, formação e estruturação da Guarda Civil Municipal em Cacoal, para atuar na segurança preventiva e comunitária atuando na proteção de bens, serviços, instalações, logradouros e praças públicas municipais, visando a redução nos índices de criminalidade. Segurança não é só questão policial, hoje é uma responsabilidade de todos.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_n._294-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_n._294-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feita uma limpeza e pavimentação asfáltica na Rua Antônio Moreira Lima, Joaquim Rangel e Gilberto Freire com Av. Primavera no pequeno trecho que liga o bairro Bandeirantes com Vista Alegre.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_n._295-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_n._295-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja realizado o serviço de poda nas arvores do canteiro central nas principais avenidas dos bairros Novo Horizonte e Novo Cacoal.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_n._297-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_n._297-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feita uma limpeza, patrolamento e cascalhamento em torno da praça do Residencial Parque Brizon nas Ruas Pedro Kemper, Idja Did, Profa. Maria Lúcia da Silva Miller e Martins Frederico.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_n._298-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_n._298-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja incluso a Rua dos Vanguardeiros entre os bairros Jardim Bandeirantes e Vista Alegre, e a Av. Florianópolis no Bairro Liberdade. no" programa Tchau poeira".</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_n._299-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_n._299-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Meio Ambiente- SEMMA, que seja finalizado a obra na capela Cristo Redentor, no Cemitério da Saudade (linha 06), com serviço de ligação da energia e água do local, haja visto a necessidade dos munícipes terem um lugar adequado para velarem seus entes queridos e também dar condições de trabalho aos servidores que atuam no local.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_n._300-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_n._300-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, que seja realizado o serviço de poda das _x000D_
 árvores na área Central da Cidade, tendo em vista que a falta de poda está atrapalhando na iluminação das vias, deixando as ruas escuras, e gerando _x000D_
 insegurança no local.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_n._303-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_n._303-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras -SEMOSP, que efetue a limpeza e roçagem do mato existente nas margens da BR no Distrito de Riozinho (Posto açaí até a ponte).</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_n._304-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_n._304-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura- SEMAGRI, que providencie o cascalhamento e a terraplanagem da Aldeia Anini na Linha 12, que devido as chuvas ocasionou erosões na mesma. Solicitação: Associação Pamaur Makor_ey do povo indígena Surui da Linha 12.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_n._305-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_n._305-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras — SEMOSP, que providencie a manutenção com cascalhamento em todas as ruas de chão do Distrito de Riozinho.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_n._306-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_n._306-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras — SEMOSP, que seja feito o serviço de pavimentação asfáltica do Cinturão Verde até o Bairro Planalto.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_n._307-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_n._307-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura-SEMAGRI, que seja feito a limpeza das cabeceiras das pontes da LH 07 e a sinalização de proibido jogar lixo.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_n._308-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_n._308-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras-SEMOSP, que seja feito cronograma de atendimento com caminhão pipa nos bairros com ruas sem asfalto.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_n._309-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_n._309-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Planejamento (SEMPLAN) que venha solicitar o responsável pelo loteamento Residencial Parque Universitário para que instalem lâmpadas na Rua Heitor Olsen que liga o Bairro Embratel ao Alpha Park.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_n._310-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_n._310-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Agricultura (SEMAGRI) que preste manutenção no bueiro na entrada da Linha 09 na Rodovia.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_n._312-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_n._312-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através do Serviço Autônomo de Água e Esgoto de Cacoal, que proceda o conserto da tampa da galeria de esgoto no encontro da Av. Pioneira Haroldo Pereira Sodré com a Rua Pioneiro Vinicius Jofre Mendes dos Santos, Bairro Greenville.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_n._313-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_n._313-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras-SEMOSP, que seja concluído a pavimentação asfáltica da avenida Copacabana, Bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_n._314-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_n._314-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feito patrolamento no Bairro Parque Industrial, nas vias que ainda não foram contempladas com a pavimentação.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_n._315-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_n._315-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita operação tapa buraco nas ruas do Bairro Jardim Europa, as vias estão em péssimas condições de trafegabilidade, as erosões vêm causando transtornos aos munícipes que trafegam pelo local, deixando a local propício a acidentes. Solicitamos também que seja feito a limpeza da rede pluvial no Bairro, que se encontra com grande acumulo de entulhos e sujeira, fazendo do local, lugar propício para atrair diversos animais peçonhentos, causando transtornos aos que ali residem.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_n._316-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_n._316-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMPLAN um estudo e projeto para contemplação de uma praça pública ou bosque na área da antiga Escola Sesi.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_n._317-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_n._317-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMOSP, a manutenção e recuperação DA PISTA DE ATLETISMO E CAMINHADA DO CAMPO DO VILLAGE, o serviço a executar seria _x000D_
 fazer a drenagem interna e externa, colocação de saibro, nivelamento, aplicação de pó de brita e compactação.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_n._318-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_n._318-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMOSP a implantação de iluminação pública na rua IRENE GOMES, DISTRITO DE RIOZINHO, a solicitação foi pedido do senhor JOÃO SOVETE e moradores daquela localidade.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_n._320-cmc-21_-_luiz_fritz.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_n._320-cmc-21_-_luiz_fritz.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, na forma regimental determinar ao setor competente que tome providencias quanto a revitalização e reativação do parque infantil, localizado na Praça Municipal Governador Jorge Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_n._323-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_n._323-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para realizar em caráter de urgência os serviços de patrolamento e cascalhamento na Rua Luiz Lenzi, no bairro Vilage do Sol 1.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_n._324-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_n._324-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio da Secretaria Municipal de Agricultura - SEMAGRI para que seja dado celeridade nos serviços de gradeação e _x000D_
 aração da terra nas propriedades rurais dos agricultores que fazem parte do Programa de Aquisição de Alimentos - PAA e Programa Nacional de Alimentação Escolar - PNAE do município.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_n._325-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_n._325-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio da Secretaria Municipal de Agricultura - SEMAGRI para que sejam realizados em caráter de urgência, os serviços _x000D_
 de patrolamento nos carreadores dos moradores da linha 09 do Município de Cacoal.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_n._326-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_n._326-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Agricultura - SEMAGRI, para que seja feita a recuperação da ponte sobre o rio _x000D_
 Jatuarana, na Linha 04 Setor Prosperidade, pois a mesma está em péssimas condições, oferecendo perigo aos condutores de veículos e todos que trafegam pela localidade.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_n._329-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_n._329-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Meio Ambiente — SEMMA, para que seja realizado a limpeza no Cemitério Santo Antônio, tendo em vista que o mesmo está muito sujo e precisa de manutenção e conservação do local.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n._330-cmc-21_-_romeu_rodrigues_moreira1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n._330-cmc-21_-_romeu_rodrigues_moreira1.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMTTRAN a implantação de quebra-molas na Av. Coronel Noronha, 620 - Bairro Novo Cacoal, frente Funai.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n._331-cmc-21_-_edimar_kapiche1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n._331-cmc-21_-_edimar_kapiche1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Planejamento — SEMPLAN, a elaboração de projeto para construção das_x000D_
 calçadas na Av. Sete de Setembro, trecho entre a Rua Quintino Bocaiúva no Bairro Jardim Clodoaldo até o Bairro Residencial Sete de Setembro, as calçadas além de contribuir para o embelezamento das vias públicas, se faz necessário para a locomoção dos pedestres, que deixará de transitar pelas ruas, evitando-se assim, qualquer tipo de acidente, especialmente para as crianças e idosos.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_n._333-cmc-21_-_lauro_kloch1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_n._333-cmc-21_-_lauro_kloch1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feita a reposição de lâmpadas queimadas na Rua Manoel Cavalcante de Oliveira 1321 Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_n._334-cmc-21_-_romeu_rodrigues_moreira1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_n._334-cmc-21_-_romeu_rodrigues_moreira1.pdf</t>
   </si>
   <si>
     <t>Que faça a recuperação da nascente que deságua no lago do TELECLUBE e também a revitalização daquele espaço, para que fique aconchegante, e ao seu entorno, seja construída uma pista de caminhada e área de lazer com características de ambiente familiar.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_n._340-cmc-21_-_valdomiro_cora1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_n._340-cmc-21_-_valdomiro_cora1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal, na forma regimental, determinar ao setor competente que proceda a colocação de placas indicando os nomes das ruas do município de Cacoal.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_n._341-cmc-21_-_edimar_kapiche1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_n._341-cmc-21_-_edimar_kapiche1.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria Municipal de Planejamento – SEMPLAN, que seja feito a inclusão da rua Niterói, trecho entre Avenida Espírito Santo e Avenida Rio de Janeiro no “Projeto Tchau Poeira”, tendo em vista, que o local é de aproximadamente 200 metros, e não foi contemplado com a pavimentação no projeto de macrodrenagem, que está sendo realizado no Bairro Novo Cacoal.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_n._342-cmc-21_-_edimar_kapiche1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_n._342-cmc-21_-_edimar_kapiche1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, setor de iluminação pública, para que seja feito a manutenção da iluminação pública na Av. Cruzeiro, Bairro Industrial, trecho que dá acesso ao antigo clube da Ceron, em toda sua extensão, tendo em vista que a iluminação tem como função e objetivo melhorar e garantir a segurança dos munícipes que por ali trafegam.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_n._343-cmc-21_-_edimar_kapiche1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_n._343-cmc-21_-_edimar_kapiche1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço de tapa buraco na Av. linha 08, Bairro Paineiras, em toda sua extensão. A indicação se faz necessária tendo em vista que é uma via de ligação dos bairros Paineiras, São Marcos e Zona Rural, é de suma importância o serviço de tapa buraco, para garantir mais segurança e tranquilidade no tráfego.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_n._344-cmc-21_-_edimar_kapiche1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_n._344-cmc-21_-_edimar_kapiche1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço de tapa buraco na rua Jose mendes filho, trecho entre a rua Pedro Kemper e Assemuc, bairro Josino Brito.  Indicação se faz necessário devido ser um trecho de ligação do bairro Josino Brito e vários Bairros naquele setor, onde se encontra em péssimas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n._345-cmc-21_-_edimar_kapiche1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n._345-cmc-21_-_edimar_kapiche1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço de reparos, terraplanagem e recolocação de bloquetes, na Av. Geraldo Cardoso Campos até a rua Professor Ires José Duarte, bairro Josino Brito.  A Indicação se faz necessário devido ser um trecho de ligação do bairro Josino Brito e vários bairros naquele setor, onde encontra se em péssimas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_n._348-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_n._348-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal Obras, que seja feito o reparo da quadra de areia localizado atrás do Ginásio Poliesportivo Ronaldo Aragão.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_n._349-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_n._349-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal Obras, que seja feito a substituição da areia da quadra da Parque Sábia, Bairro BNH. Considerando que usuários da quadra estão se machucando.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_n._351-cmc-21_-_lauro_costa_klock.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_n._351-cmc-21_-_lauro_costa_klock.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feito a reposição de lâmpadas queimadas na entrada do Bairro Buritis.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_n._353-cmc-21_-_magnison_mota.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_n._353-cmc-21_-_magnison_mota.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o serviço de “Pavimentação asfáltica, drenagem” ou uma solução cabível, na Rua Manoel Vítor Diniz, Bairro Jardim São Pedro.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_n._354-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_n._354-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, que seja realizado o patrolamento e cascalhamento da Rua Argentina, Bairro Chácaras Brizon.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_n._358-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_n._358-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que seja feito o serviço de limpeza e abertura da outra via na rua Anel Viário, tornando o trecho mão dupla, da avenida Av. Malaquita até galeria recém construída no rio Itamarupá. Tendo em vista ser um trecho de ligação a vários bairros e a medida irá trazer mais segurança no local.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1700/indicacao_n._371-cmc-21_-_lauro_costa_klock1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1700/indicacao_n._371-cmc-21_-_lauro_costa_klock1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através Secretaria Municipal de Trânsito (SEMTTRAN), placas de sinalização para caminhões que trafegam e descarregam produtos, na rua São José atrás da Marginal da BR no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_n._381-cmc-21_-_lauro_costa_klock.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_n._381-cmc-21_-_lauro_costa_klock.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria de Obras (SEMOSP) que seja feito cascalhamento na rua Florianópolis em frente a Formosa Madeiras, e em todas demais ruas de chão, no Bairro Liberdade.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_n._382-cmc-21_-_lauro_costa_klock.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_n._382-cmc-21_-_lauro_costa_klock.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Agricultura (SEMAGRI) que seja feito o letreiro no feirão do produtor, na parte superior ao lado dá marginal BR 364.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3784,67 +3784,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/136/processo_legislativo_152-2021_-_p.l._152-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/50/processo_legislativo_156-2021_-_p.l._156-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1573/processo_legislativo_244-2021_-_p.l._241-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1831/processo_legislativo_278-2021_-_p.l._275-20211.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1832/processo_legislativo_279-2021_-_p.l._276-20211.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1833/processo_legislativo_280-2021_-_p.l._277-20211.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1835/processo_legislativo_282-2021_-_p.l._279-20211.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_n._1-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_n._2-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_n._3-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_n._4-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_n._7-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_n._8-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_n._9-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_n._10-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_n._11-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_n._12-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_n._13-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_n._14-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_n._15-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_n._16-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_n._17-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_n._19-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_n._20-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_n._21-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_n._22-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_n._23-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_n._24-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_n._25-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_n._26-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_n._27-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_n._28-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_n._35-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_n._36-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_n._37-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_n._40-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_n._44-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_n._45-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_n._46-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_n._48-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_n._51-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_n._52-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_n._53-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_n._55-cmc-21_-_joao_paulo_pichek_lauro_costa_kloch_e_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_n._56-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_n._57-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_n._58-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_n._59-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_n._61-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_n._62-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_n._63-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_n._65-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_n._67-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_n._68-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_n._69-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_n._70-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_n._71-cmc-21_-_paulo_henrique_silva.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_n._72-cmc-21_-_paulo_henrique_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_n._73-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/741/indicacao_n._74-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_n._75-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_n._76-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_n._77-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_n._78-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_n._80-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_n._81-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_n._82-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_n._83-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_n._84-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_n._85-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_n._86-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_n._87-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_n._89-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_n._90-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_n._91-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_n._93-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_n._94-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_n._96-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_n._97-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_n._98-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_n._99-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_n._100-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_n._101-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_n._102-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_n._103-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_n._104-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_n._105-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_n._109-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_n._110-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_n._111-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_n._112-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_n._113-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_n._114-cmc-21_-_paulo_henrique_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_n._115-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_n._116-cmc-21_-_edimar_kapiche.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_n._117-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_n._118-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_n._119-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_n._120-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_n._121-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_n._123-cmc-21_-_valdormiro_cora.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_n._124-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_n._125-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_n._126-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_n._127-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_n._128-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_n._129-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_n._130-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_n._131-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_n._133-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_n._134-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_n._136-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_n._137-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_n._138-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_n._139-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_n._141-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_n._143-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_n._144-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_n._145-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_n._146-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_n._147-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_n._148-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/830/indicacao_n._149-cmc-21_-_luiz_antonio_nascimento_fritz.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_n._150-cmc-21_-_luiz_antonio_nascimento_fritz.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_n._151-cmc-21_-_luiz_antonio_nascimento_fritz.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_n._152-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_n._153-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_n._154-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_n._155-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_n._156-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_n._157-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_n._159-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_n._160-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_n._161-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_n._162-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_n._163-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_n._164-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_n._165-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_n._169-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_n._170-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_n._174-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_n._175-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_n._176-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_n._177-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_n._178-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_n._179-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_n._180-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_n._181-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_n._182-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_n._183-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_n._184-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/2441/indicacao_n._185-cmc-21_-_lauro_costa_klock.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_n._186-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_n._187-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_n._188-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_n._189-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_n._190-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_n._191-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_n._192-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_n._193-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_n._194-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_n._195-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_n._196-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_n._197-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_n._198-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_n._199-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_n._200-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_n._202-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_n._203-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_n._204-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_n._205-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_n._206-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_n._207-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_n._208-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_n._209-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_n._210-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_n._212-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_n._215-cmc-21_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_n._216-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_n._217-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_n._218-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_n._219-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_n._220-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_n._221-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_n._222-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_n._223-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_n._224-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_n._227-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_n._228-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_n._229-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_n._230-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_n._232-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_n._233-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_n._234-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_n._237-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_n._242-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_n._243-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_n._244-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_n._245-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_n._246-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_n._249-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_n._250-cmc-21_-_paulo_roberto_duarte_bezerra.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_n._251-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_n._252-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_n._253-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_n._254-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_n._255-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_n._256-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_n._257-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_n._258-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_n._259-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_n._260-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_n._261-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_n._262-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_n._263-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_n._264-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_n._265-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_n._266-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_n._267-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_n._268-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_n._270-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_n._271-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_n._275-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_n._276-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_n._277-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_n._278-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_n._279-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_n._287-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_n._289-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_n._291-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_n._292-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_n._294-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_n._295-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_n._297-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_n._298-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_n._299-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_n._300-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_n._303-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_n._304-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_n._305-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_n._306-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_n._307-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_n._308-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_n._309-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_n._310-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_n._312-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_n._313-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_n._314-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_n._315-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_n._316-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_n._317-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_n._318-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_n._320-cmc-21_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_n._323-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_n._324-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_n._325-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_n._326-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_n._329-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n._330-cmc-21_-_romeu_rodrigues_moreira1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n._331-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_n._333-cmc-21_-_lauro_kloch1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_n._334-cmc-21_-_romeu_rodrigues_moreira1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_n._340-cmc-21_-_valdomiro_cora1.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_n._341-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_n._342-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_n._343-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_n._344-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n._345-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_n._348-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_n._349-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_n._351-cmc-21_-_lauro_costa_klock.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_n._353-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_n._354-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_n._358-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1700/indicacao_n._371-cmc-21_-_lauro_costa_klock1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_n._381-cmc-21_-_lauro_costa_klock.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_n._382-cmc-21_-_lauro_costa_klock.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/136/processo_legislativo_152-2021_-_p.l._152-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/50/processo_legislativo_156-2021_-_p.l._156-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1573/processo_legislativo_244-2021_-_p.l._241-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1831/processo_legislativo_278-2021_-_p.l._275-20211.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1832/processo_legislativo_279-2021_-_p.l._276-20211.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1833/processo_legislativo_280-2021_-_p.l._277-20211.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1835/processo_legislativo_282-2021_-_p.l._279-20211.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_n._1-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_n._2-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_n._3-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_n._4-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_n._7-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_n._8-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_n._9-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_n._10-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_n._11-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_n._12-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_n._13-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_n._14-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_n._15-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_n._16-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_n._17-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_n._19-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_n._20-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_n._21-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_n._22-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_n._23-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_n._24-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_n._25-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_n._26-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_n._27-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_n._28-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_n._35-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_n._36-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_n._37-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_n._40-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_n._44-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_n._45-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_n._46-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_n._48-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_n._51-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_n._52-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_n._53-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_n._55-cmc-21_-_joao_paulo_pichek_lauro_costa_kloch_e_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_n._56-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_n._57-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_n._58-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_n._59-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_n._61-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_n._62-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_n._63-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_n._65-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_n._67-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_n._68-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_n._69-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_n._70-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_n._71-cmc-21_-_paulo_henrique_silva.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_n._72-cmc-21_-_paulo_henrique_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_n._73-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/741/indicacao_n._74-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_n._75-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_n._76-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_n._77-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_n._78-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_n._80-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_n._81-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_n._82-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_n._83-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_n._84-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_n._85-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/752/indicacao_n._86-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_n._87-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_n._89-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_n._90-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_n._91-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_n._93-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_n._94-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_n._96-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/765/indicacao_n._97-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/766/indicacao_n._98-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/767/indicacao_n._99-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/768/indicacao_n._100-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_n._101-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_n._102-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_n._103-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_n._104-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_n._105-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_n._109-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_n._110-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_n._111-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/780/indicacao_n._112-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/781/indicacao_n._113-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/782/indicacao_n._114-cmc-21_-_paulo_henrique_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/783/indicacao_n._115-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_n._116-cmc-21_-_edimar_kapiche.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_n._117-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_n._118-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_n._119-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/788/indicacao_n._120-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/789/indicacao_n._121-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/791/indicacao_n._123-cmc-21_-_valdormiro_cora.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/792/indicacao_n._124-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/793/indicacao_n._125-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/794/indicacao_n._126-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/795/indicacao_n._127-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_n._128-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_n._129-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_n._130-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_n._131-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_n._133-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_n._134-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_n._136-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_n._137-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_n._138-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_n._139-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_n._141-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/824/indicacao_n._143-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_n._144-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_n._145-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_n._146-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/828/indicacao_n._147-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/829/indicacao_n._148-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/830/indicacao_n._149-cmc-21_-_luiz_antonio_nascimento_fritz.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/831/indicacao_n._150-cmc-21_-_luiz_antonio_nascimento_fritz.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_n._151-cmc-21_-_luiz_antonio_nascimento_fritz.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_n._152-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/834/indicacao_n._153-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_n._154-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_n._155-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_n._156-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_n._157-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/840/indicacao_n._159-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_n._160-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_n._161-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_n._162-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_n._163-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_n._164-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_n._165-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/850/indicacao_n._169-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_n._170-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/855/indicacao_n._174-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/856/indicacao_n._175-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/857/indicacao_n._176-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/858/indicacao_n._177-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/859/indicacao_n._178-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/860/indicacao_n._179-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/861/indicacao_n._180-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/862/indicacao_n._181-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/863/indicacao_n._182-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/864/indicacao_n._183-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_n._184-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/2441/indicacao_n._185-cmc-21_-_lauro_costa_klock.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_n._186-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/867/indicacao_n._187-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/868/indicacao_n._188-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/869/indicacao_n._189-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/870/indicacao_n._190-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/871/indicacao_n._191-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/872/indicacao_n._192-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/873/indicacao_n._193-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_n._194-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/875/indicacao_n._195-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/876/indicacao_n._196-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_n._197-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/878/indicacao_n._198-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/879/indicacao_n._199-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/880/indicacao_n._200-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/892/indicacao_n._202-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/893/indicacao_n._203-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/894/indicacao_n._204-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/895/indicacao_n._205-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/896/indicacao_n._206-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/897/indicacao_n._207-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/898/indicacao_n._208-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/899/indicacao_n._209-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/900/indicacao_n._210-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/902/indicacao_n._212-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/905/indicacao_n._215-cmc-21_-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/906/indicacao_n._216-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/907/indicacao_n._217-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/908/indicacao_n._218-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/909/indicacao_n._219-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/910/indicacao_n._220-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/911/indicacao_n._221-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/912/indicacao_n._222-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/913/indicacao_n._223-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/914/indicacao_n._224-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/917/indicacao_n._227-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/918/indicacao_n._228-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/919/indicacao_n._229-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/920/indicacao_n._230-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/922/indicacao_n._232-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/923/indicacao_n._233-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/924/indicacao_n._234-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/927/indicacao_n._237-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/932/indicacao_n._242-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/933/indicacao_n._243-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/934/indicacao_n._244-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/935/indicacao_n._245-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_n._246-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_n._249-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_n._250-cmc-21_-_paulo_roberto_duarte_bezerra.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_n._251-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/942/indicacao_n._252-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/943/indicacao_n._253-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/944/indicacao_n._254-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/945/indicacao_n._255-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/946/indicacao_n._256-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/947/indicacao_n._257-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_n._258-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_n._259-cmc-21_-_zivan_almeida.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/950/indicacao_n._260-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/951/indicacao_n._261-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/952/indicacao_n._262-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/953/indicacao_n._263-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/954/indicacao_n._264-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/955/indicacao_n._265-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/956/indicacao_n._266-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_n._267-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_n._268-cmc-21_-_romeu_moreira.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/960/indicacao_n._270-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/961/indicacao_n._271-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/965/indicacao_n._275-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/966/indicacao_n._276-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/967/indicacao_n._277-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/968/indicacao_n._278-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/969/indicacao_n._279-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/977/indicacao_n._287-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_n._289-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/981/indicacao_n._291-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_n._292-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_n._294-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_n._295-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_n._297-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/988/indicacao_n._298-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_n._299-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/990/indicacao_n._300-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_n._303-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/994/indicacao_n._304-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/995/indicacao_n._305-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_n._306-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_n._307-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_n._308-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/indicacao_n._309-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/indicacao_n._310-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/indicacao_n._312-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_n._313-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_n._314-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_n._315-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_n._316-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1013/indicacao_n._317-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1014/indicacao_n._318-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_n._320-cmc-21_-_luiz_fritz.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_n._323-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_n._324-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_n._325-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/indicacao_n._326-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/indicacao_n._329-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n._330-cmc-21_-_romeu_rodrigues_moreira1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n._331-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_n._333-cmc-21_-_lauro_kloch1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_n._334-cmc-21_-_romeu_rodrigues_moreira1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_n._340-cmc-21_-_valdomiro_cora1.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_n._341-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_n._342-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_n._343-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_n._344-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n._345-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/810/indicacao_n._348-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/811/indicacao_n._349-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/823/indicacao_n._351-cmc-21_-_lauro_costa_klock.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/indicacao_n._353-cmc-21_-_magnison_mota.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_n._354-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1107/indicacao_n._358-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1700/indicacao_n._371-cmc-21_-_lauro_costa_klock1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_n._381-cmc-21_-_lauro_costa_klock.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_n._382-cmc-21_-_lauro_costa_klock.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>