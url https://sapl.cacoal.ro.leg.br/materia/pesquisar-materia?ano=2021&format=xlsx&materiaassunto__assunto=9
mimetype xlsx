--- v1 (2026-04-18)
+++ v2 (2026-06-20)
@@ -2540,51 +2540,51 @@
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/936/indicacao_n._246-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras e Serviços Públicos — SEMOSP, para que seja feita a pavimentação na Rua Dorzorio Gomes da Silva trecho entre a Rua Catarino Cardoso e Rua Anel Viário, bairro Jardim Itália II, com recurso de emenda parlamentar do Deputado Estadual Alan Queiroz.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/939/indicacao_n._249-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que faça através da SEMOSP a abertura e pavimentação da rua DOMINGOS PERIN, do bairro teixeirão, ligando a mesma a RUA JOAQUIM DIAS PEREIRA no bairro ALPHA PARK demanda solicitada pela comunidade do bairro, através do presidente Izaias Ribeiro Costa (Presidente), Raquel de Matos e Luciane F. da Cruz, membros da diretoria.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>Paulinho do Cinema</t>
+    <t>PAULINHO DO CINEMA</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/940/indicacao_n._250-cmc-21_-_paulo_roberto_duarte_bezerra.pdf</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo Senhor Prefeito que seja retirado os canteiros na Av. Sete de Setembro no trecho entre as ruas Rio Branco e Rui Barbosa, e no lugar seja construído estacionamentos para o melhor fluxo de pedestres e veículos automotores.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/941/indicacao_n._251-cmc-21_-_zivan_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, através da Secretária Municipal de Obras Públicas — SEMOSP, o Patrolamento e o Cascalhamento em todo o bairro Alto da Boa Vista I.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>252</t>
   </si>