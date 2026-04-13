--- v0 (2026-01-02)
+++ v1 (2026-04-13)
@@ -54,570 +54,570 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/16/processo_legislativo_132-2021_-_p.l._132-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/16/processo_legislativo_132-2021_-_p.l._132-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 10.000,00 PGM)</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/17/processo_legislativo_133-2021_-_p.l._133-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/17/processo_legislativo_133-2021_-_p.l._133-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 155.900,00 FUNDEMA)</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/15/processo_legislativo_137-2021_-_p.l._137-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/15/processo_legislativo_137-2021_-_p.l._137-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$6.000,00  SEMPLAN)</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/39/processo_legislativo_144-2021_-_p.l._144-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/39/processo_legislativo_144-2021_-_p.l._144-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 12.000,00 FMDM)</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/22/processo_legislativo_160-2021_-_p.l._160-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/22/processo_legislativo_160-2021_-_p.l._160-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 70.000,00 ASSESSORIA DE COMUNICAÇÃO).</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/94/processo_legislativo_162-2021_-_p.l._162-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/94/processo_legislativo_162-2021_-_p.l._162-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 450.000,00 SEMED)</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/422/processo_legislativo_168-2021_-_p.l._168-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/422/processo_legislativo_168-2021_-_p.l._168-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 21.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/423/processo_legislativo_169-2021_-_p.l._169-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/423/processo_legislativo_169-2021_-_p.l._169-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 445.000,00 SAAE)</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/424/processo_legislativo_170-2021_-_p.l._170-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/424/processo_legislativo_170-2021_-_p.l._170-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.109.000,00 SAAE)</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/425/processo_legislativo_171-2021_-_p.l._171-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/425/processo_legislativo_171-2021_-_p.l._171-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 228.168,00 SAAE)</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/463/processo_legislativo_173-2021_-_p.l._173-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/463/processo_legislativo_173-2021_-_p.l._173-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 32.000,00 FMDRRA)</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/464/processo_legislativo_174-2021_-_p.l._174-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/464/processo_legislativo_174-2021_-_p.l._174-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.000,00 FMDRRA)</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/516/processo_legislativo_176-2021_-_p.l._176-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/516/processo_legislativo_176-2021_-_p.l._176-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$10.000,00 SEMAD)</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/619/processo_legislativo_184-2021_-_p.l._183-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/619/processo_legislativo_184-2021_-_p.l._183-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 65.410,00 FUNDEMA).</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/626/processo_legislativo_187-2021_-_p.l._186-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/626/processo_legislativo_187-2021_-_p.l._186-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. (R$10.000,00 FMAS)</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/627/processo_legislativo_188-2021_-_p.l._187-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/627/processo_legislativo_188-2021_-_p.l._187-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 203.709,82 SEMOSP)</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/680/processo_legislativo_192-2021_-_p.l._189-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/680/processo_legislativo_192-2021_-_p.l._189-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. ( R$30.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/696/processo_legislativo_199-2021_-_p.l._196-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/696/processo_legislativo_199-2021_-_p.l._196-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 20.000,00 FMS)</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/698/processo_legislativo_200-2021_-_p.l._197-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/698/processo_legislativo_200-2021_-_p.l._197-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 55.000,00 FMS)</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/711/processo_legislativo_202-2021_-_p.l._199-202111.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/711/processo_legislativo_202-2021_-_p.l._199-202111.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 115.000,00 SEMAD)</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/712/processo_legislativo_203-2021_-_p.l._200-202111.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/712/processo_legislativo_203-2021_-_p.l._200-202111.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 900.000,00 SEMED)</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/713/processo_legislativo_204-2021_-_p.l._201-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/713/processo_legislativo_204-2021_-_p.l._201-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 70.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/814/processo_legislativo_210-2021_-_p.l._207-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/814/processo_legislativo_210-2021_-_p.l._207-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 6.000,00 SEMAST)</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/817/processo_legislativo_213-2021_-_p.l._210-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/817/processo_legislativo_213-2021_-_p.l._210-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 390.273,71 SEMED)</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/818/processo_legislativo_214-2021_-_p.l._211-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/818/processo_legislativo_214-2021_-_p.l._211-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 540.343,91 SEMED).</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1136/processo_legislativo_219-2021_-_p.l._216-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1136/processo_legislativo_219-2021_-_p.l._216-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 50.000,00 PGM)</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1141/processo_legislativo_224-2021_-_p.l._221-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1141/processo_legislativo_224-2021_-_p.l._221-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 230.000,00 CMC)</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1297/processo_legislativo_225-2021_-_p.l._222-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1297/processo_legislativo_225-2021_-_p.l._222-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO  E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 360.640,61 SEMAGRI)</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1298/processo_legislativo_226-2021_-_p.l._223-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1298/processo_legislativo_226-2021_-_p.l._223-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 575.000,00 SEMED)</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1308/processo_legislativo_230-2021_-_p.l._227-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1308/processo_legislativo_230-2021_-_p.l._227-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 331.994,70 SEMOSP)</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1451/processo_legislativo_234-2021_-_p.l._231-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1451/processo_legislativo_234-2021_-_p.l._231-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 20.464,64 SEMAD).</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1696/processo_legislativo_253-2021_-_p.l._250-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1696/processo_legislativo_253-2021_-_p.l._250-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 39.000,00 SEMTTRAN)</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1697/processo_legislativo_254-2021_-_p.l._251-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1697/processo_legislativo_254-2021_-_p.l._251-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 270.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1698/processo_legislativo_255-2021_-_p.l._252-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1698/processo_legislativo_255-2021_-_p.l._252-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 200.000,00 SEMAD)</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1708/processo_legislativo_262-2021_-_p.l._259-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1708/processo_legislativo_262-2021_-_p.l._259-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 39.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1709/processo_legislativo_263-2021_-_p.l._260-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1709/processo_legislativo_263-2021_-_p.l._260-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 100.000,00 FMS)</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1842/processo_legislativo_286-2021_-_p.l._283-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1842/processo_legislativo_286-2021_-_p.l._283-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 300.000,00 CMC)</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1844/processo_legislativo_288-2021_-_p.l._285-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1844/processo_legislativo_288-2021_-_p.l._285-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 340.740,05 SEMAD)</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1845/processo_legislativo_289-2021_-_p.l._286-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1845/processo_legislativo_289-2021_-_p.l._286-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 582.079,82 SEMAD, SEMOSP E SEMAGRI)</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano, João Paulo Pichek, Luiz Antônio Nascimento Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1247/autografo_no_7-2021_reformulacao_administrativa_de_orcamento_por_meio_de_transferencia_-_r_55.00000_semict__-_p.l._5-2021.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1247/autografo_no_7-2021_reformulacao_administrativa_de_orcamento_por_meio_de_transferencia_-_r_55.00000_semict__-_p.l._5-2021.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1253/autografo_no_13-2021_reformulacao_-_transposicao_-_r_450.00000_-_semed_p.l_14-2021.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1253/autografo_no_13-2021_reformulacao_-_transposicao_-_r_450.00000_-_semed_p.l_14-2021.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/25/autografo_no_125-cmc-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/25/autografo_no_125-cmc-2021.pdf</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/26/autografo_no_126-cmc-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/26/autografo_no_126-cmc-2021.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/29/autografo_no_129-cmc-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/29/autografo_no_129-cmc-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$6.000,00 SEMPLAN)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -924,67 +924,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/16/processo_legislativo_132-2021_-_p.l._132-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/17/processo_legislativo_133-2021_-_p.l._133-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/15/processo_legislativo_137-2021_-_p.l._137-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/39/processo_legislativo_144-2021_-_p.l._144-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/22/processo_legislativo_160-2021_-_p.l._160-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/94/processo_legislativo_162-2021_-_p.l._162-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/422/processo_legislativo_168-2021_-_p.l._168-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/423/processo_legislativo_169-2021_-_p.l._169-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/424/processo_legislativo_170-2021_-_p.l._170-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/425/processo_legislativo_171-2021_-_p.l._171-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/463/processo_legislativo_173-2021_-_p.l._173-20211.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/464/processo_legislativo_174-2021_-_p.l._174-20211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/516/processo_legislativo_176-2021_-_p.l._176-20211.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/619/processo_legislativo_184-2021_-_p.l._183-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/626/processo_legislativo_187-2021_-_p.l._186-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/627/processo_legislativo_188-2021_-_p.l._187-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/680/processo_legislativo_192-2021_-_p.l._189-20211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/696/processo_legislativo_199-2021_-_p.l._196-20211.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/698/processo_legislativo_200-2021_-_p.l._197-20211.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/711/processo_legislativo_202-2021_-_p.l._199-202111.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/712/processo_legislativo_203-2021_-_p.l._200-202111.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/713/processo_legislativo_204-2021_-_p.l._201-20211.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/814/processo_legislativo_210-2021_-_p.l._207-20211.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/817/processo_legislativo_213-2021_-_p.l._210-20211.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/818/processo_legislativo_214-2021_-_p.l._211-20211.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1136/processo_legislativo_219-2021_-_p.l._216-20211.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1141/processo_legislativo_224-2021_-_p.l._221-20211.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1297/processo_legislativo_225-2021_-_p.l._222-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1298/processo_legislativo_226-2021_-_p.l._223-20211.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1308/processo_legislativo_230-2021_-_p.l._227-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1451/processo_legislativo_234-2021_-_p.l._231-20211.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1696/processo_legislativo_253-2021_-_p.l._250-20211.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1697/processo_legislativo_254-2021_-_p.l._251-20211.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1698/processo_legislativo_255-2021_-_p.l._252-20211.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1708/processo_legislativo_262-2021_-_p.l._259-20211.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1709/processo_legislativo_263-2021_-_p.l._260-20211.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1842/processo_legislativo_286-2021_-_p.l._283-20211.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1844/processo_legislativo_288-2021_-_p.l._285-20211.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1845/processo_legislativo_289-2021_-_p.l._286-20211.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1247/autografo_no_7-2021_reformulacao_administrativa_de_orcamento_por_meio_de_transferencia_-_r_55.00000_semict__-_p.l._5-2021.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1253/autografo_no_13-2021_reformulacao_-_transposicao_-_r_450.00000_-_semed_p.l_14-2021.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/25/autografo_no_125-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/26/autografo_no_126-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/29/autografo_no_129-cmc-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/16/processo_legislativo_132-2021_-_p.l._132-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/17/processo_legislativo_133-2021_-_p.l._133-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/15/processo_legislativo_137-2021_-_p.l._137-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/39/processo_legislativo_144-2021_-_p.l._144-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/22/processo_legislativo_160-2021_-_p.l._160-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/94/processo_legislativo_162-2021_-_p.l._162-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/422/processo_legislativo_168-2021_-_p.l._168-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/423/processo_legislativo_169-2021_-_p.l._169-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/424/processo_legislativo_170-2021_-_p.l._170-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/425/processo_legislativo_171-2021_-_p.l._171-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/463/processo_legislativo_173-2021_-_p.l._173-20211.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/464/processo_legislativo_174-2021_-_p.l._174-20211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/516/processo_legislativo_176-2021_-_p.l._176-20211.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/619/processo_legislativo_184-2021_-_p.l._183-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/626/processo_legislativo_187-2021_-_p.l._186-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/627/processo_legislativo_188-2021_-_p.l._187-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/680/processo_legislativo_192-2021_-_p.l._189-20211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/696/processo_legislativo_199-2021_-_p.l._196-20211.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/698/processo_legislativo_200-2021_-_p.l._197-20211.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/711/processo_legislativo_202-2021_-_p.l._199-202111.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/712/processo_legislativo_203-2021_-_p.l._200-202111.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/713/processo_legislativo_204-2021_-_p.l._201-20211.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/814/processo_legislativo_210-2021_-_p.l._207-20211.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/817/processo_legislativo_213-2021_-_p.l._210-20211.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/818/processo_legislativo_214-2021_-_p.l._211-20211.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1136/processo_legislativo_219-2021_-_p.l._216-20211.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1141/processo_legislativo_224-2021_-_p.l._221-20211.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1297/processo_legislativo_225-2021_-_p.l._222-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1298/processo_legislativo_226-2021_-_p.l._223-20211.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1308/processo_legislativo_230-2021_-_p.l._227-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1451/processo_legislativo_234-2021_-_p.l._231-20211.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1696/processo_legislativo_253-2021_-_p.l._250-20211.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1697/processo_legislativo_254-2021_-_p.l._251-20211.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1698/processo_legislativo_255-2021_-_p.l._252-20211.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1708/processo_legislativo_262-2021_-_p.l._259-20211.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1709/processo_legislativo_263-2021_-_p.l._260-20211.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1842/processo_legislativo_286-2021_-_p.l._283-20211.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1844/processo_legislativo_288-2021_-_p.l._285-20211.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1845/processo_legislativo_289-2021_-_p.l._286-20211.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1247/autografo_no_7-2021_reformulacao_administrativa_de_orcamento_por_meio_de_transferencia_-_r_55.00000_semict__-_p.l._5-2021.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1253/autografo_no_13-2021_reformulacao_-_transposicao_-_r_450.00000_-_semed_p.l_14-2021.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/25/autografo_no_125-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/26/autografo_no_126-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/29/autografo_no_129-cmc-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="189.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="161.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>