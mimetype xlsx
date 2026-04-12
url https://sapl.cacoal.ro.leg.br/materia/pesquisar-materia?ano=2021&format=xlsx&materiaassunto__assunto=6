--- v0 (2026-01-07)
+++ v1 (2026-04-12)
@@ -54,561 +54,561 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/466/p.l._2-2021_abertura_de_credito_adicional_especial_-_r1.100.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/466/p.l._2-2021_abertura_de_credito_adicional_especial_-_r1.100.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.100.000,00 FMS)</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/18/processo_legislativo_134-2021_-_p.l._134-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/18/processo_legislativo_134-2021_-_p.l._134-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.000.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/19/processo_legislativo_136-2021_-_p.l._136-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/19/processo_legislativo_136-2021_-_p.l._136-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.000.000,00 SEMED)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/12/processo_legislativo_142-2021_-_p.l._142-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/12/processo_legislativo_142-2021_-_p.l._142-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 397.066,73 FMS)</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/41/processo_legislativo_145-2021_-_p.l._145-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/41/processo_legislativo_145-2021_-_p.l._145-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 200.000,00 FMS)</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/93/processo_legislativo_161-2021_-_p.l._161-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/93/processo_legislativo_161-2021_-_p.l._161-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 6.081.483,00 SEMOSP)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/95/processo_legislativo_163-2021_-_p.l._163-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/95/processo_legislativo_163-2021_-_p.l._163-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 70.000,00 FMS)</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/96/processo_legislativo_164-2021_-_p.l._164-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/96/processo_legislativo_164-2021_-_p.l._164-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 3.000.000,00 SEMED)</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/109/processo_legislativo_165-2021_-_p.l._165-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/109/processo_legislativo_165-2021_-_p.l._165-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 4.000.000,00 SEMED)</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/114/processo_legislativo_166-2021_-_p.l._166-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/114/processo_legislativo_166-2021_-_p.l._166-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 800.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/426/processo_legislativo_172-2021_-_p.l._172-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/426/processo_legislativo_172-2021_-_p.l._172-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 37.169,04 SAAE)</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/515/processo_legislativo_175-2021_-_p.l._175-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/515/processo_legislativo_175-2021_-_p.l._175-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 4.000.000,00 SEMED)</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/625/processo_legislativo_186-2021_-_p.l._185-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/625/processo_legislativo_186-2021_-_p.l._185-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 202.845,37 SEMAST)</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/686/processo_legislativo_193-2021_-_p.l._190-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/686/processo_legislativo_193-2021_-_p.l._190-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 680.000,00 SEMPLAN)</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/687/processo_legislativo_194-2021_-_p.l._191-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/687/processo_legislativo_194-2021_-_p.l._191-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.550.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/689/processo_legislativo_195-2021_-_p.l._192-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/689/processo_legislativo_195-2021_-_p.l._192-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 280.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/690/processo_legislativo_196-2021_-_p.l._193-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/690/processo_legislativo_196-2021_-_p.l._193-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 220.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/691/processo_legislativo_197-2021_-_p.l._194-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/691/processo_legislativo_197-2021_-_p.l._194-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 86.169,60 FMS)</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/710/processo_legislativo_201-2021_-_p.l._198-202111.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/710/processo_legislativo_201-2021_-_p.l._198-202111.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.329.117,70 FMS)</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/714/processo_legislativo_205-2021_-_p.l._202-202111.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/714/processo_legislativo_205-2021_-_p.l._202-202111.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.766.584,00 SEMOSP)</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/754/processo_legislativo_206-2021_-_p.l._203-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/754/processo_legislativo_206-2021_-_p.l._203-20211.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/815/processo_legislativo_211-2021_-_p.l._208-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/815/processo_legislativo_211-2021_-_p.l._208-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 270.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/816/processo_legislativo_212-2021_-_p.l._209-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/816/processo_legislativo_212-2021_-_p.l._209-20211.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/processo_legislativo_216-2021_-_p.l._213-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/processo_legislativo_216-2021_-_p.l._213-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 478.314,69 FUNDEMA)</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1137/processo_legislativo_220-2021_-_p.l._217-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1137/processo_legislativo_220-2021_-_p.l._217-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 700.000,00 SEMAD)</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1138/processo_legislativo_221-2021_-_p.l._218-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1138/processo_legislativo_221-2021_-_p.l._218-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 651.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1139/processo_legislativo_222-2021_-_p.l._219-202111.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1139/processo_legislativo_222-2021_-_p.l._219-202111.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 785.000,00 SEMOSP/ SEMAGRI)</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1140/processo_legislativo_223-2021_-_p.l._220-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1140/processo_legislativo_223-2021_-_p.l._220-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 850.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1306/processo_legislativo_229-2021_-_p.l._226-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1306/processo_legislativo_229-2021_-_p.l._226-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 347.169,60 FMS)</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1309/processo_legislativo_231-2021_-_p.l._228-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1309/processo_legislativo_231-2021_-_p.l._228-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 3.200.000,00 FMS)</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1310/processo_legislativo_232-2021_-_p.l._229-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1310/processo_legislativo_232-2021_-_p.l._229-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 800.000,00 FMS)</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1695/processo_legislativo_252-2021_-_p.l._249-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1695/processo_legislativo_252-2021_-_p.l._249-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 1.904.140,00 SEMTTRAN)</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1710/processo_legislativo_264-2021_-_p.l._261-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1710/processo_legislativo_264-2021_-_p.l._261-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 300.000,00 FMS)</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1843/processo_legislativo_287-2021_-_p.l._284-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1843/processo_legislativo_287-2021_-_p.l._284-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 7.000.000,00 SEMMA)</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1846/processo_legislativo_290-2021_-_p.l._287-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1846/processo_legislativo_290-2021_-_p.l._287-20211.pdf</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano, João Paulo Pichek, Luiz Antônio Nascimento Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1242/autografo_no_2-2021_abertura_de_credito_adicional_especial_-_r_1.100.00000_fms_-_p.l._2-2021.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1242/autografo_no_2-2021_abertura_de_credito_adicional_especial_-_r_1.100.00000_fms_-_p.l._2-2021.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1243/autografo_no_3-2021_abertura_de_credito_adicional_suplementar_-_r_630.00000_fms_-_p.l._3-2021.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1243/autografo_no_3-2021_abertura_de_credito_adicional_suplementar_-_r_630.00000_fms_-_p.l._3-2021.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1244/autografo_no_4-2021_abertura_de_credito_especial_-_r_723.00000_fms_-_p.l._4-2021.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1244/autografo_no_4-2021_abertura_de_credito_especial_-_r_723.00000_fms_-_p.l._4-2021.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1246/autografo_no_6-2021_abertura_de_credito_adicional_especial_-_r_139.00000_fms_-_p.l._16-2021.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1246/autografo_no_6-2021_abertura_de_credito_adicional_especial_-_r_139.00000_fms_-_p.l._16-2021.doc</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1248/autografo_no_8-2021_abertura_de_credito_adicional_especial_-_r_275.97946_semagri_-_p.l._7-2021.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1248/autografo_no_8-2021_abertura_de_credito_adicional_especial_-_r_275.97946_semagri_-_p.l._7-2021.doc</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1251/autografo_no_11-2021_abertura_de_credito_adicional_suplementar_-_2.860.16814_-_saae_-_p.l_11-2021.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1251/autografo_no_11-2021_abertura_de_credito_adicional_suplementar_-_2.860.16814_-_saae_-_p.l_11-2021.doc</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1254/autografo_no_14-2021_abertura_de_credito_especial_-_r_54.00000_-_gabinete_p.l_12-2021.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1254/autografo_no_14-2021_abertura_de_credito_especial_-_r_54.00000_-_gabinete_p.l_12-2021.doc</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/27/autografo_no_127-cmc-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/27/autografo_no_127-cmc-2021.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/28/autografo_no_128-cmc-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/28/autografo_no_128-cmc-2021.pdf</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/32/autografo_no_132-cmc-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/32/autografo_no_132-cmc-2021.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -912,67 +912,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/466/p.l._2-2021_abertura_de_credito_adicional_especial_-_r1.100.00000_fms.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/18/processo_legislativo_134-2021_-_p.l._134-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/19/processo_legislativo_136-2021_-_p.l._136-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/12/processo_legislativo_142-2021_-_p.l._142-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/41/processo_legislativo_145-2021_-_p.l._145-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/93/processo_legislativo_161-2021_-_p.l._161-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/95/processo_legislativo_163-2021_-_p.l._163-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/96/processo_legislativo_164-2021_-_p.l._164-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/109/processo_legislativo_165-2021_-_p.l._165-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/114/processo_legislativo_166-2021_-_p.l._166-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/426/processo_legislativo_172-2021_-_p.l._172-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/515/processo_legislativo_175-2021_-_p.l._175-20211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/625/processo_legislativo_186-2021_-_p.l._185-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/686/processo_legislativo_193-2021_-_p.l._190-20211.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/687/processo_legislativo_194-2021_-_p.l._191-20211.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/689/processo_legislativo_195-2021_-_p.l._192-20211.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/690/processo_legislativo_196-2021_-_p.l._193-20211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/691/processo_legislativo_197-2021_-_p.l._194-20211.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/710/processo_legislativo_201-2021_-_p.l._198-202111.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/714/processo_legislativo_205-2021_-_p.l._202-202111.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/754/processo_legislativo_206-2021_-_p.l._203-20211.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/815/processo_legislativo_211-2021_-_p.l._208-20211.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/816/processo_legislativo_212-2021_-_p.l._209-20211.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/processo_legislativo_216-2021_-_p.l._213-20211.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1137/processo_legislativo_220-2021_-_p.l._217-20211.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1138/processo_legislativo_221-2021_-_p.l._218-20211.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1139/processo_legislativo_222-2021_-_p.l._219-202111.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1140/processo_legislativo_223-2021_-_p.l._220-20211.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1306/processo_legislativo_229-2021_-_p.l._226-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1309/processo_legislativo_231-2021_-_p.l._228-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1310/processo_legislativo_232-2021_-_p.l._229-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1695/processo_legislativo_252-2021_-_p.l._249-20211.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1710/processo_legislativo_264-2021_-_p.l._261-20211.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1843/processo_legislativo_287-2021_-_p.l._284-20211.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1846/processo_legislativo_290-2021_-_p.l._287-20211.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1242/autografo_no_2-2021_abertura_de_credito_adicional_especial_-_r_1.100.00000_fms_-_p.l._2-2021.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1243/autografo_no_3-2021_abertura_de_credito_adicional_suplementar_-_r_630.00000_fms_-_p.l._3-2021.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1244/autografo_no_4-2021_abertura_de_credito_especial_-_r_723.00000_fms_-_p.l._4-2021.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1246/autografo_no_6-2021_abertura_de_credito_adicional_especial_-_r_139.00000_fms_-_p.l._16-2021.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1248/autografo_no_8-2021_abertura_de_credito_adicional_especial_-_r_275.97946_semagri_-_p.l._7-2021.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1251/autografo_no_11-2021_abertura_de_credito_adicional_suplementar_-_2.860.16814_-_saae_-_p.l_11-2021.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1254/autografo_no_14-2021_abertura_de_credito_especial_-_r_54.00000_-_gabinete_p.l_12-2021.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/27/autografo_no_127-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/28/autografo_no_128-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/32/autografo_no_132-cmc-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/466/p.l._2-2021_abertura_de_credito_adicional_especial_-_r1.100.00000_fms.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/18/processo_legislativo_134-2021_-_p.l._134-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/19/processo_legislativo_136-2021_-_p.l._136-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/12/processo_legislativo_142-2021_-_p.l._142-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/41/processo_legislativo_145-2021_-_p.l._145-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/93/processo_legislativo_161-2021_-_p.l._161-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/95/processo_legislativo_163-2021_-_p.l._163-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/96/processo_legislativo_164-2021_-_p.l._164-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/109/processo_legislativo_165-2021_-_p.l._165-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/114/processo_legislativo_166-2021_-_p.l._166-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/426/processo_legislativo_172-2021_-_p.l._172-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/515/processo_legislativo_175-2021_-_p.l._175-20211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/625/processo_legislativo_186-2021_-_p.l._185-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/686/processo_legislativo_193-2021_-_p.l._190-20211.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/687/processo_legislativo_194-2021_-_p.l._191-20211.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/689/processo_legislativo_195-2021_-_p.l._192-20211.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/690/processo_legislativo_196-2021_-_p.l._193-20211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/691/processo_legislativo_197-2021_-_p.l._194-20211.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/710/processo_legislativo_201-2021_-_p.l._198-202111.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/714/processo_legislativo_205-2021_-_p.l._202-202111.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/754/processo_legislativo_206-2021_-_p.l._203-20211.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/815/processo_legislativo_211-2021_-_p.l._208-20211.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/816/processo_legislativo_212-2021_-_p.l._209-20211.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/processo_legislativo_216-2021_-_p.l._213-20211.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1137/processo_legislativo_220-2021_-_p.l._217-20211.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1138/processo_legislativo_221-2021_-_p.l._218-20211.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1139/processo_legislativo_222-2021_-_p.l._219-202111.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1140/processo_legislativo_223-2021_-_p.l._220-20211.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1306/processo_legislativo_229-2021_-_p.l._226-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1309/processo_legislativo_231-2021_-_p.l._228-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1310/processo_legislativo_232-2021_-_p.l._229-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1695/processo_legislativo_252-2021_-_p.l._249-20211.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1710/processo_legislativo_264-2021_-_p.l._261-20211.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1843/processo_legislativo_287-2021_-_p.l._284-20211.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1846/processo_legislativo_290-2021_-_p.l._287-20211.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1242/autografo_no_2-2021_abertura_de_credito_adicional_especial_-_r_1.100.00000_fms_-_p.l._2-2021.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1243/autografo_no_3-2021_abertura_de_credito_adicional_suplementar_-_r_630.00000_fms_-_p.l._3-2021.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1244/autografo_no_4-2021_abertura_de_credito_especial_-_r_723.00000_fms_-_p.l._4-2021.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1246/autografo_no_6-2021_abertura_de_credito_adicional_especial_-_r_139.00000_fms_-_p.l._16-2021.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1248/autografo_no_8-2021_abertura_de_credito_adicional_especial_-_r_275.97946_semagri_-_p.l._7-2021.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1251/autografo_no_11-2021_abertura_de_credito_adicional_suplementar_-_2.860.16814_-_saae_-_p.l_11-2021.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1254/autografo_no_14-2021_abertura_de_credito_especial_-_r_54.00000_-_gabinete_p.l_12-2021.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/27/autografo_no_127-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/28/autografo_no_128-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/32/autografo_no_132-cmc-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="166" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="137.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>