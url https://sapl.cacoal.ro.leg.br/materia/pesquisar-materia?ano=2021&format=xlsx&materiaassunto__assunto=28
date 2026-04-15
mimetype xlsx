--- v0 (2026-01-01)
+++ v1 (2026-04-15)
@@ -54,263 +54,263 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Lauro Garçom</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1409/processo_legislativo_233-2021_-_p.l._230-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1409/processo_legislativo_233-2021_-_p.l._230-20211.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SECRETARIA MUNICIPAL DE AÇÃO SOCIAL E TRABALHO - SEMAST PARA O ATENDIMENTO DE PESSOAS DE BAIXA RENDA COM REGISTRO NO CADASTRO ÚNICO, A FORNECEREM INFORMAÇÕES AOS ACIDENTADOS POR VEICULOS OU MOTOCICLETAS, PARA AQUISIÇÃO DO SEGURO OBRIGATÓRIO DE DANOS PESSOAIS CAUSADOS POR VEÍCULOS AUTOMOTORES DE VIAS TERRESTRES O DPVAT, NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1999/processo_legislativo_298-2021_-_p.l._295-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1999/processo_legislativo_298-2021_-_p.l._295-20211.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBSÍDIO TARIFÁRIO AO TRANSPORTE PÚBLICO COLETIVO URBANO DE PASSAGEIROS NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_n._213-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_n._213-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretária de Trânsito (SEMTRAN) que seja feito uma vistoria para análise, se possível a implantação de placas de sinalização nos Bairros Village do Sol 1 e Village do sol 2.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_n._235-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_n._235-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, estudo para implantação de quebra-molas, na Rua Dos Vanguardeiros trecho entre a Av. Castelo Branco e Av. Primavera no Bairro Jardim Bandeirantes.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_n._238-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_n._238-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, estudo para implantação de lombadas, na Av. Dois de junho, entre a rua Padre Adolfo com a Presidente Médici, e entre a Rua José Bonifácio com a Presidente Médici.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_n._272-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_n._272-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Trânsito e Transporte—SEMTTRAN que seja realizado a sinalização da galeria de esgoto entre a Av. Guaporé e Av. São Paulo, e também no decorrer de toda extensão que não está sinalizado.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_n._281-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_n._281-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, estudo para implantação de faixa de pedestre na rua Jose do Patrocínio n°4352, Bairro Jardim Eldorado, em frente à Escola Sesi/Senai.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_n._282-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_n._282-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, estudo para implantação de lombadas, na Av. Dois de junho, entre a rua Quintino Bocaiúva com a Floriano Peixoto, sentido ao centro.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_n._283-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_n._283-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, a instalação de placas com nomes das ruas nos cruzamentos, para facilitar a identificação dos locais pelos munícipes e visitantes.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_n._284-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_n._284-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, para que seja solicitado uma escala de plantão de viaturas em espaços públicos em períodos noturnos, em especial espaço Beira Rio.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_n._288-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_n._288-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal pormeio da Secretaria Municipal de Transito - SEMTRAN para que sejam realizados em caráter de urgência, a _x000D_
 instalação de Redutores de velocidades na AV: Marechal Rondon entre as ruas Antônio Deodato Durce e General Osorio, no Bairro Princesa Isabel.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_n._322-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_n._322-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria municipal de trânsito e transporte (SEMTTRAN) o retorno do coletivo aos domingos para o Distrito Riozinho.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_n._327-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_n._327-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, para que seja criado pontos para _x000D_
 desembarque de passageiros do transporte por aplicativo na região central do município. Para dar mais segurança aos passageiros, e evitar a autuação aos motoristas.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_n._328-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_n._328-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte — SEMTTRAN, para que seja feita a sinalização _x000D_
 horizontal e vertical nas vias do Bairro Green Ville em toda a sua extensão, a ação se faz necessária, devido ser um bairro novo e não ter as sinalizações _x000D_
 adequadas para garantir a segurança na trafegabilidade no local.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_n._332-cmc-21_-_valdomiro_cora1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_n._332-cmc-21_-_valdomiro_cora1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura de Cacoal por meio da Secretaria Municipal de Transito - SEMTRAN para que sejam realizados em caráter de urgência, a instalação_x000D_
 de Redutores de velocidades na Rua: Jí - Paraná no Bairro Jardim Clodoaldo.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, estudo para implantação de lombadas na Av. Primavera, trecho entre rua Gonçalves Dias, próximo a escola Agustinho Gois de Oliveira, até o final. A indicação se faz necessária tendo em vista que o trecho é de grande trafegabilidade por ser a via principal de ligação a vários bairros, e por ter uma igreja na esquina da Av. primavera com a Anel Viário, e o excesso de velocidade de condutores tem colocado todos em risco.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_n._355-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_n._355-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Trânsito e Transporte – SEMTTRAN, para que faça implantação de sinalização vertical (placas) e horizontal (pinturas em solo) em todo bairro Floresta e que possa realizar estudo para implantação de sentido único nas vias do bairro, desde a rua dos Pioneiros até a rua Pedro Spagnol.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -617,67 +617,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1409/processo_legislativo_233-2021_-_p.l._230-20211.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1999/processo_legislativo_298-2021_-_p.l._295-20211.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_n._213-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_n._235-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_n._238-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_n._272-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_n._281-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_n._282-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_n._283-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_n._284-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_n._288-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_n._322-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_n._327-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_n._328-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_n._332-cmc-21_-_valdomiro_cora1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_n._355-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1409/processo_legislativo_233-2021_-_p.l._230-20211.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1999/processo_legislativo_298-2021_-_p.l._295-20211.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/903/indicacao_n._213-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/925/indicacao_n._235-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/928/indicacao_n._238-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/962/indicacao_n._272-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/971/indicacao_n._281-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/972/indicacao_n._282-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/973/indicacao_n._283-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/974/indicacao_n._284-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/978/indicacao_n._288-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_n._322-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/indicacao_n._327-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/indicacao_n._328-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_n._332-cmc-21_-_valdomiro_cora1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_n._355-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>