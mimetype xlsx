--- v0 (2026-01-02)
+++ v1 (2026-04-19)
@@ -54,269 +54,269 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/465/p.l._1-2021_cria_indenizacao_por_exposicao_obrigatoria_ao_novo_coronavirus_-_covid-19.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/465/p.l._1-2021_cria_indenizacao_por_exposicao_obrigatoria_ao_novo_coronavirus_-_covid-19.docx</t>
   </si>
   <si>
     <t>CRIA A INDENIZAÇÃO POR EXPOSIÇÃO AO NOVO CORONAVÍRUS AOS SERVIDORES QUE ESTEJAM LOTADOS NA UNIDADE DE ATENDIMENTO A PACIENTES INFECTADOS PELA COVID-19.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/125/processo_legislativo_106-2021_-_p.l._106-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/125/processo_legislativo_106-2021_-_p.l._106-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.326/PMC/2014 QUE INSTITUI A CORREGEDORIA GERAL DO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/127/processo_legislativo_107-2021_-_p.l._107-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/127/processo_legislativo_107-2021_-_p.l._107-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/128/processo_legislativo_108-2021_-_p.l._108-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/128/processo_legislativo_108-2021_-_p.l._108-2021.pdf</t>
   </si>
   <si>
     <t>“INSTITUI E DISCIPLINA O TERMO DE AJUSTAMENTO DE CONDUTA (TAC) COMO SOLUÇÃO ALTERNATIVA A INCIDENTES DISCIPLINARES NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.”</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/14/processo_legislativo_140-2021_-_p.l._140-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/14/processo_legislativo_140-2021_-_p.l._140-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO PELO EXERCÍCIO DA FUNÇÃO DE VACINADOR NO MUNICÍPIO DE CACOAL/RO.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.964/PMC/2012 QUE INSTITUI O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS, DIRETAMENTE LIGADOS A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/421/processo_legislativo_167-2021_-_p.l._167-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/421/processo_legislativo_167-2021_-_p.l._167-2021.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI N. 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS; A LEI 2.543/PMC/2009 QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS; A LEI 3.481/PMC/2015 QUE DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO DE PRODUTIVIDADE AOS SERVIDORES PÚBLICOS MUNICIPAIS, DE CARREIRA, LOTADOS NAS SECRETARIAS MUNICIPAIS DE OBRAS E SERVIÇOS PÚBLICOS, DE AGRICULTURA, DE MEIO AMBIENTE E DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS; A LEI Nº 3.620/PMC/2016 QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E COMPETÊNCIA DA CONTROLADORIA GERAL DO MUNICÍPIO, A CARREIRA DE AUDITOR ADMINISTRATIVO E DÁ OUTRAS PROVIDÊNCIAS; E, A LEI N. 3.326/PMC/2014, QUE INSTITUI A CORREGEDORIA GERAL DO MUNICIPIO, ALTERA AS LEIS 2.413/PMC/2008, 2543/PMC/2009 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/755/processo_legislativo_207-2021_-_p.l._204-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/755/processo_legislativo_207-2021_-_p.l._204-20211.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 16, INCISOS III E VII E, ARTIGOS 34 A 56 DA LEI N. 2.736/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES DO SISTEMA DE ENSINO PÚBLICO MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/812/processo_legislativo_208-2021_-_p.l._205-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/812/processo_legislativo_208-2021_-_p.l._205-20211.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, ALTERA A LEI Nº 2.716/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL - SAAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/processo_legislativo_215-2021_-_p.l._212-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/processo_legislativo_215-2021_-_p.l._212-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI N. 715/PMC/1996 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE ÁREA AO CLUBE DOS SERVIDORES DA EDUCAÇÃO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1699/processo_legislativo_256-2021_-_p.l._253-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1699/processo_legislativo_256-2021_-_p.l._253-20211.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V - DESCRIÇÃO DOS CARGOS - GRUPO OCUPACIONAL- APOIO OPERACIONAL E SERVIÇOS DIVERSOS, DA LEI 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PUBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1706/processo_legislativo_260-2021_-_p.l._257-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1706/processo_legislativo_260-2021_-_p.l._257-20211.pdf</t>
   </si>
   <si>
     <t>ALTERA A DESCRIÇÃO DA SUBSEÇÃO II DO CAPÍTULO III - DAS GRATIFICAÇÕES E ACRESCENTA O INCISO VIII E § 3º AO ARTIGO 79 DA LEI N. 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/126/substitutivo_ao_p.l._106-2021_-_altera_a_lei_n._3.326-14_institui_a_corregedoria_geral_do_municipio__-_tac.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/126/substitutivo_ao_p.l._106-2021_-_altera_a_lei_n._3.326-14_institui_a_corregedoria_geral_do_municipio__-_tac.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 3.326/PMC/2014 QUE INSTITUI A CORREGEDORIA GERAL DO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/517/substitutivo_ao_p.l._167-2021_-_altera_as_leis_n.s_2.735-10_2.543-09_3.481-15_3.620-16_3.326-14_e_2.413-08_-_gratificacao_lo1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/517/substitutivo_ao_p.l._167-2021_-_altera_as_leis_n.s_2.735-10_2.543-09_3.481-15_3.620-16_3.326-14_e_2.413-08_-_gratificacao_lo1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS; A LEI 2.543/PMC/2009 QUE DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS; A LEI 3.481/PMC/2015, QUE DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO DE PRODUTIVIDADE AOS SERVIDORES PÚBLICOS MUNICIPAIS, DE CARREIRA, LOTADOS NAS SECRETARIAS MUNICIPAIS DE OBRAS E SERVIÇOS PÚBLICOS, DE AGRICULTURA, DE MEIO AMBIENTE E DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS; A LEI Nº 3.620/PMC/2016, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E COMPETÊNCIA DA CONTROLADORIA GERAL DO MUNICÍPIO, A CARREIRA DE AUDITOR ADMINISTRATIVO E DÁ OUTRAS PROVIDÊNCIAS; E, A LEI N. 3.326/PMC/2014, QUE INSTITUI A CORREGEDORIA GERAL DO MUNICIPIO, ALTERA AS LEIS N.º. 2.413/PMC/2008, 2543/PMC/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1316/substitutivo_ao_p.l._205-2021_-altera_as_leis_n.s_2.735-10_e_2.716-10_pccr.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1316/substitutivo_ao_p.l._205-2021_-altera_as_leis_n.s_2.735-10_e_2.716-10_pccr.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI N. 205-2021 QUE ALTERA A LEI N. 2.735/PMC/2010 QUE DISPÕE SOBRE O PLANO DE_x000D_
 CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, ALTERA A LEI N. 2.716/PMC/2010 QUE DISPÕE SOBRE O PLANO_x000D_
 DE CARGOS, CARREIRA E REMUNERAÇÃO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CACOAL - SAAE E, DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_n._346-cmc-21_-_edimar_kapiche1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_n._346-cmc-21_-_edimar_kapiche1.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Procuradoria Geral do Município – PGM, para que seja enviado projeto de lei, criando o Incentivo a Função de Dedicação Exclusiva nas unidades Especializadas, para valorização dos servidores, melhorias nas condições de trabalho e consequentemente melhorias nas condições de atendimento à população.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano, João Paulo Pichek, Luiz Antônio Nascimento Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/30/autografo_no_130-cmc-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/30/autografo_no_130-cmc-2021.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/31/autografo_no_131-cmc-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/31/autografo_no_131-cmc-2021.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -620,67 +620,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/465/p.l._1-2021_cria_indenizacao_por_exposicao_obrigatoria_ao_novo_coronavirus_-_covid-19.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/125/processo_legislativo_106-2021_-_p.l._106-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/127/processo_legislativo_107-2021_-_p.l._107-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/128/processo_legislativo_108-2021_-_p.l._108-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/14/processo_legislativo_140-2021_-_p.l._140-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/421/processo_legislativo_167-2021_-_p.l._167-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/755/processo_legislativo_207-2021_-_p.l._204-20211.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/812/processo_legislativo_208-2021_-_p.l._205-20211.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/processo_legislativo_215-2021_-_p.l._212-20211.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1699/processo_legislativo_256-2021_-_p.l._253-20211.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1706/processo_legislativo_260-2021_-_p.l._257-20211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/126/substitutivo_ao_p.l._106-2021_-_altera_a_lei_n._3.326-14_institui_a_corregedoria_geral_do_municipio__-_tac.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/517/substitutivo_ao_p.l._167-2021_-_altera_as_leis_n.s_2.735-10_2.543-09_3.481-15_3.620-16_3.326-14_e_2.413-08_-_gratificacao_lo1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1316/substitutivo_ao_p.l._205-2021_-altera_as_leis_n.s_2.735-10_e_2.716-10_pccr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_n._346-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/30/autografo_no_130-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/31/autografo_no_131-cmc-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/465/p.l._1-2021_cria_indenizacao_por_exposicao_obrigatoria_ao_novo_coronavirus_-_covid-19.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/125/processo_legislativo_106-2021_-_p.l._106-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/127/processo_legislativo_107-2021_-_p.l._107-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/128/processo_legislativo_108-2021_-_p.l._108-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/14/processo_legislativo_140-2021_-_p.l._140-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/421/processo_legislativo_167-2021_-_p.l._167-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/755/processo_legislativo_207-2021_-_p.l._204-20211.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/812/processo_legislativo_208-2021_-_p.l._205-20211.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/processo_legislativo_215-2021_-_p.l._212-20211.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1699/processo_legislativo_256-2021_-_p.l._253-20211.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1706/processo_legislativo_260-2021_-_p.l._257-20211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/126/substitutivo_ao_p.l._106-2021_-_altera_a_lei_n._3.326-14_institui_a_corregedoria_geral_do_municipio__-_tac.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/517/substitutivo_ao_p.l._167-2021_-_altera_as_leis_n.s_2.735-10_2.543-09_3.481-15_3.620-16_3.326-14_e_2.413-08_-_gratificacao_lo1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1316/substitutivo_ao_p.l._205-2021_-altera_as_leis_n.s_2.735-10_e_2.716-10_pccr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_n._346-cmc-21_-_edimar_kapiche1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/30/autografo_no_130-cmc-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/31/autografo_no_131-cmc-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="185.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="184.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>