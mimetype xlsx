--- v0 (2026-01-03)
+++ v1 (2026-04-13)
@@ -54,175 +54,175 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1571/processo_legislativo_242-2021_-_p.l._239-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1571/processo_legislativo_242-2021_-_p.l._239-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 41.100,00 AMEC)</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1801/processo_legislativo_267-2021_-_p.l._264-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1801/processo_legislativo_267-2021_-_p.l._264-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 18.136,50 AMEC).</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_n._30-cmc-21_-ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_n._30-cmc-21_-ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de obras, que seja feito a substituição do playground e academia ao ar livre localizado na praça no Distrito do Riozinho.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Romeu Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_n._32-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_n._32-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito que disponibilize um micro-ônibus que já está à disposição do município para atender o esporte de nossa cidade, e em caráter permanente para que o mesmo possa atender a Autarquia Municipal de Esportes de Cacoal - AMEC.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_n._33-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_n._33-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a aquisição de bandeiras oficiais de Cacoal, Rondônia e do Brasil, para doação às escolas, associações, entidades e principalmente os grupos culturais e esportivos que representaram nosso município nos eventos dentro e fora da cidade.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>João Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_n._173-cmc-21_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_n._173-cmc-21_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria de Administração para que seja realizado serviços de reforma no parque de brinquedos na _x000D_
 praça municipal de Cacoal.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_n._248-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_n._248-cmc-21_-_romeu_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>Indico ao executivo municipal que crie, por meio da AMEC e encaminhe a esta Casa de Leis um programa para instituir o Sistema Municipal de Esporte e Lazer de Cacoal, criando o Fundo Municipal de Esportes, estabelecendo as diretrizes para a política municipal de esportes.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_n._357-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_n._357-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através Autarquia Municipal de Esportes de Cacoal – AMEC, que seja realizado a troca da areia da quadra de vôlei do Ginásio Poliesportivo Senador Ronaldo Aragão e que também seja feito melhorias na iluminação do local, são necessárias a manutenção para dar maior conforto e segurança aos que frequentam o espaço.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Paulinho do Cinema</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_n._49-2021_mocao_de_aplausos_-_vereador_paulo_roberto1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_n._49-2021_mocao_de_aplausos_-_vereador_paulo_roberto1.pdf</t>
   </si>
   <si>
     <t>O vereador subscrito nos termos dos artigos 103, § 2º, VII, do REGIMENTO INTERNO desta Casa de Leis, requer à Mesa, ouvido o Plenário, a iniciativa desta Casa de homenagear com Moção de Aplausos os incentivadores do esporte Cacoalense, a realizar-se no plenário desta Câmara Municipal de Cacoal em 25 de outubro de 2021, ás 19 horas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -529,67 +529,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1571/processo_legislativo_242-2021_-_p.l._239-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1801/processo_legislativo_267-2021_-_p.l._264-20211.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_n._30-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_n._32-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_n._33-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_n._173-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_n._248-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_n._357-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_n._49-2021_mocao_de_aplausos_-_vereador_paulo_roberto1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1571/processo_legislativo_242-2021_-_p.l._239-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1801/processo_legislativo_267-2021_-_p.l._264-20211.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_n._30-cmc-21_-ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_n._32-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_n._33-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/854/indicacao_n._173-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/938/indicacao_n._248-cmc-21_-_romeu_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1106/indicacao_n._357-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_n._49-2021_mocao_de_aplausos_-_vereador_paulo_roberto1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>