--- v0 (2026-01-01)
+++ v1 (2026-04-18)
@@ -54,570 +54,570 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Pichek</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/23/processo_legislativo_105-2021_-_p.l._105-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/23/processo_legislativo_105-2021_-_p.l._105-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA ATUALIZAÇÃO DA LISTA DE MEDICAMENTOS E AFIXAÇÃO DA MESMA NA REDE PÚBLICA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Minduin</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/130/processo_legislativo_138-2021_-_p.l._138-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/130/processo_legislativo_138-2021_-_p.l._138-2021.pdf</t>
   </si>
   <si>
     <t>GARANTE À GESTANTE O DIREITO DE OPTAR PELO PARTO CESARIANO, A PARTIR DA 39° SEMANAS DE GESTAÇÃO, BEM COMO A ANALGESIA, MESMO QUANDO ESCOLHIDO O PARTO NORMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Adailton Antunes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/52/processo_legislativo_146-2021_-_p.l._147-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/52/processo_legislativo_146-2021_-_p.l._147-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 100.000,00 FMS)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/53/processo_legislativo_147-2021_-_p.l._147-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/53/processo_legislativo_147-2021_-_p.l._147-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 75.000,00 FMS)</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/54/processo_legislativo_148-2021_-_p.l._148-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/54/processo_legislativo_148-2021_-_p.l._148-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$35.000,00 FMS)</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/44/processo_legislativo_149-2021_-_p.l._149-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/44/processo_legislativo_149-2021_-_p.l._149-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$1.050.000,00 FMS)</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/45/processo_legislativo_150-2021_-_p.l._150-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/45/processo_legislativo_150-2021_-_p.l._150-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 172.339,20 FMS)</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/46/processo_legislativo_151-2021_-_p.l._151-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/46/processo_legislativo_151-2021_-_p.l._151-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$249.445,00 FMS)</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/47/processo_legislativo_153-2021_-_p.l._153-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/47/processo_legislativo_153-2021_-_p.l._153-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$110.815,19 FMS)</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/51/processo_legislativo_159-2021_-_p.l._159-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/51/processo_legislativo_159-2021_-_p.l._159-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 200.000,00 FMS)</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Zivan Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/550/processo_legislativo_181-2021_-_p.l._180-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/550/processo_legislativo_181-2021_-_p.l._180-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MEDICAMENTO EM CASA E DÁ OUTRAS PROVINDÊNCIAS.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1826/processo_legislativo_273-2021_-_p.l._270-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1826/processo_legislativo_273-2021_-_p.l._270-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 116.000,00 FMS)</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1827/processo_legislativo_274-2021_-_p.l._271-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1827/processo_legislativo_274-2021_-_p.l._271-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 20.772,60 FMS)</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1828/processo_legislativo_275-2021_-_p.l._272-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1828/processo_legislativo_275-2021_-_p.l._272-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 29.700,00 FMS)</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1829/processo_legislativo_276-2021_-_p.l._273-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1829/processo_legislativo_276-2021_-_p.l._273-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 11.910,77 FMS)</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1839/processo_legislativo_283-2021_-_p.l._280-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1839/processo_legislativo_283-2021_-_p.l._280-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 1.000.000,00 FMS)</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1840/processo_legislativo_284-2021_-_p.l._281-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1840/processo_legislativo_284-2021_-_p.l._281-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 560.000,00 FMS)</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1841/processo_legislativo_285-2021_-_p.l._282-20211.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1841/processo_legislativo_285-2021_-_p.l._282-20211.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. ( R$ 140.000,00 FMS)</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_n._6-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_n._6-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>INDICO ao prefeito de Cacoal Adailton Ferreira, que autorize através Secretária Municipal de Saúde, a inclusão da Comunidade Escolar de Cacoal no Grupo Prioritário de Vacinação contra a Covid, a fim de garantir o retorno gradativo e seguro das aulas presenciais, conforme vem ocorrendo nas instituições privadas sob autorização do Governo do Estado através de Decreto; em vários estados brasileiros como: São Paulo, Rio Grande do Sul, Espirito Santo e Mato Grosso do Sul; e em diversos países.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_n._18-cmc-21_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_n._18-cmc-21_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de saúde, para que estabeleça uma parceria com a associação vira lata vira _x000D_
 amor, bem como parceria na gestão do centro de controle de zoonoses juntamente com a referida associação, no que se refere a trato de animais domésticos nos quais são cães e gatos.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Kapiche</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_n._29-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_n._29-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde- SEMUSA, para que seja feito a inclusão dos trabalhadores do setor de mobilidade urbana nas etapas de vacinação contra a Covid-19, sem prejuízo aos profissionais da saúde e demais grupos prioritários, como ampara o plano nacional de vacinação, quando cita os trabalhadores do transporte coletivo. Diante do exposto solicito a inclusão de: _x000D_
 • Profissionais do setor de transporte de ônibus. _x000D_
 • Motoristas de aplicativos. _x000D_
 • Moto aplicativos. _x000D_
 • Moto táxi. _x000D_
 • Taxistas.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Paulinho do Cinema</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/678/indicacao_n._38-cmc-21_-_paulo_roberto_duarte_bezerra.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/678/indicacao_n._38-cmc-21_-_paulo_roberto_duarte_bezerra.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de obras, que seja feita a intervenção urgente no escoamento de águas pluviais na Rua Antônio Virgílio esquina com Uirapuru.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_n._54-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_n._54-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Obras, a limpeza urgente no pátio da Zoonoses.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Lauro Garçom</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_n._64-cmc-21_-_lauro_costa_kloch.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_n._64-cmc-21_-_lauro_costa_kloch.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, através da Secretaria Municipal de Saúde (SEMUSA) que realize a contratação de mais profissionais de odontologia para atender os anseios de toda população de Cacoal.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_n._66-cmc-21_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_n._66-cmc-21_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, para que providencie Casa de Apoio na Cidade de Porto Velho-RO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_n._88-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_n._88-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde, que seja instalada escadas adaptadas em todos veículos que transportam pacientes (ambulâncias).</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Dr. Paulo Henrique</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_n._92-cmc-21_-_paulo_henrique_silva.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_n._92-cmc-21_-_paulo_henrique_silva.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal, por intermédio da Secretaria Municipal de Saúde, Gabinete do Prefeito e ao prefeito Adailton Antunes Ferreira, _x000D_
 para que, dentro da legalidade, seja atendido nosso pedido de providência para cedência de servidores (administrativo, zeladoria, apoio, e principalmente de saúde) da administração municipal para colaborar com as atividades essências da Casa de Acolhida São Camilo, dando melhor assistência e cuidados aos idosos acolhidos.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_n._172-cmc-21_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_n._172-cmc-21_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura e secretaria Municipal de saúde de Cacoal para autorizar as UBS (Unidades abásicas de saúde) deixarem a disposição os materiais _x000D_
 vencidos como por exemplo Fios de sutura, anestésico, resina, adesivos e álcool em gel etc, para que sejam recolhidos e fiquem à disposição das instituições de ensino universitários para uma utilização em práticas em manequins dos cursos em odontologia.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_n._211-cmc-21_-_valdomiro_cora.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_n._211-cmc-21_-_valdomiro_cora.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal por meio da Secretaria Municipal de Saúde - SEMUSA que seja disponibilizado medicamentos injetáveis, vacinador e um profissional Enfermeiro, para compor a Equipe de Estratégia de Saúde da Família, da Unidade Básica de Saúde São Marcos.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_n._240-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_n._240-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde- SEMUSA, para que seja feito a inclusão dos trabalhadores do setor de coleta de lixo os "Garis", nas etapas de vacinação contra a Covid-19, sem prejuízo aos profissionais da saúde e demais grupos prioritários, como ampara o plano nacional de vacinação.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_n._241-cmc-21_-_edimar_kapiche_luciano.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_n._241-cmc-21_-_edimar_kapiche_luciano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde — SEMUSA, para que seja enviado um projeto de lei, corrigindo a redação da Lei 4.396/PMC/2019, de gratificação de 4% sobre a referência 1, da classe A da tabela III, aos vacinadores, tanto em escala corrida, intercalada ou plantão.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_n._280-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_n._280-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde — SEMUSA, para que seja enviado um projeto de lei, conforme a portaria n.3.088 de 13 de dezembro de 2011, criando o Incentivo a Função Especial de Dedicação Exclusiva no Centro de Atenção Psicossocial — CAPS II, para a valorização dos servidores e melhorias nas condições de trabalho e consequentemente melhorias nas condições de atendimento à população.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_n._285-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_n._285-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde- SEMUSA, para que seja feito a vacinação contra COVID-19 dos trabalhadores dos seguintes setores; entregadores em geral, trabalhadores de postos de combustíveis e trabalhadores de supermercados, em consonância com a vacinação por idade, tendo em vista que estamos finalizando os grupos prioritários do plano nacional de vacinação.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_n._286-cmc-21_-_edimar_kapiche.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_n._286-cmc-21_-_edimar_kapiche.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Cacoal através da Secretaria Municipal de Saúde — SEMUSA, para que seja feito a instalação de um telefone no Hospital de Campanha Municipal de Cacoal, para uso específico dos médicos com a regulação e com comunicação com familiares para passar boletins médicos.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_n._293-cmc-21_-_joao_paulo_pichek.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_n._293-cmc-21_-_joao_paulo_pichek.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura e secretaria Municipal de saúde de Cacoal para que promova a vacinação contra a covid-19 nos servidores da Câmara Municipal _x000D_
 de Cacoal.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Toninho do Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_n._301-cmc-21_-_antonio_damiao_martins.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_n._301-cmc-21_-_antonio_damiao_martins.pdf</t>
   </si>
   <si>
     <t>INDICO ao excelentíssimo Prefeito Municipal que inclua no projeto que Cria a Indenização por exposição ao novo Coronavirus, os profissionais Técnicos de Enfermagem que atuam como Vacinadores e os Agentes Comunitários de Saúde que estão trabalhando na linha de frente da vacinação do Coronavirus (Covid-19).</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_n._319-cmc-21_-_ezequiel_camara.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_n._319-cmc-21_-_ezequiel_camara.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Adailton Antunes Ferreira, a criação da UCSO (Unidade Central de Saúde Odontológica), visando o melhor atendimento' aos munícipes quando a saúde bocal.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1452/requerimento_n._56-2021_solicitacao_de_informacoes_-_vereador_paulo_henrique1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1452/requerimento_n._56-2021_solicitacao_de_informacoes_-_vereador_paulo_henrique1.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Henrique dos Santos, nos termos dos artigos 103, § 3, X, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando a convocação da Sra. Janayna Calumby Paulo Gomes, Secretária de Saúde do município de Cacoal, para prestar esclarecimentos em plenário a todos os parlamentares desta casa de leis quanto as denúncias referente ao Centro de Hemodiálise de Cacoal.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1561/requerimento_n._58-2021_solicitacao_de_informacoes_-_vereador_paulo_roberto1.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1561/requerimento_n._58-2021_solicitacao_de_informacoes_-_vereador_paulo_roberto1.pdf</t>
   </si>
   <si>
     <t>O Vereador Paulo Roberto Duarte Bezerra, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requerer que seja posto em votação o presente REQUERIMENTO solicitando do senhor Prefeito Municipal, informações sobre a legalidade da prefeitura utilizar o CNPJ da Empresa TRS – CENTRO DE DIÁLISE DE CACOAL LTDA, mesmo após o término do contrato.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
     <t>Edimar Kapiche Luciano, João Paulo Pichek, Luiz Antônio Nascimento Fritz</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/24/autografo_no_124-cmc-2021.pdf</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/24/autografo_no_124-cmc-2021.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -921,67 +921,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/23/processo_legislativo_105-2021_-_p.l._105-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/130/processo_legislativo_138-2021_-_p.l._138-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/52/processo_legislativo_146-2021_-_p.l._147-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/53/processo_legislativo_147-2021_-_p.l._147-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/54/processo_legislativo_148-2021_-_p.l._148-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/44/processo_legislativo_149-2021_-_p.l._149-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/45/processo_legislativo_150-2021_-_p.l._150-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/46/processo_legislativo_151-2021_-_p.l._151-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/47/processo_legislativo_153-2021_-_p.l._153-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/51/processo_legislativo_159-2021_-_p.l._159-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/550/processo_legislativo_181-2021_-_p.l._180-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1826/processo_legislativo_273-2021_-_p.l._270-20211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1827/processo_legislativo_274-2021_-_p.l._271-20211.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1828/processo_legislativo_275-2021_-_p.l._272-20211.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1829/processo_legislativo_276-2021_-_p.l._273-20211.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1839/processo_legislativo_283-2021_-_p.l._280-20211.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1840/processo_legislativo_284-2021_-_p.l._281-20211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1841/processo_legislativo_285-2021_-_p.l._282-20211.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_n._6-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_n._18-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_n._29-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/678/indicacao_n._38-cmc-21_-_paulo_roberto_duarte_bezerra.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_n._54-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_n._64-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_n._66-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_n._88-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_n._92-cmc-21_-_paulo_henrique_silva.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_n._172-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_n._211-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_n._240-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_n._241-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_n._280-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_n._285-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_n._286-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_n._293-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_n._301-cmc-21_-_antonio_damiao_martins.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_n._319-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1452/requerimento_n._56-2021_solicitacao_de_informacoes_-_vereador_paulo_henrique1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1561/requerimento_n._58-2021_solicitacao_de_informacoes_-_vereador_paulo_roberto1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/24/autografo_no_124-cmc-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/23/processo_legislativo_105-2021_-_p.l._105-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/130/processo_legislativo_138-2021_-_p.l._138-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/52/processo_legislativo_146-2021_-_p.l._147-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/53/processo_legislativo_147-2021_-_p.l._147-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/54/processo_legislativo_148-2021_-_p.l._148-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/44/processo_legislativo_149-2021_-_p.l._149-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/45/processo_legislativo_150-2021_-_p.l._150-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/46/processo_legislativo_151-2021_-_p.l._151-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/47/processo_legislativo_153-2021_-_p.l._153-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/51/processo_legislativo_159-2021_-_p.l._159-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/550/processo_legislativo_181-2021_-_p.l._180-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1826/processo_legislativo_273-2021_-_p.l._270-20211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1827/processo_legislativo_274-2021_-_p.l._271-20211.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1828/processo_legislativo_275-2021_-_p.l._272-20211.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1829/processo_legislativo_276-2021_-_p.l._273-20211.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1839/processo_legislativo_283-2021_-_p.l._280-20211.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1840/processo_legislativo_284-2021_-_p.l._281-20211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1841/processo_legislativo_285-2021_-_p.l._282-20211.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_n._6-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_n._18-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_n._29-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/678/indicacao_n._38-cmc-21_-_paulo_roberto_duarte_bezerra.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_n._54-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_n._64-cmc-21_-_lauro_costa_kloch.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_n._66-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_n._88-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/760/indicacao_n._92-cmc-21_-_paulo_henrique_silva.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_n._172-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/901/indicacao_n._211-cmc-21_-_valdomiro_cora.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/930/indicacao_n._240-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/931/indicacao_n._241-cmc-21_-_edimar_kapiche_luciano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/970/indicacao_n._280-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/975/indicacao_n._285-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/976/indicacao_n._286-cmc-21_-_edimar_kapiche.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_n._293-cmc-21_-_joao_paulo_pichek.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_n._301-cmc-21_-_antonio_damiao_martins.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_n._319-cmc-21_-_ezequiel_camara.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1452/requerimento_n._56-2021_solicitacao_de_informacoes_-_vereador_paulo_henrique1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/1561/requerimento_n._58-2021_solicitacao_de_informacoes_-_vereador_paulo_roberto1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2021/24/autografo_no_124-cmc-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>