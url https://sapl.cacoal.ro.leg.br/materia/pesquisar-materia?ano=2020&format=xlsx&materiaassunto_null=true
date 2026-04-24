--- v0 (2026-01-08)
+++ v1 (2026-04-24)
@@ -54,4025 +54,4025 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Glaucione Rodrigues Neri</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1071/p.l._01-20_abertura_de_credito_adicional_suplementar_-__4.200.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1071/p.l._01-20_abertura_de_credito_adicional_suplementar_-__4.200.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 4.200.000,00  SEMOSP)</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1074/p.l._02-20_abertura_de_credito_adicional_suplementar_-__5.994.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1074/p.l._02-20_abertura_de_credito_adicional_suplementar_-__5.994.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$5.994.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1075/p.l._03-20_reformulacao_adm_por_meio_de_transposicao_r_12.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1075/p.l._03-20_reformulacao_adm_por_meio_de_transposicao_r_12.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 12.000,00 FMS)</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1076/p.l._04-20_abertura_de_credito_adicional_suplementar_-__r_1.937.27400.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1076/p.l._04-20_abertura_de_credito_adicional_suplementar_-__r_1.937.27400.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.937.274,00 FMS)</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1077/p.l._05-20_abertura_de_credito_adicional_especial_r_89.51211_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1077/p.l._05-20_abertura_de_credito_adicional_especial_r_89.51211_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 89.512,11 FMS)</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1078/p.l._06-20_abertura_de_credito_adicional_suplementar_-__r_94.95786.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1078/p.l._06-20_abertura_de_credito_adicional_suplementar_-__r_94.95786.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$94.957,86 SEMOSP)</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1079/p.l._07-20_reformulacao_adm_por_meio_de_transposicao_r_10..docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1079/p.l._07-20_reformulacao_adm_por_meio_de_transposicao_r_10..docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$10.550,88 SEMOSP)</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1080/p.l._08-20_abertura_de_credito_adicional_especial_r_60.00000_fms_1.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1080/p.l._08-20_abertura_de_credito_adicional_especial_r_60.00000_fms_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$60.000,00 FMS)</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1081/p.l._09-20_altera_a_lei_4.165-pmc-2018.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1081/p.l._09-20_altera_a_lei_4.165-pmc-2018.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 4.165/PMC/2018 - DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR – SMDC, INSTITUI A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR – PROCON, A COMISSÃO MUNICIPAL PERMANENTE DE NORMATIZAÇÃO – CMPN, O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR – COMDECON E INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR – FMDC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1082/p.l._10-20_aprova_residencial_vienna_i.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1082/p.l._10-20_aprova_residencial_vienna_i.docx</t>
   </si>
   <si>
     <t>APROVA O LOTEAMENTO DENOMINADO “RESIDENCIAL VIENNA I” NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1083/p.l._11-20_aprova_residencial_vienna_ii.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1083/p.l._11-20_aprova_residencial_vienna_ii.docx</t>
   </si>
   <si>
     <t>APROVA O LOTEAMENTO DENOMINADO “RESIDENCIAL VIENNA II” NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1084/p.l._12-20_aprova_residencial_vienna_iii.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1084/p.l._12-20_aprova_residencial_vienna_iii.docx</t>
   </si>
   <si>
     <t>APROVA O LOTEAMENTO DENOMINADO “RESIDENCIAL VIENNA III” NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1085/p.l._13-20_abertura_de_credito_adicional_suplementar_-__575.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1085/p.l._13-20_abertura_de_credito_adicional_suplementar_-__575.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$575.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1086/p.l._14-20_abertura_de_credito_adicional_suplementar_-_r_4.388.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1086/p.l._14-20_abertura_de_credito_adicional_suplementar_-_r_4.388.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 4.388.000,00 FMS)</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1087/p.l._15-20_abertura_de_credito_adicional_especial_r_270.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1087/p.l._15-20_abertura_de_credito_adicional_especial_r_270.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$270.000,00 FMS)</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1089/p.l._16-20_reformulacao_adm_por_meio_de_remanejamento_r_61.00000_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1089/p.l._16-20_reformulacao_adm_por_meio_de_remanejamento_r_61.00000_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 61.000,00 SEMAD)</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1090/p.l._17-20_piso_salarial_educacao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1090/p.l._17-20_piso_salarial_educacao.docx</t>
   </si>
   <si>
     <t>ESTABELECE REAJUSTE DO PISO SALARIAL DOS PROFESSORES DO MUNICÍPIO DE CACOAL PARA O ANO DE 2020, NOS TERMOS DA LEI N. 11.738/08, ALTERA A LEI 2.736/PMC/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1091/p.l._18-20_baixa_de_bens_moveis.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1091/p.l._18-20_baixa_de_bens_moveis.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A BAIXA DE BENS MÓVEIS INSERVÍVEIS AO PATRIMÔNIO PÚBLICO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1092/p.l._19-20_reformulacao_adm_por_meio_de_remanejamento_r_55.55000_semplan.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1092/p.l._19-20_reformulacao_adm_por_meio_de_remanejamento_r_55.55000_semplan.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 55.550,00 SEMPLAN)</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1093/p.l._20-20_altera_a_lei_2346-08_-_imovel_doado_para_tce.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1093/p.l._20-20_altera_a_lei_2346-08_-_imovel_doado_para_tce.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.346/PMC/2008, ALTERADA PELA LEI 2.440/PMC/2008 E A LEI 2.496/PMC/2009 - QUE DISPÕE SOBRE DOAÇÃO DE IMÓVEL URBANO AO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1094/p.l._21-20_abertura_de_credito_adicional_especial_r_60.00000_fmia.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1094/p.l._21-20_abertura_de_credito_adicional_especial_r_60.00000_fmia.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$60.000,00 FMIA)</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1095/p.l._22-20_altera_a_lei_2.735-2010_-_gratificacao_para_medico_veterinario.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1095/p.l._22-20_altera_a_lei_2.735-2010_-_gratificacao_para_medico_veterinario.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/2010 - DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1096/p.l._23-20_abertura_de_credito_adicional_especial_r_1.435.93694_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1096/p.l._23-20_abertura_de_credito_adicional_especial_r_1.435.93694_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.435.936,94 SEMOSP)</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1097/p.l._24-20_define_a_carteira_de_identificacao_funcional_-_semtran.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1097/p.l._24-20_define_a_carteira_de_identificacao_funcional_-_semtran.docx</t>
   </si>
   <si>
     <t>DEFINE A CARTEIRA DE IDENTIFICAÇÃO FUNCIONAL PARA OS AGENTES DE TRANSITO DA SECRETARIA MUNICIPAL DE TRANSPORTES E TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1098/p.l._25-20_regularizacao_fundiaria.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1098/p.l._25-20_regularizacao_fundiaria.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULARIZAÇÃO FUNDIÁRIA, DESMEMBRAMENTO DE LOTES EM CONDOMÍNIO EM CARÁTER EXCEPCIONAL, REGULARIZAÇAO DE CONSTRUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1099/p.l._26-20_altera_a_lei_2.735-2010_-_diarias_servico_honorifico.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1099/p.l._26-20_altera_a_lei_2.735-2010_-_diarias_servico_honorifico.docx</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Rogerinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1100/p.l._27-20_-_cavalgadas_-_patrimonio_cultural_-_rogerio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1100/p.l._27-20_-_cavalgadas_-_patrimonio_cultural_-_rogerio.docx</t>
   </si>
   <si>
     <t>Declara as ‘’Cavalgadas’’  Patrimônio Cultural e Imaterial do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>Paulinho do Cinema</t>
-[...2 lines deleted...]
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1101/p.l._28-20_dia_municipal_fibromialgia_-_paulo.docx</t>
+    <t>PAULINHO DO CINEMA</t>
+  </si>
+  <si>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1101/p.l._28-20_dia_municipal_fibromialgia_-_paulo.docx</t>
   </si>
   <si>
     <t>Institui o dia 12 de maio, Dia Municipal da Fibromialgia, filas preferenciais e vagas de estacionamento preferencial e dá outras providências no Município de Cacoal/RO.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Jabá Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1102/p.l._29-20_limpeza_fossas_septicas_-_mario.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1102/p.l._29-20_limpeza_fossas_septicas_-_mario.docx</t>
   </si>
   <si>
     <t>DISPOE SOBRE A IMPLANTAÇÃO DE LIMPEZA DE FOSSAS SÉPTICAS NO MUNICÍPIO DE CACOAL/RO CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1103/p.l._30-20_altera_a_lei_2.413-08_-_pgm_e_analista_de_tecnica_legislativa.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1103/p.l._30-20_altera_a_lei_2.413-08_-_pgm_e_analista_de_tecnica_legislativa.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 2.413/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1108/p.l._31-20_altera_a_lei_2.543-09.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1108/p.l._31-20_altera_a_lei_2.543-09.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.543/PMC/2009 –  DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1109/p.l._32-20_abertura_de_credito_adicional_suplementar_r_634.28835_semttran.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1109/p.l._32-20_abertura_de_credito_adicional_suplementar_r_634.28835_semttran.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1110/p.l._33-20_projeto_pmia_-_plano_municipal_para_infancia_e_adolescencia.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1110/p.l._33-20_projeto_pmia_-_plano_municipal_para_infancia_e_adolescencia.docx</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL PARA INFÂNCIA E ADOLESCÊNCIA – PMIA, LINHA DE AÇÃO DO PROGRAMA PREFEITO AMIGO DA CRIANÇA, NA GESTÃO DE 2019/2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1111/p.l._34-20_abertura_de_credito_adicional_especial_r_24.00000_saae.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1111/p.l._34-20_abertura_de_credito_adicional_especial_r_24.00000_saae.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 24.000,00 SAAE)</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1112/p.l._35-20_abertura_de_credito_adicional_especial_r_100.00000_saae_2.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1112/p.l._35-20_abertura_de_credito_adicional_especial_r_100.00000_saae_2.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 100.000,00 SAAE)</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1113/p.l._36-20_abertura_de_credito_adicional_suplementar_r_140.00000_saae.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1113/p.l._36-20_abertura_de_credito_adicional_suplementar_r_140.00000_saae.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 140.000,00 SAAE)</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1114/p.l._37-20_abertura_de_credito_adicional_suplementar_r_3.330.91300_saae.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1114/p.l._37-20_abertura_de_credito_adicional_suplementar_r_3.330.91300_saae.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 3.330.913,00 SAAE)</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1115/p.l._38-20_reformulacao_adm_por_meio_de_transposicao_r_16.79400_amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1115/p.l._38-20_reformulacao_adm_por_meio_de_transposicao_r_16.79400_amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$16.794,00 AMEC)</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1116/p.l._39-20_abertura_de_credito_adicional_suplementar_r_127.61985_amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1116/p.l._39-20_abertura_de_credito_adicional_suplementar_r_127.61985_amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 127.619,85 AMEC)</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1117/p.l._40-20_altera_a_lei_2.735-2010_-_gratificacao_para_vigilante.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1117/p.l._40-20_altera_a_lei_2.735-2010_-_gratificacao_para_vigilante.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/2010 - DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1118/p.l._41-20_reformulacao_adm_por_meio_de_transferencia_r_27.88600__amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1118/p.l._41-20_reformulacao_adm_por_meio_de_transferencia_r_27.88600__amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$27.886,00 AMEC)</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1119/p.l._42-19_institui_o_auxilio-saude_na_cmc.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1119/p.l._42-19_institui_o_auxilio-saude_na_cmc.doc</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-SAÚDE AOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE CACOAL – RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Mão</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1120/p.l._43-20_denominacao_da_quadra_poliesportiva_da_lh_21_-_mao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1120/p.l._43-20_denominacao_da_quadra_poliesportiva_da_lh_21_-_mao.docx</t>
   </si>
   <si>
     <t>Denomina “Quadra Poliesportiva Eduardo Kiper” a quadra poliesportiva situada na Linha 21, Lote 43, Gleba 13 e das outras providências.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1121/p.l._44-20_reformulacao_adm_por_meio_de_transferencia_r_27.88600__amec_1.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1121/p.l._44-20_reformulacao_adm_por_meio_de_transferencia_r_27.88600__amec_1.docx</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1122/p.l._45-20_reformulacao_adm_por_meio_de_transferencia_r_10.000.00_semfaz.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1122/p.l._45-20_reformulacao_adm_por_meio_de_transferencia_r_10.000.00_semfaz.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$10.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1123/p.l._46-20_reformulacao_adm_por_meio_de_transposicao_r_75.63045_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1123/p.l._46-20_reformulacao_adm_por_meio_de_transposicao_r_75.63045_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 75.630,45 SEMED)</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1124/p.l._47-20_abertura_de_credito_adicional_especial_r_218.98408_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1124/p.l._47-20_abertura_de_credito_adicional_especial_r_218.98408_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 218.984,08 SEMED)</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1125/p.l._48-20_abertura_de_credito_adicional_suplementar_r_1.000.00000_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1125/p.l._48-20_abertura_de_credito_adicional_suplementar_r_1.000.00000_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.000.000,00 SEMED)</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1126/p.l._50-20_abertura_de_credito_adicional_suplementar_r_5.000.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1126/p.l._50-20_abertura_de_credito_adicional_suplementar_r_5.000.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$5.000.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1127/p.l._51-20_prorroga_prazo_iptu.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1127/p.l._51-20_prorroga_prazo_iptu.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.554/PMC/2009 – INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE CACOAL – CTM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1128/p.l._52-20_prorroga_refis.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1128/p.l._52-20_prorroga_refis.docx</t>
   </si>
   <si>
     <t>PRORROGA OS PRAZOS DE CONCESSÃO DE ANISTIA QUE TRATA A LEI 4.321/PMC/2019 -  CRIA O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE CACOAL– REFIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1131/p.l._53-20_banco_de_oculos_e_materiais_ortopedicos_-_mao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1131/p.l._53-20_banco_de_oculos_e_materiais_ortopedicos_-_mao.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Banco de Óculos e materiais ortopédicos no Município de Cacoal e dá outras providencias”.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1130/p.l._54-20_dia_e_semana_da_agricultura_familiar_-_mao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1130/p.l._54-20_dia_e_semana_da_agricultura_familiar_-_mao.docx</t>
   </si>
   <si>
     <t>“INSTITUI O DIA E A SEMANA DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1132/p.l._55-20_concessao_-_apac.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1132/p.l._55-20_concessao_-_apac.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO DE DIREITO REAL DE USO DO IMÓVEL PÚBLICO LOCALIZADO NO LOTE URBANO, LOTE 854, QUADRA 50, SETOR 21 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1133/p.l._56-20_prorroga_prazo_para_pagamento_de_licenca_de_funcionamento.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1133/p.l._56-20_prorroga_prazo_para_pagamento_de_licenca_de_funcionamento.docx</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PARA PAGAMENTO DA LICENÇA DE FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1142/p.l._57-20_abertura_de_credito_adicional_suplementar_r_550.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1142/p.l._57-20_abertura_de_credito_adicional_suplementar_r_550.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 550.000,00 FMS)</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1143/p.l._58-2021_abertura_de_credito_adicional_suplementar_-_r_350.00000_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1143/p.l._58-2021_abertura_de_credito_adicional_suplementar_-_r_350.00000_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 350.000,00 SEMED)</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1144/p.l._59-2021_abertura_de_credito_adicional_suplementar_-_r_4.277.00000__-_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1144/p.l._59-2021_abertura_de_credito_adicional_suplementar_-_r_4.277.00000__-_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 4.227.000,00 SEMAD)</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1145/p.l._60-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_100.00000_amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1145/p.l._60-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_100.00000_amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 100.000,00 AMEC)</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1146/p.l._61-2021_abertura_de_credito_adicional_especial_-_r_150.00000_funccal.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1146/p.l._61-2021_abertura_de_credito_adicional_especial_-_r_150.00000_funccal.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 150.000,00 FUNCAL)</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1147/p.l._62-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_500.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1147/p.l._62-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_500.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 500.000,00 FMS)</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1148/p.l._63-2021_abertura_de_credito_adicional_especial_-_r_500.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1148/p.l._63-2021_abertura_de_credito_adicional_especial_-_r_500.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 500.000,00 FMS)</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1149/p.l._64-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_477.00000_camara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1149/p.l._64-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_477.00000_camara.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 477.000,00 CMC)</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1150/p.l._65-2021_abertura_de_credito_adicional_suplementar_-_r_240.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1150/p.l._65-2021_abertura_de_credito_adicional_suplementar_-_r_240.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 240.000,00 FMS)</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1151/p.l._66-2021_abertura_de_credito_adicional_especial_-_r_539.95644_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1151/p.l._66-2021_abertura_de_credito_adicional_especial_-_r_539.95644_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 539.956,44 SEMOSP)</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1152/p.l._67-20_abertura_de_credito_adicional_suplementar_r_256.35216_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1152/p.l._67-20_abertura_de_credito_adicional_suplementar_r_256.35216_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$256.352,16 FMS)</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1153/p.l._68-20_abertura_de_credito_adicional_suplementar_r_250.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1153/p.l._68-20_abertura_de_credito_adicional_suplementar_r_250.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$250.000,00 FMS)</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1154/p.l._69-20_reformulacao_adm_por_meio_de_transposicao_r_7.63306_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1154/p.l._69-20_reformulacao_adm_por_meio_de_transposicao_r_7.63306_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$7.633,06 FMS)</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1155/p.l._70-20_abertura_de_credito_adicional_especial_r_40.00000_fmia.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1155/p.l._70-20_abertura_de_credito_adicional_especial_r_40.00000_fmia.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$40.000,00 FMIA)</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1156/p.l._71-20_abertura_de_credito_adicional_suplementar_r469.0000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1156/p.l._71-20_abertura_de_credito_adicional_suplementar_r469.0000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$469.000,00 FMAS)</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1157/p.l._72-20_abertura_de_credito_adicional_especial_r_r224.97962_fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1157/p.l._72-20_abertura_de_credito_adicional_especial_r_r224.97962_fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$224.979,62 FMAS)</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1158/p.l._73-20_abertura_de_credito_adicional_especial_r_300.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1158/p.l._73-20_abertura_de_credito_adicional_especial_r_300.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$300.000,00 FMS)</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1159/p.l._74-20_abertura_de_credito_adicional_suplementar_r_195.38021.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1159/p.l._74-20_abertura_de_credito_adicional_suplementar_r_195.38021.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$195.380,21 FMS)</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1160/p.l._75-20_abertura_de_credito_adicional_suplementar_r_500.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1160/p.l._75-20_abertura_de_credito_adicional_suplementar_r_500.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$500.000,00 FMS)</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1161/p.l._76-20_abertura_de_credito_adicional_suplementar_r_1.500.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1161/p.l._76-20_abertura_de_credito_adicional_suplementar_r_1.500.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.500.000,00 FMS)</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1162/p.l._77-20_abertura_de_credito_adicional_suplementar_r_574.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1162/p.l._77-20_abertura_de_credito_adicional_suplementar_r_574.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$574.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1163/p.l._78-20_reformulacao_adm_por_meio_de_remanejamento_r_50.00000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1163/p.l._78-20_reformulacao_adm_por_meio_de_remanejamento_r_50.00000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE 	REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 50.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1164/p.l._79-20_abertura_de_credito_adicional_suplementar_r_350.42746_-_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1164/p.l._79-20_abertura_de_credito_adicional_suplementar_r_350.42746_-_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$350.427,46 FMS)</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1165/p.l._80-20_abertura_de_credito_adicional_suplementar_r_1.029.98654_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1165/p.l._80-20_abertura_de_credito_adicional_suplementar_r_1.029.98654_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.029.986,54 FMS)</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1166/p.l._81-20_reformulacao_adm_por_meio_de_transposicao_r_15.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1166/p.l._81-20_reformulacao_adm_por_meio_de_transposicao_r_15.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$15.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1167/p.l._82-20_abertura_de_credito_adicional_suplementar_r_1.250.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1167/p.l._82-20_abertura_de_credito_adicional_suplementar_r_1.250.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.250.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1168/p.l._83-20_abertura_de_credito_adicional_especial_r_69.32401.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1168/p.l._83-20_abertura_de_credito_adicional_especial_r_69.32401.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$69.324,01 SEMOSP)</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1169/p.l._84-20_declara_as_cavalgadas_patrimonio_cultural_e_imaterial_do_municipio_-_rogerio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1169/p.l._84-20_declara_as_cavalgadas_patrimonio_cultural_e_imaterial_do_municipio_-_rogerio.docx</t>
   </si>
   <si>
     <t>“Declara as ‘’Cavalgadas’’  Patrimônio Cultural e Imaterial do Município e dá outras providências".</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1170/p.l._85-20_abertura_de_credito_adicional_suplementar_r_2.014.00000_fundeb.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1170/p.l._85-20_abertura_de_credito_adicional_suplementar_r_2.014.00000_fundeb.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$2.014.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1171/p.l._86-20_abertura_de_credito_adicional_suplementar_r_500.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1171/p.l._86-20_abertura_de_credito_adicional_suplementar_r_500.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$500.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1172/p.l._87-20_reformulacao_adm_por_meio_de_remanejamento_r_35.00000_semplan.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1172/p.l._87-20_reformulacao_adm_por_meio_de_remanejamento_r_35.00000_semplan.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE 	REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$35.000,00 SEMPLAN)</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1173/p.l._88-20_abertura_de_credito_adicional_suplementar_r_162.00000_fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1173/p.l._88-20_abertura_de_credito_adicional_suplementar_r_162.00000_fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$162.000,00 FMAS)</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1174/p.l._89-20_implantacao_e_regulamentacao_do_registro_municipal_de_infracoes_-_remuinf.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1174/p.l._89-20_implantacao_e_regulamentacao_do_registro_municipal_de_infracoes_-_remuinf.docx</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE REGISTRO MUNICIPAL DE INFRAÇÕES DE TRÂNSITO - REMUINF NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1175/p.l._90-20_altera_a_lei_4.460-pmc-20_-_abertura_de_credito_adicional_especial.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1175/p.l._90-20_altera_a_lei_4.460-pmc-20_-_abertura_de_credito_adicional_especial.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI 4.460/PMC/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1176/p.l._91-20_abertura_de_credito_adicional_suplementar_r_96.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1176/p.l._91-20_abertura_de_credito_adicional_suplementar_r_96.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 96.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1177/p.l._92-20_reformulacao_adm_por_meio_de_remanejamento_r_18.00000_semma.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1177/p.l._92-20_reformulacao_adm_por_meio_de_remanejamento_r_18.00000_semma.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE 	REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 18.000,00 SEMMA)</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1178/p.l._93-20_abertura_de_credito_adicional_suplementar_r_239.86900_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1178/p.l._93-20_abertura_de_credito_adicional_suplementar_r_239.86900_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 239.869,00 FMS)</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1179/p.l._94-20_abertura_de_credito_adicional_especial_r_260.00000_cmc.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1179/p.l._94-20_abertura_de_credito_adicional_especial_r_260.00000_cmc.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 260.000,00 CMC)</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1180/p.l._95-20_abertura_de_credito_adicional_especial_r_1.144.56000_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1180/p.l._95-20_abertura_de_credito_adicional_especial_r_1.144.56000_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$1.144.560,00 SEMED)</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1181/p.l._96-20_reformulacao_adm_por_meio_de_transposicao_r_260.19000_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1181/p.l._96-20_reformulacao_adm_por_meio_de_transposicao_r_260.19000_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$260.190,00 SEMED)</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1182/p.l._97-20_abertura_de_credito_adicional_suplementar_r_212.22394_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1182/p.l._97-20_abertura_de_credito_adicional_suplementar_r_212.22394_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 212.223,94 SEMED)</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1183/p.l._98-20_prorroga_prazo_do_iptu_-_covid-19.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1183/p.l._98-20_prorroga_prazo_do_iptu_-_covid-19.docx</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1184/p.l._99-20_abertura_de_credito_adicional_especial_r_15.37965_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1184/p.l._99-20_abertura_de_credito_adicional_especial_r_15.37965_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 15.379,65 SEMAD)</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1185/p.l._100-20_abertura_de_credito_adicional_especial_r456.39800_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1185/p.l._100-20_abertura_de_credito_adicional_especial_r456.39800_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 456.398,00 SEMOSP)</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1186/p.l._101-20_reformulacao_adm_por_meio_de_transposicao_r_27.47000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1186/p.l._101-20_reformulacao_adm_por_meio_de_transposicao_r_27.47000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 27.470,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1187/p.l._102-20_disciplina_a_supressao_poda_transplante_e_plantio_de_arvores_no_municipio_de_cacoal.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1187/p.l._102-20_disciplina_a_supressao_poda_transplante_e_plantio_de_arvores_no_municipio_de_cacoal.doc</t>
   </si>
   <si>
     <t>DISCIPLINA A SUPRESSÃO, A PODA, TRANSPLANTE E O PLANTIO DE ÁRVORES NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1188/p.l._103-20_baixa_de_bens_-_mesa_diretiva.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1188/p.l._103-20_baixa_de_bens_-_mesa_diretiva.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A BAIXA DE BENS GUARNECIDOS JUNTO AO PODER LEGISLATIVO MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1189/p.l._104-20_abertura_de_credito_adicional_suplementar_r_81.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1189/p.l._104-20_abertura_de_credito_adicional_suplementar_r_81.00000_fms.docx</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1190/p.l._105-20_abertura_de_credito_adicional_suplementar_r_8.50000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1190/p.l._105-20_abertura_de_credito_adicional_suplementar_r_8.50000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$8.500,00 FMS)</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1191/p.l._106-20_reformulacao_adm_por_meio_de_transposicao_6.50000__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1191/p.l._106-20_reformulacao_adm_por_meio_de_transposicao_6.50000__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$6.500,00 FMS)</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1192/p.l._107-20_abertura_de_credito_adicional_especial_r_135.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1192/p.l._107-20_abertura_de_credito_adicional_especial_r_135.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$135.000,00 FMS)</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1193/p.l._108-20_altera_a_lei_no_2.646-10_-_regulamenta_as_normas_gerais_do_servico_de_taxi.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1193/p.l._108-20_altera_a_lei_no_2.646-10_-_regulamenta_as_normas_gerais_do_servico_de_taxi.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.646/2010 - REGULAMENTA AS NORMAS GERAIS DE TRANSPORTE DE PASSAGEIROS EM VEÍCULOS AUTOMÓVEIS DE ALUGUEL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1194/p.l._109-20_abertura_de_credito_adicional_suplementar_r103.81971_pgm.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1194/p.l._109-20_abertura_de_credito_adicional_suplementar_r103.81971_pgm.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$103.819,71 PGM)</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1195/p.l._110-20_lixeiras_coloridas_nas_escolas_-_claudemar.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1195/p.l._110-20_lixeiras_coloridas_nas_escolas_-_claudemar.docx</t>
   </si>
   <si>
     <t>CRIA O PROJETO ESCOLA AMIGA DO MEIO AMBIENTE, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE LIXEIRAS COLORIDAS PARA A SEPARAÇÃO DE LIXO EM ESCOLAS DA REDE PÚBLICA MUNICIPAL NO MUNICIPIO DE CACOAL.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Pedro Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1196/p.l._111-20_denominacao_do_centro_de_eduacacao_infantil_localizado_no_alpha_park_-_pedro_rabelo.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1196/p.l._111-20_denominacao_do_centro_de_eduacacao_infantil_localizado_no_alpha_park_-_pedro_rabelo.doc</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO DE EDUCAÇÃO INFANTIL LOCALIZADA NO BAIRRO ALPHA PARK.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1197/p.l._112-20_abertura_de_credito_adicional_suplementar__48.89424__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1197/p.l._112-20_abertura_de_credito_adicional_suplementar__48.89424__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 48.894,24 FMS)</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1198/p.l._113-20_abertura_de_credito_adicional_suplementar__200.00000__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1198/p.l._113-20_abertura_de_credito_adicional_suplementar__200.00000__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$200.000,00 FMS)</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1199/p.l._114-20_abertura_de_credito_adicional_suplementar__153.02500__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1199/p.l._114-20_abertura_de_credito_adicional_suplementar__153.02500__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$153.025,00 FMAS)</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1200/p.l._115-20_abertura_de_credito_adicional_especial_r_357.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1200/p.l._115-20_abertura_de_credito_adicional_especial_r_357.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$357.000,00 FMAS)</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1201/p.l._116-20_reformulacao_adm_por_meio_de_remanejamento_r_294.82479.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1201/p.l._116-20_reformulacao_adm_por_meio_de_remanejamento_r_294.82479.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE 	REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 294.824,79 FMAS)</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1202/p.l._117-20_abertura_de_credito_adicional_suplementar_r_22.58559.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1202/p.l._117-20_abertura_de_credito_adicional_suplementar_r_22.58559.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$22.585,59 FMAS)</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1203/p.l._118-20_prorroga_refis.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1203/p.l._118-20_prorroga_refis.docx</t>
   </si>
   <si>
     <t>PRORROGA OS PRAZOS DE CONCESSÃO DE ANISTIA QUE TRATA A LEI 4.321/PMC/2019, ALTERADA PELA LEI 4.432/PMC/2020 - CRIA O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE CACOAL– REFIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1204/p.l._119-20_abertura_de_credito_adicional_1.174.48444.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1204/p.l._119-20_abertura_de_credito_adicional_1.174.48444.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.174.484,44 FMS)</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1205/p.l._120-20_abertura_de_credito_adicional_29.88000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1205/p.l._120-20_abertura_de_credito_adicional_29.88000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$29.880,00 SEMAD)</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1206/p.l._121-20_reformulacao_adm_por_meio_de_transferencia__63.49276_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1206/p.l._121-20_reformulacao_adm_por_meio_de_transferencia__63.49276_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$63.492,76 SEMAD)</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1207/p.l._122-20_reformulacao_adm_por_meio_de_remanejamento_1.705.63320_semad_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1207/p.l._122-20_reformulacao_adm_por_meio_de_remanejamento_1.705.63320_semad_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.705.633,20 SEMAD)</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1208/p.l._123-20_reformulacao_adm_por_meio_de_transposicao_r_111.90419.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1208/p.l._123-20_reformulacao_adm_por_meio_de_transposicao_r_111.90419.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$111.904,19 SEMAD)</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1209/p.l._124-20_reformulacao_adm_por_meio_de_remanejamento_1.200.00000_semosp_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1209/p.l._124-20_reformulacao_adm_por_meio_de_remanejamento_1.200.00000_semosp_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.200.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1210/p.l._125-20_abertura_de_credito_adicional_suplementar_r_1.500.00000_2.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1210/p.l._125-20_abertura_de_credito_adicional_suplementar_r_1.500.00000_2.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.500.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1211/p.l._126-20_doacao_de_terreno_-_escola_bernardo_guimaraes.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1211/p.l._126-20_doacao_de_terreno_-_escola_bernardo_guimaraes.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CACOAL A DOAR, COM BASE NO INTERESSE PÚBLICO, IMÓVEL AO GOVERNO DO ESTADO DE RONDÔNIA, PARA INSTALAÇÃO DA ESCOLA BERNARDO GUIMARÃES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1212/p.l._127-20_reformulacao_adm_por_meio_de_transposicao_10.00000_funccal.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1212/p.l._127-20_reformulacao_adm_por_meio_de_transposicao_10.00000_funccal.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 10.000,00 FUNCAL)</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1213/p.l._128-20_reformulacao_adm_por_meio_de_transposicao_67.90000_semfz.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1213/p.l._128-20_reformulacao_adm_por_meio_de_transposicao_67.90000_semfz.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 67.900,00 SEMFAZ)</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1214/p.l._129-20_abertura_de_credito_adicional_especial_r_9.45000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1214/p.l._129-20_abertura_de_credito_adicional_especial_r_9.45000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 9.450,00 FMS)</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$15.000,00 FMS)</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1216/p.l._131-20_abertura_de_credito_adicional_suplementar_r745.36254.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1216/p.l._131-20_abertura_de_credito_adicional_suplementar_r745.36254.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 745.362,54 SAAE)</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1219/p.l._132-20_nomeacao_de_terminal_de_passageiros_localizado_no_distrito_do_riozinho.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1219/p.l._132-20_nomeacao_de_terminal_de_passageiros_localizado_no_distrito_do_riozinho.doc</t>
   </si>
   <si>
     <t>DENOMINA O TERMINAL DE PASSAGEIROS LOCALIZADO NO DISTRITO DO RIOZINHO.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1222/p.l._133-20_reformulacao_adm_por_meio_de_transposicao_r_255.29000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1222/p.l._133-20_reformulacao_adm_por_meio_de_transposicao_r_255.29000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 255.290,00 FMS)</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1223/p.l._134-20_abertura_de_credito_adicional_suplementar_r_128.66394_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1223/p.l._134-20_abertura_de_credito_adicional_suplementar_r_128.66394_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$128.663,94 FMS)</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1224/p.l._135-20_reformulacao_adm_por_meio_de_remanejamento_r_20.00000_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1224/p.l._135-20_reformulacao_adm_por_meio_de_remanejamento_r_20.00000_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 20.000,00 SEMUSA)</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1225/p.l._136-20_denomina_ubs_localizada_no_bairro_vilage_do_sol_i-_rogerio.odt</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1225/p.l._136-20_denomina_ubs_localizada_no_bairro_vilage_do_sol_i-_rogerio.odt</t>
   </si>
   <si>
     <t>DENOMINA ‘’CENTRO DE ESPECIALIDADES ODONTOLÓGICAS DR. ÂNGELO ALBINO RAGNINI’’ NO MUNICÍPIO DE CACOAL E DÁ OUTRAS ROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1226/p.l._137-20_abertura_de_credito_adicional_especial_269.62182.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1226/p.l._137-20_abertura_de_credito_adicional_especial_269.62182.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$269.621,82 FMAS)</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1227/p.l._138-20_abertura_de_credito_adicional__suplementar_159.96200.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1227/p.l._138-20_abertura_de_credito_adicional__suplementar_159.96200.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$159.962,00 FMS)</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1228/p.l._139-20_altera_a_lei_3.746-17_-_assessoria_militar_do_municipio_de_cacoal.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1228/p.l._139-20_altera_a_lei_3.746-17_-_assessoria_militar_do_municipio_de_cacoal.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.746/PMC/2017- INSTITUI A ASSESSORIA MILITAR DO MUNICÍPIO DE CACOAL  E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1229/p.l._140-20_politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente_conselho_tutelar_e_fmia.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1229/p.l._140-20_politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente_conselho_tutelar_e_fmia.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR E O FUNDO MUNICIPAL DA INFÂNCIA E ADOLESCÊNCIA – FMIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1231/p.l._141-20_abertura_de_credito_adicional_especial_70.00000_fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1231/p.l._141-20_abertura_de_credito_adicional_especial_70.00000_fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 70.000,00 FMAS)</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1232/p.l._142-20_reformulacao_adm_por_meio_de_remanejamento_r_140.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1232/p.l._142-20_reformulacao_adm_por_meio_de_remanejamento_r_140.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. (R$140.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1233/p.l._143-20_reformulacao_adm_por_meio_de_transposicao_r_50.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1233/p.l._143-20_reformulacao_adm_por_meio_de_transposicao_r_50.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 50.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1234/p.l._147-20_reformulacao_adm_por_meio_de_remanejamento_r_120.00000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1234/p.l._147-20_reformulacao_adm_por_meio_de_remanejamento_r_120.00000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 270.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1235/p.l._145-20_reformulacao_adm_por_meio_de_remanejamento_r_r_555.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1235/p.l._145-20_reformulacao_adm_por_meio_de_remanejamento_r_r_555.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$555.000,00 SEMAD)</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1236/p.l._146-20_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_residencial_serra_dourada.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1236/p.l._146-20_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_residencial_serra_dourada.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE EXECUÇÃO DISPOSTO NO ART. 8º DA LEI 3.643/PMC/2016.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1237/p.l._147-20_reformulacao_adm_por_meio_de_remanejamento_r_120.00000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1237/p.l._147-20_reformulacao_adm_por_meio_de_remanejamento_r_120.00000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 120.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1238/p.l._148-20_abertura_de_credito_adicional_especial_300.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1238/p.l._148-20_abertura_de_credito_adicional_especial_300.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 300.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1239/p.l._149-20_abertura_de_credito_adicional_suplementar_r_700.00000_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1239/p.l._149-20_abertura_de_credito_adicional_suplementar_r_700.00000_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 700.000,00 SEMAD)</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1240/p.l._150-20_abertura_de_credito_especial_r_3.431.83900.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1240/p.l._150-20_abertura_de_credito_especial_r_3.431.83900.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$3.431.839,00 FMS)</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1272/p.l._151-20_abertura_de_credito_adicional__suplementar_50.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1272/p.l._151-20_abertura_de_credito_adicional__suplementar_50.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 50.000,00 FMS)</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1273/p.l._152-20_cria_indenizacao_aos_servidores_da_saude_-_coronavirus.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1273/p.l._152-20_cria_indenizacao_aos_servidores_da_saude_-_coronavirus.docx</t>
   </si>
   <si>
     <t>CRIA A INDENIZAÇÃO POR EXPOSIÇÃO OBRIGATÓRIA AO NOVO CORONAVÍRUS - COVID-19, AOS SERVIDORES DOS SERVIÇOS ESSENCIAIS QUE ESTEJAM EM EXERCÍCIO NA ÁREA DA SAÚDE, PELO PERÍODO DE 3 (TRÊS) MESES.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1274/p.l._153-20_altera_a_lei_4.523-pmc-2020_-_abertura_de_credito_adicional_especial_-_erro_material.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1274/p.l._153-20_altera_a_lei_4.523-pmc-2020_-_abertura_de_credito_adicional_especial_-_erro_material.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 4.523/PMC/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1275/p.l._154-20_denominacao_do_complexo_beira_rio_-_genesio.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1275/p.l._154-20_denominacao_do_complexo_beira_rio_-_genesio.doc</t>
   </si>
   <si>
     <t>DENOMINA O COMPLEXO BEIRA RIO DE CACOAL.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1276/p.l._155-20_abertura_de_credito_adicional__suplementar_r_650.86344_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1276/p.l._155-20_abertura_de_credito_adicional__suplementar_r_650.86344_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$650.863,44 FMS)</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1277/p.l._156-20_reformulacao_adm_por_meio_de_transposicao_r_89.64441_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1277/p.l._156-20_reformulacao_adm_por_meio_de_transposicao_r_89.64441_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$89.644,41 SEMOSP)</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Maria Simões</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1278/p.l._157-20_nomeacao_de_creche_localizada_no_bairro_alpha_parque_-_maria_e_cora.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1278/p.l._157-20_nomeacao_de_creche_localizada_no_bairro_alpha_parque_-_maria_e_cora.docx</t>
   </si>
   <si>
     <t>Denomina “CRECHE C.E.I - CENTRO EDUCACIONAL INFANTIL” Localizada na Rua Joaquim Dias Pereira, N° 459, Quadra 25, Bairro Alfha Parque e das outras providências.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1279/p.l._158-20_reformulacao_adm_por_meio_de_transferencia_1.00000_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1279/p.l._158-20_reformulacao_adm_por_meio_de_transferencia_1.00000_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.000,00 SEMAST)</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1280/p.l._159-20_autoriza_o_poder_executivo_municipal_de_cacoal_a_abrir_vagas_para_cargos_efetivo_tecnico_em_enfermagem.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1280/p.l._159-20_autoriza_o_poder_executivo_municipal_de_cacoal_a_abrir_vagas_para_cargos_efetivo_tecnico_em_enfermagem.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CACOAL A ABRIR VAGAS PARA CARGOS EFETIVO DE TÉCNICO EM ENFERMAGEM.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1281/p.l._160-20_nomeacao_de_creche_localizada_na_linha_08_-_maria_aparecida_simoes.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1281/p.l._160-20_nomeacao_de_creche_localizada_na_linha_08_-_maria_aparecida_simoes.docx</t>
   </si>
   <si>
     <t>Denomina “CRECHE C.E.I - CENTRO EDUCACIONAL INFANTIL” Localizada na Linha 08, Bairro São Marcos e da outras providências.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1282/p.l._161-20_nomeacao_de_creche_localizada_no_loteamento_residencia_greenville_-_maria_e_cora.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1282/p.l._161-20_nomeacao_de_creche_localizada_no_loteamento_residencia_greenville_-_maria_e_cora.docx</t>
   </si>
   <si>
     <t>Denomina “CRECHE C.E.I - CENTRO EDUCACIONAL INFANTIL” Localizada na Rua Alimentadora 03, Setor 14, Quadra 105, Lote 664, Loteamento Residencial Greenville, e da outras providências.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1283/p.l._162-20_iptu_premiado.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1283/p.l._162-20_iptu_premiado.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o poder Executivo Municipal realizar a campanha ‘’IPTU PREMIADO’’ de estímulo ao pagamento do Imposto Predial e Territorial Urbano, mediante realização de sorteios e premiações.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1284/p.l._163-20_reformulacao_adm_por_meio_de_remanejamento_r_422.34700_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1284/p.l._163-20_reformulacao_adm_por_meio_de_remanejamento_r_422.34700_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$422.347,00 SEMOSP)</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1285/p.l._164-20_abertura_de_credito_adicional__suplementar_7.000.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1285/p.l._164-20_abertura_de_credito_adicional__suplementar_7.000.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 7.000.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1286/p.l._165-20_altera_o_anexo_unico_da_lei_3.022-_2012_aprova_o_loteamento_residencial_greenville_i_e_da_outras_providencias.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1286/p.l._165-20_altera_o_anexo_unico_da_lei_3.022-_2012_aprova_o_loteamento_residencial_greenville_i_e_da_outras_providencias.docx</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI 3.022/PMC/2012 APROVA O LOTEAMENTO “RESIDENCIAL GREENVILLE I” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1287/p.l._166-20_reformulacao_adm_por_meio_de_transposicao_r__2.56100_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1287/p.l._166-20_reformulacao_adm_por_meio_de_transposicao_r__2.56100_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$2.561,00 SEMED)</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1288/p.l._167-20_abertura_de_credito_adicional_suplementar_r_180.82107_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1288/p.l._167-20_abertura_de_credito_adicional_suplementar_r_180.82107_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$180.821,07 SEMED)</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1291/p.l._168-20_reformulacao_adm_por_meio_de_remanejamento_r_157.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1291/p.l._168-20_reformulacao_adm_por_meio_de_remanejamento_r_157.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$157.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1294/p.l._169-20_reformulacao_adm_por_meio_de_transposicao__r_12.00000__semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1294/p.l._169-20_reformulacao_adm_por_meio_de_transposicao__r_12.00000__semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$12.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1295/p.l._170-20_reformulacao_adm_por_meio_de_transferencia_r_25.96800_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1295/p.l._170-20_reformulacao_adm_por_meio_de_transferencia_r_25.96800_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 25.968,00 SEMOSP)</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1296/p.l._171-20_abertura_de_credito_adicional_suplementar_92.83392_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1296/p.l._171-20_abertura_de_credito_adicional_suplementar_92.83392_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$92.833,92 FMAS)</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1300/p.l._172-20_abertura_de_credito_adicional_suplementar_r_204.00000_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1300/p.l._172-20_abertura_de_credito_adicional_suplementar_r_204.00000_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 204.000,00 FMAS)</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1301/p.l._173-20_abertura_de_credito_adicional__suplementar_r_3.402.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1301/p.l._173-20_abertura_de_credito_adicional__suplementar_r_3.402.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 3.402.000,00 FMS)</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1302/p.l._174-20_altera_a_lei_3.913-17_-_denomina_as_vias_publicas_localizadas_no_loteamento_jardim_italia_iii.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1302/p.l._174-20_altera_a_lei_3.913-17_-_denomina_as_vias_publicas_localizadas_no_loteamento_jardim_italia_iii.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.913/PMC/2017- DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO JARDIM ITÁLIA III E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1303/p.l._175-20_denomina_fidelci_francisco_chagas_o_antigo_predio_da_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1303/p.l._175-20_denomina_fidelci_francisco_chagas_o_antigo_predio_da_semast.docx</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO LOCALIZADO NA AVENIDA GUAPORÉ Nº3326 BAIRRO JARDIM CLODOALDO FIDELCI FRANCISCO CHAGAS.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1305/p.l._176-20_reformulacao_adm_por_meio_de_transposicao__r_375.34500_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1305/p.l._176-20_reformulacao_adm_por_meio_de_transposicao__r_375.34500_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 375.345,00 FMS)</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1307/p.l._177-20_abertura_de_credito_adicional__especial_310.00000_fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1307/p.l._177-20_abertura_de_credito_adicional__especial_310.00000_fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 310.000,00 FMAS)</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1311/p.l._178-20_abertura_de_credito_adicional__suplementar_61.11690_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1311/p.l._178-20_abertura_de_credito_adicional__suplementar_61.11690_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 61.116,90 SEMOSP)</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1312/p.l._179-20_reformulacao_adm_por_meio_de_remanejamento_r_67.84560_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1312/p.l._179-20_reformulacao_adm_por_meio_de_remanejamento_r_67.84560_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 67.845,60 SEMAD)</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1313/p.l._180-20_abertura_de_credito_adicional__suplementar_3.938.84647_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1313/p.l._180-20_abertura_de_credito_adicional__suplementar_3.938.84647_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 3.938.846,47 SEMOSP)</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1314/p.l._181-20_reformulacao_adm_por_meio_de_transposicao__r_1.16420_semplan.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1314/p.l._181-20_reformulacao_adm_por_meio_de_transposicao__r_1.16420_semplan.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.164,20 SEMPLAN)</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1315/p.l._182-20_abertura_de_credito_adicional__suplementar_118.38747_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1315/p.l._182-20_abertura_de_credito_adicional__suplementar_118.38747_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$118.387,47 SEMAD)</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1317/p.l._183-20_abertura_de_credito_adicional__suplementar_520.00000_semfaz.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1317/p.l._183-20_abertura_de_credito_adicional__suplementar_520.00000_semfaz.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$520.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1318/p.l._184-20_concede_beneficio_tributario_durante_o_periodo_de_pandemia_causado_pelo_covid-19.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1318/p.l._184-20_concede_beneficio_tributario_durante_o_periodo_de_pandemia_causado_pelo_covid-19.docx</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIO TRIBUTÁRIO NO PERÍODO DE PANDEMIA DA COVID-19 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1319/p.l._185-20_ldo_2021.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1319/p.l._185-20_ldo_2021.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICIPIO DE CACOAL PARA O EXERCÍCIO DE 2021 E DÁ AS SEGUINTES PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1320/p.l._186-20_altera_o_quadro_do_art._1o_da_lei_1.205-pmc-01.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1320/p.l._186-20_altera_o_quadro_do_art._1o_da_lei_1.205-pmc-01.docx</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DO ART. 1º DA LEI 1.205/PMC/01 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE ÁREA AO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1321/p.l._187-20_reformulacao_adm_por_meio_de_transposicao_r_150.00000_saaec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1321/p.l._187-20_reformulacao_adm_por_meio_de_transposicao_r_150.00000_saaec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$150.000,00 SAAE)</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1322/p.l._188-20_denomina_a_rua_dos_vanguardeiros_como_neusa_mendes_moreira.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1322/p.l._188-20_denomina_a_rua_dos_vanguardeiros_como_neusa_mendes_moreira.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA DOS VANGUARDEIROS, LOCALIZADA ENTRE A AVENIDA CASTELO BRANCO E AVENIDA PRIMAVERA, COMO “RUA NEUZA MENDES MOREIRA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1323/p.l._189-20_reformulacao_adm._r_2.00000_transferencia.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1323/p.l._189-20_reformulacao_adm._r_2.00000_transferencia.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.000,00 AMEC)</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1324/p.l._190-20_reformulacao_adm_por_meio_de_transposicao_23.44784__amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1324/p.l._190-20_reformulacao_adm_por_meio_de_transposicao_23.44784__amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 23.447,84)</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1325/p.l._191-20_instalacao_de_caixa_dagua_em_novos_loteamentos.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1325/p.l._191-20_instalacao_de_caixa_dagua_em_novos_loteamentos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de reservatório de água em novos loteamentos  e empreendimentos imobiliários no âmbito do Município de Cacoal</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1326/p.l._192-20_reformulacao_adm_por_meio_de_transposicao_r_2.55655_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1326/p.l._192-20_reformulacao_adm_por_meio_de_transposicao_r_2.55655_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.556,55 SEMAGRI)</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1327/p.l._193-20_abertura_de_credito_adicional__suplementar_r182.01936_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1327/p.l._193-20_abertura_de_credito_adicional__suplementar_r182.01936_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$182.019,36 FMS)</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1328/p.l._194-20_abertura_de_credito_adicional__suplementar__r_1.000.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1328/p.l._194-20_abertura_de_credito_adicional__suplementar__r_1.000.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.000.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1329/p.l._195-20_altera_a_lei_no_2.707-pmc-2010_-_valdomiro_cora.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1329/p.l._195-20_altera_a_lei_no_2.707-pmc-2010_-_valdomiro_cora.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL LEI N. 2.707/PMC/2010, DISPÕE SOBRE A RESPONSABILIDADE DA DESTINAÇÃO DE RESÍDUOS DA CONSTRUÇÃO CIVIL NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1330/p.l._196-20_altera_a_lei_no_2016-pmc-2006_-_valdomiro_cora.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1330/p.l._196-20_altera_a_lei_no_2016-pmc-2006_-_valdomiro_cora.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 2016/PMC/2006, DISPÕE SOBRE O DESENVOLVIMENTO URBANO NO MUNICÍPIO DE CACOAL, INSTITUI O PLANO DIRETOR DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1331/p.l._197-20_disponibilizacao_de_caixas_d_agua_para_moradores_que_nao_possuam_reservatorio_-_rogerio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1331/p.l._197-20_disponibilizacao_de_caixas_d_agua_para_moradores_que_nao_possuam_reservatorio_-_rogerio.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de caixas d’água para moradores que não possuem reservatório em suas residências no âmbito_x000D_
  do Município de Cacoal</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1332/p.l._198-20_denomina_as_vias_publicas_localizadas_no_residencial_park_dos_buritis_-_maria.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1332/p.l._198-20_denomina_as_vias_publicas_localizadas_no_residencial_park_dos_buritis_-_maria.docx</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS, LOCALIZADAS NO RESIDENCIAL PARK DOS BURITIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1333/p.l._199-20_abertura_de_credito_adicional__suplementar___1.300.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1333/p.l._199-20_abertura_de_credito_adicional__suplementar___1.300.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.300.000,00 PGM)</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1334/p.l._200-20_abertura_de_credito_adicional_suplementar_r_2.200.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1334/p.l._200-20_abertura_de_credito_adicional_suplementar_r_2.200.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.200.000,00 SEMAD, SEMAST, MEMOSP, SEMAGRI, SEMMA)</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1335/p.l._201-20_denominacao_da_creche_localizada_no_bairro_grenville_-_pedro.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1335/p.l._201-20_denominacao_da_creche_localizada_no_bairro_grenville_-_pedro.doc</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO DE EDUCAÇÃO INFANTIL DO BAIRRO GRENVILLE.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1336/p.l._202-20_-_subsidio_mensal_dos_vereadores_-_mesa_diretiva.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1336/p.l._202-20_-_subsidio_mensal_dos_vereadores_-_mesa_diretiva.doc</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO MENSAL DOS VEREADORES À CÂMARA MUNICIPAL DE CACOAL-RO PARA A DÉCIMA LEGISLATURA (2021-2024) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1337/p.l._203-20-_subsidio_mensal_do_prefeito_e_vice-prefeito_-_mesa_diretiva.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1337/p.l._203-20-_subsidio_mensal_do_prefeito_e_vice-prefeito_-_mesa_diretiva.doc</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO MENSAL DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE CACOAL-RO PARA A LEGISLATURA DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1338/p.l._204-20_-_subsidio_dos_secretarios_-_mesa_diretiva.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1338/p.l._204-20_-_subsidio_dos_secretarios_-_mesa_diretiva.doc</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO MENSAL DOS SECRETÁRIOS MUNICIPAIS DE CACOAL-RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Maria Aparecida Simões</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1340/p.l._205-20_abertura_de_credito_adicional__especial_573.60170__funccal.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1340/p.l._205-20_abertura_de_credito_adicional__especial_573.60170__funccal.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 573.601,70 FUNCAL)</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1341/p.l._206-20_abertura_de_credito_adicional__suplementar___20.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1341/p.l._206-20_abertura_de_credito_adicional__suplementar___20.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 20.000,00 FMS)</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1342/p.l._207-20_abertura_de_credito_adicional__suplementar___r_156.23800__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1342/p.l._207-20_abertura_de_credito_adicional__suplementar___r_156.23800__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 156.238,00 FMS)</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1343/p.l._208-20_abertura_de_credito_adicional__suplementar___400.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1343/p.l._208-20_abertura_de_credito_adicional__suplementar___400.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 400.000,00 FMS)</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1344/p.l._209-20_reformulacao_adm_por_meio_de_transposicao_r2.30680__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1344/p.l._209-20_reformulacao_adm_por_meio_de_transposicao_r2.30680__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$2.306,80 FMS)</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1345/p.l._210-20_reformulacao_adm_por_meio_de_remanejamento_244.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1345/p.l._210-20_reformulacao_adm_por_meio_de_remanejamento_244.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 244.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1346/p.l._211-20_reformulacao_adm_por_meio_de_transposicao_r103.72753__semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1346/p.l._211-20_reformulacao_adm_por_meio_de_transposicao_r103.72753__semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 103.727,53 SEMOSP)</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1347/p.l._212-20_abertura_de_credito_adicional__suplementar__r7.20183_fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1347/p.l._212-20_abertura_de_credito_adicional__suplementar__r7.20183_fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 7.201,83 FMAS)</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1348/p.l._213-20_abertura_de_credito_adicional__suplementar_r_135.61370_fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1348/p.l._213-20_abertura_de_credito_adicional__suplementar_r_135.61370_fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 135.613,70 FMAS)</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1349/p.l._214-20_abertura_de_credito_adicional__suplementar___r_54.01084_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1349/p.l._214-20_abertura_de_credito_adicional__suplementar___r_54.01084_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 54.010,84 FMS)</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1350/p.l._215-20_abertura_de_credito_adicional__suplementar___r101.90211_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1350/p.l._215-20_abertura_de_credito_adicional__suplementar___r101.90211_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 101.902,11 SEMOSP)</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1351/p.l._216-20_abertura_de_credito_adicional__suplementar___r__r_202.74000__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1351/p.l._216-20_abertura_de_credito_adicional__suplementar___r__r_202.74000__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 202.740,00 FMS)</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1352/p.l._217-20_abertura_de_credito_adicional__suplementar__r_160.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1352/p.l._217-20_abertura_de_credito_adicional__suplementar__r_160.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ R$ 160.000,00 FMS)</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1353/p.l._218-20_abertura_de_credito_adicional__suplementar__r_750.00000__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1353/p.l._218-20_abertura_de_credito_adicional__suplementar__r_750.00000__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 750.000,00 FMS)</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1354/p.l._219-20_altera_a_lei_no_2.735-pmc-2010_-_aposentadoria_e_substituicao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1354/p.l._219-20_altera_a_lei_no_2.735-pmc-2010_-_aposentadoria_e_substituicao.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/PMC/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1355/p.l._220-20_abertura_de_credito_adicional__suplementar___r_130.35249_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1355/p.l._220-20_abertura_de_credito_adicional__suplementar___r_130.35249_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 130.352,49 FMS)</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1356/p.l._221-20_abertura_de_credito_adicional__suplementar__r_80.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1356/p.l._221-20_abertura_de_credito_adicional__suplementar__r_80.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 80.000,00 FMS)</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1357/p.l._222-20_reformulacao_adm_por_meio_de_remanejamento_25.00000_semplan.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1357/p.l._222-20_reformulacao_adm_por_meio_de_remanejamento_25.00000_semplan.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 25.000,00 SEMPLAN)</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1358/p.l._223-20_reformulacao_adm_por_meio_de_transposicao_1.249.77498_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1358/p.l._223-20_reformulacao_adm_por_meio_de_transposicao_1.249.77498_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.249.774,98 FMS)</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1359/p.l._224-20_abertura_de_credito_adicional__suplementar__1.000.00000__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1359/p.l._224-20_abertura_de_credito_adicional__suplementar__1.000.00000__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.000.000,00 FMS)</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1360/p.l._225-20_abertura_de_credito_adicional_suplementar_r_6.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1360/p.l._225-20_abertura_de_credito_adicional_suplementar_r_6.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 6.000,00 FMS)</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1361/p.l._226-20_reformulacao_adm_por_meio_de_remanejamento_60.00000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1361/p.l._226-20_reformulacao_adm_por_meio_de_remanejamento_60.00000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 60.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1362/p.l._227-20_criacao_de_espaco_destinado_a_desenvolver_encontros_e_exposicoes_de_veiculos_com_som_automotivo_alto.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1362/p.l._227-20_criacao_de_espaco_destinado_a_desenvolver_encontros_e_exposicoes_de_veiculos_com_som_automotivo_alto.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de espaço destinado a desenvolver encontros e exposições de veículos com som automotivo alto e dá outras providências.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1363/p.l._228-20_loa-2021.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1363/p.l._228-20_loa-2021.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACOAL PARA O EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1364/p.l._229-20_dispoe_sobre_a_criacao_de_espaco_destinado_ao_uso_de_som_automotivo_alto.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1364/p.l._229-20_dispoe_sobre_a_criacao_de_espaco_destinado_ao_uso_de_som_automotivo_alto.docx</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1365/p.l._230-20_abertura_de_credito_adicional_suplementar_-_104.98520_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1365/p.l._230-20_abertura_de_credito_adicional_suplementar_-_104.98520_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 104.985,20 FMS)</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1366/p.l._231-20_reformulacao_adm_por_meio_de_transposicao__260.00000__cmc.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1366/p.l._231-20_reformulacao_adm_por_meio_de_transposicao__260.00000__cmc.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 260.000,00 CMC)</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1367/p.l._232-20_reformulacao_adm_por_meio_de_transposicao_165.00000__fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1367/p.l._232-20_reformulacao_adm_por_meio_de_transposicao_165.00000__fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 165.000,00 FMS)</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1368/p.l._233-20_abertura_de_credito_adicional__especial_20.00000__semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1368/p.l._233-20_abertura_de_credito_adicional__especial_20.00000__semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 20.000,00 SEMAST)</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1369/p.l._234-20_reformulacao_adm._remanejamento_46.19827_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1369/p.l._234-20_reformulacao_adm._remanejamento_46.19827_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 46.198,27 SEMAST)</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1370/p.l._235-20_abertura_de_credito_suplementar_r_600.00000_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1370/p.l._235-20_abertura_de_credito_suplementar_r_600.00000_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 600.000,00 SEMATS)</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1371/p.l._236-20_abertura_de_credito_adicional__suplementar__r_135.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1371/p.l._236-20_abertura_de_credito_adicional__suplementar__r_135.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$135.000,00 FMS)</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1372/p.l._237-20_reformulacao_adm_por_meio_de_transposicao_907.74160_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1372/p.l._237-20_reformulacao_adm_por_meio_de_transposicao_907.74160_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 907.741,60 FMS)</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1373/p.l._238-20_reformulacao_adm._remanejamento_16.90000_assessoria_comunicacao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1373/p.l._238-20_reformulacao_adm._remanejamento_16.90000_assessoria_comunicacao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 (R$16.900,00 ASSESSORIA DE COMUNICAÇÃO)</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1374/p.l._239-20_abertura_de_credito_adicional__suplementar_r__2.59247_assessoria_comunicacao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1374/p.l._239-20_abertura_de_credito_adicional__suplementar_r__2.59247_assessoria_comunicacao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.592,47 ASSESSORIA DE COMUNICAÇÃO)</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1375/p.l._240-20_reformulacao_adm_por_meio_de_transferencia_r_10.49599_assessoria_comunicacao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1375/p.l._240-20_reformulacao_adm_por_meio_de_transferencia_r_10.49599_assessoria_comunicacao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$10.495,99 ASSESSORIA DE COMUNICAÇÃO)</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1376/p.l._241-20_reformulacao_adm_por_meio_de_transposicao_366.22630_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1376/p.l._241-20_reformulacao_adm_por_meio_de_transposicao_366.22630_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 366.226,30 FMS)</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1377/p.l._242-20_abertura_de_credito_adicional__suplementar_11.80500__fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1377/p.l._242-20_abertura_de_credito_adicional__suplementar_11.80500__fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 11.805,00 FMAS)</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1378/p.l._243-20_reformulacao_adm_por_meio_de_transposicao___175.00000_-_saae.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1378/p.l._243-20_reformulacao_adm_por_meio_de_transposicao___175.00000_-_saae.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 175.000,00 SAAE)</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1379/p.l._244-20_reformulacao_adm_por_meio_de_transposicaor_1.679.66819_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1379/p.l._244-20_reformulacao_adm_por_meio_de_transposicaor_1.679.66819_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.679.668,19 SEMED)</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1380/p.l._245-20_abertura_de_credito_adicional__suplementar_1.300.00000_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1380/p.l._245-20_abertura_de_credito_adicional__suplementar_1.300.00000_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.300.000,00 SEMAD)</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1381/p.l._246-20_reformulacao_adm._remanejamento_110.00000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1381/p.l._246-20_reformulacao_adm._remanejamento_110.00000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 110.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1382/p.l._247-20_abertura_de_credito_adicional__suplementar_200.00000_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1382/p.l._247-20_abertura_de_credito_adicional__suplementar_200.00000_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 200.000,00 SEMAD)</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1383/p.l._248-20_abertura_de_credito_especial_r_2.416.95771_-_fundeb.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1383/p.l._248-20_abertura_de_credito_especial_r_2.416.95771_-_fundeb.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.416.957,71 FUNDEB)</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1386/p.l._249-20_abertura_de_credito_adicional_suplementar_r_10.07918_amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1386/p.l._249-20_abertura_de_credito_adicional_suplementar_r_10.07918_amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 10.079,18 AMEC)</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1388/p.l._250-20_reformulacao_adm_por_meio_de_transposicao__r_16.45571_amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1388/p.l._250-20_reformulacao_adm_por_meio_de_transposicao__r_16.45571_amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 16.455,71 AMEC)</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1389/p.l._251-20_abertura_de_credito_adicional_suplementar_r_528.48681__-_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1389/p.l._251-20_abertura_de_credito_adicional_suplementar_r_528.48681__-_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 528.486,81 SEMOSP)</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1392/p.l._252-20_abertura_de_credito_adicional_suplementar_r_26.06000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1392/p.l._252-20_abertura_de_credito_adicional_suplementar_r_26.06000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$26.060,00 FMS)</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1394/p.l._253-20_reformulacao_adm_por_meio_de_transposicao_r_17.52000_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1394/p.l._253-20_reformulacao_adm_por_meio_de_transposicao_r_17.52000_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 17.520,00 SEMAST)</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1400/p.l._254-20_reformulacao_adm_por_meio_de_transposicao__r_13.82000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1400/p.l._254-20_reformulacao_adm_por_meio_de_transposicao__r_13.82000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 13.820,31 SEMOSP)</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1404/p.l._255-20_abertura_de_credito_adicional_suplementar_r_153.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1404/p.l._255-20_abertura_de_credito_adicional_suplementar_r_153.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 153.000,00 FMS)</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1405/p.l._256-20_reformulacao_adm_por_meio_de_transposicao__r_720.74200_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1405/p.l._256-20_reformulacao_adm_por_meio_de_transposicao__r_720.74200_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 720.742,00 FMS)</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1406/p.l._257-20_reformulacao_adm_por_meio_de_transposicao_r_335.70000_saae.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1406/p.l._257-20_reformulacao_adm_por_meio_de_transposicao_r_335.70000_saae.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 335.700,00 SAAE)</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1407/p.l._258-20_abertura_de_credito_especial_r_1.00000_saae.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1407/p.l._258-20_abertura_de_credito_especial_r_1.00000_saae.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.000,00 SAAE)</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1412/p.l._259-20_incorporcao_de_vencimento_e_criacao_de_funcao_gratificada_-_pgm_-_analista_de_tecnica_legislativa_-_lei_2.413-08.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1412/p.l._259-20_incorporcao_de_vencimento_e_criacao_de_funcao_gratificada_-_pgm_-_analista_de_tecnica_legislativa_-_lei_2.413-08.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 2.413/2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1413/p.l._260-20_criacao_e_denominacao_de_centros_municipais_de_educacao_infantil_do_municipio_de_cacoal.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1413/p.l._260-20_criacao_e_denominacao_de_centros_municipais_de_educacao_infantil_do_municipio_de_cacoal.docx</t>
   </si>
   <si>
     <t>FICAM CRIADOS E DENOMINADOS OS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL DO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1414/p.l._261-20_dispoe_sobre_a_baixa_de_bens_moveis_inserviveis_ao_patrimonio_publico.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1414/p.l._261-20_dispoe_sobre_a_baixa_de_bens_moveis_inserviveis_ao_patrimonio_publico.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A BAIXA DE BENS MÓVEIS INSERVÍVEIS AO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1415/p.l._262-20_dispoe_sobre_a_baixa_de_bens_moveis_inserviveis_ao_patrimonio_publico.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1415/p.l._262-20_dispoe_sobre_a_baixa_de_bens_moveis_inserviveis_ao_patrimonio_publico.docx</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1416/p.l._263-20_proposta_de_gratificacao_e_verba_de_representacao_-_altera_as_leis_2.735-10_e_2.543-09.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1416/p.l._263-20_proposta_de_gratificacao_e_verba_de_representacao_-_altera_as_leis_2.735-10_e_2.543-09.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.735/2010  E LEI 2.543/PMC/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1417/p.l._264-20_denomina_as_vias_publicas_localizadas_no_loteamento_residencial_viena_i_ii_e_iii.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1417/p.l._264-20_denomina_as_vias_publicas_localizadas_no_loteamento_residencial_viena_i_ii_e_iii.docx</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO RESIDENCIAL VIENA I, II E III E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1418/p.l._265-20_extensao_de_vantagem_pessoal_para_o_tecnico_em_higiene_dental_-_altera_o_art._51_da_lei_2.964-12.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1418/p.l._265-20_extensao_de_vantagem_pessoal_para_o_tecnico_em_higiene_dental_-_altera_o_art._51_da_lei_2.964-12.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.964/PMC/2012 - INSTITUI O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS, DIRETAMENTE LIGADOS A SECRETARIA MUNICIPAL DA SAÚDE</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1419/p.l._266-20_altera_as_leis_3.481-15_e_4.384-19_-_gratificacao_aos_servidores_lotados_na_semosp_semagri_semma_semed_e_conselho_t.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1419/p.l._266-20_altera_as_leis_3.481-15_e_4.384-19_-_gratificacao_aos_servidores_lotados_na_semosp_semagri_semma_semed_e_conselho_t.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.481/PMC/2015, ALTERADA PELA LEI 4.384/PMC/2019 QUE DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO DE PRODUTIVIDADE AOS SERVIDORES PÚBLICOS MUNICIPAIS, DE CARREIRA, LOTADOS NAS SECRETARIAS MUNICIPAIS DE OBRAS E SERVIÇOS PÚBLICOS, DE AGRICULTURA, DE MEIO AMBIENTE E DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1420/p.l._267-20_declara_de_utilidade_publica_a_associacao_vira_lata_vira_amor_-_pedro_henrique_rabelo.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1420/p.l._267-20_declara_de_utilidade_publica_a_associacao_vira_lata_vira_amor_-_pedro_henrique_rabelo.docx</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PROTETORA DE ANIMAIS VIRA LATA, VIRA AMOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1421/p.l._268-20_reformulacao_adm._remanejamento_r_700.00000_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1421/p.l._268-20_reformulacao_adm._remanejamento_r_700.00000_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 700.000,00 SEMED)</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1422/p.l._269-20_denomina_vias_publicas_do_bairro_residencial_machado_-_pedro_henrique_rabelo.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1422/p.l._269-20_denomina_vias_publicas_do_bairro_residencial_machado_-_pedro_henrique_rabelo.docx</t>
   </si>
   <si>
     <t>DENOMINA AS VIAS PÚBLICAS LOCALIZADAS NO BAIRRO RESIDENCIAL MACHADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1423/p.l._270-20_altera_o_art._79_da_lei_2.735-10.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1423/p.l._270-20_altera_o_art._79_da_lei_2.735-10.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.735/PMC/2010 - DISPÕE SOBRE O PLANO DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1424/p.l._271-20_reformulacao_adm_por_meio_de_transposicao_r_152.73350_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1424/p.l._271-20_reformulacao_adm_por_meio_de_transposicao_r_152.73350_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$152.733,50 SEMED)</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1425/p.l._272-20_altera_a_lei_3.206-13_-_aprova_o_loteamento_residencial_paineiras.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1425/p.l._272-20_altera_a_lei_3.206-13_-_aprova_o_loteamento_residencial_paineiras.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.206/PMC/2013 - APROVA O LOTEAMENTO DENOMINADO “RESIDENCIAL PAINEIRAS” NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1426/p.l._273-20_prorroga_a_indenizacao_prevista_na_lei_4.529-pmc-19_por_exposicao_obrigatoria_ao_covid-19.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1426/p.l._273-20_prorroga_a_indenizacao_prevista_na_lei_4.529-pmc-19_por_exposicao_obrigatoria_ao_covid-19.docx</t>
   </si>
   <si>
     <t>PRORROGA O PERÍODO QUE TRATA A LEI 4.529/PMC/2020 DE PAGAMENTO DE INDENIZAÇÃO POR EXEPOSICÃO OBRIGATÓRIA AO NOVO CORONAVÍRUS – COVID 19, AOS SERVIDORES DOS SERVIÇOS ESSENCIAIS QUE ESTEJAM EM EXERCÍCIO NA ÁREA DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1427/p.l._274-20_abertura_de_credito_especial_-_r_50.000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1427/p.l._274-20_abertura_de_credito_especial_-_r_50.000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 50.000,00 FMS)</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1428/p.l._275-20_abertura_de_credito_adicional__suplementar_r_700.00000_pgm.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1428/p.l._275-20_abertura_de_credito_adicional__suplementar_r_700.00000_pgm.docx</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1429/p.l._276-20_reformulacao_adm_por_meio_de_transposicao_r_250.00000_saae.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1429/p.l._276-20_reformulacao_adm_por_meio_de_transposicao_r_250.00000_saae.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 250.000,00 SAAE)</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1430/p.l._277-20_abertura_de_credito_adicional_suplementar_r_3.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1430/p.l._277-20_abertura_de_credito_adicional_suplementar_r_3.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 3.000,00 FMS)</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1431/p.l._278-20_abertura_de_credito_adicional__suplementar_-_r_1.205.00000_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1431/p.l._278-20_abertura_de_credito_adicional__suplementar_-_r_1.205.00000_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.205.000,00 SEMED)</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1432/p.l._279-20_reformulacao_adm_por_meio_de_transposicao_1.037.97000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1432/p.l._279-20_reformulacao_adm_por_meio_de_transposicao_1.037.97000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.037.970,00 FMS)</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1433/p.l._280-20_abertura_de_credito_adicional_suplementar_-_r_85.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1433/p.l._280-20_abertura_de_credito_adicional_suplementar_-_r_85.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 85.000,00 FMS)</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1434/p.l._281-20_abertura_de_credito_adicional_suplementar_-_r_430.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1434/p.l._281-20_abertura_de_credito_adicional_suplementar_-_r_430.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 430.000,00 FMS)</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1435/p.l._282-20_reformulacao_adm_por_meio_de_transposicao_r_430.00000_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1435/p.l._282-20_reformulacao_adm_por_meio_de_transposicao_r_430.00000_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 430.000,00 SEMED)</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1436/p.l._283-20_altera_a_lei_2.543-09_-_estrutura_politico-administrativa_e_organizacional_da_pmc.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1436/p.l._283-20_altera_a_lei_2.543-09_-_estrutura_politico-administrativa_e_organizacional_da_pmc.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.543/PMC/2009 - DISPÕE SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1437/p.l._284-20_altera_lei_1.584-2003_-_issqn.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1437/p.l._284-20_altera_lei_1.584-2003_-_issqn.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 1.584/PMC/2003 – DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1438/p.l._285-20_concessao_de_direito_real_de_uso_de_imovel_publico_a_associacao_dos_aposentados_pensionistas_idosos_e_portadores_de.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1438/p.l._285-20_concessao_de_direito_real_de_uso_de_imovel_publico_a_associacao_dos_aposentados_pensionistas_idosos_e_portadores_de.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO À ASSOCIAÇÃO DOS APOSENTADOS, PENSIONISTAS, IDOSOS E PORTADORES DE DEFICIÊNCIA DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1439/p.l._286-20_altera_a_lei_073-85_-_institui_normas_sobre_policia_administrativa_no_municipio_de_cacoal.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1439/p.l._286-20_altera_a_lei_073-85_-_institui_normas_sobre_policia_administrativa_no_municipio_de_cacoal.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 073/PMC/1985 - INSTITUI NORMAS SOBRE POLÍCIA ADMINISTRATIVA NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1440/p.l._287-20_reformulacao_adm._remanejamento_r_200.45129_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1440/p.l._287-20_reformulacao_adm._remanejamento_r_200.45129_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 200.451,29 SEMAD)</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1441/p.l._288-20_reformulacao_adm._remanejamento_r_130.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1441/p.l._288-20_reformulacao_adm._remanejamento_r_130.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 130.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1442/p.l._289-20_altera_os_anexos_das_leis_que_aprovam_o_loteamento_residencial_greenville.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1442/p.l._289-20_altera_os_anexos_das_leis_que_aprovam_o_loteamento_residencial_greenville.docx</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS ÚNICOS DAS LEIS 3.023/PMC/2012; 3.024/PMC/2012 E 3.025/PMC/2012 QUE APROVAM OS LOTEAMENTOS RESIDENCIAIS GREENVILLE II, III E IV, RESPECTIVAMENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1443/p.l._290-20_altera_a_lei_4.094-18_que_aprova_o_loteamento_residencial_denominado_parque_universitario.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1443/p.l._290-20_altera_a_lei_4.094-18_que_aprova_o_loteamento_residencial_denominado_parque_universitario.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 4.094/PMC/2018 APROVA O LOTEAMENTO DENOMINADO “RESIDENCIAL PARQUE UNIVERSITÁRIO” NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1444/p.l._291-20_altera_o_anexo_unico_da_lei_3.643-16_que_aprova_loteamento_denominado_residencial_serra_dourada.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1444/p.l._291-20_altera_o_anexo_unico_da_lei_3.643-16_que_aprova_loteamento_denominado_residencial_serra_dourada.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.643/PMC/2016 APROVA O LOTEAMENTO DENOMINADO RESIDENCIAL SERRA DOURADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1445/p.l._292-20_altera_as_areas_de_expansao_urbana_-_plano_diretor_-_lei_3.629-16.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1445/p.l._292-20_altera_as_areas_de_expansao_urbana_-_plano_diretor_-_lei_3.629-16.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.629/PMC/2016 QUE ALTERA AS ÁREAS DE EXPANSÃO URBANA 01, 02 E 03, CONTEMPLADAS NA TABELA I DO ANEXO I DA LEI MUNICIPAL Nº 2.016/2006, ALTERADA PELA LEI MUNICIPAL Nº 2.807/2011 E LEI Nº 3.643/PMC/2016, QUE DISCIPLINA O PLANO DIRETOR DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1446/p.l._293-20_dispoe_sobre_aprovacao_de_carater_excepcional_para_regularizacao_de_obras.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1446/p.l._293-20_dispoe_sobre_aprovacao_de_carater_excepcional_para_regularizacao_de_obras.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DE LEI EM CARÁTER EXCEPCIONAL PARA REGULARIZAÇÃO DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1447/p.l._294-20_abertura_de_credito_especial_-_r_138.00000_fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1447/p.l._294-20_abertura_de_credito_especial_-_r_138.00000_fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 138.000,00 FMAS)</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1448/p.l._295-20_reajuste_do_piso_salarial_dos_professores_do_municipio_de_cacoal.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1448/p.l._295-20_reajuste_do_piso_salarial_dos_professores_do_municipio_de_cacoal.docx</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1449/p.l._296-20_reformulacao_adm_por_meio_de_transposicao_r_400.00000_fundeb.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1449/p.l._296-20_reformulacao_adm_por_meio_de_transposicao_r_400.00000_fundeb.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 400.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1450/p.l._297-20_abertura_de_credito_adicional__suplementar_r_225.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1450/p.l._297-20_abertura_de_credito_adicional__suplementar_r_225.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 225.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Corazinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2095/requerimento_01.20_urgencia_simples_-_1a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2095/requerimento_01.20_urgencia_simples_-_1a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do Projeto de Lei n.º 01/20, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_02.20_urgencia_simples_-_2a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_02.20_urgencia_simples_-_2a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.ºs 02/20, 03/20, 04/20, 05/20, 06/20, 07/20, 08/20, 13/20 e 14/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2097/requerimento_03.20_terminal_do_riozinho_-_pedro_rabelo.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2097/requerimento_03.20_terminal_do_riozinho_-_pedro_rabelo.doc</t>
   </si>
   <si>
     <t>O VEREADOR PEDRO RABELO, NOS TERMOS DOS ARTIGOS 103, PARÁGRAFO § 2 E VII, DO REGIMENTO INTERNO DESTA CASA DE LEIS, REQUER QUE SEJA COLOCADO EM APRECIAÇÃO E VOTAÇÃO NO PLENÁRIO DESTA CASA, O REQUERIMENTO QUE SOLICITA DA EXCELENTÍSSIMA PREFEITA DE CACOAL, INFORMAÇÕES DE TODO O PROCESSO DE CONSTRUÇÃO DO TERMINAL DE PASSAGEIROS DO DISTRITO DE RIOZINHO, OBRAS ESTA QUE DEVERIA TER SIDO ENTREGUE NO ÚLTIMO DIA 10 DE FEVEREIRO DE 2020. EM VISITA AO LOCAL NO DIA 11/02/2020 FOI CONSTATADO QUE A OBRA ESTÁ PARADA E SEGUNDO OS MORADORES A EMPRESA NÃO COMPARECE DESDE O MÊS DE DEZEMBRO.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>Corazinho, Maria Simões</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2098/requerimento_04.20_inclusao_de_projetos_130_e_152-19_transporte_por_aplicativos.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2098/requerimento_04.20_inclusao_de_projetos_130_e_152-19_transporte_por_aplicativos.doc</t>
   </si>
   <si>
     <t>Os Vereadores Maria Aparecida Simões e Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requerem que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação dos Projetos de Leis n.ºs 130/19 e 152/19, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2099/requerimento_05.20_urgencia_simples_-_3a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2099/requerimento_05.20_urgencia_simples_-_3a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.ºs 152/19, 10/20, 11/20, 12/20 e 17/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>Claudinei Castelinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2100/requerimento_06.20_prestacao_de_informacoes_-_claudinei_carlos_ribeiro.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2100/requerimento_06.20_prestacao_de_informacoes_-_claudinei_carlos_ribeiro.docx</t>
   </si>
   <si>
     <t>O Vereador Claudinei Carlos Ribeiro, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja enviado a este gabinete, as aplicações de recursos da Lei nº 3.212/PMC/2013, no valor de trinta e cinco milhões e Lei 4.353/PMC/2019, no valor de cinco milhões, locais onde houve a aplicação e execução de serviços, especificando individualmente, assim como o valor gasto por cada serviço e o que falta ser executado com o valor ainda ser gasto.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2101/requerimento_07.20_copia_do_processo_de_pagamento_de_complemente_salarial_dos_servidores_que_recebem_abaixo_do_salario_minimo.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2101/requerimento_07.20_copia_do_processo_de_pagamento_de_complemente_salarial_dos_servidores_que_recebem_abaixo_do_salario_minimo.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, cópia do processo de pagamento do complemento salarial dos servidores que ganham abaixo do mínimo.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2102/requerimento_08.20_copia_do_processo_de_pagamento_do_piso_nacional_dos_agentes_de_saude_dos_ultimos_3_anos.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2102/requerimento_08.20_copia_do_processo_de_pagamento_do_piso_nacional_dos_agentes_de_saude_dos_ultimos_3_anos.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, cópia do processo de pagamento do piso nacional dos Agentes de Saúde (ACS), dos últimos 03 (três) anos.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2121/requerimento_09.20_urgencia_simples_-_5a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2121/requerimento_09.20_urgencia_simples_-_5a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.ºs 152/19 e 15/20, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2122/requerimento_10.20_copia_planilhas_creami_e_cer.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2122/requerimento_10.20_copia_planilhas_creami_e_cer.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, cópia das planilhas, de medições do CER - Centro Especializado em Reabilitação e CREAMI -  Centro Regional Especializado Materno Infantil, com respectivas licenças e certidões, comprovação, regularidade, contratação de pessoal das empresas que estão executando as obras do CREAMI - Centro Regional especializado Materno Infantil, e CER- Centro Especializado em Reabilitação.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2123/requerimento_11.20_urgencia_simples_-_6a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2123/requerimento_11.20_urgencia_simples_-_6a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.ºs 16/20, 19/20 e 21/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2124/requerimento_12.20_urgencia_simples_-_7a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2124/requerimento_12.20_urgencia_simples_-_7a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.ºs 243/19, 22/20, 23/20, 25/20, 34/20, 35/20, 36/20, 38/20, 39/20, 40/20, 41/20, 44/20, 48/20, 51/20 e 52/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2125/requerimento_13.20_inclusao_do_projeto_de_lei_n.o_42-20_-_auxilio-saude.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2125/requerimento_13.20_inclusao_do_projeto_de_lei_n.o_42-20_-_auxilio-saude.doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de Lei n.º 42/20, de autoria da Mesa Diretiva.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2126/requerimento_14.20_urgencia_simples_-_8a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2126/requerimento_14.20_urgencia_simples_-_8a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.ºs 24/20, 45/20, 46/20, 47/20, 50/20 e 55/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2127/requerimento_15.20_urgencia_simples_-_9a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2127/requerimento_15.20_urgencia_simples_-_9a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.ºs 57/20 e 58/20, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2128/requerimento_16.20_urgencia_simples_-_10a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2128/requerimento_16.20_urgencia_simples_-_10a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.ºs 43/20, 53/20, 54/20, todos de autoria do vereador Claudemar Littig, 56/20 e 62/20, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2129/requerimento_17.20_copia_testes_covid-19.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2129/requerimento_17.20_copia_testes_covid-19.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, que seja informado a este vereador a quantidade de teste rápido do COVID19, que foram realizados em Cacoal, desde do início da pandemia, que seja informado com cópia dos resultados, telefone e endereço dos pacientes, por se tratar de risco de saúde pública. Solicito ainda que seja encaminhado as referidas cópias para este gabinete e para o Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2130/requerimento_18.20_urgencia_simples_-_11a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2130/requerimento_18.20_urgencia_simples_-_11a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do Projeto de Lei n.º 37/20, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2131/requerimento_19.20_inclusao_dos_projetos_de_lei_n.os_28_31_60_61_63_64_65_66_67_68_e_69_-_12a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2131/requerimento_19.20_inclusao_dos_projetos_de_lei_n.os_28_31_60_61_63_64_65_66_67_68_e_69_-_12a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação dos Projetos de Lei n.ºs 28/20, de autoria do vereador Paulo Roberto Duarte Bezerra; 60/20, de autoria do vereador Claudemar Littig; 63/20, de autoria do vereador Rogério Soares Chagas; 31/20, 61/20, 64/20, 65/20, 66/20, 67/20, 68/20 e 69/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2132/requerimento_20.20_urgencia_simples_-_13a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2132/requerimento_20.20_urgencia_simples_-_13a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei n.ºs 70/20, 71/20, 72/20, 73/20, 74/20 e 75/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2133/requerimento_21.20_urgencia_simples_-_14a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2133/requerimento_21.20_urgencia_simples_-_14a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 84/20, de autoria do vereador Rogério Soares Chagas; 49/20, 59/20, 76/20, 80/20, 81/20, 83/20, 85/20 e 86/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_22.20_inclusao_dos_projetos_de_lei_nos_77_78_79_e_82_-_14a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_22.20_inclusao_dos_projetos_de_lei_nos_77_78_79_e_82_-_14a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2. º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação dos Projetos de Lei nºs 77/20, 78/20, 79/20 e 82/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_23.20_urgencia_simples_-_15a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_23.20_urgencia_simples_-_15a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação do Projeto de Lei nº 90/20, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação dos Projetos de Lei nºs 18/20, 87/20 e 88/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_25.20_urgencia_simples_-_16a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_25.20_urgencia_simples_-_16a_s.o..doc</t>
   </si>
   <si>
     <t>A Vereadora Maria Aparecida Simões, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 91/20, 93/20, 94/20, 96/20 e 97/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2144/requerimento_26.20_urgencia_simples_-_17a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2144/requerimento_26.20_urgencia_simples_-_17a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 95/20, 98/20 e 100/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2145/requerimento_27.20_urgencia_simples_-_18a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2145/requerimento_27.20_urgencia_simples_-_18a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 33/20, 92/20, 99/20, 104/20, 105/20, 106/20, 107/20, 108/20 e 109/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2146/requerimento_28.20_urgencia_simples_-_19a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2146/requerimento_28.20_urgencia_simples_-_19a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 110/20, de autoria do vereador Claudemar Littig; 112/20, 113/20 e 114/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2147/requerimento_29.20_informacoes_sobre_obras_referentes_a_capelas_-_mario.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2147/requerimento_29.20_informacoes_sobre_obras_referentes_a_capelas_-_mario.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, cópia das planilhas, projetos, licença de construção da obra de reforma dos órgãos relacionados: Capela municipal localizada na Avenida Rio de Janeiro e capela do cemitério da Linha 06.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2148/requerimento_30.20_convenio_entre_a_pmc_e_a_energisa_-_troca_de_lampadas_-_mario.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2148/requerimento_30.20_convenio_entre_a_pmc_e_a_energisa_-_troca_de_lampadas_-_mario.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, cópia do convênio da Prefeitura Municipal de Cacoal com a Energisa sobre as trocas das lâmpadas na cidade, e processo de compra de lâmpadas e materiais elétricos.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2149/requerimento_31.20_despesas_relacionadas_ao_covid-19_-_mario.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2149/requerimento_31.20_despesas_relacionadas_ao_covid-19_-_mario.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, cópia do processo de compras referente a todas as despesas relacionados ao COVID19, tais como permanentes e produtos de consumo (medicamentos, mascaras e contratos).</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2150/requerimento_32.20_informacoes_sobre_obras_-_mario.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2150/requerimento_32.20_informacoes_sobre_obras_-_mario.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, cópias de planilhas da obra de reforma dos órgãos relacionados: Capela municipal localizada na Avenida Rio de Janeiro; Hospital Materno Infantil; Posto de saúde do Bairro Nova Esperança; Posto de saúde Luiz Moreira de Freitas do bairro Parque Fortaleza; Escola José de Almeida e Escola Pedro Alvares Cabral localizada Linha 09.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2151/requerimento_33.20_urgencia_simples_-_20a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2151/requerimento_33.20_urgencia_simples_-_20a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 102/20, de autoria do vereador Rogério Soares Chagas; 103/20, de autoria da Mesa Diretiva; 33/20, 115/20, 116/20, 117/20, 118/20, 119/20, 120/20, 121/20, 122/20, 123/20, 124/20 e 125/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2152/requerimento_34-20_compra_de_mascaras_-_mario.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2152/requerimento_34-20_compra_de_mascaras_-_mario.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, através da Secretaria de Industria, Comercio e Turismo, cópia do contrato da compra de máscara para o enfrentamento do COVID-19, que estão alojadas na referida Secretaria.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2153/requerimento_35.20_contratacoes_-_teim.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2153/requerimento_35.20_contratacoes_-_teim.doc</t>
   </si>
   <si>
     <t>O Vereador Wilson Teim,  nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, que seja enviado as cópias de todos os processos de contratação de todas as compras emergenciais e com dispensa de licitação bem como aquisições emergenciais com a referida descrição da dotação orçamentária, modalidade de aquisições, nomes das empresas, valor unitário e total, nota fiscal, quem atestou a entrada de material ou medicação e qual órgão foi  ou será utilizado em nosso município._x000D_
 _x000D_
 	O presente requerimento solicita também todos os contratos ou processos de contratação de serviços pagos com dispensa de licitação contendo nome do recebedor, valor, data, e cópias dos documentos que comprovem o referido pagamento bem como informações de onde, quando e por quanto os serviços foram realizados._x000D_
 _x000D_
 	O presente requerimento solicita também, todas as informações sobre repasses, doações</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2154/requerimento_36.20_loteamentos_regularizados_-_rogerio.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2154/requerimento_36.20_loteamentos_regularizados_-_rogerio.doc</t>
   </si>
   <si>
     <t>O Vereador Rogério Soares Chagas, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer  que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal, a relação de quantos loteamentos foram regularizados, quantos permanecem irregulares, e quantos estão em andamento no período 2017 à 2020. Cite os nomes dos mesmos.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>Professor Nilton</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2155/requerimento_37.20_inclusao_do_projeto_de_lei_no_101_-_20a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2155/requerimento_37.20_inclusao_do_projeto_de_lei_no_101_-_20a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Nilton César da Mata, nos termos dos artigos 120, § 2º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para inclusão e deliberação do Projeto de Lei nº 101/20, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2156/requerimento_38.20_urgencia_simples_-_3a_s.e..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2156/requerimento_38.20_urgencia_simples_-_3a_s.e..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 132/20, de autoria do vereador Pedro Henrique Rabelo; 136/20, de autoria do vereador Rogério Soares Chagas; 128/20, 129/20, 130/20, 131/20, 133/20, 134/20, 135/20, 137/20 e 138/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2157/requerimento_39.20_urgencia_simples_-_21a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2157/requerimento_39.20_urgencia_simples_-_21a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2.º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 126/20, 146/20, 148/20, 150/20, 151/20, 152/20, 153/20, 155/20 e 156/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2158/requerimento_40.20_semed_-_pedro_henrique_rabelo.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2158/requerimento_40.20_semed_-_pedro_henrique_rabelo.doc</t>
   </si>
   <si>
     <t>O Vereador Redro Henrique Rabelo, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da Secretaria Municipal de Educação as seguintes informações:_x000D_
 •	Relatório de todas as escolas que receberam reformas nos anos de 2019 e 2020 bem como planilha com o valor gasto em cada uma delas._x000D_
 •	Relatório de aquisição de todos os playgrounds adquiridos nos anos de 2019/2020 e seu custo unitário e total.  _x000D_
 •	Relatório de todas as ações executadas pelo Programa Escola Viva.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_41.20_emendas_parlamentares_e_financiamentos_-_pedro_henrique_rabelo.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_41.20_emendas_parlamentares_e_financiamentos_-_pedro_henrique_rabelo.doc</t>
   </si>
   <si>
     <t>O Vereador Redro Henrique Rabelo, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO solicitando da Senhora Prefeita Municipal as seguintes informações:_x000D_
 •	Relatório completo das emendas parlamentares destinadas ao município nos anos de 2019/2020._x000D_
 •	Relatório de todos os financiamentos ativos, com extratos das parcelas que já foram pagas e a vencer.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2160/requerimento_42.20_urgencia_simples_-_5a_s.e..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2160/requerimento_42.20_urgencia_simples_-_5a_s.e..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 149/20 e 159/20, ambos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2161/requerimento_43.20_urgencia_simples_-_22a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2161/requerimento_43.20_urgencia_simples_-_22a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 154/20, de autoria do vereador Pedro Henrique Rabelo; 157/20, de autoria dos vereadores Valdomiro Corá e Maria Aparecida Simões; 158/20, de autoria do Poder Executivo Municipal; e 160/20, de autoria da vereadora Maria Aparecida Simões.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2162/requerimento_44.20_urgencia_simples_-_23a_s.o..doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2162/requerimento_44.20_urgencia_simples_-_23a_s.o..doc</t>
   </si>
   <si>
     <t>O Vereador Valdomiro Corá, nos termos dos artigos 120, § 2º e 124, do REGIMENTO INTERNO desta Casa de Leis, requer que seja posto em votação o presente REQUERIMENTO de Urgência Simples para deliberação dos Projetos de Lei nºs 126/20, 127/20, 141/20, 144/20, 145/20, 147/20, 166/20, 167/20 e 171/20, todos de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2163/requerimento_45.20_relacao_de_servidores_contratados_por_empresa_terceirizada_-_mario.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2163/requerimento_45.20_relacao_de_servidores_contratados_por_empresa_terceirizada_-_mario.doc</t>
   </si>
   <si>
     <t>O Vereador Mario Angelino Moreira, nos termos dos artigos 103, § 3, VIII, do REGIMENTO INTERNO desta Casa de Leis, requerer que seja posto em votação o presente REQUERIMENTO solicitando da senhora Prefeita Municipal,  através de todas as secretarias municipais, a relação de servidores contratos pela empresa terceirizada, constando nomes, cópia de relatórios mensal, feito pelo apontador responsável da Secretaria, o total de horas trabalhados até a presente data, e função que estão desempenhando, e em caso de motoristas cópia da carteira de habilitação. _x000D_
 Com cópia para o Ministério Público e Tribunal de Contas do Estado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4380,67 +4380,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1071/p.l._01-20_abertura_de_credito_adicional_suplementar_-__4.200.00000.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1074/p.l._02-20_abertura_de_credito_adicional_suplementar_-__5.994.00000.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1075/p.l._03-20_reformulacao_adm_por_meio_de_transposicao_r_12.00000.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1076/p.l._04-20_abertura_de_credito_adicional_suplementar_-__r_1.937.27400.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1077/p.l._05-20_abertura_de_credito_adicional_especial_r_89.51211_fms.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1078/p.l._06-20_abertura_de_credito_adicional_suplementar_-__r_94.95786.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1079/p.l._07-20_reformulacao_adm_por_meio_de_transposicao_r_10..docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1080/p.l._08-20_abertura_de_credito_adicional_especial_r_60.00000_fms_1.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1081/p.l._09-20_altera_a_lei_4.165-pmc-2018.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1082/p.l._10-20_aprova_residencial_vienna_i.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1083/p.l._11-20_aprova_residencial_vienna_ii.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1084/p.l._12-20_aprova_residencial_vienna_iii.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1085/p.l._13-20_abertura_de_credito_adicional_suplementar_-__575.00000.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1086/p.l._14-20_abertura_de_credito_adicional_suplementar_-_r_4.388.00000.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1087/p.l._15-20_abertura_de_credito_adicional_especial_r_270.00000_fms.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1089/p.l._16-20_reformulacao_adm_por_meio_de_remanejamento_r_61.00000_semad.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1090/p.l._17-20_piso_salarial_educacao.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1091/p.l._18-20_baixa_de_bens_moveis.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1092/p.l._19-20_reformulacao_adm_por_meio_de_remanejamento_r_55.55000_semplan.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1093/p.l._20-20_altera_a_lei_2346-08_-_imovel_doado_para_tce.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1094/p.l._21-20_abertura_de_credito_adicional_especial_r_60.00000_fmia.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1095/p.l._22-20_altera_a_lei_2.735-2010_-_gratificacao_para_medico_veterinario.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1096/p.l._23-20_abertura_de_credito_adicional_especial_r_1.435.93694_semosp.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1097/p.l._24-20_define_a_carteira_de_identificacao_funcional_-_semtran.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1098/p.l._25-20_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1099/p.l._26-20_altera_a_lei_2.735-2010_-_diarias_servico_honorifico.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1100/p.l._27-20_-_cavalgadas_-_patrimonio_cultural_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1101/p.l._28-20_dia_municipal_fibromialgia_-_paulo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1102/p.l._29-20_limpeza_fossas_septicas_-_mario.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1103/p.l._30-20_altera_a_lei_2.413-08_-_pgm_e_analista_de_tecnica_legislativa.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1108/p.l._31-20_altera_a_lei_2.543-09.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1109/p.l._32-20_abertura_de_credito_adicional_suplementar_r_634.28835_semttran.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1110/p.l._33-20_projeto_pmia_-_plano_municipal_para_infancia_e_adolescencia.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1111/p.l._34-20_abertura_de_credito_adicional_especial_r_24.00000_saae.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1112/p.l._35-20_abertura_de_credito_adicional_especial_r_100.00000_saae_2.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1113/p.l._36-20_abertura_de_credito_adicional_suplementar_r_140.00000_saae.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1114/p.l._37-20_abertura_de_credito_adicional_suplementar_r_3.330.91300_saae.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1115/p.l._38-20_reformulacao_adm_por_meio_de_transposicao_r_16.79400_amec.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1116/p.l._39-20_abertura_de_credito_adicional_suplementar_r_127.61985_amec.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1117/p.l._40-20_altera_a_lei_2.735-2010_-_gratificacao_para_vigilante.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1118/p.l._41-20_reformulacao_adm_por_meio_de_transferencia_r_27.88600__amec.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1119/p.l._42-19_institui_o_auxilio-saude_na_cmc.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1120/p.l._43-20_denominacao_da_quadra_poliesportiva_da_lh_21_-_mao.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1121/p.l._44-20_reformulacao_adm_por_meio_de_transferencia_r_27.88600__amec_1.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1122/p.l._45-20_reformulacao_adm_por_meio_de_transferencia_r_10.000.00_semfaz.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1123/p.l._46-20_reformulacao_adm_por_meio_de_transposicao_r_75.63045_semed.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1124/p.l._47-20_abertura_de_credito_adicional_especial_r_218.98408_semed.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1125/p.l._48-20_abertura_de_credito_adicional_suplementar_r_1.000.00000_semed.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1126/p.l._50-20_abertura_de_credito_adicional_suplementar_r_5.000.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1127/p.l._51-20_prorroga_prazo_iptu.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1128/p.l._52-20_prorroga_refis.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1131/p.l._53-20_banco_de_oculos_e_materiais_ortopedicos_-_mao.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1130/p.l._54-20_dia_e_semana_da_agricultura_familiar_-_mao.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1132/p.l._55-20_concessao_-_apac.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1133/p.l._56-20_prorroga_prazo_para_pagamento_de_licenca_de_funcionamento.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1142/p.l._57-20_abertura_de_credito_adicional_suplementar_r_550.00000.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1143/p.l._58-2021_abertura_de_credito_adicional_suplementar_-_r_350.00000_semed.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1144/p.l._59-2021_abertura_de_credito_adicional_suplementar_-_r_4.277.00000__-_semad.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1145/p.l._60-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_100.00000_amec.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1146/p.l._61-2021_abertura_de_credito_adicional_especial_-_r_150.00000_funccal.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1147/p.l._62-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_500.00000_fms.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1148/p.l._63-2021_abertura_de_credito_adicional_especial_-_r_500.00000_fms.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1149/p.l._64-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_477.00000_camara.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1150/p.l._65-2021_abertura_de_credito_adicional_suplementar_-_r_240.00000_fms.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1151/p.l._66-2021_abertura_de_credito_adicional_especial_-_r_539.95644_semosp.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1152/p.l._67-20_abertura_de_credito_adicional_suplementar_r_256.35216_fms.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1153/p.l._68-20_abertura_de_credito_adicional_suplementar_r_250.00000_fms.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1154/p.l._69-20_reformulacao_adm_por_meio_de_transposicao_r_7.63306_fms.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1155/p.l._70-20_abertura_de_credito_adicional_especial_r_40.00000_fmia.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1156/p.l._71-20_abertura_de_credito_adicional_suplementar_r469.0000.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1157/p.l._72-20_abertura_de_credito_adicional_especial_r_r224.97962_fmas.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1158/p.l._73-20_abertura_de_credito_adicional_especial_r_300.00000_fms.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1159/p.l._74-20_abertura_de_credito_adicional_suplementar_r_195.38021.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1160/p.l._75-20_abertura_de_credito_adicional_suplementar_r_500.00000.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1161/p.l._76-20_abertura_de_credito_adicional_suplementar_r_1.500.00000_fms.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1162/p.l._77-20_abertura_de_credito_adicional_suplementar_r_574.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1163/p.l._78-20_reformulacao_adm_por_meio_de_remanejamento_r_50.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1164/p.l._79-20_abertura_de_credito_adicional_suplementar_r_350.42746_-_fms.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1165/p.l._80-20_abertura_de_credito_adicional_suplementar_r_1.029.98654_fms.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1166/p.l._81-20_reformulacao_adm_por_meio_de_transposicao_r_15.00000.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1167/p.l._82-20_abertura_de_credito_adicional_suplementar_r_1.250.00000.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1168/p.l._83-20_abertura_de_credito_adicional_especial_r_69.32401.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1169/p.l._84-20_declara_as_cavalgadas_patrimonio_cultural_e_imaterial_do_municipio_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1170/p.l._85-20_abertura_de_credito_adicional_suplementar_r_2.014.00000_fundeb.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1171/p.l._86-20_abertura_de_credito_adicional_suplementar_r_500.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1172/p.l._87-20_reformulacao_adm_por_meio_de_remanejamento_r_35.00000_semplan.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1173/p.l._88-20_abertura_de_credito_adicional_suplementar_r_162.00000_fmas.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1174/p.l._89-20_implantacao_e_regulamentacao_do_registro_municipal_de_infracoes_-_remuinf.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1175/p.l._90-20_altera_a_lei_4.460-pmc-20_-_abertura_de_credito_adicional_especial.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1176/p.l._91-20_abertura_de_credito_adicional_suplementar_r_96.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1177/p.l._92-20_reformulacao_adm_por_meio_de_remanejamento_r_18.00000_semma.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1178/p.l._93-20_abertura_de_credito_adicional_suplementar_r_239.86900_fms.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1179/p.l._94-20_abertura_de_credito_adicional_especial_r_260.00000_cmc.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1180/p.l._95-20_abertura_de_credito_adicional_especial_r_1.144.56000_semed.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1181/p.l._96-20_reformulacao_adm_por_meio_de_transposicao_r_260.19000_semed.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1182/p.l._97-20_abertura_de_credito_adicional_suplementar_r_212.22394_semed.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1183/p.l._98-20_prorroga_prazo_do_iptu_-_covid-19.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1184/p.l._99-20_abertura_de_credito_adicional_especial_r_15.37965_semad.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1185/p.l._100-20_abertura_de_credito_adicional_especial_r456.39800_semosp.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1186/p.l._101-20_reformulacao_adm_por_meio_de_transposicao_r_27.47000_semagri.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1187/p.l._102-20_disciplina_a_supressao_poda_transplante_e_plantio_de_arvores_no_municipio_de_cacoal.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1188/p.l._103-20_baixa_de_bens_-_mesa_diretiva.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1189/p.l._104-20_abertura_de_credito_adicional_suplementar_r_81.00000_fms.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1190/p.l._105-20_abertura_de_credito_adicional_suplementar_r_8.50000_fms.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1191/p.l._106-20_reformulacao_adm_por_meio_de_transposicao_6.50000__fms.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1192/p.l._107-20_abertura_de_credito_adicional_especial_r_135.00000.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1193/p.l._108-20_altera_a_lei_no_2.646-10_-_regulamenta_as_normas_gerais_do_servico_de_taxi.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1194/p.l._109-20_abertura_de_credito_adicional_suplementar_r103.81971_pgm.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1195/p.l._110-20_lixeiras_coloridas_nas_escolas_-_claudemar.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1196/p.l._111-20_denominacao_do_centro_de_eduacacao_infantil_localizado_no_alpha_park_-_pedro_rabelo.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1197/p.l._112-20_abertura_de_credito_adicional_suplementar__48.89424__fms.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1198/p.l._113-20_abertura_de_credito_adicional_suplementar__200.00000__fms.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1199/p.l._114-20_abertura_de_credito_adicional_suplementar__153.02500__fms.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1200/p.l._115-20_abertura_de_credito_adicional_especial_r_357.00000.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1201/p.l._116-20_reformulacao_adm_por_meio_de_remanejamento_r_294.82479.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1202/p.l._117-20_abertura_de_credito_adicional_suplementar_r_22.58559.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1203/p.l._118-20_prorroga_refis.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1204/p.l._119-20_abertura_de_credito_adicional_1.174.48444.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1205/p.l._120-20_abertura_de_credito_adicional_29.88000.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1206/p.l._121-20_reformulacao_adm_por_meio_de_transferencia__63.49276_semad.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1207/p.l._122-20_reformulacao_adm_por_meio_de_remanejamento_1.705.63320_semad_semosp.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1208/p.l._123-20_reformulacao_adm_por_meio_de_transposicao_r_111.90419.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1209/p.l._124-20_reformulacao_adm_por_meio_de_remanejamento_1.200.00000_semosp_semagri.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1210/p.l._125-20_abertura_de_credito_adicional_suplementar_r_1.500.00000_2.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1211/p.l._126-20_doacao_de_terreno_-_escola_bernardo_guimaraes.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1212/p.l._127-20_reformulacao_adm_por_meio_de_transposicao_10.00000_funccal.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1213/p.l._128-20_reformulacao_adm_por_meio_de_transposicao_67.90000_semfz.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1214/p.l._129-20_abertura_de_credito_adicional_especial_r_9.45000.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1216/p.l._131-20_abertura_de_credito_adicional_suplementar_r745.36254.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1219/p.l._132-20_nomeacao_de_terminal_de_passageiros_localizado_no_distrito_do_riozinho.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1222/p.l._133-20_reformulacao_adm_por_meio_de_transposicao_r_255.29000_fms.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1223/p.l._134-20_abertura_de_credito_adicional_suplementar_r_128.66394_fms.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1224/p.l._135-20_reformulacao_adm_por_meio_de_remanejamento_r_20.00000_semad.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1225/p.l._136-20_denomina_ubs_localizada_no_bairro_vilage_do_sol_i-_rogerio.odt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1226/p.l._137-20_abertura_de_credito_adicional_especial_269.62182.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1227/p.l._138-20_abertura_de_credito_adicional__suplementar_159.96200.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1228/p.l._139-20_altera_a_lei_3.746-17_-_assessoria_militar_do_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1229/p.l._140-20_politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente_conselho_tutelar_e_fmia.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1231/p.l._141-20_abertura_de_credito_adicional_especial_70.00000_fmas.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1232/p.l._142-20_reformulacao_adm_por_meio_de_remanejamento_r_140.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1233/p.l._143-20_reformulacao_adm_por_meio_de_transposicao_r_50.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1234/p.l._147-20_reformulacao_adm_por_meio_de_remanejamento_r_120.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1235/p.l._145-20_reformulacao_adm_por_meio_de_remanejamento_r_r_555.00000.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1236/p.l._146-20_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_residencial_serra_dourada.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1237/p.l._147-20_reformulacao_adm_por_meio_de_remanejamento_r_120.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1238/p.l._148-20_abertura_de_credito_adicional_especial_300.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1239/p.l._149-20_abertura_de_credito_adicional_suplementar_r_700.00000_semad.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1240/p.l._150-20_abertura_de_credito_especial_r_3.431.83900.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1272/p.l._151-20_abertura_de_credito_adicional__suplementar_50.00000_fms.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1273/p.l._152-20_cria_indenizacao_aos_servidores_da_saude_-_coronavirus.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1274/p.l._153-20_altera_a_lei_4.523-pmc-2020_-_abertura_de_credito_adicional_especial_-_erro_material.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1275/p.l._154-20_denominacao_do_complexo_beira_rio_-_genesio.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1276/p.l._155-20_abertura_de_credito_adicional__suplementar_r_650.86344_fms.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1277/p.l._156-20_reformulacao_adm_por_meio_de_transposicao_r_89.64441_semosp.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1278/p.l._157-20_nomeacao_de_creche_localizada_no_bairro_alpha_parque_-_maria_e_cora.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1279/p.l._158-20_reformulacao_adm_por_meio_de_transferencia_1.00000_semast.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1280/p.l._159-20_autoriza_o_poder_executivo_municipal_de_cacoal_a_abrir_vagas_para_cargos_efetivo_tecnico_em_enfermagem.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1281/p.l._160-20_nomeacao_de_creche_localizada_na_linha_08_-_maria_aparecida_simoes.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1282/p.l._161-20_nomeacao_de_creche_localizada_no_loteamento_residencia_greenville_-_maria_e_cora.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1283/p.l._162-20_iptu_premiado.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1284/p.l._163-20_reformulacao_adm_por_meio_de_remanejamento_r_422.34700_semosp.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1285/p.l._164-20_abertura_de_credito_adicional__suplementar_7.000.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1286/p.l._165-20_altera_o_anexo_unico_da_lei_3.022-_2012_aprova_o_loteamento_residencial_greenville_i_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1287/p.l._166-20_reformulacao_adm_por_meio_de_transposicao_r__2.56100_semed.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1288/p.l._167-20_abertura_de_credito_adicional_suplementar_r_180.82107_semed.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1291/p.l._168-20_reformulacao_adm_por_meio_de_remanejamento_r_157.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1294/p.l._169-20_reformulacao_adm_por_meio_de_transposicao__r_12.00000__semosp.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1295/p.l._170-20_reformulacao_adm_por_meio_de_transferencia_r_25.96800_semosp.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1296/p.l._171-20_abertura_de_credito_adicional_suplementar_92.83392_semast.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1300/p.l._172-20_abertura_de_credito_adicional_suplementar_r_204.00000_semast.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1301/p.l._173-20_abertura_de_credito_adicional__suplementar_r_3.402.00000_fms.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1302/p.l._174-20_altera_a_lei_3.913-17_-_denomina_as_vias_publicas_localizadas_no_loteamento_jardim_italia_iii.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1303/p.l._175-20_denomina_fidelci_francisco_chagas_o_antigo_predio_da_semast.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1305/p.l._176-20_reformulacao_adm_por_meio_de_transposicao__r_375.34500_fms.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1307/p.l._177-20_abertura_de_credito_adicional__especial_310.00000_fmas.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1311/p.l._178-20_abertura_de_credito_adicional__suplementar_61.11690_semosp.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1312/p.l._179-20_reformulacao_adm_por_meio_de_remanejamento_r_67.84560_semad.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1313/p.l._180-20_abertura_de_credito_adicional__suplementar_3.938.84647_semosp.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1314/p.l._181-20_reformulacao_adm_por_meio_de_transposicao__r_1.16420_semplan.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1315/p.l._182-20_abertura_de_credito_adicional__suplementar_118.38747_semad.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1317/p.l._183-20_abertura_de_credito_adicional__suplementar_520.00000_semfaz.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1318/p.l._184-20_concede_beneficio_tributario_durante_o_periodo_de_pandemia_causado_pelo_covid-19.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1319/p.l._185-20_ldo_2021.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1320/p.l._186-20_altera_o_quadro_do_art._1o_da_lei_1.205-pmc-01.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1321/p.l._187-20_reformulacao_adm_por_meio_de_transposicao_r_150.00000_saaec.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1322/p.l._188-20_denomina_a_rua_dos_vanguardeiros_como_neusa_mendes_moreira.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1323/p.l._189-20_reformulacao_adm._r_2.00000_transferencia.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1324/p.l._190-20_reformulacao_adm_por_meio_de_transposicao_23.44784__amec.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1325/p.l._191-20_instalacao_de_caixa_dagua_em_novos_loteamentos.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1326/p.l._192-20_reformulacao_adm_por_meio_de_transposicao_r_2.55655_semagri.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1327/p.l._193-20_abertura_de_credito_adicional__suplementar_r182.01936_fms.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1328/p.l._194-20_abertura_de_credito_adicional__suplementar__r_1.000.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1329/p.l._195-20_altera_a_lei_no_2.707-pmc-2010_-_valdomiro_cora.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1330/p.l._196-20_altera_a_lei_no_2016-pmc-2006_-_valdomiro_cora.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1331/p.l._197-20_disponibilizacao_de_caixas_d_agua_para_moradores_que_nao_possuam_reservatorio_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1332/p.l._198-20_denomina_as_vias_publicas_localizadas_no_residencial_park_dos_buritis_-_maria.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1333/p.l._199-20_abertura_de_credito_adicional__suplementar___1.300.00000.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1334/p.l._200-20_abertura_de_credito_adicional_suplementar_r_2.200.00000.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1335/p.l._201-20_denominacao_da_creche_localizada_no_bairro_grenville_-_pedro.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1336/p.l._202-20_-_subsidio_mensal_dos_vereadores_-_mesa_diretiva.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1337/p.l._203-20-_subsidio_mensal_do_prefeito_e_vice-prefeito_-_mesa_diretiva.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1338/p.l._204-20_-_subsidio_dos_secretarios_-_mesa_diretiva.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1340/p.l._205-20_abertura_de_credito_adicional__especial_573.60170__funccal.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1341/p.l._206-20_abertura_de_credito_adicional__suplementar___20.00000_fms.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1342/p.l._207-20_abertura_de_credito_adicional__suplementar___r_156.23800__fms.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1343/p.l._208-20_abertura_de_credito_adicional__suplementar___400.00000_fms.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1344/p.l._209-20_reformulacao_adm_por_meio_de_transposicao_r2.30680__fms.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1345/p.l._210-20_reformulacao_adm_por_meio_de_remanejamento_244.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1346/p.l._211-20_reformulacao_adm_por_meio_de_transposicao_r103.72753__semosp.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1347/p.l._212-20_abertura_de_credito_adicional__suplementar__r7.20183_fmas.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1348/p.l._213-20_abertura_de_credito_adicional__suplementar_r_135.61370_fmas.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1349/p.l._214-20_abertura_de_credito_adicional__suplementar___r_54.01084_fms.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1350/p.l._215-20_abertura_de_credito_adicional__suplementar___r101.90211_semosp.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1351/p.l._216-20_abertura_de_credito_adicional__suplementar___r__r_202.74000__fms.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1352/p.l._217-20_abertura_de_credito_adicional__suplementar__r_160.00000_fms.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1353/p.l._218-20_abertura_de_credito_adicional__suplementar__r_750.00000__fms.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1354/p.l._219-20_altera_a_lei_no_2.735-pmc-2010_-_aposentadoria_e_substituicao.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1355/p.l._220-20_abertura_de_credito_adicional__suplementar___r_130.35249_fms.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1356/p.l._221-20_abertura_de_credito_adicional__suplementar__r_80.00000_fms.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1357/p.l._222-20_reformulacao_adm_por_meio_de_remanejamento_25.00000_semplan.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1358/p.l._223-20_reformulacao_adm_por_meio_de_transposicao_1.249.77498_fms.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1359/p.l._224-20_abertura_de_credito_adicional__suplementar__1.000.00000__fms.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1360/p.l._225-20_abertura_de_credito_adicional_suplementar_r_6.00000_fms.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1361/p.l._226-20_reformulacao_adm_por_meio_de_remanejamento_60.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1362/p.l._227-20_criacao_de_espaco_destinado_a_desenvolver_encontros_e_exposicoes_de_veiculos_com_som_automotivo_alto.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1363/p.l._228-20_loa-2021.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1364/p.l._229-20_dispoe_sobre_a_criacao_de_espaco_destinado_ao_uso_de_som_automotivo_alto.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1365/p.l._230-20_abertura_de_credito_adicional_suplementar_-_104.98520_fms.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1366/p.l._231-20_reformulacao_adm_por_meio_de_transposicao__260.00000__cmc.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1367/p.l._232-20_reformulacao_adm_por_meio_de_transposicao_165.00000__fms.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1368/p.l._233-20_abertura_de_credito_adicional__especial_20.00000__semast.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1369/p.l._234-20_reformulacao_adm._remanejamento_46.19827_semast.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1370/p.l._235-20_abertura_de_credito_suplementar_r_600.00000_semast.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1371/p.l._236-20_abertura_de_credito_adicional__suplementar__r_135.00000_fms.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1372/p.l._237-20_reformulacao_adm_por_meio_de_transposicao_907.74160_fms.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1373/p.l._238-20_reformulacao_adm._remanejamento_16.90000_assessoria_comunicacao.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1374/p.l._239-20_abertura_de_credito_adicional__suplementar_r__2.59247_assessoria_comunicacao.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1375/p.l._240-20_reformulacao_adm_por_meio_de_transferencia_r_10.49599_assessoria_comunicacao.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1376/p.l._241-20_reformulacao_adm_por_meio_de_transposicao_366.22630_fms.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1377/p.l._242-20_abertura_de_credito_adicional__suplementar_11.80500__fmas.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1378/p.l._243-20_reformulacao_adm_por_meio_de_transposicao___175.00000_-_saae.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1379/p.l._244-20_reformulacao_adm_por_meio_de_transposicaor_1.679.66819_semed.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1380/p.l._245-20_abertura_de_credito_adicional__suplementar_1.300.00000_semad.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1381/p.l._246-20_reformulacao_adm._remanejamento_110.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1382/p.l._247-20_abertura_de_credito_adicional__suplementar_200.00000_semad.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1383/p.l._248-20_abertura_de_credito_especial_r_2.416.95771_-_fundeb.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1386/p.l._249-20_abertura_de_credito_adicional_suplementar_r_10.07918_amec.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1388/p.l._250-20_reformulacao_adm_por_meio_de_transposicao__r_16.45571_amec.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1389/p.l._251-20_abertura_de_credito_adicional_suplementar_r_528.48681__-_semosp.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1392/p.l._252-20_abertura_de_credito_adicional_suplementar_r_26.06000_fms.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1394/p.l._253-20_reformulacao_adm_por_meio_de_transposicao_r_17.52000_semast.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1400/p.l._254-20_reformulacao_adm_por_meio_de_transposicao__r_13.82000_semosp.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1404/p.l._255-20_abertura_de_credito_adicional_suplementar_r_153.00000_fms.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1405/p.l._256-20_reformulacao_adm_por_meio_de_transposicao__r_720.74200_fms.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1406/p.l._257-20_reformulacao_adm_por_meio_de_transposicao_r_335.70000_saae.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1407/p.l._258-20_abertura_de_credito_especial_r_1.00000_saae.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1412/p.l._259-20_incorporcao_de_vencimento_e_criacao_de_funcao_gratificada_-_pgm_-_analista_de_tecnica_legislativa_-_lei_2.413-08.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1413/p.l._260-20_criacao_e_denominacao_de_centros_municipais_de_educacao_infantil_do_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1414/p.l._261-20_dispoe_sobre_a_baixa_de_bens_moveis_inserviveis_ao_patrimonio_publico.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1415/p.l._262-20_dispoe_sobre_a_baixa_de_bens_moveis_inserviveis_ao_patrimonio_publico.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1416/p.l._263-20_proposta_de_gratificacao_e_verba_de_representacao_-_altera_as_leis_2.735-10_e_2.543-09.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1417/p.l._264-20_denomina_as_vias_publicas_localizadas_no_loteamento_residencial_viena_i_ii_e_iii.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1418/p.l._265-20_extensao_de_vantagem_pessoal_para_o_tecnico_em_higiene_dental_-_altera_o_art._51_da_lei_2.964-12.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1419/p.l._266-20_altera_as_leis_3.481-15_e_4.384-19_-_gratificacao_aos_servidores_lotados_na_semosp_semagri_semma_semed_e_conselho_t.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1420/p.l._267-20_declara_de_utilidade_publica_a_associacao_vira_lata_vira_amor_-_pedro_henrique_rabelo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1421/p.l._268-20_reformulacao_adm._remanejamento_r_700.00000_semed.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1422/p.l._269-20_denomina_vias_publicas_do_bairro_residencial_machado_-_pedro_henrique_rabelo.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1423/p.l._270-20_altera_o_art._79_da_lei_2.735-10.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1424/p.l._271-20_reformulacao_adm_por_meio_de_transposicao_r_152.73350_semed.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1425/p.l._272-20_altera_a_lei_3.206-13_-_aprova_o_loteamento_residencial_paineiras.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1426/p.l._273-20_prorroga_a_indenizacao_prevista_na_lei_4.529-pmc-19_por_exposicao_obrigatoria_ao_covid-19.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1427/p.l._274-20_abertura_de_credito_especial_-_r_50.000_fms.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1428/p.l._275-20_abertura_de_credito_adicional__suplementar_r_700.00000_pgm.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1429/p.l._276-20_reformulacao_adm_por_meio_de_transposicao_r_250.00000_saae.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1430/p.l._277-20_abertura_de_credito_adicional_suplementar_r_3.00000_fms.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1431/p.l._278-20_abertura_de_credito_adicional__suplementar_-_r_1.205.00000_semed.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1432/p.l._279-20_reformulacao_adm_por_meio_de_transposicao_1.037.97000_fms.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1433/p.l._280-20_abertura_de_credito_adicional_suplementar_-_r_85.00000_fms.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1434/p.l._281-20_abertura_de_credito_adicional_suplementar_-_r_430.00000_fms.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1435/p.l._282-20_reformulacao_adm_por_meio_de_transposicao_r_430.00000_semed.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1436/p.l._283-20_altera_a_lei_2.543-09_-_estrutura_politico-administrativa_e_organizacional_da_pmc.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1437/p.l._284-20_altera_lei_1.584-2003_-_issqn.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1438/p.l._285-20_concessao_de_direito_real_de_uso_de_imovel_publico_a_associacao_dos_aposentados_pensionistas_idosos_e_portadores_de.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1439/p.l._286-20_altera_a_lei_073-85_-_institui_normas_sobre_policia_administrativa_no_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1440/p.l._287-20_reformulacao_adm._remanejamento_r_200.45129_semad.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1441/p.l._288-20_reformulacao_adm._remanejamento_r_130.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1442/p.l._289-20_altera_os_anexos_das_leis_que_aprovam_o_loteamento_residencial_greenville.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1443/p.l._290-20_altera_a_lei_4.094-18_que_aprova_o_loteamento_residencial_denominado_parque_universitario.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1444/p.l._291-20_altera_o_anexo_unico_da_lei_3.643-16_que_aprova_loteamento_denominado_residencial_serra_dourada.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1445/p.l._292-20_altera_as_areas_de_expansao_urbana_-_plano_diretor_-_lei_3.629-16.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1446/p.l._293-20_dispoe_sobre_aprovacao_de_carater_excepcional_para_regularizacao_de_obras.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1447/p.l._294-20_abertura_de_credito_especial_-_r_138.00000_fmas.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1448/p.l._295-20_reajuste_do_piso_salarial_dos_professores_do_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1449/p.l._296-20_reformulacao_adm_por_meio_de_transposicao_r_400.00000_fundeb.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1450/p.l._297-20_abertura_de_credito_adicional__suplementar_r_225.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2095/requerimento_01.20_urgencia_simples_-_1a_s.o..doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_02.20_urgencia_simples_-_2a_s.o..doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2097/requerimento_03.20_terminal_do_riozinho_-_pedro_rabelo.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2098/requerimento_04.20_inclusao_de_projetos_130_e_152-19_transporte_por_aplicativos.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2099/requerimento_05.20_urgencia_simples_-_3a_s.o..doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2100/requerimento_06.20_prestacao_de_informacoes_-_claudinei_carlos_ribeiro.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2101/requerimento_07.20_copia_do_processo_de_pagamento_de_complemente_salarial_dos_servidores_que_recebem_abaixo_do_salario_minimo.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2102/requerimento_08.20_copia_do_processo_de_pagamento_do_piso_nacional_dos_agentes_de_saude_dos_ultimos_3_anos.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2121/requerimento_09.20_urgencia_simples_-_5a_s.o..doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2122/requerimento_10.20_copia_planilhas_creami_e_cer.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2123/requerimento_11.20_urgencia_simples_-_6a_s.o..doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2124/requerimento_12.20_urgencia_simples_-_7a_s.o..doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2125/requerimento_13.20_inclusao_do_projeto_de_lei_n.o_42-20_-_auxilio-saude.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2126/requerimento_14.20_urgencia_simples_-_8a_s.o..doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2127/requerimento_15.20_urgencia_simples_-_9a_s.o..doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2128/requerimento_16.20_urgencia_simples_-_10a_s.o..doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2129/requerimento_17.20_copia_testes_covid-19.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2130/requerimento_18.20_urgencia_simples_-_11a_s.o..doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2131/requerimento_19.20_inclusao_dos_projetos_de_lei_n.os_28_31_60_61_63_64_65_66_67_68_e_69_-_12a_s.o..doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2132/requerimento_20.20_urgencia_simples_-_13a_s.o..doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2133/requerimento_21.20_urgencia_simples_-_14a_s.o..doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_22.20_inclusao_dos_projetos_de_lei_nos_77_78_79_e_82_-_14a_s.o..doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_23.20_urgencia_simples_-_15a_s.o..doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_25.20_urgencia_simples_-_16a_s.o..doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2144/requerimento_26.20_urgencia_simples_-_17a_s.o..doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2145/requerimento_27.20_urgencia_simples_-_18a_s.o..doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2146/requerimento_28.20_urgencia_simples_-_19a_s.o..doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2147/requerimento_29.20_informacoes_sobre_obras_referentes_a_capelas_-_mario.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2148/requerimento_30.20_convenio_entre_a_pmc_e_a_energisa_-_troca_de_lampadas_-_mario.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2149/requerimento_31.20_despesas_relacionadas_ao_covid-19_-_mario.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2150/requerimento_32.20_informacoes_sobre_obras_-_mario.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2151/requerimento_33.20_urgencia_simples_-_20a_s.o..doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2152/requerimento_34-20_compra_de_mascaras_-_mario.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2153/requerimento_35.20_contratacoes_-_teim.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2154/requerimento_36.20_loteamentos_regularizados_-_rogerio.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2155/requerimento_37.20_inclusao_do_projeto_de_lei_no_101_-_20a_s.o..doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2156/requerimento_38.20_urgencia_simples_-_3a_s.e..doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2157/requerimento_39.20_urgencia_simples_-_21a_s.o..doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2158/requerimento_40.20_semed_-_pedro_henrique_rabelo.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_41.20_emendas_parlamentares_e_financiamentos_-_pedro_henrique_rabelo.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2160/requerimento_42.20_urgencia_simples_-_5a_s.e..doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2161/requerimento_43.20_urgencia_simples_-_22a_s.o..doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2162/requerimento_44.20_urgencia_simples_-_23a_s.o..doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2163/requerimento_45.20_relacao_de_servidores_contratados_por_empresa_terceirizada_-_mario.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1071/p.l._01-20_abertura_de_credito_adicional_suplementar_-__4.200.00000.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1074/p.l._02-20_abertura_de_credito_adicional_suplementar_-__5.994.00000.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1075/p.l._03-20_reformulacao_adm_por_meio_de_transposicao_r_12.00000.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1076/p.l._04-20_abertura_de_credito_adicional_suplementar_-__r_1.937.27400.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1077/p.l._05-20_abertura_de_credito_adicional_especial_r_89.51211_fms.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1078/p.l._06-20_abertura_de_credito_adicional_suplementar_-__r_94.95786.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1079/p.l._07-20_reformulacao_adm_por_meio_de_transposicao_r_10..docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1080/p.l._08-20_abertura_de_credito_adicional_especial_r_60.00000_fms_1.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1081/p.l._09-20_altera_a_lei_4.165-pmc-2018.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1082/p.l._10-20_aprova_residencial_vienna_i.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1083/p.l._11-20_aprova_residencial_vienna_ii.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1084/p.l._12-20_aprova_residencial_vienna_iii.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1085/p.l._13-20_abertura_de_credito_adicional_suplementar_-__575.00000.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1086/p.l._14-20_abertura_de_credito_adicional_suplementar_-_r_4.388.00000.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1087/p.l._15-20_abertura_de_credito_adicional_especial_r_270.00000_fms.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1089/p.l._16-20_reformulacao_adm_por_meio_de_remanejamento_r_61.00000_semad.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1090/p.l._17-20_piso_salarial_educacao.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1091/p.l._18-20_baixa_de_bens_moveis.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1092/p.l._19-20_reformulacao_adm_por_meio_de_remanejamento_r_55.55000_semplan.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1093/p.l._20-20_altera_a_lei_2346-08_-_imovel_doado_para_tce.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1094/p.l._21-20_abertura_de_credito_adicional_especial_r_60.00000_fmia.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1095/p.l._22-20_altera_a_lei_2.735-2010_-_gratificacao_para_medico_veterinario.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1096/p.l._23-20_abertura_de_credito_adicional_especial_r_1.435.93694_semosp.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1097/p.l._24-20_define_a_carteira_de_identificacao_funcional_-_semtran.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1098/p.l._25-20_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1099/p.l._26-20_altera_a_lei_2.735-2010_-_diarias_servico_honorifico.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1100/p.l._27-20_-_cavalgadas_-_patrimonio_cultural_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1101/p.l._28-20_dia_municipal_fibromialgia_-_paulo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1102/p.l._29-20_limpeza_fossas_septicas_-_mario.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1103/p.l._30-20_altera_a_lei_2.413-08_-_pgm_e_analista_de_tecnica_legislativa.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1108/p.l._31-20_altera_a_lei_2.543-09.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1109/p.l._32-20_abertura_de_credito_adicional_suplementar_r_634.28835_semttran.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1110/p.l._33-20_projeto_pmia_-_plano_municipal_para_infancia_e_adolescencia.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1111/p.l._34-20_abertura_de_credito_adicional_especial_r_24.00000_saae.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1112/p.l._35-20_abertura_de_credito_adicional_especial_r_100.00000_saae_2.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1113/p.l._36-20_abertura_de_credito_adicional_suplementar_r_140.00000_saae.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1114/p.l._37-20_abertura_de_credito_adicional_suplementar_r_3.330.91300_saae.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1115/p.l._38-20_reformulacao_adm_por_meio_de_transposicao_r_16.79400_amec.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1116/p.l._39-20_abertura_de_credito_adicional_suplementar_r_127.61985_amec.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1117/p.l._40-20_altera_a_lei_2.735-2010_-_gratificacao_para_vigilante.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1118/p.l._41-20_reformulacao_adm_por_meio_de_transferencia_r_27.88600__amec.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1119/p.l._42-19_institui_o_auxilio-saude_na_cmc.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1120/p.l._43-20_denominacao_da_quadra_poliesportiva_da_lh_21_-_mao.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1121/p.l._44-20_reformulacao_adm_por_meio_de_transferencia_r_27.88600__amec_1.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1122/p.l._45-20_reformulacao_adm_por_meio_de_transferencia_r_10.000.00_semfaz.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1123/p.l._46-20_reformulacao_adm_por_meio_de_transposicao_r_75.63045_semed.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1124/p.l._47-20_abertura_de_credito_adicional_especial_r_218.98408_semed.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1125/p.l._48-20_abertura_de_credito_adicional_suplementar_r_1.000.00000_semed.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1126/p.l._50-20_abertura_de_credito_adicional_suplementar_r_5.000.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1127/p.l._51-20_prorroga_prazo_iptu.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1128/p.l._52-20_prorroga_refis.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1131/p.l._53-20_banco_de_oculos_e_materiais_ortopedicos_-_mao.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1130/p.l._54-20_dia_e_semana_da_agricultura_familiar_-_mao.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1132/p.l._55-20_concessao_-_apac.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1133/p.l._56-20_prorroga_prazo_para_pagamento_de_licenca_de_funcionamento.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1142/p.l._57-20_abertura_de_credito_adicional_suplementar_r_550.00000.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1143/p.l._58-2021_abertura_de_credito_adicional_suplementar_-_r_350.00000_semed.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1144/p.l._59-2021_abertura_de_credito_adicional_suplementar_-_r_4.277.00000__-_semad.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1145/p.l._60-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_100.00000_amec.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1146/p.l._61-2021_abertura_de_credito_adicional_especial_-_r_150.00000_funccal.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1147/p.l._62-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_500.00000_fms.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1148/p.l._63-2021_abertura_de_credito_adicional_especial_-_r_500.00000_fms.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1149/p.l._64-2021_reformulacao_administrativa_por_meio_de_remanejamento_-_r_477.00000_camara.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1150/p.l._65-2021_abertura_de_credito_adicional_suplementar_-_r_240.00000_fms.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1151/p.l._66-2021_abertura_de_credito_adicional_especial_-_r_539.95644_semosp.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1152/p.l._67-20_abertura_de_credito_adicional_suplementar_r_256.35216_fms.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1153/p.l._68-20_abertura_de_credito_adicional_suplementar_r_250.00000_fms.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1154/p.l._69-20_reformulacao_adm_por_meio_de_transposicao_r_7.63306_fms.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1155/p.l._70-20_abertura_de_credito_adicional_especial_r_40.00000_fmia.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1156/p.l._71-20_abertura_de_credito_adicional_suplementar_r469.0000.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1157/p.l._72-20_abertura_de_credito_adicional_especial_r_r224.97962_fmas.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1158/p.l._73-20_abertura_de_credito_adicional_especial_r_300.00000_fms.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1159/p.l._74-20_abertura_de_credito_adicional_suplementar_r_195.38021.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1160/p.l._75-20_abertura_de_credito_adicional_suplementar_r_500.00000.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1161/p.l._76-20_abertura_de_credito_adicional_suplementar_r_1.500.00000_fms.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1162/p.l._77-20_abertura_de_credito_adicional_suplementar_r_574.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1163/p.l._78-20_reformulacao_adm_por_meio_de_remanejamento_r_50.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1164/p.l._79-20_abertura_de_credito_adicional_suplementar_r_350.42746_-_fms.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1165/p.l._80-20_abertura_de_credito_adicional_suplementar_r_1.029.98654_fms.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1166/p.l._81-20_reformulacao_adm_por_meio_de_transposicao_r_15.00000.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1167/p.l._82-20_abertura_de_credito_adicional_suplementar_r_1.250.00000.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1168/p.l._83-20_abertura_de_credito_adicional_especial_r_69.32401.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1169/p.l._84-20_declara_as_cavalgadas_patrimonio_cultural_e_imaterial_do_municipio_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1170/p.l._85-20_abertura_de_credito_adicional_suplementar_r_2.014.00000_fundeb.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1171/p.l._86-20_abertura_de_credito_adicional_suplementar_r_500.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1172/p.l._87-20_reformulacao_adm_por_meio_de_remanejamento_r_35.00000_semplan.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1173/p.l._88-20_abertura_de_credito_adicional_suplementar_r_162.00000_fmas.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1174/p.l._89-20_implantacao_e_regulamentacao_do_registro_municipal_de_infracoes_-_remuinf.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1175/p.l._90-20_altera_a_lei_4.460-pmc-20_-_abertura_de_credito_adicional_especial.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1176/p.l._91-20_abertura_de_credito_adicional_suplementar_r_96.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1177/p.l._92-20_reformulacao_adm_por_meio_de_remanejamento_r_18.00000_semma.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1178/p.l._93-20_abertura_de_credito_adicional_suplementar_r_239.86900_fms.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1179/p.l._94-20_abertura_de_credito_adicional_especial_r_260.00000_cmc.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1180/p.l._95-20_abertura_de_credito_adicional_especial_r_1.144.56000_semed.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1181/p.l._96-20_reformulacao_adm_por_meio_de_transposicao_r_260.19000_semed.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1182/p.l._97-20_abertura_de_credito_adicional_suplementar_r_212.22394_semed.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1183/p.l._98-20_prorroga_prazo_do_iptu_-_covid-19.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1184/p.l._99-20_abertura_de_credito_adicional_especial_r_15.37965_semad.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1185/p.l._100-20_abertura_de_credito_adicional_especial_r456.39800_semosp.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1186/p.l._101-20_reformulacao_adm_por_meio_de_transposicao_r_27.47000_semagri.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1187/p.l._102-20_disciplina_a_supressao_poda_transplante_e_plantio_de_arvores_no_municipio_de_cacoal.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1188/p.l._103-20_baixa_de_bens_-_mesa_diretiva.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1189/p.l._104-20_abertura_de_credito_adicional_suplementar_r_81.00000_fms.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1190/p.l._105-20_abertura_de_credito_adicional_suplementar_r_8.50000_fms.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1191/p.l._106-20_reformulacao_adm_por_meio_de_transposicao_6.50000__fms.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1192/p.l._107-20_abertura_de_credito_adicional_especial_r_135.00000.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1193/p.l._108-20_altera_a_lei_no_2.646-10_-_regulamenta_as_normas_gerais_do_servico_de_taxi.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1194/p.l._109-20_abertura_de_credito_adicional_suplementar_r103.81971_pgm.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1195/p.l._110-20_lixeiras_coloridas_nas_escolas_-_claudemar.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1196/p.l._111-20_denominacao_do_centro_de_eduacacao_infantil_localizado_no_alpha_park_-_pedro_rabelo.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1197/p.l._112-20_abertura_de_credito_adicional_suplementar__48.89424__fms.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1198/p.l._113-20_abertura_de_credito_adicional_suplementar__200.00000__fms.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1199/p.l._114-20_abertura_de_credito_adicional_suplementar__153.02500__fms.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1200/p.l._115-20_abertura_de_credito_adicional_especial_r_357.00000.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1201/p.l._116-20_reformulacao_adm_por_meio_de_remanejamento_r_294.82479.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1202/p.l._117-20_abertura_de_credito_adicional_suplementar_r_22.58559.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1203/p.l._118-20_prorroga_refis.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1204/p.l._119-20_abertura_de_credito_adicional_1.174.48444.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1205/p.l._120-20_abertura_de_credito_adicional_29.88000.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1206/p.l._121-20_reformulacao_adm_por_meio_de_transferencia__63.49276_semad.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1207/p.l._122-20_reformulacao_adm_por_meio_de_remanejamento_1.705.63320_semad_semosp.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1208/p.l._123-20_reformulacao_adm_por_meio_de_transposicao_r_111.90419.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1209/p.l._124-20_reformulacao_adm_por_meio_de_remanejamento_1.200.00000_semosp_semagri.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1210/p.l._125-20_abertura_de_credito_adicional_suplementar_r_1.500.00000_2.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1211/p.l._126-20_doacao_de_terreno_-_escola_bernardo_guimaraes.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1212/p.l._127-20_reformulacao_adm_por_meio_de_transposicao_10.00000_funccal.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1213/p.l._128-20_reformulacao_adm_por_meio_de_transposicao_67.90000_semfz.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1214/p.l._129-20_abertura_de_credito_adicional_especial_r_9.45000.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1216/p.l._131-20_abertura_de_credito_adicional_suplementar_r745.36254.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1219/p.l._132-20_nomeacao_de_terminal_de_passageiros_localizado_no_distrito_do_riozinho.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1222/p.l._133-20_reformulacao_adm_por_meio_de_transposicao_r_255.29000_fms.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1223/p.l._134-20_abertura_de_credito_adicional_suplementar_r_128.66394_fms.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1224/p.l._135-20_reformulacao_adm_por_meio_de_remanejamento_r_20.00000_semad.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1225/p.l._136-20_denomina_ubs_localizada_no_bairro_vilage_do_sol_i-_rogerio.odt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1226/p.l._137-20_abertura_de_credito_adicional_especial_269.62182.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1227/p.l._138-20_abertura_de_credito_adicional__suplementar_159.96200.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1228/p.l._139-20_altera_a_lei_3.746-17_-_assessoria_militar_do_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1229/p.l._140-20_politica_municipal_de_atendimento_aos_direitos_da_crianca_e_do_adolescente_conselho_tutelar_e_fmia.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1231/p.l._141-20_abertura_de_credito_adicional_especial_70.00000_fmas.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1232/p.l._142-20_reformulacao_adm_por_meio_de_remanejamento_r_140.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1233/p.l._143-20_reformulacao_adm_por_meio_de_transposicao_r_50.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1234/p.l._147-20_reformulacao_adm_por_meio_de_remanejamento_r_120.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1235/p.l._145-20_reformulacao_adm_por_meio_de_remanejamento_r_r_555.00000.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1236/p.l._146-20_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_residencial_serra_dourada.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1237/p.l._147-20_reformulacao_adm_por_meio_de_remanejamento_r_120.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1238/p.l._148-20_abertura_de_credito_adicional_especial_300.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1239/p.l._149-20_abertura_de_credito_adicional_suplementar_r_700.00000_semad.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1240/p.l._150-20_abertura_de_credito_especial_r_3.431.83900.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1272/p.l._151-20_abertura_de_credito_adicional__suplementar_50.00000_fms.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1273/p.l._152-20_cria_indenizacao_aos_servidores_da_saude_-_coronavirus.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1274/p.l._153-20_altera_a_lei_4.523-pmc-2020_-_abertura_de_credito_adicional_especial_-_erro_material.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1275/p.l._154-20_denominacao_do_complexo_beira_rio_-_genesio.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1276/p.l._155-20_abertura_de_credito_adicional__suplementar_r_650.86344_fms.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1277/p.l._156-20_reformulacao_adm_por_meio_de_transposicao_r_89.64441_semosp.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1278/p.l._157-20_nomeacao_de_creche_localizada_no_bairro_alpha_parque_-_maria_e_cora.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1279/p.l._158-20_reformulacao_adm_por_meio_de_transferencia_1.00000_semast.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1280/p.l._159-20_autoriza_o_poder_executivo_municipal_de_cacoal_a_abrir_vagas_para_cargos_efetivo_tecnico_em_enfermagem.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1281/p.l._160-20_nomeacao_de_creche_localizada_na_linha_08_-_maria_aparecida_simoes.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1282/p.l._161-20_nomeacao_de_creche_localizada_no_loteamento_residencia_greenville_-_maria_e_cora.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1283/p.l._162-20_iptu_premiado.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1284/p.l._163-20_reformulacao_adm_por_meio_de_remanejamento_r_422.34700_semosp.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1285/p.l._164-20_abertura_de_credito_adicional__suplementar_7.000.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1286/p.l._165-20_altera_o_anexo_unico_da_lei_3.022-_2012_aprova_o_loteamento_residencial_greenville_i_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1287/p.l._166-20_reformulacao_adm_por_meio_de_transposicao_r__2.56100_semed.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1288/p.l._167-20_abertura_de_credito_adicional_suplementar_r_180.82107_semed.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1291/p.l._168-20_reformulacao_adm_por_meio_de_remanejamento_r_157.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1294/p.l._169-20_reformulacao_adm_por_meio_de_transposicao__r_12.00000__semosp.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1295/p.l._170-20_reformulacao_adm_por_meio_de_transferencia_r_25.96800_semosp.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1296/p.l._171-20_abertura_de_credito_adicional_suplementar_92.83392_semast.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1300/p.l._172-20_abertura_de_credito_adicional_suplementar_r_204.00000_semast.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1301/p.l._173-20_abertura_de_credito_adicional__suplementar_r_3.402.00000_fms.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1302/p.l._174-20_altera_a_lei_3.913-17_-_denomina_as_vias_publicas_localizadas_no_loteamento_jardim_italia_iii.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1303/p.l._175-20_denomina_fidelci_francisco_chagas_o_antigo_predio_da_semast.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1305/p.l._176-20_reformulacao_adm_por_meio_de_transposicao__r_375.34500_fms.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1307/p.l._177-20_abertura_de_credito_adicional__especial_310.00000_fmas.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1311/p.l._178-20_abertura_de_credito_adicional__suplementar_61.11690_semosp.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1312/p.l._179-20_reformulacao_adm_por_meio_de_remanejamento_r_67.84560_semad.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1313/p.l._180-20_abertura_de_credito_adicional__suplementar_3.938.84647_semosp.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1314/p.l._181-20_reformulacao_adm_por_meio_de_transposicao__r_1.16420_semplan.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1315/p.l._182-20_abertura_de_credito_adicional__suplementar_118.38747_semad.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1317/p.l._183-20_abertura_de_credito_adicional__suplementar_520.00000_semfaz.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1318/p.l._184-20_concede_beneficio_tributario_durante_o_periodo_de_pandemia_causado_pelo_covid-19.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1319/p.l._185-20_ldo_2021.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1320/p.l._186-20_altera_o_quadro_do_art._1o_da_lei_1.205-pmc-01.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1321/p.l._187-20_reformulacao_adm_por_meio_de_transposicao_r_150.00000_saaec.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1322/p.l._188-20_denomina_a_rua_dos_vanguardeiros_como_neusa_mendes_moreira.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1323/p.l._189-20_reformulacao_adm._r_2.00000_transferencia.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1324/p.l._190-20_reformulacao_adm_por_meio_de_transposicao_23.44784__amec.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1325/p.l._191-20_instalacao_de_caixa_dagua_em_novos_loteamentos.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1326/p.l._192-20_reformulacao_adm_por_meio_de_transposicao_r_2.55655_semagri.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1327/p.l._193-20_abertura_de_credito_adicional__suplementar_r182.01936_fms.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1328/p.l._194-20_abertura_de_credito_adicional__suplementar__r_1.000.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1329/p.l._195-20_altera_a_lei_no_2.707-pmc-2010_-_valdomiro_cora.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1330/p.l._196-20_altera_a_lei_no_2016-pmc-2006_-_valdomiro_cora.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1331/p.l._197-20_disponibilizacao_de_caixas_d_agua_para_moradores_que_nao_possuam_reservatorio_-_rogerio.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1332/p.l._198-20_denomina_as_vias_publicas_localizadas_no_residencial_park_dos_buritis_-_maria.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1333/p.l._199-20_abertura_de_credito_adicional__suplementar___1.300.00000.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1334/p.l._200-20_abertura_de_credito_adicional_suplementar_r_2.200.00000.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1335/p.l._201-20_denominacao_da_creche_localizada_no_bairro_grenville_-_pedro.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1336/p.l._202-20_-_subsidio_mensal_dos_vereadores_-_mesa_diretiva.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1337/p.l._203-20-_subsidio_mensal_do_prefeito_e_vice-prefeito_-_mesa_diretiva.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1338/p.l._204-20_-_subsidio_dos_secretarios_-_mesa_diretiva.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1340/p.l._205-20_abertura_de_credito_adicional__especial_573.60170__funccal.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1341/p.l._206-20_abertura_de_credito_adicional__suplementar___20.00000_fms.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1342/p.l._207-20_abertura_de_credito_adicional__suplementar___r_156.23800__fms.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1343/p.l._208-20_abertura_de_credito_adicional__suplementar___400.00000_fms.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1344/p.l._209-20_reformulacao_adm_por_meio_de_transposicao_r2.30680__fms.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1345/p.l._210-20_reformulacao_adm_por_meio_de_remanejamento_244.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1346/p.l._211-20_reformulacao_adm_por_meio_de_transposicao_r103.72753__semosp.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1347/p.l._212-20_abertura_de_credito_adicional__suplementar__r7.20183_fmas.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1348/p.l._213-20_abertura_de_credito_adicional__suplementar_r_135.61370_fmas.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1349/p.l._214-20_abertura_de_credito_adicional__suplementar___r_54.01084_fms.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1350/p.l._215-20_abertura_de_credito_adicional__suplementar___r101.90211_semosp.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1351/p.l._216-20_abertura_de_credito_adicional__suplementar___r__r_202.74000__fms.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1352/p.l._217-20_abertura_de_credito_adicional__suplementar__r_160.00000_fms.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1353/p.l._218-20_abertura_de_credito_adicional__suplementar__r_750.00000__fms.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1354/p.l._219-20_altera_a_lei_no_2.735-pmc-2010_-_aposentadoria_e_substituicao.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1355/p.l._220-20_abertura_de_credito_adicional__suplementar___r_130.35249_fms.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1356/p.l._221-20_abertura_de_credito_adicional__suplementar__r_80.00000_fms.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1357/p.l._222-20_reformulacao_adm_por_meio_de_remanejamento_25.00000_semplan.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1358/p.l._223-20_reformulacao_adm_por_meio_de_transposicao_1.249.77498_fms.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1359/p.l._224-20_abertura_de_credito_adicional__suplementar__1.000.00000__fms.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1360/p.l._225-20_abertura_de_credito_adicional_suplementar_r_6.00000_fms.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1361/p.l._226-20_reformulacao_adm_por_meio_de_remanejamento_60.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1362/p.l._227-20_criacao_de_espaco_destinado_a_desenvolver_encontros_e_exposicoes_de_veiculos_com_som_automotivo_alto.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1363/p.l._228-20_loa-2021.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1364/p.l._229-20_dispoe_sobre_a_criacao_de_espaco_destinado_ao_uso_de_som_automotivo_alto.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1365/p.l._230-20_abertura_de_credito_adicional_suplementar_-_104.98520_fms.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1366/p.l._231-20_reformulacao_adm_por_meio_de_transposicao__260.00000__cmc.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1367/p.l._232-20_reformulacao_adm_por_meio_de_transposicao_165.00000__fms.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1368/p.l._233-20_abertura_de_credito_adicional__especial_20.00000__semast.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1369/p.l._234-20_reformulacao_adm._remanejamento_46.19827_semast.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1370/p.l._235-20_abertura_de_credito_suplementar_r_600.00000_semast.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1371/p.l._236-20_abertura_de_credito_adicional__suplementar__r_135.00000_fms.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1372/p.l._237-20_reformulacao_adm_por_meio_de_transposicao_907.74160_fms.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1373/p.l._238-20_reformulacao_adm._remanejamento_16.90000_assessoria_comunicacao.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1374/p.l._239-20_abertura_de_credito_adicional__suplementar_r__2.59247_assessoria_comunicacao.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1375/p.l._240-20_reformulacao_adm_por_meio_de_transferencia_r_10.49599_assessoria_comunicacao.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1376/p.l._241-20_reformulacao_adm_por_meio_de_transposicao_366.22630_fms.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1377/p.l._242-20_abertura_de_credito_adicional__suplementar_11.80500__fmas.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1378/p.l._243-20_reformulacao_adm_por_meio_de_transposicao___175.00000_-_saae.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1379/p.l._244-20_reformulacao_adm_por_meio_de_transposicaor_1.679.66819_semed.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1380/p.l._245-20_abertura_de_credito_adicional__suplementar_1.300.00000_semad.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1381/p.l._246-20_reformulacao_adm._remanejamento_110.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1382/p.l._247-20_abertura_de_credito_adicional__suplementar_200.00000_semad.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1383/p.l._248-20_abertura_de_credito_especial_r_2.416.95771_-_fundeb.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1386/p.l._249-20_abertura_de_credito_adicional_suplementar_r_10.07918_amec.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1388/p.l._250-20_reformulacao_adm_por_meio_de_transposicao__r_16.45571_amec.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1389/p.l._251-20_abertura_de_credito_adicional_suplementar_r_528.48681__-_semosp.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1392/p.l._252-20_abertura_de_credito_adicional_suplementar_r_26.06000_fms.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1394/p.l._253-20_reformulacao_adm_por_meio_de_transposicao_r_17.52000_semast.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1400/p.l._254-20_reformulacao_adm_por_meio_de_transposicao__r_13.82000_semosp.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1404/p.l._255-20_abertura_de_credito_adicional_suplementar_r_153.00000_fms.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1405/p.l._256-20_reformulacao_adm_por_meio_de_transposicao__r_720.74200_fms.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1406/p.l._257-20_reformulacao_adm_por_meio_de_transposicao_r_335.70000_saae.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1407/p.l._258-20_abertura_de_credito_especial_r_1.00000_saae.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1412/p.l._259-20_incorporcao_de_vencimento_e_criacao_de_funcao_gratificada_-_pgm_-_analista_de_tecnica_legislativa_-_lei_2.413-08.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1413/p.l._260-20_criacao_e_denominacao_de_centros_municipais_de_educacao_infantil_do_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1414/p.l._261-20_dispoe_sobre_a_baixa_de_bens_moveis_inserviveis_ao_patrimonio_publico.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1415/p.l._262-20_dispoe_sobre_a_baixa_de_bens_moveis_inserviveis_ao_patrimonio_publico.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1416/p.l._263-20_proposta_de_gratificacao_e_verba_de_representacao_-_altera_as_leis_2.735-10_e_2.543-09.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1417/p.l._264-20_denomina_as_vias_publicas_localizadas_no_loteamento_residencial_viena_i_ii_e_iii.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1418/p.l._265-20_extensao_de_vantagem_pessoal_para_o_tecnico_em_higiene_dental_-_altera_o_art._51_da_lei_2.964-12.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1419/p.l._266-20_altera_as_leis_3.481-15_e_4.384-19_-_gratificacao_aos_servidores_lotados_na_semosp_semagri_semma_semed_e_conselho_t.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1420/p.l._267-20_declara_de_utilidade_publica_a_associacao_vira_lata_vira_amor_-_pedro_henrique_rabelo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1421/p.l._268-20_reformulacao_adm._remanejamento_r_700.00000_semed.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1422/p.l._269-20_denomina_vias_publicas_do_bairro_residencial_machado_-_pedro_henrique_rabelo.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1423/p.l._270-20_altera_o_art._79_da_lei_2.735-10.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1424/p.l._271-20_reformulacao_adm_por_meio_de_transposicao_r_152.73350_semed.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1425/p.l._272-20_altera_a_lei_3.206-13_-_aprova_o_loteamento_residencial_paineiras.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1426/p.l._273-20_prorroga_a_indenizacao_prevista_na_lei_4.529-pmc-19_por_exposicao_obrigatoria_ao_covid-19.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1427/p.l._274-20_abertura_de_credito_especial_-_r_50.000_fms.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1428/p.l._275-20_abertura_de_credito_adicional__suplementar_r_700.00000_pgm.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1429/p.l._276-20_reformulacao_adm_por_meio_de_transposicao_r_250.00000_saae.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1430/p.l._277-20_abertura_de_credito_adicional_suplementar_r_3.00000_fms.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1431/p.l._278-20_abertura_de_credito_adicional__suplementar_-_r_1.205.00000_semed.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1432/p.l._279-20_reformulacao_adm_por_meio_de_transposicao_1.037.97000_fms.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1433/p.l._280-20_abertura_de_credito_adicional_suplementar_-_r_85.00000_fms.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1434/p.l._281-20_abertura_de_credito_adicional_suplementar_-_r_430.00000_fms.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1435/p.l._282-20_reformulacao_adm_por_meio_de_transposicao_r_430.00000_semed.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1436/p.l._283-20_altera_a_lei_2.543-09_-_estrutura_politico-administrativa_e_organizacional_da_pmc.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1437/p.l._284-20_altera_lei_1.584-2003_-_issqn.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1438/p.l._285-20_concessao_de_direito_real_de_uso_de_imovel_publico_a_associacao_dos_aposentados_pensionistas_idosos_e_portadores_de.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1439/p.l._286-20_altera_a_lei_073-85_-_institui_normas_sobre_policia_administrativa_no_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1440/p.l._287-20_reformulacao_adm._remanejamento_r_200.45129_semad.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1441/p.l._288-20_reformulacao_adm._remanejamento_r_130.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1442/p.l._289-20_altera_os_anexos_das_leis_que_aprovam_o_loteamento_residencial_greenville.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1443/p.l._290-20_altera_a_lei_4.094-18_que_aprova_o_loteamento_residencial_denominado_parque_universitario.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1444/p.l._291-20_altera_o_anexo_unico_da_lei_3.643-16_que_aprova_loteamento_denominado_residencial_serra_dourada.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1445/p.l._292-20_altera_as_areas_de_expansao_urbana_-_plano_diretor_-_lei_3.629-16.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1446/p.l._293-20_dispoe_sobre_aprovacao_de_carater_excepcional_para_regularizacao_de_obras.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1447/p.l._294-20_abertura_de_credito_especial_-_r_138.00000_fmas.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1448/p.l._295-20_reajuste_do_piso_salarial_dos_professores_do_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1449/p.l._296-20_reformulacao_adm_por_meio_de_transposicao_r_400.00000_fundeb.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/1450/p.l._297-20_abertura_de_credito_adicional__suplementar_r_225.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2095/requerimento_01.20_urgencia_simples_-_1a_s.o..doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_02.20_urgencia_simples_-_2a_s.o..doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2097/requerimento_03.20_terminal_do_riozinho_-_pedro_rabelo.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2098/requerimento_04.20_inclusao_de_projetos_130_e_152-19_transporte_por_aplicativos.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2099/requerimento_05.20_urgencia_simples_-_3a_s.o..doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2100/requerimento_06.20_prestacao_de_informacoes_-_claudinei_carlos_ribeiro.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2101/requerimento_07.20_copia_do_processo_de_pagamento_de_complemente_salarial_dos_servidores_que_recebem_abaixo_do_salario_minimo.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2102/requerimento_08.20_copia_do_processo_de_pagamento_do_piso_nacional_dos_agentes_de_saude_dos_ultimos_3_anos.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2121/requerimento_09.20_urgencia_simples_-_5a_s.o..doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2122/requerimento_10.20_copia_planilhas_creami_e_cer.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2123/requerimento_11.20_urgencia_simples_-_6a_s.o..doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2124/requerimento_12.20_urgencia_simples_-_7a_s.o..doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2125/requerimento_13.20_inclusao_do_projeto_de_lei_n.o_42-20_-_auxilio-saude.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2126/requerimento_14.20_urgencia_simples_-_8a_s.o..doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2127/requerimento_15.20_urgencia_simples_-_9a_s.o..doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2128/requerimento_16.20_urgencia_simples_-_10a_s.o..doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2129/requerimento_17.20_copia_testes_covid-19.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2130/requerimento_18.20_urgencia_simples_-_11a_s.o..doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2131/requerimento_19.20_inclusao_dos_projetos_de_lei_n.os_28_31_60_61_63_64_65_66_67_68_e_69_-_12a_s.o..doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2132/requerimento_20.20_urgencia_simples_-_13a_s.o..doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2133/requerimento_21.20_urgencia_simples_-_14a_s.o..doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_22.20_inclusao_dos_projetos_de_lei_nos_77_78_79_e_82_-_14a_s.o..doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_23.20_urgencia_simples_-_15a_s.o..doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_25.20_urgencia_simples_-_16a_s.o..doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2144/requerimento_26.20_urgencia_simples_-_17a_s.o..doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2145/requerimento_27.20_urgencia_simples_-_18a_s.o..doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2146/requerimento_28.20_urgencia_simples_-_19a_s.o..doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2147/requerimento_29.20_informacoes_sobre_obras_referentes_a_capelas_-_mario.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2148/requerimento_30.20_convenio_entre_a_pmc_e_a_energisa_-_troca_de_lampadas_-_mario.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2149/requerimento_31.20_despesas_relacionadas_ao_covid-19_-_mario.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2150/requerimento_32.20_informacoes_sobre_obras_-_mario.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2151/requerimento_33.20_urgencia_simples_-_20a_s.o..doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2152/requerimento_34-20_compra_de_mascaras_-_mario.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2153/requerimento_35.20_contratacoes_-_teim.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2154/requerimento_36.20_loteamentos_regularizados_-_rogerio.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2155/requerimento_37.20_inclusao_do_projeto_de_lei_no_101_-_20a_s.o..doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2156/requerimento_38.20_urgencia_simples_-_3a_s.e..doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2157/requerimento_39.20_urgencia_simples_-_21a_s.o..doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2158/requerimento_40.20_semed_-_pedro_henrique_rabelo.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_41.20_emendas_parlamentares_e_financiamentos_-_pedro_henrique_rabelo.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2160/requerimento_42.20_urgencia_simples_-_5a_s.e..doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2161/requerimento_43.20_urgencia_simples_-_22a_s.o..doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2162/requerimento_44.20_urgencia_simples_-_23a_s.o..doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2020/2163/requerimento_45.20_relacao_de_servidores_contratados_por_empresa_terceirizada_-_mario.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H342"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="200.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="199.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>