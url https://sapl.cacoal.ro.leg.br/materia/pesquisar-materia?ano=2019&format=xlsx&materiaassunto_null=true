--- v0 (2026-01-01)
+++ v1 (2026-04-17)
@@ -54,1521 +54,1521 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Glaucione Rodrigues Neri</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1455/p.l._01-19_a.c.a.e._r278.00000_-_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1455/p.l._01-19_a.c.a.e._r278.00000_-_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 278.000,00 FMS)</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1456/p.l._02-19_a.c.a.e._r_259.64000_-_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1456/p.l._02-19_a.c.a.e._r_259.64000_-_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 259.640,00 FMS)</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulinho do Cinema</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1457/p.l._03-19_declara_utilidade_assemuc.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1457/p.l._03-19_declara_utilidade_assemuc.docx</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS SERVIDORES PUBLICOS MUNICIPAIS DE CACOAL - ASSEMUC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pedro Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1458/p.l._04-19_dia_do_surdo.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1458/p.l._04-19_dia_do_surdo.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DOS SURDOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Maria Simões</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1459/p.l._05-19_feira_livre_bairro_paineiras.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1459/p.l._05-19_feira_livre_bairro_paineiras.doc</t>
   </si>
   <si>
     <t>CRIA A FEIRA LIVRE NA RUA SALGUEIRO, NO BAIRRO PAINEIRAS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1460/p.l._06-19_piso_salarial_professores.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1460/p.l._06-19_piso_salarial_professores.docx</t>
   </si>
   <si>
     <t>ESTABELECE REAJUSTE DO PISO SALARIAL DOS PROFESSORES DO MUNICÍPIO DE CACOAL PARA O ANO DE 2019, NOS TERMOS DA LEI N. 11.738/08.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1461/p.l._07-19_abertura_de_credito_adicional_especial_r_110.00000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1461/p.l._07-19_abertura_de_credito_adicional_especial_r_110.00000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 110.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1462/p.l._08-19_abertura_de_credito_adicional_suplementar_r_52.90000__fundema.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1462/p.l._08-19_abertura_de_credito_adicional_suplementar_r_52.90000__fundema.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 52.900,00 FUNDEMA)</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1463/p.l._09-19_reformulacao_adm_por_meio_de_transposicao_r_106.00000_fundema.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1463/p.l._09-19_reformulacao_adm_por_meio_de_transposicao_r_106.00000_fundema.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 106.000,00 FUNDEMA)</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1464/p.l._10-19_reformulacao_adm_por_meio_de_transferencia_r_10.00000_semfaz.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1464/p.l._10-19_reformulacao_adm_por_meio_de_transferencia_r_10.00000_semfaz.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 10.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1465/p.l._11-19_autoriza_concessao_administrativa_-_complexo_beira_rio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1465/p.l._11-19_autoriza_concessao_administrativa_-_complexo_beira_rio.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONCESSÃO ADMINISTRATIVA PARA ADMINISTRAÇÃO E EXPLORAÇÃO DO ESPAÇO FÍSICO DO COMPLEXO BEIRA RIO – ORLA DO RIO MACHADO, NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/10/p.l._12-19_reformulacao_adm_por_meio_de_remaneja_Ti5X86D.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/10/p.l._12-19_reformulacao_adm_por_meio_de_remaneja_Ti5X86D.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1466/p.l._13-19_-_altera_a_lei_073-1985_3171-2013_e_revoga_a_lei_3.397-2014.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1466/p.l._13-19_-_altera_a_lei_073-1985_3171-2013_e_revoga_a_lei_3.397-2014.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº. 073/PMC/95, ALTERADA PELAS LEIS Nº 3.171/PMC/13 E Nº 3.397/PMC/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1467/p.l._14-19_reformulacao_adm_por_meio_de_transposicao_r_74.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1467/p.l._14-19_reformulacao_adm_por_meio_de_transposicao_r_74.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 74.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1468/p.l._15-19_abertura_de_credito_adicional_especial_r__280.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1468/p.l._15-19_abertura_de_credito_adicional_especial_r__280.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 280.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Professor Nilton</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1469/p.l._16-19_nilton_medicamentos.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1469/p.l._16-19_nilton_medicamentos.docx</t>
   </si>
   <si>
     <t>DISPÕE sobre a criação do “Banco de Medicamentos” do Município de Cacoal, e dá outras Providências.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1470/p.l._17-19_-_altera_a_lei_2.305-2008_-_mototaxi.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1470/p.l._17-19_-_altera_a_lei_2.305-2008_-_mototaxi.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº. 953/PMC/99 E REVOGAÇÃO DA LEI 2.305/PMC/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1471/p.l._18-19_-_doacao_de_terreno_-_hemocentro.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1471/p.l._18-19_-_doacao_de_terreno_-_hemocentro.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CACOAL A DOAR, COM BASE NO INTERESSE PÚBLICO, IMÓVEL AO GOVERNO DO ESTADO DE RONDONIA/FHEMERON, PARA INSTALAÇÃO DO HEMOCENTRO REGIONAL DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1472/p.l._19-19_altera_a_lei_3.736-17_-teste_seletivo_motoristas_e_monitores_do_transportes.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1472/p.l._19-19_altera_a_lei_3.736-17_-teste_seletivo_motoristas_e_monitores_do_transportes.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 3.736/PMC/2017 - DISPÕE SOBRE A REALIZAÇÃO DE TESTE SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO DE MOTORISTAS E MONITORES DO TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1473/p.l._20-19_baixa_de_bem_inservivel_-_amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1473/p.l._20-19_baixa_de_bem_inservivel_-_amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A BAIXA DE BENS MÓVEIS INSERVÍVEIS AO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1474/p.l._21-19_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_residencial_sete_de_setembro.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1474/p.l._21-19_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_residencial_sete_de_setembro.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE EXECUÇÃO DISPOSTO NO ART. 7º DA LEI 3.428/PMC/2015</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1475/p.l._22-19_revisao_ppa_2018_-_atualizacao_2019.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1475/p.l._22-19_revisao_ppa_2018_-_atualizacao_2019.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO/2018 DO PLANO PLURIANUAL DO MUNICÍPIO DE CACOAL PARA O PERÍODO DE 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1476/p.l._23-19_reformulacao_adm_por_meio_de_transposicao_r_170.00000_camara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1476/p.l._23-19_reformulacao_adm_por_meio_de_transposicao_r_170.00000_camara.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1477/p.l._24-19_reformulacao_adm_por_meio_de_remanejamento_r_58.91332_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1477/p.l._24-19_reformulacao_adm_por_meio_de_remanejamento_r_58.91332_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 58.913,32 SEMOSP)</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1478/p.l._25-19_abertura_de_credito_adicional_especial_r__13.48260_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1478/p.l._25-19_abertura_de_credito_adicional_especial_r__13.48260_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 13.482,60 SEMOSP)</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1479/p.l._26-19__autoriza_o_municipio_a_contratar_financiamento_com_a_cef.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1479/p.l._26-19__autoriza_o_municipio_a_contratar_financiamento_com_a_cef.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO COM A CAIXA ECONÔMICA FEDERAL – CAIXA, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1480/p.l._27-19_reformulacao_adm_por_meio_de_transferencia_r_69.91900_gabinete.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1480/p.l._27-19_reformulacao_adm_por_meio_de_transferencia_r_69.91900_gabinete.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1481/p.l._28-19_abertura_de_credito_adicional_suplementar_r_436.33778_semttran.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1481/p.l._28-19_abertura_de_credito_adicional_suplementar_r_436.33778_semttran.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 436.337,78 SEMTRAN)</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1482/p.l._29-19_abertura_de_credito_adicional_especial_r__25.50000_semttran.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1482/p.l._29-19_abertura_de_credito_adicional_especial_r__25.50000_semttran.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 25.500,00 SEMTRAN)</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1483/p.l._30-19_abertura_de_credito_adicional_suplementar_r_904.36776_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1483/p.l._30-19_abertura_de_credito_adicional_suplementar_r_904.36776_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 904.367,76 SEMOSP)</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1484/p.l._31-19_reformulacao_adm_por_meio_de_transposicao_r_4.000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1484/p.l._31-19_reformulacao_adm_por_meio_de_transposicao_r_4.000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 4.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1485/p.l._32-19_abertura_de_credito_adicional_suplementar_r_12.30000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1485/p.l._32-19_abertura_de_credito_adicional_suplementar_r_12.30000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 12.300,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1486/p.l._33-19_reformulacao_adm_por_meio_de_transposicao_r_750.00000_semed...docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1486/p.l._33-19_reformulacao_adm_por_meio_de_transposicao_r_750.00000_semed...docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 750.000,00 SEMED)</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1487/p.l._34-19_reformulacao_adm_por_meio_de_remanejamento_r_223.20600_semad..docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1487/p.l._34-19_reformulacao_adm_por_meio_de_remanejamento_r_223.20600_semad..docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 223.206,39 SEMAD)</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1488/p.l._35-19_abertura_de_credito_adicional_suplementar_r_921.92076_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1488/p.l._35-19_abertura_de_credito_adicional_suplementar_r_921.92076_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 921.920,76 SEMOSP)</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1489/p.l._36-19_abertura_de_credito_adicional_suplementar_r_2.000.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1489/p.l._36-19_abertura_de_credito_adicional_suplementar_r_2.000.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.000.000,00 SEMOSP0</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1490/p.l._37-19_abertura_de_credito_adicional_suplementar_r_257.98836_fundeb.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1490/p.l._37-19_abertura_de_credito_adicional_suplementar_r_257.98836_fundeb.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 257.988,36 FUNDEB)</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1491/p.l._38-19_abertura_de_credito_adicional_especial_r__9.40621_semed_1.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1491/p.l._38-19_abertura_de_credito_adicional_especial_r__9.40621_semed_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 9.406,21 SEMED)</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1492/p.l._39-19__uso_dos_agrotoxicos.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1492/p.l._39-19__uso_dos_agrotoxicos.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO E O ARMAZENAMENTO  DOS AGROTÓXICOS, SEUS COMPONENTES E AFINS, NO MUNICÍPIO DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1493/p.l._40-19_recomposicao_salarial_servidores_efetivos_para_2019.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1493/p.l._40-19_recomposicao_salarial_servidores_efetivos_para_2019.doc</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE VENCIMENTO PREVISTA NO ANEXO V, DA LEI N.° 1950/PMC/2006, MODIFICADA PELAS LEIS N.ºS 2.322/PMC/2008, 2.493/PMC/2009, 2.581/PMC/2010, 2.739/PMC/2010, 2.939/PMC/2012, 3.199/PMC/2013, 3.347/PMC/2014, 3.464/PMC/2015, 3.559/PMC/2016 e 3.796/PMC/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1494/p.l._41-19_recomposicao_salarial_servidores_comissionados_para_2019.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1494/p.l._41-19_recomposicao_salarial_servidores_comissionados_para_2019.doc</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DAS TABELAS, PREVISTAS NOS  ANEXOS I e  II DA LEI N.º 2.157/PMC/2007, MODIFICADAS PELAS LEIS N.ºS 2.322/PMC/2008,  2.493/PMC/2009,2.940/PMC/2012, 3.145/PMC/2013, 3.277/PMC/2014, 3.348/PMC/2014 , 3.465/PMC/2015,  3.560/PMC/2016 e 3.798/PMC/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1495/p.l._42-17_recomposicao_salarial_procuradoria.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1495/p.l._42-17_recomposicao_salarial_procuradoria.doc</t>
   </si>
   <si>
     <t>CORRIGE E ALTERA OS VALORES DA TABELA DE VENCIMENTO PREVISTA NO ANEXO III DA LEI N.º 3.029/PMC/2012, MODIFICADA PELAS LEIS N.ºS 3.375/PMC/2014 3.466/PMC/15, 3.561/PMC/16 e 3.799/PMC/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1496/p.l._43-19_abertura_de_credito_adicional_suplementar_r_1.929.55768_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1496/p.l._43-19_abertura_de_credito_adicional_suplementar_r_1.929.55768_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$1.929.557,68 FMS)</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1497/p.l._44-19_abertura_de_credito_adicional_suplementar_r_33.75382_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1497/p.l._44-19_abertura_de_credito_adicional_suplementar_r_33.75382_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. (R$ 33.753,82 SEMAST)</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1498/p.l._45-19_abertura_de_credito_adicional_suplementar_r_2.492.68470_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1498/p.l._45-19_abertura_de_credito_adicional_suplementar_r_2.492.68470_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$2.492.684,70 FMS)</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1499/p.l._46-19_abertura_de_credito_adicional_suplementar_r1.526.18949_-_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1499/p.l._46-19_abertura_de_credito_adicional_suplementar_r1.526.18949_-_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.526.189,49 FMS)</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1500/p.l._47-19_baixa_de_bens_-_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1500/p.l._47-19_baixa_de_bens_-_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A BAIXA DE BENS MÓVEIS E VEÍCULOS INSERVÍVEIS AO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1501/p.l._48-19_recomposicao_funcoes_gratificadas_2019.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1501/p.l._48-19_recomposicao_funcoes_gratificadas_2019.doc</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE FUNÇÕES GRATIFICADAS PREVISTA NO ANEXO I DA LEI N.º 3.904/PMC/2017 QUE MODIFICOU A LEI N.º 1951/PMC/2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1502/p.l._49-19_reformulacao_adm_por_meio_de_transferencia_r_18.00000_ac.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1502/p.l._49-19_reformulacao_adm_por_meio_de_transferencia_r_18.00000_ac.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 18.000,00 ASSESSORIA DE COMUNICAÇÃO)</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1503/p.l._50-19_reformulacao_adm_por_meio_de_transferencia_r_16.00000_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1503/p.l._50-19_reformulacao_adm_por_meio_de_transferencia_r_16.00000_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 16.000,00 SEMAST)</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1504/p.l._51-19_altera_a_lei_3.893-17.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1504/p.l._51-19_altera_a_lei_3.893-17.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI 3.893/PMC/2017, QUE DISPÕE SOBRE A DENOMINAÇÃO DAS VIAS PÚBLICAS LOCALIZADAS NO BAIRRO JARDIM EUROPA (JUNÇÃO DOS LOTEAMENTOS RESIDENCIAIS JARDIM EUROPA E JARDIM ROYALE) E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1505/p.l._52-19_reformulacao_adm_por_meio_de_transposicao_r_68.49621_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1505/p.l._52-19_reformulacao_adm_por_meio_de_transposicao_r_68.49621_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 68.496,21 SEMAST)</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1506/p.l._53-19_abertura_de_credito_adicional_suplementar_r_11.839.96713_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1506/p.l._53-19_abertura_de_credito_adicional_suplementar_r_11.839.96713_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 11.839.967,13 SEMOSP)</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1507/p.l._54-19_abertura_de_credito_adicional_suplementar_r_763.29469_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1507/p.l._54-19_abertura_de_credito_adicional_suplementar_r_763.29469_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 763.294,69 SEMED)</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1508/p.l._55-19_abertura_de_credito_adicional_suplementar_r_1.504.55829_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1508/p.l._55-19_abertura_de_credito_adicional_suplementar_r_1.504.55829_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.504.558,29 SEMED)</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1509/p.l._56-19_altera_a_lei_2.937-2012.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1509/p.l._56-19_altera_a_lei_2.937-2012.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.937/PMC/2012, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE VALORIZAÇÃO DAS ESCOLAS MUNICIPAIS DE CACOAL (PROVEMC) PARA ATENDER AS UNIDADES ESCOLARES URBANAS E RURAIS DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1510/p.l._57-19_cria_o_programa_crianca_feliz_no_municipio_de_cacoal.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1510/p.l._57-19_cria_o_programa_crianca_feliz_no_municipio_de_cacoal.docx</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA CRIANÇA FELIZ NO MUNICIPIO DE CACOAL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1511/p.l._58-19_dia_municipal_do_desbravador.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1511/p.l._58-19_dia_municipal_do_desbravador.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO DESBRAVADOR DA IGREJA ADVENTISTA DO SÉTIMO DIA, NO ÂMBITO DO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1512/p.l._59-19_autoriza_o_municipio_a_contratar_financiamento_com_a_cef.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1512/p.l._59-19_autoriza_o_municipio_a_contratar_financiamento_com_a_cef.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO COM A CAIXA ECONÔMICA FEDERAL – CAIXA, A OFERECER GARANTIAS, REVOGA A LEI N. 4.216/PMC/2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1513/p.l._60-19_-convenio_com_a_pm_final.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1513/p.l._60-19_-convenio_com_a_pm_final.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE CACOAL A CELEBRAR CONVÊNIO COM O ESTADO DE RÔNDONIA, POR MEIO DA SECRETARIA DE SEGURANÇA PÚBLICA, E CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1514/p.l._61-19reformulacao_adm_por_meio_de_transposicao_r_27.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1514/p.l._61-19reformulacao_adm_por_meio_de_transposicao_r_27.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ R$27.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1515/p.l._62-19_reformulacao_adm_por_meio_de_transferencia_r_1.00000_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1515/p.l._62-19_reformulacao_adm_por_meio_de_transferencia_r_1.00000_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.000,00 SEMAD)</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1520/p.l._63-19_reformulacao_adm_por_meio_de_remanejamento_r_710.40000_semad.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1520/p.l._63-19_reformulacao_adm_por_meio_de_remanejamento_r_710.40000_semad.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 710.400,00 SEMAD)</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1532/p.l._64-19_abertura_de_credito_adicional_suplementar_r_220.58676_fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1532/p.l._64-19_abertura_de_credito_adicional_suplementar_r_220.58676_fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ R$ 220.586,76 FMAS)</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1535/p.l._65-19_altera_a_lei_4.144-18.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1535/p.l._65-19_altera_a_lei_4.144-18.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI 4.144/PMC/2018, QUE DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA DESMEMBRAMENTO DE LOTES EM CONDOMÍNIO EM CARÁTER EXCEPCIONAL, REGULARIZAÇÃO DE CONSTRUÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1536/p.l._66-19_cria_feira_livre_na_rua_salgueiro_no_bairro_paineiras.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1536/p.l._66-19_cria_feira_livre_na_rua_salgueiro_no_bairro_paineiras.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI N. 3.588, QUE DISPÕE SOBRE A CRIAÇÃO DAS FEIRAS LIVRES NO MUNICÍPIO DE CACOAL-RO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1539/p.l._67-19_reformulacao_adm_por_meio_de_transferencia_r_12.00000_ssemfaz.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1539/p.l._67-19_reformulacao_adm_por_meio_de_transferencia_r_12.00000_ssemfaz.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 12.000,00 SEMFAZ)</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1540/p.l._68-19_reformulacao_adm_por_meio_de_transferencia_r_2.00000_assessoria_de_comunicacao.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1540/p.l._68-19_reformulacao_adm_por_meio_de_transferencia_r_2.00000_assessoria_de_comunicacao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$2.000,00 ASSESSORIA DE COMUNICAÇÃO)</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1543/p.l._69-19_abertura_de_credito_adicional_especial_r_2.00000_-_fms_1.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1543/p.l._69-19_abertura_de_credito_adicional_especial_r_2.00000_-_fms_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.000,00 FMS)</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1545/p.l._70-19_reformulacao_adm_por_meio_de_transposicao_r_15.00000_imprensa.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1545/p.l._70-19_reformulacao_adm_por_meio_de_transposicao_r_15.00000_imprensa.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 15.000,00 ASSESSORIA DE COMUNICAÇÃO)</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1549/p.l._71-19_corretor_formado_em_libras.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1549/p.l._71-19_corretor_formado_em_libras.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de as provas de redação e interpretação de texto, em concursos públicos, vestibulares e processos seletivos de qualquer natureza, a que se submetam pessoas com deficiência auditiva, serem corrigidas por profissionais com formação em Língua Brasileira de Sinais - LIBRAS, na forma que especifica.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1550/p.l._72-19_altera_a_lei_2.554-09_-_dispoe_sobre_o_codigo_tributario_-_altera_anexo_vii.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1550/p.l._72-19_altera_a_lei_2.554-09_-_dispoe_sobre_o_codigo_tributario_-_altera_anexo_vii.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.554/PMC/2009, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1551/p.l._73-19_altera_a_lei_3.431-15_-_dispoe_sobre_o_loteamento__residencial_machado.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1551/p.l._73-19_altera_a_lei_3.431-15_-_dispoe_sobre_o_loteamento__residencial_machado.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.431/PMC/2015, QUE DISPÕE SOBRE A APROVAÇÃO DO LOTEAMENTO DENOMINADO RESIDENCIAL MACHADO NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1552/p.l._74-19_reformulacao_adm_por_meio_de_transferencia_r_26.58493_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1552/p.l._74-19_reformulacao_adm_por_meio_de_transferencia_r_26.58493_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. (R$ 26.584,93 SEMOSP)</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1553/p.l._75-19_reformulacao_adm_por_meio_de_transposicao_r_16.10747_semosp_2.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1553/p.l._75-19_reformulacao_adm_por_meio_de_transposicao_r_16.10747_semosp_2.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (R$16.107,47 SEMOSP)</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1554/p.l._76-19_abertura_de_credito_adicional_suplementar_rr_107.68382_fundo_infancia_e_adolescencia.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1554/p.l._76-19_abertura_de_credito_adicional_suplementar_rr_107.68382_fundo_infancia_e_adolescencia.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$107.683,82 FUMIA)</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1555/p.l._77-19_abertura_de_credito_adicional_especial_r_385.00000_-_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1555/p.l._77-19_abertura_de_credito_adicional_especial_r_385.00000_-_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 385.000,00 SEMED)</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1556/p.l._78-19_reformulacao_adm_por_meio_de_remanejamento_r_18.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1556/p.l._78-19_reformulacao_adm_por_meio_de_remanejamento_r_18.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 18.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1557/p.l._79-18_reformulacao_adm_por_meio_de_transposicao_r_165.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1557/p.l._79-18_reformulacao_adm_por_meio_de_transposicao_r_165.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$165.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1558/p.l._80-19_reformulacao_adm_por_meio_de_transposicao_r_80.00000_camara.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1558/p.l._80-19_reformulacao_adm_por_meio_de_transposicao_r_80.00000_camara.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 80.000,00 CMC)</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1559/p.l._81-19_reformulacao_adm_por_meio_de_transposicao_r_80.00000_camaraa.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1559/p.l._81-19_reformulacao_adm_por_meio_de_transposicao_r_80.00000_camaraa.docx</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1560/p.l._82-19_autoriza_a_camara__municipal_de_cacoal_a_celebrar_termo_de_cooperacao_entre_o_estado_de_rondonia_por_meio_da_secretaria_de_seguranca_defesa_e_cidadania.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1560/p.l._82-19_autoriza_a_camara__municipal_de_cacoal_a_celebrar_termo_de_cooperacao_entre_o_estado_de_rondonia_por_meio_da_secretaria_de_seguranca_defesa_e_cidadania.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE       CACOAL A CELEBRAR TERMO DE COOPERAÇÃO ENTRE O ESTADO DE RONDÔNIA, POR MEIO DA SECRETARIA DE SEGURANÇA, DEFESA E CIDADANIA, CRIA AJUDA DE CUSTO, NOS TERMOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1562/p.l._83-19_reformulacao_adm_por_meio_de_remanejamento_r_60.00000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1562/p.l._83-19_reformulacao_adm_por_meio_de_remanejamento_r_60.00000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 60.000,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1563/p.l._84-19_reformulacao_adm_por_meio_de_transposicao_r_8.10000_semagri.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1563/p.l._84-19_reformulacao_adm_por_meio_de_transposicao_r_8.10000_semagri.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 8.100,00 SEMAGRI)</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1588/p.l._85-19_reformulacao_adm_por_meio_de_remanejamento_r_527.80000_semma.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1588/p.l._85-19_reformulacao_adm_por_meio_de_remanejamento_r_527.80000_semma.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 527.800,00 SEMMA)</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1589/p.l._86-19_reformulacao_adm_por_meio_de_transposicao_r_178.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1589/p.l._86-19_reformulacao_adm_por_meio_de_transposicao_r_178.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 178.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1590/p.l._87-19_abertura_de_credito_adicional_especial_r_148.76701_-_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1590/p.l._87-19_abertura_de_credito_adicional_especial_r_148.76701_-_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$148.767,01 SEMOSP)</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1591/p.l._88-19_calendario_oficial_do_municipio_caminhada_passos_que_salvam.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1591/p.l._88-19_calendario_oficial_do_municipio_caminhada_passos_que_salvam.docx</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE CACOAL, A CAMINHADA PASSOS QUE SALVAM.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Rogerinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1592/p.l._89-19_semana_municipal_de_conscientizacao_do_autismo.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1592/p.l._89-19_semana_municipal_de_conscientizacao_do_autismo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO NO MUNICÍPIO DE CACOAL A ‘’SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DO AUTISMO’’ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1593/p.l._90-19__direito_dos_autistas.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1593/p.l._90-19__direito_dos_autistas.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIREITOS DAS PESSOAS COM TRANSTORNO  DO ESPECTRO AUTISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1607/p.l._91-19_abertura_de_credito_adicional_especial_r_128.12357_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1607/p.l._91-19_abertura_de_credito_adicional_especial_r_128.12357_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 128.123,57 SEMOSP)</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1623/p.l._92-19_reformulacao_adm_por_meio_de_transposicao_r_108.00000_amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1623/p.l._92-19_reformulacao_adm_por_meio_de_transposicao_r_108.00000_amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 108.000,00 AMEC)</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1624/p.l._93-19_reformulacao_adm_por_meio_de_transferencia_r_2.00000_amec.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1624/p.l._93-19_reformulacao_adm_por_meio_de_transferencia_r_2.00000_amec.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.000,00 AMEC)</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1625/p.l._94-19_reformulacao_adm_por_meio_de_transposicao_r_404.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1625/p.l._94-19_reformulacao_adm_por_meio_de_transposicao_r_404.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 404.000,00 FMS)</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1629/p.l._95-19_reformulacao_adm_por_meio_de_transposicao_r_1.280.00000_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1629/p.l._95-19_reformulacao_adm_por_meio_de_transposicao_r_1.280.00000_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 1.280.000,00 SEMED)</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1630/p.l._96-19_reformulacao_adm_por_meio_de_transposicao_r_1.000.00000.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1630/p.l._96-19_reformulacao_adm_por_meio_de_transposicao_r_1.000.00000.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$1.000.000,00 FUNDEB)</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1631/p.l._97-19_reformulacao_adm_por_meio_de_transposicao_r_537.00000_semed.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1631/p.l._97-19_reformulacao_adm_por_meio_de_transposicao_r_537.00000_semed.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 537.000,00 SEMED)</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1632/p.l._98-19_reformulacao_adm_por_meio_de_transposicao_r_25.00000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1632/p.l._98-19_reformulacao_adm_por_meio_de_transposicao_r_25.00000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 25.000,00 FMS)</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1633/p.l._99-19_abertura_de_credito_adicional_suplementar_rr_123.30584_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1633/p.l._99-19_abertura_de_credito_adicional_suplementar_rr_123.30584_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$123.305,84 FMS)</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1634/p.l._100-19_reformulacao_adm_por_meio_de_transposicao_r_940.50000_fms.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1634/p.l._100-19_reformulacao_adm_por_meio_de_transposicao_r_940.50000_fms.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 940.500,00 FMS)</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1635/p.l._101-19_reformulacao_adm_por_meio_de_transposicao_r_50.00000_semosp.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1635/p.l._101-19_reformulacao_adm_por_meio_de_transposicao_r_50.00000_semosp.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 50.000,00 SEMOSP)</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1636/p.l._102-19_reformulacao_adm_por_meio_de_transposicao_r_19.00000_fundema.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1636/p.l._102-19_reformulacao_adm_por_meio_de_transposicao_r_19.00000_fundema.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 19.000,00 FUNDEMA)</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1637/p.l._103-19_reformulacao_adm_por_meio_de_remanejamento_r_600.00000_saae.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1637/p.l._103-19_reformulacao_adm_por_meio_de_remanejamento_r_600.00000_saae.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE REMANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS. (R$ 600.000,00 SAAE)</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1638/p.l._104-19_abertura_de_credito_adicional_suplementar_rr_2.232.00000_saae.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1638/p.l._104-19_abertura_de_credito_adicional_suplementar_rr_2.232.00000_saae.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 2.232.000,00 SERVIÇOS DE TERCEIROS)</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Claudinei Castelinho</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1639/p.l._105-19_institui_o_programa_adote_um_ponto_e_da_outras_providencias.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1639/p.l._105-19_institui_o_programa_adote_um_ponto_e_da_outras_providencias.docx</t>
   </si>
   <si>
     <t>Institui o Programa “Adote um Ponto” e dá outras providências.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1640/p.l._106-19_altera_a_lei_1.192-2001.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1640/p.l._106-19_altera_a_lei_1.192-2001.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI 1.192/PMC/2001, QUE DISCIPLINA A DENOMINAÇÃO DE PRÓPRIOS PÚBLICOS”.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1641/p.l._107-19_inclusao_do_simbolo_mundial_dos_autistas_nas_placas_de_atendimento_preferencial.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1641/p.l._107-19_inclusao_do_simbolo_mundial_dos_autistas_nas_placas_de_atendimento_preferencial.doc</t>
   </si>
   <si>
     <t>INSTITUI A INCLUSÃO DO SÍMBOLO MUNDIAL DE AUTISMO NAS PLACAS DE ATENDIMENTO PREFERENCIAL .</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1642/p.l._108-19_proibicao_das_praticas_de_maus_tratos_e_crueldade_aos_animais_no_municipio_de_cacoal.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1642/p.l._108-19_proibicao_das_praticas_de_maus_tratos_e_crueldade_aos_animais_no_municipio_de_cacoal.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DAS PRÁTICAS DE MAUS-TRATOS E CRUELDADE AOS ANIMAIS NO MUNICÍPIO DE CACOAL.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1643/p.l._109-19_reformulacao_adm_por_meio_de_transposicao_r_224.79254_fundeb.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1643/p.l._109-19_reformulacao_adm_por_meio_de_transposicao_r_224.79254_fundeb.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 224.792,54 FUNDEB)</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1644/p.l._110-19_abertura_de_credito_adicional_especial_r_384.26050_fmas.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1644/p.l._110-19_abertura_de_credito_adicional_especial_r_384.26050_fmas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 384.260,50 FMAS)</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1645/p.l._111-19_reformulacao_adm_por_meio_de_transferencia_r_5.00000_pgm.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1645/p.l._111-19_reformulacao_adm_por_meio_de_transferencia_r_5.00000_pgm.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 5.000,00 PGM)</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1646/p.l._112-19_reformulacao_adm_por_meio_de_transferencia_r_10.00000_semast.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1646/p.l._112-19_reformulacao_adm_por_meio_de_transferencia_r_10.00000_semast.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA AO ORÇAMENTO VIGENTE POR MEIO DE TRANSFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS. (R$ 10.000,00 SEMAST)</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1647/p.l._113-19_altera_leis_municipais_que_doaram_area_ao_tce-ro.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1647/p.l._113-19_altera_leis_municipais_que_doaram_area_ao_tce-ro.docx</t>
   </si>
   <si>
     <t>“ALTERA OS ARTIGOS 5º E 7º DA LEI 2.346/PMC/2008, ALTERADA PELA LEI 2.440/PMC/2008”.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Jabá Moreira</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1648/p.l._114-19_simbolo_do_autismo_nas_placas_de_atendimento_prioritario.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1648/p.l._114-19_simbolo_do_autismo_nas_placas_de_atendimento_prioritario.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de todas as placas de atendimento prioritário incluir o símbolo mundial do Transtorno do Espectro Autista”.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1649/p.l._115-19_controle_de_natalidade_de_caes_e_gatos_no_municipio.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1649/p.l._115-19_controle_de_natalidade_de_caes_e_gatos_no_municipio.docx</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA MUNICÍPAL DO CONTROLE DE NATALIDADE DE CAES E GATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1650/p.l._116-19_uso_de_fogos_de_artificio_silenciosos_em_eventos_municipais.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1650/p.l._116-19_uso_de_fogos_de_artificio_silenciosos_em_eventos_municipais.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE FOGOS DE ARTIFÍCIO SILENCIOSOS EM EVENTOS PÚBLICOS E PARTICULARES NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/</t>
   </si>
   <si>
     <t>DETERMINA QUE O EXECUTIVO MUNICIPAL DISPONIBILIZE EM SUA PÁGINA OFICIAL NA INTERNET, UM ÍCONE CONTENDO INFORMAÇÕES DOS CONSELHOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1652/p.l._118-19_semana_do_ciclista.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1652/p.l._118-19_semana_do_ciclista.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA DO CICLISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1653/p.l._119-19_proibicao_de_inauguracao_de_obras_publicas_incompletas_ou_que_embora_concluida_nao_atendam_ao_fim_a_que_se_destinam.doc</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1653/p.l._119-19_proibicao_de_inauguracao_de_obras_publicas_incompletas_ou_que_embora_concluida_nao_atendam_ao_fim_a_que_se_destinam.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE INAUGURAÇÃO DE OBRAS PUBLICAS INCOMPLETAS OU QUE, EMBORA CONCLUÍDAS, NÃO ATENDAM AO FIM A QUE SE DESTINAM.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1654/p.l._120-19_altera_a_lei_3.431-19_-_dispoe_sobre_o_loteamento__residencial_machado.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1654/p.l._120-19_altera_a_lei_3.431-19_-_dispoe_sobre_o_loteamento__residencial_machado.docx</t>
   </si>
   <si>
     <t>"ALTERA A LEI 3.431/PMC/2015, QUE DISPÕE SOBRE A APROVAÇÃO DO LOTEAMENTO DENOMINADO RESIDENCIAL MACHADO NO MUNICÍPIO DE CACOAL”.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONCESSÃO ADMINISTRATIVA PARA ADMINISTRAÇÃO E EXPLORAÇÃO DOS ESPAÇOS FÍSICOS RESERVADOS PARA CANTINA NOS GINÁSIOS DE ESPORTES, ESTÁDIO MUNICIPAL E CENTRO ESPORTIVO NO MUNICÍPIO DE CACOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1688/p.l._122-19_altera_a_lei_3.893-pmc-17_alterada_pela_lei_4.228-pmc-2019.docx</t>
+    <t>http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1688/p.l._122-19_altera_a_lei_3.893-pmc-17_alterada_pela_lei_4.228-pmc-2019.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.893/PMC/2017 ALTERADA PELA LEI 4.228/PMC/2019, QUE DISPÕE SOBRE A DENOMINAÇÃO DAS VIAS PÚBLICAS LOCALIZADAS NO BAIRRO JARDIM EUROPA (JUNÇÃO DOS LOTEAMENTOS RESIDENCIAIS JARDIM EUROPA E JARDIM ROYALE) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de lâmpadas de Diodo Emissor de Luz, também conhecido por LED (Light Emitting Diode), na rede de iluminação pública em novos loteamentos e empreendimentos imobiliários no âmbito do Município de Cacoal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1884,67 +1884,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1455/p.l._01-19_a.c.a.e._r278.00000_-_fms.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1456/p.l._02-19_a.c.a.e._r_259.64000_-_fms.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1457/p.l._03-19_declara_utilidade_assemuc.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1458/p.l._04-19_dia_do_surdo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1459/p.l._05-19_feira_livre_bairro_paineiras.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1460/p.l._06-19_piso_salarial_professores.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1461/p.l._07-19_abertura_de_credito_adicional_especial_r_110.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1462/p.l._08-19_abertura_de_credito_adicional_suplementar_r_52.90000__fundema.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1463/p.l._09-19_reformulacao_adm_por_meio_de_transposicao_r_106.00000_fundema.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1464/p.l._10-19_reformulacao_adm_por_meio_de_transferencia_r_10.00000_semfaz.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1465/p.l._11-19_autoriza_concessao_administrativa_-_complexo_beira_rio.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/10/p.l._12-19_reformulacao_adm_por_meio_de_remaneja_Ti5X86D.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1466/p.l._13-19_-_altera_a_lei_073-1985_3171-2013_e_revoga_a_lei_3.397-2014.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1467/p.l._14-19_reformulacao_adm_por_meio_de_transposicao_r_74.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1468/p.l._15-19_abertura_de_credito_adicional_especial_r__280.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1469/p.l._16-19_nilton_medicamentos.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1470/p.l._17-19_-_altera_a_lei_2.305-2008_-_mototaxi.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1471/p.l._18-19_-_doacao_de_terreno_-_hemocentro.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1472/p.l._19-19_altera_a_lei_3.736-17_-teste_seletivo_motoristas_e_monitores_do_transportes.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1473/p.l._20-19_baixa_de_bem_inservivel_-_amec.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1474/p.l._21-19_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_residencial_sete_de_setembro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1475/p.l._22-19_revisao_ppa_2018_-_atualizacao_2019.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1476/p.l._23-19_reformulacao_adm_por_meio_de_transposicao_r_170.00000_camara.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1477/p.l._24-19_reformulacao_adm_por_meio_de_remanejamento_r_58.91332_semosp.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1478/p.l._25-19_abertura_de_credito_adicional_especial_r__13.48260_semosp.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1479/p.l._26-19__autoriza_o_municipio_a_contratar_financiamento_com_a_cef.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1480/p.l._27-19_reformulacao_adm_por_meio_de_transferencia_r_69.91900_gabinete.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1481/p.l._28-19_abertura_de_credito_adicional_suplementar_r_436.33778_semttran.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1482/p.l._29-19_abertura_de_credito_adicional_especial_r__25.50000_semttran.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1483/p.l._30-19_abertura_de_credito_adicional_suplementar_r_904.36776_semosp.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1484/p.l._31-19_reformulacao_adm_por_meio_de_transposicao_r_4.000_semagri.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1485/p.l._32-19_abertura_de_credito_adicional_suplementar_r_12.30000_semagri.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1486/p.l._33-19_reformulacao_adm_por_meio_de_transposicao_r_750.00000_semed...docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1487/p.l._34-19_reformulacao_adm_por_meio_de_remanejamento_r_223.20600_semad..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1488/p.l._35-19_abertura_de_credito_adicional_suplementar_r_921.92076_semosp.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1489/p.l._36-19_abertura_de_credito_adicional_suplementar_r_2.000.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1490/p.l._37-19_abertura_de_credito_adicional_suplementar_r_257.98836_fundeb.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1491/p.l._38-19_abertura_de_credito_adicional_especial_r__9.40621_semed_1.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1492/p.l._39-19__uso_dos_agrotoxicos.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1493/p.l._40-19_recomposicao_salarial_servidores_efetivos_para_2019.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1494/p.l._41-19_recomposicao_salarial_servidores_comissionados_para_2019.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1495/p.l._42-17_recomposicao_salarial_procuradoria.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1496/p.l._43-19_abertura_de_credito_adicional_suplementar_r_1.929.55768_fms.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1497/p.l._44-19_abertura_de_credito_adicional_suplementar_r_33.75382_semast.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1498/p.l._45-19_abertura_de_credito_adicional_suplementar_r_2.492.68470_fms.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1499/p.l._46-19_abertura_de_credito_adicional_suplementar_r1.526.18949_-_fms.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1500/p.l._47-19_baixa_de_bens_-_semad.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1501/p.l._48-19_recomposicao_funcoes_gratificadas_2019.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1502/p.l._49-19_reformulacao_adm_por_meio_de_transferencia_r_18.00000_ac.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1503/p.l._50-19_reformulacao_adm_por_meio_de_transferencia_r_16.00000_semast.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1504/p.l._51-19_altera_a_lei_3.893-17.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1505/p.l._52-19_reformulacao_adm_por_meio_de_transposicao_r_68.49621_semast.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1506/p.l._53-19_abertura_de_credito_adicional_suplementar_r_11.839.96713_semosp.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1507/p.l._54-19_abertura_de_credito_adicional_suplementar_r_763.29469_semed.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1508/p.l._55-19_abertura_de_credito_adicional_suplementar_r_1.504.55829_semed.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1509/p.l._56-19_altera_a_lei_2.937-2012.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1510/p.l._57-19_cria_o_programa_crianca_feliz_no_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1511/p.l._58-19_dia_municipal_do_desbravador.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1512/p.l._59-19_autoriza_o_municipio_a_contratar_financiamento_com_a_cef.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1513/p.l._60-19_-convenio_com_a_pm_final.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1514/p.l._61-19reformulacao_adm_por_meio_de_transposicao_r_27.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1515/p.l._62-19_reformulacao_adm_por_meio_de_transferencia_r_1.00000_semad.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1520/p.l._63-19_reformulacao_adm_por_meio_de_remanejamento_r_710.40000_semad.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1532/p.l._64-19_abertura_de_credito_adicional_suplementar_r_220.58676_fmas.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1535/p.l._65-19_altera_a_lei_4.144-18.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1536/p.l._66-19_cria_feira_livre_na_rua_salgueiro_no_bairro_paineiras.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1539/p.l._67-19_reformulacao_adm_por_meio_de_transferencia_r_12.00000_ssemfaz.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1540/p.l._68-19_reformulacao_adm_por_meio_de_transferencia_r_2.00000_assessoria_de_comunicacao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1543/p.l._69-19_abertura_de_credito_adicional_especial_r_2.00000_-_fms_1.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1545/p.l._70-19_reformulacao_adm_por_meio_de_transposicao_r_15.00000_imprensa.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1549/p.l._71-19_corretor_formado_em_libras.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1550/p.l._72-19_altera_a_lei_2.554-09_-_dispoe_sobre_o_codigo_tributario_-_altera_anexo_vii.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1551/p.l._73-19_altera_a_lei_3.431-15_-_dispoe_sobre_o_loteamento__residencial_machado.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1552/p.l._74-19_reformulacao_adm_por_meio_de_transferencia_r_26.58493_semosp.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1553/p.l._75-19_reformulacao_adm_por_meio_de_transposicao_r_16.10747_semosp_2.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1554/p.l._76-19_abertura_de_credito_adicional_suplementar_rr_107.68382_fundo_infancia_e_adolescencia.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1555/p.l._77-19_abertura_de_credito_adicional_especial_r_385.00000_-_semed.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1556/p.l._78-19_reformulacao_adm_por_meio_de_remanejamento_r_18.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1557/p.l._79-18_reformulacao_adm_por_meio_de_transposicao_r_165.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1558/p.l._80-19_reformulacao_adm_por_meio_de_transposicao_r_80.00000_camara.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1559/p.l._81-19_reformulacao_adm_por_meio_de_transposicao_r_80.00000_camaraa.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1560/p.l._82-19_autoriza_a_camara__municipal_de_cacoal_a_celebrar_termo_de_cooperacao_entre_o_estado_de_rondonia_por_meio_da_secretaria_de_seguranca_defesa_e_cidadania.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1562/p.l._83-19_reformulacao_adm_por_meio_de_remanejamento_r_60.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1563/p.l._84-19_reformulacao_adm_por_meio_de_transposicao_r_8.10000_semagri.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1588/p.l._85-19_reformulacao_adm_por_meio_de_remanejamento_r_527.80000_semma.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1589/p.l._86-19_reformulacao_adm_por_meio_de_transposicao_r_178.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1590/p.l._87-19_abertura_de_credito_adicional_especial_r_148.76701_-_semosp.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1591/p.l._88-19_calendario_oficial_do_municipio_caminhada_passos_que_salvam.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1592/p.l._89-19_semana_municipal_de_conscientizacao_do_autismo.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1593/p.l._90-19__direito_dos_autistas.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1607/p.l._91-19_abertura_de_credito_adicional_especial_r_128.12357_semosp.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1623/p.l._92-19_reformulacao_adm_por_meio_de_transposicao_r_108.00000_amec.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1624/p.l._93-19_reformulacao_adm_por_meio_de_transferencia_r_2.00000_amec.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1625/p.l._94-19_reformulacao_adm_por_meio_de_transposicao_r_404.00000.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1629/p.l._95-19_reformulacao_adm_por_meio_de_transposicao_r_1.280.00000_semed.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1630/p.l._96-19_reformulacao_adm_por_meio_de_transposicao_r_1.000.00000.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1631/p.l._97-19_reformulacao_adm_por_meio_de_transposicao_r_537.00000_semed.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1632/p.l._98-19_reformulacao_adm_por_meio_de_transposicao_r_25.00000_fms.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1633/p.l._99-19_abertura_de_credito_adicional_suplementar_rr_123.30584_fms.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1634/p.l._100-19_reformulacao_adm_por_meio_de_transposicao_r_940.50000_fms.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1635/p.l._101-19_reformulacao_adm_por_meio_de_transposicao_r_50.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1636/p.l._102-19_reformulacao_adm_por_meio_de_transposicao_r_19.00000_fundema.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1637/p.l._103-19_reformulacao_adm_por_meio_de_remanejamento_r_600.00000_saae.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1638/p.l._104-19_abertura_de_credito_adicional_suplementar_rr_2.232.00000_saae.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1639/p.l._105-19_institui_o_programa_adote_um_ponto_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1640/p.l._106-19_altera_a_lei_1.192-2001.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1641/p.l._107-19_inclusao_do_simbolo_mundial_dos_autistas_nas_placas_de_atendimento_preferencial.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1642/p.l._108-19_proibicao_das_praticas_de_maus_tratos_e_crueldade_aos_animais_no_municipio_de_cacoal.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1643/p.l._109-19_reformulacao_adm_por_meio_de_transposicao_r_224.79254_fundeb.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1644/p.l._110-19_abertura_de_credito_adicional_especial_r_384.26050_fmas.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1645/p.l._111-19_reformulacao_adm_por_meio_de_transferencia_r_5.00000_pgm.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1646/p.l._112-19_reformulacao_adm_por_meio_de_transferencia_r_10.00000_semast.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1647/p.l._113-19_altera_leis_municipais_que_doaram_area_ao_tce-ro.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1648/p.l._114-19_simbolo_do_autismo_nas_placas_de_atendimento_prioritario.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1649/p.l._115-19_controle_de_natalidade_de_caes_e_gatos_no_municipio.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1650/p.l._116-19_uso_de_fogos_de_artificio_silenciosos_em_eventos_municipais.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1652/p.l._118-19_semana_do_ciclista.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1653/p.l._119-19_proibicao_de_inauguracao_de_obras_publicas_incompletas_ou_que_embora_concluida_nao_atendam_ao_fim_a_que_se_destinam.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1654/p.l._120-19_altera_a_lei_3.431-19_-_dispoe_sobre_o_loteamento__residencial_machado.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1688/p.l._122-19_altera_a_lei_3.893-pmc-17_alterada_pela_lei_4.228-pmc-2019.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1455/p.l._01-19_a.c.a.e._r278.00000_-_fms.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1456/p.l._02-19_a.c.a.e._r_259.64000_-_fms.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1457/p.l._03-19_declara_utilidade_assemuc.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1458/p.l._04-19_dia_do_surdo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1459/p.l._05-19_feira_livre_bairro_paineiras.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1460/p.l._06-19_piso_salarial_professores.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1461/p.l._07-19_abertura_de_credito_adicional_especial_r_110.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1462/p.l._08-19_abertura_de_credito_adicional_suplementar_r_52.90000__fundema.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1463/p.l._09-19_reformulacao_adm_por_meio_de_transposicao_r_106.00000_fundema.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1464/p.l._10-19_reformulacao_adm_por_meio_de_transferencia_r_10.00000_semfaz.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1465/p.l._11-19_autoriza_concessao_administrativa_-_complexo_beira_rio.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/10/p.l._12-19_reformulacao_adm_por_meio_de_remaneja_Ti5X86D.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1466/p.l._13-19_-_altera_a_lei_073-1985_3171-2013_e_revoga_a_lei_3.397-2014.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1467/p.l._14-19_reformulacao_adm_por_meio_de_transposicao_r_74.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1468/p.l._15-19_abertura_de_credito_adicional_especial_r__280.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1469/p.l._16-19_nilton_medicamentos.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1470/p.l._17-19_-_altera_a_lei_2.305-2008_-_mototaxi.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1471/p.l._18-19_-_doacao_de_terreno_-_hemocentro.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1472/p.l._19-19_altera_a_lei_3.736-17_-teste_seletivo_motoristas_e_monitores_do_transportes.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1473/p.l._20-19_baixa_de_bem_inservivel_-_amec.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1474/p.l._21-19_dispoe_sobre_a_prorrogacao_do_prazo_de_execucao_residencial_sete_de_setembro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1475/p.l._22-19_revisao_ppa_2018_-_atualizacao_2019.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1476/p.l._23-19_reformulacao_adm_por_meio_de_transposicao_r_170.00000_camara.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1477/p.l._24-19_reformulacao_adm_por_meio_de_remanejamento_r_58.91332_semosp.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1478/p.l._25-19_abertura_de_credito_adicional_especial_r__13.48260_semosp.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1479/p.l._26-19__autoriza_o_municipio_a_contratar_financiamento_com_a_cef.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1480/p.l._27-19_reformulacao_adm_por_meio_de_transferencia_r_69.91900_gabinete.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1481/p.l._28-19_abertura_de_credito_adicional_suplementar_r_436.33778_semttran.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1482/p.l._29-19_abertura_de_credito_adicional_especial_r__25.50000_semttran.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1483/p.l._30-19_abertura_de_credito_adicional_suplementar_r_904.36776_semosp.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1484/p.l._31-19_reformulacao_adm_por_meio_de_transposicao_r_4.000_semagri.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1485/p.l._32-19_abertura_de_credito_adicional_suplementar_r_12.30000_semagri.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1486/p.l._33-19_reformulacao_adm_por_meio_de_transposicao_r_750.00000_semed...docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1487/p.l._34-19_reformulacao_adm_por_meio_de_remanejamento_r_223.20600_semad..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1488/p.l._35-19_abertura_de_credito_adicional_suplementar_r_921.92076_semosp.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1489/p.l._36-19_abertura_de_credito_adicional_suplementar_r_2.000.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1490/p.l._37-19_abertura_de_credito_adicional_suplementar_r_257.98836_fundeb.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1491/p.l._38-19_abertura_de_credito_adicional_especial_r__9.40621_semed_1.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1492/p.l._39-19__uso_dos_agrotoxicos.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1493/p.l._40-19_recomposicao_salarial_servidores_efetivos_para_2019.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1494/p.l._41-19_recomposicao_salarial_servidores_comissionados_para_2019.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1495/p.l._42-17_recomposicao_salarial_procuradoria.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1496/p.l._43-19_abertura_de_credito_adicional_suplementar_r_1.929.55768_fms.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1497/p.l._44-19_abertura_de_credito_adicional_suplementar_r_33.75382_semast.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1498/p.l._45-19_abertura_de_credito_adicional_suplementar_r_2.492.68470_fms.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1499/p.l._46-19_abertura_de_credito_adicional_suplementar_r1.526.18949_-_fms.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1500/p.l._47-19_baixa_de_bens_-_semad.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1501/p.l._48-19_recomposicao_funcoes_gratificadas_2019.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1502/p.l._49-19_reformulacao_adm_por_meio_de_transferencia_r_18.00000_ac.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1503/p.l._50-19_reformulacao_adm_por_meio_de_transferencia_r_16.00000_semast.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1504/p.l._51-19_altera_a_lei_3.893-17.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1505/p.l._52-19_reformulacao_adm_por_meio_de_transposicao_r_68.49621_semast.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1506/p.l._53-19_abertura_de_credito_adicional_suplementar_r_11.839.96713_semosp.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1507/p.l._54-19_abertura_de_credito_adicional_suplementar_r_763.29469_semed.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1508/p.l._55-19_abertura_de_credito_adicional_suplementar_r_1.504.55829_semed.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1509/p.l._56-19_altera_a_lei_2.937-2012.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1510/p.l._57-19_cria_o_programa_crianca_feliz_no_municipio_de_cacoal.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1511/p.l._58-19_dia_municipal_do_desbravador.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1512/p.l._59-19_autoriza_o_municipio_a_contratar_financiamento_com_a_cef.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1513/p.l._60-19_-convenio_com_a_pm_final.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1514/p.l._61-19reformulacao_adm_por_meio_de_transposicao_r_27.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1515/p.l._62-19_reformulacao_adm_por_meio_de_transferencia_r_1.00000_semad.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1520/p.l._63-19_reformulacao_adm_por_meio_de_remanejamento_r_710.40000_semad.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1532/p.l._64-19_abertura_de_credito_adicional_suplementar_r_220.58676_fmas.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1535/p.l._65-19_altera_a_lei_4.144-18.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1536/p.l._66-19_cria_feira_livre_na_rua_salgueiro_no_bairro_paineiras.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1539/p.l._67-19_reformulacao_adm_por_meio_de_transferencia_r_12.00000_ssemfaz.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1540/p.l._68-19_reformulacao_adm_por_meio_de_transferencia_r_2.00000_assessoria_de_comunicacao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1543/p.l._69-19_abertura_de_credito_adicional_especial_r_2.00000_-_fms_1.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1545/p.l._70-19_reformulacao_adm_por_meio_de_transposicao_r_15.00000_imprensa.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1549/p.l._71-19_corretor_formado_em_libras.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1550/p.l._72-19_altera_a_lei_2.554-09_-_dispoe_sobre_o_codigo_tributario_-_altera_anexo_vii.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1551/p.l._73-19_altera_a_lei_3.431-15_-_dispoe_sobre_o_loteamento__residencial_machado.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1552/p.l._74-19_reformulacao_adm_por_meio_de_transferencia_r_26.58493_semosp.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1553/p.l._75-19_reformulacao_adm_por_meio_de_transposicao_r_16.10747_semosp_2.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1554/p.l._76-19_abertura_de_credito_adicional_suplementar_rr_107.68382_fundo_infancia_e_adolescencia.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1555/p.l._77-19_abertura_de_credito_adicional_especial_r_385.00000_-_semed.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1556/p.l._78-19_reformulacao_adm_por_meio_de_remanejamento_r_18.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1557/p.l._79-18_reformulacao_adm_por_meio_de_transposicao_r_165.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1558/p.l._80-19_reformulacao_adm_por_meio_de_transposicao_r_80.00000_camara.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1559/p.l._81-19_reformulacao_adm_por_meio_de_transposicao_r_80.00000_camaraa.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1560/p.l._82-19_autoriza_a_camara__municipal_de_cacoal_a_celebrar_termo_de_cooperacao_entre_o_estado_de_rondonia_por_meio_da_secretaria_de_seguranca_defesa_e_cidadania.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1562/p.l._83-19_reformulacao_adm_por_meio_de_remanejamento_r_60.00000_semagri.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1563/p.l._84-19_reformulacao_adm_por_meio_de_transposicao_r_8.10000_semagri.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1588/p.l._85-19_reformulacao_adm_por_meio_de_remanejamento_r_527.80000_semma.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1589/p.l._86-19_reformulacao_adm_por_meio_de_transposicao_r_178.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1590/p.l._87-19_abertura_de_credito_adicional_especial_r_148.76701_-_semosp.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1591/p.l._88-19_calendario_oficial_do_municipio_caminhada_passos_que_salvam.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1592/p.l._89-19_semana_municipal_de_conscientizacao_do_autismo.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1593/p.l._90-19__direito_dos_autistas.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1607/p.l._91-19_abertura_de_credito_adicional_especial_r_128.12357_semosp.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1623/p.l._92-19_reformulacao_adm_por_meio_de_transposicao_r_108.00000_amec.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1624/p.l._93-19_reformulacao_adm_por_meio_de_transferencia_r_2.00000_amec.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1625/p.l._94-19_reformulacao_adm_por_meio_de_transposicao_r_404.00000.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1629/p.l._95-19_reformulacao_adm_por_meio_de_transposicao_r_1.280.00000_semed.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1630/p.l._96-19_reformulacao_adm_por_meio_de_transposicao_r_1.000.00000.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1631/p.l._97-19_reformulacao_adm_por_meio_de_transposicao_r_537.00000_semed.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1632/p.l._98-19_reformulacao_adm_por_meio_de_transposicao_r_25.00000_fms.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1633/p.l._99-19_abertura_de_credito_adicional_suplementar_rr_123.30584_fms.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1634/p.l._100-19_reformulacao_adm_por_meio_de_transposicao_r_940.50000_fms.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1635/p.l._101-19_reformulacao_adm_por_meio_de_transposicao_r_50.00000_semosp.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1636/p.l._102-19_reformulacao_adm_por_meio_de_transposicao_r_19.00000_fundema.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1637/p.l._103-19_reformulacao_adm_por_meio_de_remanejamento_r_600.00000_saae.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1638/p.l._104-19_abertura_de_credito_adicional_suplementar_rr_2.232.00000_saae.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1639/p.l._105-19_institui_o_programa_adote_um_ponto_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1640/p.l._106-19_altera_a_lei_1.192-2001.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1641/p.l._107-19_inclusao_do_simbolo_mundial_dos_autistas_nas_placas_de_atendimento_preferencial.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1642/p.l._108-19_proibicao_das_praticas_de_maus_tratos_e_crueldade_aos_animais_no_municipio_de_cacoal.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1643/p.l._109-19_reformulacao_adm_por_meio_de_transposicao_r_224.79254_fundeb.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1644/p.l._110-19_abertura_de_credito_adicional_especial_r_384.26050_fmas.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1645/p.l._111-19_reformulacao_adm_por_meio_de_transferencia_r_5.00000_pgm.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1646/p.l._112-19_reformulacao_adm_por_meio_de_transferencia_r_10.00000_semast.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1647/p.l._113-19_altera_leis_municipais_que_doaram_area_ao_tce-ro.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1648/p.l._114-19_simbolo_do_autismo_nas_placas_de_atendimento_prioritario.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1649/p.l._115-19_controle_de_natalidade_de_caes_e_gatos_no_municipio.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1650/p.l._116-19_uso_de_fogos_de_artificio_silenciosos_em_eventos_municipais.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1652/p.l._118-19_semana_do_ciclista.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1653/p.l._119-19_proibicao_de_inauguracao_de_obras_publicas_incompletas_ou_que_embora_concluida_nao_atendam_ao_fim_a_que_se_destinam.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1654/p.l._120-19_altera_a_lei_3.431-19_-_dispoe_sobre_o_loteamento__residencial_machado.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/sapl/public/materialegislativa/2019/1688/p.l._122-19_altera_a_lei_3.893-pmc-17_alterada_pela_lei_4.228-pmc-2019.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cacoal.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="233.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>